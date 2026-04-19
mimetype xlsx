--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Mesa Diretora João Cândido de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>ADITA AO PROJETO DE LEI MUNICIPAL Nº 052/2015 (ZERO CINQÜENTA E DOIS/DOIS MIL E QUINZE).</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nilza Paraná</t>
   </si>
   <si>
     <t>ADITA AO PROJETO DE LEI MUNICIPAL Nº 052/2015 (ZERO CINQÜENTA E DOIS/DOIS MIL E QUINZE)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marta do Banco do Brasil</t>
   </si>
@@ -150,669 +150,669 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jeremias</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 049/2015.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 041/2015.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 052/2015 (ZERO CINQÜENTA E DOIS/DOIS MIL E QUINZE).</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t xml:space="preserve">Bancada PSDB - João Pinto </t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA AVENIDA PLANETA, CONSTANTE NA PLANTA OFICIAL DA CIDADE DE JUARA-MT, PASSANDO A DENOMINAR-SE AVENIDA COMENDADOR RODOLFO FERRO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 062/2015.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI COMPLEMENTAR Nº 005/2015.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>SUBSTITUI A REDAÇÃO DO PROJETO DE LEI DO LEGISLATIVO Nº 031/2015.</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Prefeito Edson Miguel Piovesan</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE, POR CONSIDERAR CONTRÁRIO AOS INTERESSES PÚBLICOS O ART. 56 DO AUTÓGRAFO Nº 057/2015, REFERENTE AO PROJETO DE LEI MUNICIPAL Nº 032, DE 29 DE MAIO DE 2015 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Leo Boy, Bancada - Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS TERMOS DO REGIMENTO INTERNO, REQUEREMOS À MESA, UMA VEZ OUVIDO O SOBERANO PLENÁRIO, QUE ENCAMINHE MOÇÃO DE APLAUSO AO DELEGADO DE POLÍCIA DR. CARLOS HENRIQUE ENGELMANN, CAPITÃO PM ESVERALDO LARANJEIRA SILVA FILHO, SOLDADO PM CLEBSON LUIZ LORENSSETTI E O INVESTIGADOR DE POLÍCIA FRANCISCO PEREIRA MILHOMEM DOS SANTOS. </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO REGIMENTO INTERNO, REQUEREMOS À MESA, UMA VEZ OUVIDO O SOBERANO PLENÁRIO, QUE ENCAMINHE MOÇÃO DE APLAUSO AO SERVIDOR PÚBLICO MUNICIPAL SENHOR SÉRGIO MOREIRA DA SILVA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS TERMOS DO REGIMENTO INTERNO, REQUEREMOS À MESA, UMA VEZ OUVIDO O SOBERANO PLENÁRIO, QUE ENCAMINHE MOÇÃO DE APLAUSO AO SOLDADO PM CLEBSON LUIZ LORENSSETTI. </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>APLAUDINDO O SENHOR ANTÔNIO AQUINO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>APLAUDINDO O SENHOR LEÔNCIO DE OLIVEIRA MIRANDA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR FERNANDO MACHADO GONTIJO, OUVIDOR DA FUNDAÇÃO UNIVERSIDADE DE TOCANTINS - UNITINS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AO SENHOR JOSÉ MARTINS DE FRANÇA, PELA RELEVANTE CONTRIBUIÇÃO NA COLONIZAÇÃO E FORMAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE JUARA - MT. </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE MOÇÃO DE APLAUSO AOS AGENTES PENITENCIÁRIOS DA CADEIA PÚBLICA DE JUARA; LINDORMAR HENRIQUE DA SILVA &amp;#8211; DIRETOR PENITENCIÁRIO; ALESSANDRO BORGES DE ARAÚJO; ALEXANDRE PEREIRA DE SOUZA; ANTÔNIO FERREIRA DA SILVA; CARLOS ALEXANDRE SANTOS CARRENHO; CLAUDINEI VILELA DA SILVA; CLARA SUELI CORDEIRO DE CAMPOS; CLEITON BEVILACQUA DAMBROZ; FLÁVIO JOSÉ DA SILVA POMPEU; GEOVAN VENÂNCIO ROCHA; JAQUELINE DOS SANTOS PAIM; PATRÍCIA FRIZZERA BUCHELT; SILVIO DA COSTA SANTIAGO; VONEI PEREIRA DA SILVA E WAGNER EDUARDO PIERETTI.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELO PASSAMENTO DO SENHOR AUGUSTO DOS SANTOS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE JUARA &amp;#8211; MT, RELATIVAS AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 21, 27 E 31 DAS LEIS COMPLEMENTARES Nº 029 DE 26 DE DEZEMBRO DE 2007, 031 DE 26 DE DEZEMBRO DE 2007 E 069 DE 04 DE FEVEREIRO DE 2010 RESPECTIVAMENTE, REVOGANDO OS SEUS PARÁGRAFOS, BEM COMO §2º DO ARTIGO 76 DA LEI COMPLEMENTAR Nº 028 DE 26 DE DEZEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 015, DE 17 DE NOVEMBRO DE 2006 QUE INSTITUI O PLANO DIRETOR MUNICIPAL DE JUARA, ESTABELECE DIRETRIZES PARA PLANEJAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>ALTERA A TABELA IX DA LEI COMPLEMENTAR Nº 023 DE 28 DE NOVEMBRO DE 2006, ALTERADO PELA LEI COMPLEMENTAR Nº 132 DE 10 DE SETEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS DISPOSIÇÕES DA ALÍNEA 'B' DO INCISO VI DO ARTIGO 60 DA LEI COMPLEMENTAR Nº 068 DE 30 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 22 DA LEI COMPLEMENTAR Nº 019, DE 17 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE JUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 3º DA LEI COMPLEMENTAR Nº 053, DE 22 DE SETEMBRO DE 2008, QUE AUTORIZA A REGULAMENTAÇÃO DE LOTES URBANOS, FORA DO PADRÃO LEGAL.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO 9º-A A LEI COMPLEMENTAR Nº 078, DE 17 DE JUNHO DE 2010, QUE DISPÕE SOBRE O ITBI - IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS E DE DIREITOS A ELES RELATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.479 DE 29 DE DEZEMBRO DE 2014, QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.192 DE 29 DE JULHO DE 2011 QUE DISPÕE SOBRE OS SERVIÇOS DE TRANSPORTE ESCOLAR DE ALUNOS DA REDE MUNICIPAL DE ENSINO, RESIDENTES NA ZONA RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO TRIBUTÁRIO OU NÃO TRIBUTÁRIO E A CONCESSÃO DE BENEFÍCIOS PAR PAGAMENTO DE DÉBITOS EM ATRASO, INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 63 DA LEI MUNICIPAL Nº 1.656 DE 20 DE ABRIL DE 2005.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA - MATO GROSSO, A FAZER CONCESSÃO DE USO DE ÁREA DE PROPRIEDADE DO MUNICÍPIO PARA A SENHORA MARIA JOSÉ OLIVEIRA BORGES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL Nº 2.479 DE 29 DE DEZEMBRO DE 2014 - QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS I, II E III AO §6º DO ART. 1º DA LEI MUNICIPAL Nº 2.464 DE 13 E NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL DE EXCEPCIONAL INTERESSE PÚBLICO, OBJETIVANDO O FUNCIONAMENTO DA MÁQUINA ADMINISTRATIVA E O ATENDIMENTO DOS SERVIÇOS ESSENCIAIS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.039 DE 19 DE OUTUBRO DE 2009 QUE DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR - SMDC, E INSTITUI A COORDENADORIA MUNICIPAL DE DEFESA DO CONSUMIDOR - PROCON MUNICIPAL DE JUARA, CONSELHO MUNICIPAL DE DEFESA DO CONSUMIDOR - CONDECON E O FUNDO MUNICIPAL DE DEFESA DO CONSUMIDOR - FUNDECON E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABIR, AO ORÇAMENTO MUNICIPAL DE 2015, APROVADO PELA LEI MUNICIPAL Nº 2.479/2014, CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 27.000,00 (VINTE E SETE MIL REAIS), POR ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL Nº 2.479 DE 29 DE DEZEMBRO DE 2014 QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL Nº 2.479 DE 29 DE DEZEMBRO DE 2014 - QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 7º DA LEI MUNICIPAL Nº 2.479, DE 29 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 2.539, DE 29 DE SETEMBRO DE 2015 QUE REDUZ TEMPORARIAMENTE A REMUNERAÇÃO DOS CARGOS ELETIVOS E EM COMISSÃO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE DA PREFEITURA DE JUARA DE INFORMAÇÕES REFERENTES ÀS OBRAS PÚBLICAS REALIZADAS PELO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA AVENIDA DE ACESSO AO AEROPORTO MUNICIPAL DE JUARA - MT.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DAS AVENIDA MATO GROSSO E PLANETA, CONSTANTES NA PLANTA OFICIAL DA CIDADE DE JUARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA 11 DO BAIRRO RESIDENCIAL SANTA CRUZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO DA CIDADE DE JUARA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DA CAMPANHA NOTA PREMIADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXISTÊNCIA DE DUAS CADEIRAS DE RODAS EM CADA AGÊNCIA BANCÁRIA DO MUNICÍPIO DE JUARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE PORTA GIRATÓRIA COM DETECTOR DE METAIS NOS ESTABELECIMENTOS BANCÁRIOS NO ÂMBITO DO MUNICÍPIO DE JUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TODOS OS ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO DE JUARA, QUE COLOQUEM MERCADORIAS COM DATA DE VALIDADE PRÓXIMA DO VENCIMENTO EM PROMOÇÃO, ANUNCIAREM EM CARTAZ DE FORMA VISÍVEL O PRAZO DE VALIDADE DA MERCADORIA OFERECIDA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE GUARDA-VOLUMES NOS ESTABELECIMENTOS QUE DISPONHAM DE ENTRADA ATRAVÉS DE SISTEMA DE DETECTORES DE METAIS E PORTAS GIRATÓRIAS DE SEGURANÇA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE HOMENAGENS A PESSOAS QUE TENHAM SIDO CONDENADAS POR ATOS DE IMPROBIDADE, CORRUPÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRIORIZAÇÃO DAS VAGAS PARA CRIANÇAS, ADOLESCENTES E JOVENS DIRETAMENTE VITIMADOS OU FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA NA REDE MUNICIPAL DE EDUCAÇÃO INFANTIL, ENSINO FUNDAMENTAL E ENSINO MÉDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE EDIFICAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CORREIO ESCOLAR NAS ESCOLAS MUNICIPAIS DE JUARA.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA FIXAÇÃO DE CARTAZES COM ORIENTAÇÕES SOBRE O DPVAT (SEGURO OBRIGATÓRIO DE DANOS CAUSADOS POR VEÍCULOS AUTOMOTORES DE VIAS TERRESTRES) EM ESTABELECIMENTOS DE PRESTAÇÃO DE SERVIÇOS DE SAÚDE PÚBLICA E SERVIÇOS FUNERÁRIOS DO MUNICÍPIO DE JUARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Bancada PSDB - João Pinto , Mesa Diretora João Cândido de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS E ACRESCENTA INCISOS AO ANEXO I DA RESOLUÇÃO Nº 123/2011, QUE APROVA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JUARA-MT.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XXIII AO ARTIGO 12 DA LEI ORGÂNICA DO MUNICÍPIO DE JUARA - MT.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 62-A A LEI ORGÂNICA DO MUNICÍPIO DE JUARA - MT.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 47 DA LEI ORGÂNICA DO MUNICÍPIO DE JUARA - MT.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DO PROJETO DE LEI MUNICIPAL Nº 059/2015, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.479 DE 29 DE DEZEMBRO DE 2014, QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DO PROJETO DE LEI MUNICIPAL Nº 060/2015, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.479 DE 29 DE DEZEMBRO DE 2014, QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>REQUERENDO RESPOSTA DO OFÍCIO Nº 124/2015, AO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO TRAMITAÇÃO EM REGIME DE URGÊNCIA AO PROJETO DE LEI MUNICIPAL Nº 062, DE 02 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE RESOLUÇÃO Nº 009/2015.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>REQUERENDO RESPOSTA AO OFÍCIO N.º 055/GVCI/2015(ZERO CINQÜENTA E CINCO/DOIS MIL E QUINZE).</t>
   </si>
 </sst>
 </file>
 
@@ -1137,68 +1137,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>