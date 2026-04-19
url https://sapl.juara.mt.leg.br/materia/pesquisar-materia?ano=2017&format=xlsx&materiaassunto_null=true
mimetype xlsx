--- v0 (2025-12-22)
+++ v1 (2026-04-19)
@@ -54,3625 +54,3625 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS AO PROJETO DE LEI MUNICIPAL Nº 044/2017. </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADITA O PROJETO DE LEI MUNICIPAL N.º 043/2017 - DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leo Boy, Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>João do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Hélio Castão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2017 &amp;#8211; MODIFICA O PROJETO DE LEI COMPLEMENTAR Nº 001/2017, QUE ALTERA A REDAÇÃO DO ART. 383, DA LEI COMPLEMENTAR Nº 023, DE NOVEMBRO DE 2006</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 002/2017 &amp;#8211; MODIFICA O PROJETO DE LEI MUNICIPAL Nº 012/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO FETHAB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA Nº 005/2017 &amp;#8211; MODIFICA O PROJETO DE LEI MUNICIPAL Nº 022/2017. </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA O PROJETO DE LEI MUNICIPAL Nº 025/2017. </t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 007/2017 &amp;#8211; MODIFICA O PROJETO DE LEI DO LEGISLATIVO N.º 004/2017</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 012/2017 &amp;#8211; MODIFICA O PROJETO DE LEI MUNICIPAL Nº 045/2017.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 013/2017 &amp;#8211; MODIFICA O PROJETO DE LEI DO LEGISLATIVO Nº 004/2017.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 044/2017.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI DO LEGISLATIVO Nº 017/2017.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 003/2017  DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS  OS, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 004/2017  SUBSTITUI A REDAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 003/2017.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A REDAÇÃO DO PROJETO DE LEI MUNICIPAL Nº 043/2017.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO O ART. 7, §§ 1º E 2º, DO PROJETO DE LEI MUNICIPAL Nº 008, DE 20 DE FEVEREIRO DE 2017, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS DE REPASSE DE RECURSOS FINANCEIROS COM ENTIDADES DE DIREITO PÚBLICO OU PRIVADO SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUPRESSIVA Nº 002/2017 &amp;#8211; SUPRIMI DISPOSITIVOS DO PROJETO DE LEI MUNICIPAL Nº 022/2017. </t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 003/2017 &amp;#8211; SUPRIME DISPOSITIVOS DO PROJETO DE LEI DO LEGISLATIVO Nº 004/2017.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N.º 004/2017- SUPRIME DISPOSITIVO NO PROJETO DE LEI MUNICIPAL N.º 048/2017.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2017 - SOLICITANDO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E SETOR DE ENGENHARIA DA PREFEITURA, REALIZE ESTUDOS PARA ELABORAÇÃO DE PROJETO PARA ADEQUAÇÕES NA RUA RIO DE JANEIRO, NA CONFLUÊNCIA COM A RUA BARBACENA, PARA DRENAR A ÁGUA DA CHUVA E EVITAR O ALAGAMENTO DA RUA QUE EM TODO PERÍODO CHUVOSO ACARRETA EM PREJUÍZOS AOS COMERCIANTES ALI INSTALADOS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE URBANISMO, REALIZE PATROLAMENTO E CASCALHAMENTO DE TODAS AS RUAS DO JARDIM UBIRAJARA, DEVIDO ÀS PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE QUE SE ENCONTRAM. _x000D_
 QUANTO A AVENIDA WALTER LUIZ LAURO, SOLICITO AO EXECUTIVO MUNICIPAL QUE VEJA A POSSIBILIDADE DO DEPUTADO ESTADUAL OSCAR BEZERRA DESTINAR VERBA PARLAMENTAR SUA, PARA REALIZAR A PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM NAS ÁGUAS PLUVIAIS E INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA, NO TRECHO QUE AINDA ESTÁ SEM PAVIMENTAÇÃO E UM RECAPEAMENTO NO TRECHO PAVIMENTADO</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2017 - SOLICITO QUE A SECRETARIA MUNICIPAL COMPETENTE  REALIZE A INSTALAÇÃO DE LUMINÁRIAS E CONSERTO DAQUELAS EXISTENTES NO DISTRITO DA PARANORTE E NO DISTRITO DE ÁGUAS CLARAS, PARA QUE AS PESSOAS QUE ALI RESIDEM, POSSAM DESFRUTAR DO HORÁRIO NOTURNO E FAZER DAS HORAS DE LAZER, UM MOMENTO AGRADÁVEL E COM ISSO AUMENTAR A QUALIDADE DE VIDA DESSAS PESSOAS._x000D_
 SOLICITO AINDA QUE SEJAM RECUPERADAS AS RUAS COM PATROLAMENTO E CASCALHAMENTO, REALIZADA LIMPEZA DAS PRAÇAS E PODAS DAS ÁRVORES DOS DOIS DISTRITOS</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE PROCEDA A LIMPEZA DAS ÁREAS PERTENCENTES AO MUNICÍPIO, PORQUE NESSAS ÁREAS ESTÃO SENDO DEPOSITADOS VÁRIOS TIPOS DE ENTULHOS E CERTAMENTE EM BREVE ESTARÃO SENDO LOCAIS DE PROLIFERAÇÃO DE DOENÇAS CAUSADAS POR DIVERSOS TIPOS DE INSETOS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE PROCEDA A INSTALAÇÃO DE LUMINÁRIAS NA AVENIDA AYRTON SENNA NO TRECHO COMPREENDIDO ENTRE SUPER BELLA VISTA ATÉ A RETIPAR.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2017 - SOLICITO AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE, QUE PROCEDA A LIMPEZA COM URGÊNCIA DA ÁREA DE MATA COMPREENDIDA ENTRE O BAIRRO JOÃO DE BARRO E O JARDIM BANDEIRANTES, PORQUE O CAPIM ESTÁ MUITO ALTO E PODE ESCONDER PESSOAS DESOCUPADAS EM SEU INTERIOR, E QUE SEJA REALIZADA TAMBÉM A LIMPEZA DO CÓRREGO QUE PASSA NO BAIRRO JOÃO DE BARRO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE SE REALIZE O CONSERTO DAS LUMINÁRIAS JÁ EXISTENTE E COLOCAÇÃO DE POSTES COM LUMINÁRIAS NAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2017 - SOLICITO A POSSIBILIDADE DO EXECUTIVO MUNICIPAL DE REALIZAR LOCAÇÃO DE MAQUINÁRIOS PARA AJUDAR NA RESTAURAÇÃO DE NOSSAS VIAS, TANTO NA ZONA RURAL COMO NA ZONA URBANA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2017 - SOLICITO À SECRETARIA MUNICIPAL DE PLANEJAMENTO E SETOR DE ENGENHARIA DA PREFEITURA, REALIZE ESTUDOS PARA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA CONFLUÊNCIA DA RUA TAKEDA COM A RUA SÃO GERALDO NO JARDIM PARANAGUÁ, NAS PROXIMIDADES DA IGREJA CATÓLICA, PARA COIBIR OS VEÍCULOS QUE PASSAM EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E SETOR DE ENGENHARIA DA PREFEITURA, REALIZE ESTUDOS PARA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA AYRTON SENNA NAS PROXIMIDADES DA EMPRESA RETIPAR.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR DA SECRETARIA DE TRANSPORTE, REALIZE PATROLAMENTO E CASCALHAMENTO DA ESTRADA E CONSERTO DE PONTES.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE URBANISMO PROCEDA A LIMPEZA E A RECUPERAÇÃO DA AV. LUIZ GATTI LOCALIZADA ENTRE O JARDIM PLANALTO E VILA OPERÁRIA E DAS RUAS VITÓRIA, GLÓRIA E VÁRZEA ALEGRE, NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 013/2017 - SOLICITO AO EXECUTIVO A REFORMA DO POSTO DE SAÚDE LOCALIZADO NO ASSENTAMENTO JAPURANÃ LOCALIZADO A 170 KM DE DISTÂNCIA DA SEDE DO MUNICÍPIO, PARA QUE AQUELAS PESSOAS QUE NECESSITAM USÁ-LO, TENHAM UM POUCO MAIS DE CONFORTO E UM LOCAL APROPRIADO PARA AGUARDAR O ATENDIMENTO MÉDICO. </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2017 -  SOLICITO COM URGÊNCIA O CONSERTO DA ESTRADA QUE LIGA JUARA/ITAPIÚNAS, LOGO APÓS A COMUNIDADE DO JAÚ, NAS PROXIMIDADES DA ENTRADA DA COMUNIDADE BOI GUARÁ, HÁ UM BURACO QUE CORTOU PRATICAMENTE A ESTRADA DE UM LADO AO OUTRO ESTÁ TRAZENDO SÉRIAS CONSEQUÊNCIAS AOS USUÁRIOS DA ESTRADA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2017 -  SOLICITO A REALIZAÇÃO DE UM ESTUDO PELA SECRETARIA COMPETENTE, QUE ESSES CAMINHÕES QUE FAZEM TRANSPORTES DE RESTO E CONSTRUÇÃO, MADEIRAS E LIXOS, QUE AO TRANSPORTAREM PELAS RUAS DA CIDADE, SEJAM FISCALIZADOS E OBRIGADOS A SEREM COBERTOS PARA QUE O VENTO E OUTRAS ANOMALIAS DO TRANSPORTE NÃO DEIXEM ESSES MATERIAIS, CAÍREM E FICAREM EXPOSTAS PELO CAMINHO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2017 - SOLICITO AO EXECUTIVO MUNICIPAL REALIZE ESTUDOS PARA A SUBSTITUIÇÃO DO FORRO DA ESCOLA ESCOLA MUNICIPAL DO MACHADO, PELO FATO QUE O MESMO ESTÁ COMPLETAMENTE DETERIORADO EM RAZÃO DO TEMPO E DEVIDO À INFESTAÇÃO DE MORCEGOS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 017/2017 - SOLICITO AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETÁRIA COMPETENTE CONSTRUA UM REDUTOR DE VELOCIDADE NA AVENIDA JOSÉ ALVES BEZERRA, NO SENTIDO JARDIM AMÉRICA/CENTRO, PRÓXIMO DA CONFLUÊNCIA COM A RUA RIO DE JANEIRO, EM FRENTE A AGRO PECUÁRIA FORTALEZA, PARA CONTER O ÍMPETO DAQUELES MOTORISTAS QUE ADENTRAM A RUA RIO DE JANEIRO EM VELOCIDADE ACIMA DO PERMITIDO PARA UMA CONVERSÃO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 018/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETÁRIA COMPETENTE PROVIDENCIE REPAROS URGENTES OU SUBSTITUA UMA PONTE POR BUEIRO NA ENTRADA DA COMUNIDADE BARBOSINHA, DISTANTE APROXIMADAMENTE 400 METROS DA AV. JOSÉ ALVES BEZERRA. </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2017 - SOLICITO AO EXECUTIVO MUNICIPAL A LIMPEZA IMEDIATA DO CÓRREGO, LOCALIZADO NO JARDIM JOÃO DE BARRO, EXECUTANDO A RETIRADA DO MATO E DOS ENTULHOS DE SEU INTERIOR.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2017 - SOLICITO QUE O EXECUTIVO MUNICIPAL TOME AS MEDIDAS NECESSÁRIAS PARA A LIMPEZA IMEDIATA DO FORRO DO POSTO DE SAÚDE DO ASSENTAMENTO JAPURANÃ , UMA VEZ QUE O LOCAL É FREQUENTADO POR PESSOAS ENFERMAS E POR PROFISSIONAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE SEJA RECUPERADO A AVENIDA PARANÁ LOCALIZADA NO CENTRO, EM FRENTE A GARAGEM DE ÔNIBUS DA EMPRESA REAL NORTE, PELO FATO DA MESMA ESTAR COMPLETAMENTE INTRANSITÁVEL</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, COM URGÊNCIA O CONSERTO DAS ESTRADAS VICINAIS DO ASSENTAMENTO ÁGUA BOA, PARA QUE OS USUÁRIOS E PRINCIPALMENTE O TRANSPORTE ESCOLAR, POSSAM TRAFEGAR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE DRENAGEM NAS RUAS DO CONJUNTO RESIDENCIAL PORTAL DAS FLORES PARA QUE A ÁGUA POSSA ESCOAR E CASCALHAR OS BURACOS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2017 - SOLICITO AO EXECUTIVO MUNICIPAL EM ESPECIAL A RECUPERAÇÃO E REABERTURA IMEDIATA DA RUA PARATI  LOCALIZADA NO JARDIM ALVORADA, PELO FATO DA MESMA ESTAR COMPLETAMENTE INTRANSITÁVEL E A GRANDE QUANTIDADE DE LIXO QUE ALI ESTÁ SE ACUMULANDO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2017 - SOLICITO AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE QUE EFETUE UMA REFORMA GERAL NA REDE ELÉTRICA DA CRECHE MADRE PAULINA, E POSTERIOR INSTALAÇÃO DOS APARELHO DE AR CONDICIONADOS</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2016 - SOLICITO AO EXECUTIVO MUNICIPAL QUE REALIZE REABERTURA NA RUA PARATI NO TRECHO ENTRE A AV. AIRTON SENA ATÉ A AV. JOSÉ MARIANO DA SILVA, PORQUE É UMA RUA MUITO UTILIZADA PELOS MORADORES DO JARDIM ELDORADO E DE OUTRAS LOCALIDADES PRÓXIMAS, QUE A USAM COMO ROTA PARA IR E VIR PARA SEUS TRABALHOS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2017 -  SOLICITO A POSSIBILIDADE DA SECRETARIA DE URBANISMO ESTAR REALIZANDO O ESGOTAMENTO DAS POÇAS D&amp;#8217;ÁGUAS E PROMOVENDO O FECHAMENTO DOS BURACOS PARA QUE A ÁGUA DA CHUVA NÃO FIQUE RETIDA, DEIXANDO O HOSPITAL MUNICIPAL COM UM EMBELEZAMENTO NATURAL E HUMANO, AMENIZANDO O SOFRIMENTO DOS ENFERMOS E VISITANTES.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 028/2017 - SOLICITO A SECRETARIA DE URBANISMO À IMEDIATA MANUTENÇÃO DOS APARELHOS DA ACADEMIA AO AR LIVRE BEM COMO A PRAÇA DO JARDIM AMÉRICA PARA QUE ESSAS PESSOAS POSSAM DESFRUTAR DE UM LOCAL APROPRIADO PARA A PRÁTICA DE ESPORTE. </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 029/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE URBANISMO PROCEDA À LIMPEZA E A RECUPERAÇÃO DA AV. LUIZ GATTI LOCALIZADA ENTRE O JARDIM PLANALTO E VILA OPERÁRIA, NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Bancada - Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 030/2017 - SOLICITO AO EXECUTIVO MUNICIPAL AMPLIAÇÃO NO NÚMERO DE SALAS DE AULAS, PARA QUE POSSA ATENDER A DEMANDA DE VAGAS NA ESCOLA MUNICIPAL MARIA REQUENA, LOCALIZADA NO PARQUE ALVORADA:</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 031/2017 - SOLICITO A POSSIBILITADA DA SECRETARIA DE PLANEJAMENTO, REALIZAR ESTUDOS PARA A CONSTRUÇÃO DE REDE DE BAIXA TENSÃO E POSTERIORMENTE A INSTALAÇÃO DE LUMINÁRIAS PARA DAR SEGURANÇA AOS ESTUDANTES QUE CURSAM A FACULDADE NO PERÍODO NOTURNO, NO TRECHO ENTRE A ACRIVALE E A ENTRADA DA UNIVERSIDADE.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 032/2017 - SOLICITO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA FORTALEZA, NO JARDIM AEROPORTO, EM FRENTE À SECRETARIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 033/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, PROVIDENCIE A INSTALAÇÃO DE UM SISTEMA DE SONORIZAÇÃO NO POSTO DE ASSISTÊNCIA MÉDICA DE JUARA COM MICROFONE. </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO, QUE REALIZE ESTUDOS PARA ELABORAÇÃO DE UM PROJETO PARA VIABILIZAR A IMPLANTAÇÃO DE UMA EMPRESA HABILITADA, PARA EXPLORAR E FORNECER SERVIÇOS DE TRANSPORTE COLETIVO NO PERÍMETRO URBANO DO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2017 - SOLICITO QUE O EXECUTIVO MUNICIPAL TOME AS MEDIDAS NECESSÁRIAS PARA A LIMPEZA IMEDIATA DO FORRO E A REFORMA DO PRÉDIO DO PSF, LOCALIZADO NA COMUNIDADE DO JAÚ.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, FAÇA LIMPEZA E REPAROS NA ILUMINAÇÃO PÚBLICA DA PRAÇA DO BAIRRO PORTAL DAS FLORES.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR DE PLANEJAMENTO ELABORE UM PROJETO DE LEI, PROIBINDO A PUBLICIDADE, NOS CANTEIROS E VIAS DA CIDADE DE JUARA-MT.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE URBANISMO PROCEDA À LIMPEZA E A RECUPERAÇÃO DA AV. LUIZ GATTI LOCALIZADA ENTRE O JARDIM PLANALTO E VILA OPERÁRIA, NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2017 - SOLICITO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE PARA CONTER O ÍMPETO DAQUELES MOTORISTAS QUE PERCORRE EM VELOCIDADE ACIMA DO PERMITIDO NA AVENIDA JOSÉ ALVES BEZERRA, NO SENTIDO CENTRO/JARDIM AMÉRICA, PRÓXIMO DA CONFLUÊNCIA COM A RUA CEARÁ.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2017 - SOLICITO AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA MARÍLIA NAS PROXIMIDADES DO JARDIM ALVORADA, MAIS PRECISAMENTE EM FRENTE À IGREJA ASSEMBLEIA DE DEUS, OS VEÍCULOS PASSAM EM ALTA VELOCIDADE, IGNORANDO A FREQUÊNCIA DE PESSOAS QUE ALI SE AGLOMERAM EM RAZÃO DO LOCAL SER USADO CONSTANTEMENTE PARA A REALIZAÇÃO DE CULTOS RELIGIOSOS, INCLUSIVE COM UM NÚMERO ELEVADO DE CRIANÇAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 041/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO O MEIO FIO E SARJETA, NAS CONFLUÊNCIAS DA AV. AYRTON SENNA COM A RUA ADENILSON DE BRIDA, ONDE ESTÁ LOCALIZADA UMA PRAÇA SEM SUAS DEVIDAS DEMARCAÇÕES.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 042/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE SEJA EXECUTADA COM URGÊNCIA UMA OPERAÇÃO DE TAPA BURACOS NA AV. AYRTON SENA, NO TRECHO ENTRE A AV. RIO ARINOS E A RUA CURITIBA, A QUAL ESTÁ EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE E MUITOS BURACOS. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 043/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ADQUIRA UMA MÁQUINA DE TRITURAÇÃO DE GALHOS, ELA FAZ A TRITURAÇÃO DOS GALHOS PROVENIENTES DAS PODAS DAS ÁRVORES FEITAS PELOS MORADORES E PELA PREFEITURA. </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 044/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE RECUPERE AS CÂMARA DE VÍDEO MONITORAMENTO, POIS SÃO DE SUMA IMPORTÂNCIA PARA A SEGURANÇA DA CIDADE.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE SEJA RECUPERADA A RUA MONTEIRO LOBATO, NO JARDIM SÃO JOÃO O MAIS RÁPIDO POSSÍVEL, PARA QUE OS MORADORES TENHAM SEUS DIREITOS DE IR E VIR RESPEITADOS E POSSAM TRAFEGAR NORMALMENTE PELA ESTRADA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 046/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE URGENTE, BANDEIRAS DO MUNICÍPIO PARA SEREM COLOCADAS NAS ESCOLAS ESTADUAIS E MUNICIPAIS DE JUARA. </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 047/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE URGENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE E SINALIZAÇÃO DE TRÂNSITO NA RUA RIO BRANCO, JARDIM CALIFÓRNIA, EM FRENTE À CRECHE MADRE PAULINA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Hélio Castão, Eraldo Markito, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 048/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE TOME PROVIDÊNCIAS URGENTES, PARA REFORMAR A PONTE SOBRE O CÓRREGO ALCEBÍADES, CONHECIDO COMO CORGÃO, NA ESTRADA DA ÁGUA DA ABELHA, LOCALIZADA NOS FUNDOS DA MADEIREIRA CREFORMA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 049/2017 -  SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DO DIMUTRAN, PROVIDENCIE A REGULAMENTAÇÃO DO ESTACIONAMENTO NA PRAÇA DOS COLONIZADORES, DETERMINANDO DIAS E HORÁRIOS PARA PERMANÊNCIA E ROTATIVIDADE DE VEÍCULOS AUTOMOTORES E BICICLETAS NO LOCAL. </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 050/2017 - SOLICITO AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LUMINÁRIAS NA RUA GLÓRIA EM FRENTE AO NÚMERO 1857-S E NA AV. LUIZ GATTI, ESQUINA COM A RUA MARÍLIA, NO JD. ALVORADA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 051/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE CONSTRUA REDUTOR DE VELOCIDADE NA RUA MARIA LEOPOLDINA NA CONFLUÊNCIA DA RUA D. PEDRO I, NO JARDIM SÃO JOÃO. </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 052/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE CONSTRUA REDUTOR DE VELOCIDADE                      NA AV. MARANHÃO NOS CRUZAMENTOS DAS RUAS BELO HORIZONTE E NITERÓI ONDE ESTÃO LOCALIZADAS AS IGREJAS BATISTA GETSÊMANI E ASSEMBLEIA DE DEUS MADUREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 053/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA OPERAÇÃO DE TAPA BURACOS COM URGÊNCIA, NAS RUAS DO JARDIM ELDORADO, PARA QUE OS MORADORES E VISITANTES POSSAM TER UM POUCO MAIS DE CONFORTO AO ADENTRAREM AO BAIRRO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 054/2017 - SOLICITO AO EXECUTIVO MUNICIPAL O CONSERTO COM URGÊNCIA DAS PONTES LOCALIZADAS NAS PROXIMIDADES DA COMUNIDADE DO JAÚ.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 055/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A RECUPERAÇÃO DA RUA ULISSES VIEIRA, LOCALIZADA NO JARDIM SÃO JOÃO, AO LADO DA IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Eraldo Markito, Hélio Castão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 056/2017 - Indicando patrolamento nas ruas sem pavimentação asfáltica do Jardim Alvorada, Cruzeiro do Sul e Primavera, devido a grande quantidade de buracos que estão impossibilitando a trafegabilidade de veículos.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/907/057_marta__licenca_maternidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/907/057_marta__licenca_maternidade.pdf</t>
   </si>
   <si>
     <t>Indicação nº 057/2017 - Indicando o aumento da licença maternidade para 180 dias, atendendo dessa maneira recomendação do Ministério da Saúde, para a amamentação dos filhos recém nascidos.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/908/058_chico__iluminacao_publica_-_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/908/058_chico__iluminacao_publica_-_unemat.pdf</t>
   </si>
   <si>
     <t>Indicação nº 058/2017 - Indicando estudos para a construção de rede de baixa tensão e posteriormente a instalação de luminárias para dar segurança aos estudantes que cursam a faculdade no período noturno, no trecho entre a Acrivale e a entrada da universidade e ainda o conserto imediato dos super postes na Avenida Rio Arinos entre o Centro de Eventos Dr. Geraldo e a Acrivale, cujas lâmpadas estão todas apagadas.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/909/059_chico__redutor_de_velocidade_na_entrada_da_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/909/059_chico__redutor_de_velocidade_na_entrada_da_unemat.pdf</t>
   </si>
   <si>
     <t>Indicação nº 059/2017 - Indicando a construção de dois redutores de velocidade na MT 338 no ponto de acesso a UNEMAT, nos moldes dos que foram construídos logo após a ponte do Córrego Córgão, na capitação de água do município, para conter a velocidade daqueles que dirigem sem responsabilidade no trânsito, com todas as placas de sinalização, exigidas por leis vigentes no país.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/910/060_chico__recuperacao_da_estrada_da_pedreira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/910/060_chico__recuperacao_da_estrada_da_pedreira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2017 - Indicando recuperação da estrada da Linha Pedreira.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/911/061_flavinho__pontes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/911/061_flavinho__pontes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 061/2017 - Indicando a substituição imediata das pontes, localizadas nas estradas das linhas da Pedreira e Palmital, por tubos de aço.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/912/062_flavinho__faixa_de_pedestre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/912/062_flavinho__faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 062/2017 - Indicando a pintura das faixas de pedestres nas Avenidas e Ruas do centro da cidade, bem como demais pontos estratégicos, a exemplo do Posto de Saúde (PAM), FORUM, ESCOLAS  E OUTROS,  a fim se evitarmos possíveis acidentes.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/913/063_salvador__transporte_coletivo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/913/063_salvador__transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 063/2017 - Indicando a realização de estudos para elaboração de um projeto para viabilizar a implantação de uma empresa habilitada, para explorar e fornecer serviços de transporte coletivo no perímetro urbano do município de Juara.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/914/064_marta__portal_transparencia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/914/064_marta__portal_transparencia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 064/2017 - Indicando a atualização do portal transparência.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/915/065_salvador__construcao_de_rampas_na_praca_do_skate.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/915/065_salvador__construcao_de_rampas_na_praca_do_skate.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 065/2017 - Indicando a realização de estudos para a construção de rampas para cadeirantes na Praça do Skate, para que as mesmas sejam disponibilizadas para o acesso e visitação dos adeptos do esporte, mesmo que em cadeiras de rodas.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/916/066_salvador__estacionamento_rotativo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/916/066_salvador__estacionamento_rotativo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 066/2017 - Indicando a realização de estudos para a implantação de estacionamento rotativo nas ruas e avenidas com grande fluxo de veículos em nossa cidade.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/917/067_salvador__sinalizacao_de_carretas_de_barcos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/917/067_salvador__sinalizacao_de_carretas_de_barcos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 067/2017 - Indicando a realização de campanha de conscientização para os proprietários de carretas de barcos, promovam a instalação de sinalização, porque é comum verificarmos veículos em nossa cidade puxando carretas de barcos sem nenhuma sinalização e isso pode implicar em um acidente com muita gravidade, principalmente com motoqueiros, que ao avistarem um veículo, não percebem a carreta e podem se chocar com o obstáculo, principalmente no período noturno.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/918/068_helio_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/918/068_helio_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 68/2017 - Indicando a construção de um redutor de velocidade com a devida sinalização de trânsito na Rua Rinzo Guinoza, nas proximidades da Escola Estadual Nivaldo Fracarolli, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Hélio Castão, Marta Dalpiaz, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/919/069_helio-_salvador_e_marta_linha_pedro_damiao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/919/069_helio-_salvador_e_marta_linha_pedro_damiao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 069/2017 - Indicando o patrolamento das estradas das Linhas Pé de Galinha e Pedro Damião, próximas ao Corgão, saindo no Assentamento Água Boa, pela Linha Canton e tubulação numa vazante ao lado da Ponte do Alcebíades (Corgão) na mesma linha.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA MONTEIRO LOBATO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/920/071_flavinho__rua_24_horas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/920/071_flavinho__rua_24_horas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 071/2017 - Indicando conserto da iluminação pública da Rua 24 Horas.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/921/072_flavinho__placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/921/072_flavinho__placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 072/2017 - Indicando sinalização horizontal e vertical da Rua Marília em toda sua extensão.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/922/073_flavinho__escola_do_machado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/922/073_flavinho__escola_do_machado.pdf</t>
   </si>
   <si>
     <t>Indicação nº 073/2017 - Indicando a substituição do forro da Escola Municipal do Machado.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/923/074_flavinho_lixeiras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/923/074_flavinho_lixeiras.pdf</t>
   </si>
   <si>
     <t>Indicação nº 074/2017 - Indicando a coleta de lixo nas lixeiras implantadas em frente aos comércios na Avenida Rio Arinos e em algumas travessas.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/924/075_flavinho_projeto_casulo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/924/075_flavinho_projeto_casulo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 075/2017 - Indicando a coleta de lixo no Projeto Casulo.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/925/076_helio-_linha_05.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/925/076_helio-_linha_05.pdf</t>
   </si>
   <si>
     <t>Indicação nº 076/2017 - Indicando a recuperação da estrada do assentamento Linha 5, trecho que corta o sitio do Nilson (da Jose), próximo ao Bar do Divino.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/926/077_joao-_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/926/077_joao-_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 077/2017 - Indicando instalação de Academia Popular, conhecida também como academia ao ar livre na Comunidade Barbosa, mais precisamente na estrada das chácaras onde está localizada a gruta com a imagem de Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/927/078_flavinho_estrada_das_aldeias_indigenas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/927/078_flavinho_estrada_das_aldeias_indigenas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 078/2017 - Indicando patrolamento da estrada para as aldeias indígenas, principalmente para a aldeia Mairobe, em razão da realização do evento cultural indígena a ser realizado na aldeia mencionada acima dia 24/06/2017 e contará com a presença da comunidade indígena de vários locais do estado de Mato Grosso.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/928/079_flavinho_jd_porto_seguro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/928/079_flavinho_jd_porto_seguro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 079/2017 - Indicando patrolamento no Jardim Porto Seguro, principalmente na Rua Vira Sol em razão da localização da casa dos índios.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/929/080_flavinho_rua_florianopolis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/929/080_flavinho_rua_florianopolis.pdf</t>
   </si>
   <si>
     <t>Indicação nº 080/2017 - Indicando limpeza da via e inspeção na iluminação pública, na Rua Florianópolis, no trecho compreendido entre a Avenida Rio Grande do Sul e a Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/977/081_salvador__patrolar_ruas_do_cruzeiro_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/977/081_salvador__patrolar_ruas_do_cruzeiro_do_sul.pdf</t>
   </si>
   <si>
     <t>Indicação nº 081/21017 - Indicando o patrolamento das ruas do Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/978/082_salvador__recuperacao_da_praca_da_vila_operaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/978/082_salvador__recuperacao_da_praca_da_vila_operaria.pdf</t>
   </si>
   <si>
     <t>Indicação nº 082/2017 - Indicando limpeza, conserto da iluminação pública e manutenção da praça no bairro Vila Operária, localizada entre as Ruas Fragnan e Fortaleza, nesta cidade.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/979/083_salvador__recuperacao_da_iluminacao_do_morro_bh2rKTb.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/979/083_salvador__recuperacao_da_iluminacao_do_morro_bh2rKTb.pdf</t>
   </si>
   <si>
     <t>Indicação nº 083/2017 - Indicando manutenção na iluminação pública entorno do Morro do IBAMA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/980/084_salvador___vila_olimpica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/980/084_salvador___vila_olimpica.pdf</t>
   </si>
   <si>
     <t>Indicação nº 084/2017 - Indicando retirada urgente das sucatas que foram depositadas dentro da Vila Olímpica.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/981/085_flavinho_reeducandos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/981/085_flavinho_reeducandos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 085/2017 - Indicando ao executivo municipal que veja a possibilidade da utilização de reeducando para realizar serviços de limpeza da cidade, uma vez que a lei permite e seria benéfico para ambas as partes, já que os dias trabalhados poderão ser descontados de suas penas e o executivo municipal poderia evitar a utilização de servidores ou empresa para executar essa função.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/982/086_flavinho_protecao_nas_pontes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/982/086_flavinho_protecao_nas_pontes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 086/2017 - Indicando a colocação de corrimões e também dos protetores laterais nas pontes do município, sobre o prancheamento para evitar que acidentes venham ocorrer em nossas estradas.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/983/087_flavinho_patrolamento_de_estrada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/983/087_flavinho_patrolamento_de_estrada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 087/2017 - Indicando patrolamento da Estrada Juara/Alta Floresta, passando pelas Comunidades do Jacamim e Itapaiunas e também o conserto de pontes para que os usuários possam trafegar com total segurança pelas estradas e pontes.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/984/088_chico_do_indea_limpeza_da_ayrton_senna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/984/088_chico_do_indea_limpeza_da_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>Indicação nº 088/2017 - Indicando a limpeza da Av. Ayrton Senna, no trecho entre o Posto Zulu até a ponte do Corgão.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/985/089_chico_do_indea_veiculo_para_a_secretaria_de__Nujofvp.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/985/089_chico_do_indea_veiculo_para_a_secretaria_de__Nujofvp.pdf</t>
   </si>
   <si>
     <t>Indicação nº 089/2017 - Indicando a compra ou locação de um veículo para ser utilizado pela Secretaria de Agro Negócio e Meio Ambiente, para serviços de deslocamento de pessoal e técnico e visitas em propriedades rurais e pequenos produtores do município de Juara.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/995/090_salvador___redutor_e_faixa_de_pedestre_em_fr_Jn0r5Qz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/995/090_salvador___redutor_e_faixa_de_pedestre_em_fr_Jn0r5Qz.pdf</t>
   </si>
   <si>
     <t>Indicação nº 090/2017 - Indicando a construção de redutor de velocidade e faixa de pedestre na Rua Rio Branco no Jardim Califórnia.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/996/091_salvador___patrolar_ruas_do_jd_paranagua.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/996/091_salvador___patrolar_ruas_do_jd_paranagua.pdf</t>
   </si>
   <si>
     <t>Indicação nº 091/2017 - Indicando a recuperação das ruas não pavimentadas, do Jardim Paranaguá.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Flavinho, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/997/092_salvador___patrolar_comun_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/997/092_salvador___patrolar_comun_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 092/2017 - Indicando o conserto das estradas vicinais do Assentamento Água Boa.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/998/093_salvador___ponte_av_walter_lauro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/998/093_salvador___ponte_av_walter_lauro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 093/2017 - Indicando reparos urgentes na ponte localizada na Av. Walter Luiz Lauro, nas proximidades da Incocel.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/999/094_salvador___rua_curitiba_e_av._mato_grosso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/999/094_salvador___rua_curitiba_e_av._mato_grosso.pdf</t>
   </si>
   <si>
     <t>Indicação nº 094/2017 - Indicando reparos urgentes na Rua Curitiba, no trecho entre a Av. Rio Grande do Sul e a Av. Mato Grosso.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Indicação nº 095/2017 - Indicando molhar a Rua Paraguaçu Paulista.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1001/096_flavio__limpeza_do_predio_da_upa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1001/096_flavio__limpeza_do_predio_da_upa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 096/2017 - Indicando limpeza com urgência do terreno onde está localizada a futura instalação da UPA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1117/097_flavio__limpeza_da_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1117/097_flavio__limpeza_da_unemat.pdf</t>
   </si>
   <si>
     <t>Indicação nº 097/2019 - Indicando a realização de limpeza com urgência no pátio da UNEMAT, devido a grande quantidade de lixo e mato em volta do prédio, causando um aspecto muito desagradável para quem utiliza o local diariamente, podendo causar o aparecimento de insetos e animais peçonhentos e causar transtornos aos alunos e frequentadores.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1118/098_marta__tapa_buraco.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1118/098_marta__tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indicação nº 098/2017 - Indicando recuperação da pavimentação asfáltica da Rua Oliveira localizada no Jd. Paranaguá.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1119/099_marta__regulamentacao_de_estacionamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1119/099_marta__regulamentacao_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>Indicação nº 099/2017 - Indicando a regulamentação dos estacionamentos nas avenidas de mão dupla em nossa cidade.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1120/100_markito__tapa_buraco_joao_de_barro_e_california.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1120/100_markito__tapa_buraco_joao_de_barro_e_california.pdf</t>
   </si>
   <si>
     <t>Indicação nº 100/2017 - Indicando operação de tapa buracos no Bairro João de Barro e no Jardim Califórnia, cujas ruas estão completamente intransitáveis devido aos diversos buracos que se formaram nas ruas dos bairros e impedem a população de transitarem normalmente com seus veículos.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1121/101_ulliane__projeto_casulo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1121/101_ulliane__projeto_casulo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 101/2017 - Indicando recuperação e patrolamento da rua principal do Projeto Casulo em nosso município.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1122/102_helio-_luminarias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1122/102_helio-_luminarias.pdf</t>
   </si>
   <si>
     <t>Indicação nº 102/2019 - Indicando que sejam colocadas 03 luminárias na Rua Paraguaçu Paulista, Bairro Paraguaçu, em frente às residências com os números, 1667-S - 1.128-S - 1.339-S e 01 luminária na Rua Cabo Frio, esquina com a Rua Paraguaçu Paulista.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 103/2017 - VEREADORES ULLIANE E CHICO DO INDEA - SOLICITANDO REPARO NA ESTRADA DA COMUNIDADE ÁGUA BOA, EM DIREÇÃO AO ASSENTAMENTO CARACOL, COM ENTRADA NAS PROXIMIDADES DO FRIGORÍFICO JBS, NECESSITA DE REPAROS URGENTES, PORQUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE, DEVIDO A GRANDE QUANTIDADE DE CHUVA QUE CAIU EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 104/2017 - AS RUAS NÃO PAVIMENTADAS, DO JARDIM PARANAGUÁ, ESTÃO COMPLETAMENTE INTRANSITÁVEIS DEVIDO ÀS PÉSSIMAS CONDIÇÕES QUE SE ENCONTRAM. COM AS CHUVAS QUE CAÍRAM EM NOSSA CIDADE NOS ÚLTIMOS DIAS, OS TRANSTORNOS PARA OS MORADORES JÁ SÃO MUITOS PORQUE SE FORMARAM VALETAS EM ALGUMAS RUAS IMPOSSIBILITANDO O TRANSITO DE VEÍCULOS, PRINCIPALMENTE NA RUA PAIVA QUE MUITOS CADEIRANTES NECESSITAM DA BOA CONDIÇÃO DE TRAFEGABILIDADE DA RUA, PARA PODEREM CHAGAR A SEDE DA ADEJU E TAMBÉM DAS PESSOAS, PRINCIPALMENTE OS IDOSOS QUE NECESSITAM SE DIRIGIREM AO PSF, LOCALIZADO NESSA RUA. </t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 105/2017 SOLICITANDO REPAROS URGENTES EM UMA LUMINÁRIA QUE SE ENCONTRA APAGADA, NA RUA ADENILSON DE BRIDA EM FRENTE AO NÚMERO 90-W, OFERECENDO O RISCO DE SERVIR DE ESCONDERIJO DE PESSOAS DESOCUPADAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 106/2017 - SOLICITANDO CASCALHAMENTO NAS RUAS NÃO PAVIMENTADAS E OPERAÇÃO TAPA BURACOS NAS RUAS PAVIMENTADAS DO JARDIM PARANAGUÁ . </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 107/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, FAÇA LIMPEZA E REPAROS NA ILUMINAÇÃO PÚBLICA DA PRAÇA AO LADO DA DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Ulliane Macarena, Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 108/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, FAÇA LIMPEZA E REPAROS NA ILUMINAÇÃO PÚBLICA DA PRAÇA DO BAIRRO PORTAL DA FLORES.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 109/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, REALIZE OPERAÇÃO DE TAPA BURACO NA RUA ARNALDO LUIZ DALPIAZ, AO LADO DO SUPERMERCADO FLOR DO VALE, EM DIREÇÃO DA DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 110/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL, O PATROLAMENTO DAS RUAS DO BAIRRO PORTO SEGURO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 111/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL, A ILUMINAÇÃO PÚBLICA AÉREA DA RUA SOROCABA, NO TRECHO ENTRE A AV. RIO ARINOS E AV. RIO DE JANEIRO, CONHECIDA COMO RUA 24 HORAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 112/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL, A PAVIMENTAÇÃO ASFÁLTICA NA CONFLUÊNCIA DA RUA JOSÉ OLAVO GONÇALVES E A RUA CUIABÁ.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 113/2017 VEREADOR FLAVIO VALÉRIO - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA AV. WALTER LUIZ LAURO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 114/2017 VEREADORA MARTA DALPIAZ - AS RUAS NÃO PAVIMENTADAS DA CIDADE ESTÃO NECESSITANDO SEREM MOLHADAS DIARIAMENTE PARA CONTER A NUVEM DE POEIRA QUE PAIRA SOBRE AS RESIDÊNCIAS TODOS OS DIAS, MAS A RUA CURITIBA NO TRECHO COMPREENDIDO ENTRE O JARDIM PARANAGUÁ E O AUTO POSTO ZULU, NECESSITA COM URGÊNCIA DO AGUAMENTO, DEVIDO A ENORME QUANTIDADE DE CAMINHÕES QUE ESTÃO TRAFEGANDO NESSE TRECHO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 115/2017 - SOLICITA AO PODER EXECUTIVO MUNICIPAL, QUE, ATRAVÉS DA SECRETARIA DE TRANSPORTES, EFETUE O PATROLAMENTO, REABERTURA E CASCALHAMENTO NAS ESTRADAS DA COMUNIDADE SAGRADO CORAÇÃO DE MARIA E ASSENTAMENTO ÁGUA BOA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 116/2017 - SOLICITO AO PODER EXECUTIVO, QUE, ATRAVÉS DA SECRETARIA DE CIDADES, SETOR DE URBANISMO, RETIRE O POSTE DE SUSTENTAÇÃO DO SEMÁFORO DA AV. RIO ARINOS, EM FRENTE AO BANCO DO BRASIL, QUE ESTÁ DENTRO DA RUA, RECUANDO PARA O CANTEIRO CENTRAL OU MAIS PRÓXIMO DELE. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 118/2017 DO VEREADOR FLAVIO VALÉRIO SOLICITANDO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL, A RECUPERAÇÃO DA PONTE SOBRE O CÓRREGO ALCEBÍADES, NA ESTRADA DA COMUNIDADE DO JAÚ.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 121/2017 - SOLICITO QUE O EXECUTIVO MUNICIPAL DE JUARA, ATRAVÉS DO DIMUTRAN, PROVIDENCIE A REGULAMENTAÇÃO DO ESTACIONAMENTO NA PRAÇA DOS COLONIZADORES, DETERMINANDO DIAS E HORÁRIOS PARA PERMANÊNCIA E ROTATIVIDADE DE VEÍCULOS AUTOMOTORES E BICICLETAS NO LOCAL. </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 122/2017 - SOLICITANDO O CASCALHAEMNTO E PATROLAMENTO DA ESTRADA APÓS O FRIGORIFICO JBS, PARA ATENDER VÁRIOS PROPRIETÁRIOS DE CHÁCARAS, QUE NÃO ESTÃO CONSEGUINDO RETIRAR SUA PRODUÇÃO AGRÍCOLA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 123/2017 - SOLICITO AO EXECUTIVO MUNICIPAL A REALIZAÇÃO URGENTE DE TAPA BURACOS NO CRUZAMENTO DA AV. RIO GRANDE DO SUL COM A RUA SÃO GERALDO, NAS PROXIMIDADES DA BELLA PADOCCA PADARIA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 124/2017 - SOLICITO AO EXECUTIVO MUNICIPAL A RETIRA DE ENTULHOS NA AV. RECIFE, NAS PROXIMIDADES DA AV. JOSÉ ALVES BEZERRA QUE ESTÁ TRAZENDO TRANSTORNOS PARA OS USUÁRIOS E MORADORES. </t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 125/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE TRANSPORTE, EFETUE O PATROLAMENTO DA ESTRADA DA AGROSSAN, QUE DÁ ACESSO À ESCOLA NOSSA SENHORA DE LOURDES.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 126/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE TRANSPORTE, EFETUE O PATROLAMENTO DA ESTRADA QUE DÁ ACESSO ÀS ALDEIAS INDÍGENAS, MUNDURUCU, KAIABY E APIACÁ. </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 127/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE CIDADE, EFETUE A LIMPEZA, CASCALHAMENTO E PATROLAMENTO DAS RUAS LOCALIZADAS ENTRE A ESCOLA JOSÉ DIAS E O BAIRRO JOÃO DE BARRO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 128/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O MAIS RÁPIDO POSSÍVEL, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE COM A PINTURA DAS FAIXAS DE PEDESTRE EM FRENTE ÀS ESCOLAS MUNICIPAIS E ESTADUAIS DE NOSSA CIDADE, NOS MOLDES DO QUE FOI CONSTRUÍDO EM FRENTE A ESCOLA COSTA E SILVA</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 129/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O MAIS RÁPIDO POSSÍVEL, A LIMPEZA E MANUTENÇÃO DA ACADEMIA AO AR LIVRE E DOS BRINQUEDOS DO PARQUE DE DIVERSÃO, LOCALIZADOS NO CENTRO DE EVENTO DR. GERALDO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Flavinho, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 130/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE TRANSPORTE, EFETUE O PATROLAMENTO DA ESTRADA QUE DÁ ACESSO ÀS ALDEIAS INDÍGENAS, MUNDURUCU, KAIABY E APIACÁ.  _x000D_
 </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 131/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE TRANSPORTE, EFETUE O O CONSERTO IMEDIATO DA PONTE DA GLEBA MACHADO, PELO FATO DA MESMA ESTAR EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE.  _x000D_
 </t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 132/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENCAMINHE UM ENGENHEIRO ATÉ A ESCOLA DA GLEBA MACHADO PARA QUE O MESMO FAÇA UMA VISTORIA NA ESCOLA E ELABORE UM PROJETO PARA A REFORMA._x000D_
 </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 133/2017 - SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE OPERAÇÃO DE TAPA BURACOS NA JARDIM FLORESTA._x000D_
 </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Ulliane Macarena, Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 134/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL A CONSTRUÇÃO DE LOMBADAS, PARA CONTER A VELOCIDADE DE VEÍCULOS, NO TRECHO COMPREENDIDO APÓS O FINAL DA PAVIMENTAÇÃO ASFÁLTICA DA AV. COMENDADOR RODOLFO FERRO E APÓS O LATICÍNIO MULTIBOM. </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 135/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL A RECUPERAÇÃO DA PONTE ENTRE O DISTRITO DE PARANORTE E DE NOVA BANDEIRANTES</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 136/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL A CONSTRUÇÃO DE LOMBADAS NA RUA RECENTEMENTE ABERTA NOS FUNDOS DA EMPRESA PIOVEZAN TRATORES, EM RAZÃO DO INTENSO TRÁFEGO DE CAMINHÕES E VEÍCULOS LEVES QUE ESTÃO UTILIZANDO ESSA VIA PARA IR E VIR DE SEUS AFAZERES. </t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 137/2017 - SOLICITO AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETÁRIA COMPETENTE O CONSERTO DE DUAS PONTES QUE ESTÁ EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE, NA ESTRADA DA LINHA ARAPUTANGA ATÉ CHEGAR AO DISTRITO DE CATUAÍ.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 142/2017 - SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EM CARÁTER EMERGENCIAL RECUPERAÇÃO DA ESTRADA DO VERDÃO DA SERRA.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/143_helio__luminarias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/143_helio__luminarias.pdf</t>
   </si>
   <si>
     <t>Indicação nº 143/2017 - Indicando a substituição de lâmpadas queimadas na Rua Ângela Maria dos Reis Araújo e na esquina com a Rua da Felicidade.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1124/144_chico__estrada_esperancinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1124/144_chico__estrada_esperancinha.pdf</t>
   </si>
   <si>
     <t>Indicação nº 144/2017 - Indicando a recuperação da estrada da Esperancinha.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1125/145_flavio__tapa_buraco.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1125/145_flavio__tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indicação nº 145/2017 - Indicando a recuperação das ruas do Jardim Paranaguá, Santa Helena e Parque Kennedy.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/146_salvador__professor_de_educacao_fisica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/146_salvador__professor_de_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>Indicação nº 146/2017 - Indicando a disponibilização de um profissional de Educação Física na Pestalozzi, Azilo dos Idosos e ADEJU.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Hélio Castão, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1127/147_salvador-marta-helio_castao__cemiterio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1127/147_salvador-marta-helio_castao__cemiterio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 147/2017 - Indicando adequações no Cemitério Municipal Parque da Saudade.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1128/148_salvador__mei-_micro_empreendedor_individual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1128/148_salvador__mei-_micro_empreendedor_individual.pdf</t>
   </si>
   <si>
     <t>Indicação nº 148/2017 - Indicando a realização de campanha do Micro Empreendedor Individual.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/149_helio__ponte_dos_barbosas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/149_helio__ponte_dos_barbosas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 149/2017 - Indicando a reforma da ponte que liga o centro de Juara até a comunidade Divino Pai Eterno, na comunidade dos Barbosas.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/150_helio__ponte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/150_helio__ponte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 150/2017 - Indicando a substituição de duas pontes de madeira por tubos, na estrada do Água do Abelha, sendo que uma delas é uma vazante do córrego Alcebíades e outra fica próximo a chácara do senhor Joel Leiteiro.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/151_marta___atoleiro_nas_proximidades_da_catuai.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/151_marta___atoleiro_nas_proximidades_da_catuai.pdf</t>
   </si>
   <si>
     <t>Indicação nº 151/2017 - Indicando a recuperação da estrada que liga o Distrito de Catuaí ao Postinho.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/152_helio__estrada_da_pedreira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/152_helio__estrada_da_pedreira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 152/2017 - Indicando a construção de aberturas para o escoamento da água na estrada que liga Juara até a Comunidade da Pedreira.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/153_flavio___ruas_do_jd._sta_cruz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/153_flavio___ruas_do_jd._sta_cruz.pdf</t>
   </si>
   <si>
     <t>Indicação nº 153/2017 - Indicando a limpeza imediata e a recuperação da iluminação pública Rua 11 nas proximidades da confluência com a Rua 02 do Jardim Santa Cruz.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/154_flavio___rua_24_horas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/154_flavio___rua_24_horas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 154/2017 - Indicando a limpeza de tubo com grade na entrada da Rua 24 Horas, objetivando o escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/155_flavio___recuperar_a_av._walter_luiz_lauro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/155_flavio___recuperar_a_av._walter_luiz_lauro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 155/2017 - Indicando operação de tapa buraco na Av. Walter Luiz Lauro no trecho sem pavimentação asfáltica, e a substituição de uma lâmpada em frente ao número 1131-W, na mesma avenida.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/156_helio___drenar_pocas_de_agua.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/156_helio___drenar_pocas_de_agua.pdf</t>
   </si>
   <si>
     <t>Indicação nº 156/2017 - Indicando o escoamento de algumas poças de água, existentes na Rua Cabo Frio, esquina com a Marília, no Bairro Santa Maria e na Rua J. D. Oliveira, esquina com a Marília, no Parque Alvorada.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Indicação nº 157/2017 - Indicando a elaboração de Projeto de Lei concedendo incentivo financeiro adicional aos Agentes Comunitários de Saúde – ACS e aos Agentes de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 001/2017 &amp;#8211; REFERENTE AO PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 005/2016, QUE ACRESCENTA DISPOSITIVO NA LEI COMPLEMENTAR Nº 019/2006, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE JUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 002/2017 &amp;#8211; REFERENTE AO PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 007/2016, QUE ALTERA E ACRESCENTA DISPOSITIVO NA LEI COMPLEMENTAR Nº 028/2007, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 003/2017 &amp;#8211; REFERENTE AO PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 009/2016, QUE ALTERA A DENOMINAÇÃO DA RUA CUBA, CONSTANTE NA PLANTA OFICIAL DA CIDADE DE JUARA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 004/2017 &amp;#8211; VETA PARCIALMENTE O AUTÓGRAFO Nº 013/2017, REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 001/2017, QUE ALTERA A REDAÇÃO DO ART. 383, DA LEI COMPLEMENTAR Nº 023, DE 28 DE NOVEMBRO DE 2006.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 005/2017 &amp;#8211; VETA PARCIALMENTE O AUTÓGRAFA Nº 014/2017, REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 002/2017, QUE DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES - OS, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR Nº 005/2017 &amp;#8211; PELO PASSAMENTO DO EX-VEREADOR SENHOR VALDIR JOSÉ DOS SANTOS. </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 006/2017 &amp;#8211; APLAUDINDO A EQUIPE DE BOXE OLÍMPICO DE JUARA, PELA BRILHANTE PARTICIPAÇÃO NO 20º CAMPEONATO DE BOXE OLÍMPICO EM CUIABÁ.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 007/2017 &amp;#8211; APLAUDINDO OS PASTORES DA IGREJA QUADRANGULAR PELA PARTICIPAÇÃO E PRELEÇÃO NO 21º SEMINÁRIO DE AVIVAMENTO EM JUARA, DENOMINADO DE &amp;#8220;TOMANDO POSSE DA TERRA&amp;#8221;.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 008/2017 - PELO PASSAMENTO DO SENHOR ARLINDO DA LUZ PEREIRA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Leo Boy, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 010/2017 - O PODER LEGISLATIVO DE JUARA APLAUDE O SENHOR JOÃO ALBERTO CONTE, PELA CONSTANTE PREOCUPAÇÃO NO APRIMORAMENTO DE REBANHO, LEVANDO AOS PECUARISTAS JUARENSES, AS TECNOLOGIAS DISPONÍVEIS PARA O MELHORAMENTO GENÉTICO DO REBANHO.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Flavinho, Chico do Indea, Eraldo Markito, Hélio Castão, João do Hospital, Leo Boy, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 013/2017 &amp;#8211; APLAUDINDO O SENHOR CLODIS ANTÔNIO MENEGAZ PELA CONSTANTE PREOCUPAÇÃO EM LEVAR CONHECIMENTO E FORMAR CIDADÃOS EM DIVERSOS CURSOS, ATRAVÉS DA FACULDADE AJES.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Leo Boy, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 014/2017 &amp;#8211; APLAUDINDO OS SENHORES DELEGADOS, ESCRIVÃES, INVESTIGADORES DA POLÍCIA CIVIL E POLICIAIS MILITARES, PELO BRILHANTE TRABALHO DE INVESTIGAÇÃO E PRISÃO DOS ENVOLVIDOS NO SEQUESTRO E MORTE DO ODONTÓLOGO JOSILEI DA SILVA GASPAR.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Leo Boy, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 015/2017 &amp;#8211; APLAUDINDO OS PROFESSORES DA REDE DE ENSINO MUNICIPAL E ESTADUAL DE JUARA, PELA PASSAGEM DO DIA DO PROFESSOR, QUE NEM SEMPRE É RECONHECIDO E HOMENAGEADO COMO MERECE.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N.º 016/2017- APLAUDINDO OS PROFESSORES DA ESCOLA ESTADUAL LUIZA NUNES BEZERRA PELO LANÇAMENTO DO LIVRO &amp;#8220;ENTRE SABERES E EXPERIÊNCIA&amp;#8221;.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 017/2017- PELO PASSAMENTO DO SENHOR OSMAR DIAS DOS SANTOS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 018/2017- PELO PASSAMENTO DA SENHORA MARIA BENICIA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 019/2017 À IGREJA ASSEMBLEIA DE DEUS - MINISTÉRIO MADUREIRA, PELA REALIZAÇÃO DA 10ª FESTA DAS ASSEMBLEIAS DE DEUS E PELA CONVENÇÃO EXTRAORDINÁRIA CONEMAD-MT &amp;#8211; CONVENÇÃO ESTADUAL DOS MINISTROS DE MADUREIRA EM MATO GROSSO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N.º 020/2017- APLAUDINDO OS SENHORES EVALDO JOSÉ E AGUINALDO BRAS, PELA REALIZAÇÃO DO FESERTÃO.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N.º 021/2017 &amp;#8211; APLAUDINDO OS POLICIAIS MILITARES, PELO TRABALHO DE INVESTIGAÇÃO NA SEQUENCIA DE ARRASTÕES NO CENTRO E EM TODOS OS BAIRROS DE JUARA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N.º 022/2017 &amp;#8211; A FAMÍLIA BISPO DE OLIVEIRA, PELO PASSAMENTO DO SENHOR JOSÉ BISPO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 023/2017 &amp;#8211; APLAUDINDO O SENHOR ODAIR EGUES &amp;#8211; GERENTE EXECUTIVO DO INSS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO Nº 001/2017 &amp;#8211; APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE JUARA &amp;#8211; MT, RELATIVAS AO EXERCÍCIO DE 2015. </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO Nº 002/2017 &amp;#8211; CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2017 &amp;#8211; CONCEDE TÍTULO HONORÍFICO DE CIDADÃ JUARENSE A SENHORA MARILZA HELENA RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO Nº 004/2017 &amp;#8211; CONCEDE TÍTULO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 005/2017 - CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE AO SENHOR SEBASTIÃO LUIZ DA SILVA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 006/2017 &amp;#8211; ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.387/2013, QUE INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E GERAÇÃO DE RENDA DE JUARA - MT</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO	Nº 008/2017 - CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 009/2017 - CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Ulliane Macarena, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 010/2017 &amp;#8211; CONCEDE TITULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 011/2017 - CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 012/2017 &amp;#8211; CONCEDE TÍTULO HONORÍFICO DE CIDADÃ JUARENSE A SENHORA MARTA LUCIA PEREIRA DE SOUZA SINHORIN.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Eraldo Markito, Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 013/2017 &amp;#8211; CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE AO SENHOR OSTACIO BUENO DE ALMEIDA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 014/2017 &amp;#8211; CONCEDE TÍTULO HONORÍFICO DE CIDADÃ JUARENSE A SENHORA NAGET ABOU NOUH FERRO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 015/2017 &amp;#8211; CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE AO SENHOR ARISTIDES CHAVES DE MORAES.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 016/2017 &amp;#8211; CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JUARENSE AO SENHOR RUI FRANCISCO PUCCI DE OLIVEIRA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001/2017  ALTERA A REDAÇÃO DO ART. 383, DA LEI COMPLEMENTAR Nº 023, DE 28 DE NOVEMBRO DE 2006.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2017  DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADE COMO ORGANIZAÇÕES SOCIAIS  OS, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A CARREIRA DOS PROFISSIONAIS DE FISCALIZAÇÃO DO MUNICÍPIO DE JUARA - MT</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 004/2017 &amp;#8211; DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DAS UNIDADES ADMINISTRATIVAS DO PODER EXECUTIVO DO MUNICÍPIO DE JUARA &amp;#8211; MT</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 005/2017 &amp;#8211; DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 015, DE 17 DE NOVEMBRO DE 2006, QUE INSTITUI O PLANO DIRETOR MUNICIPAL DE JUARA, ESTABELECE DIRETRIZES PARA O PLANEJAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t xml:space="preserve">Prefeita Luciane Borba Azoia Bezerra </t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 007/2017 &amp;#8211; DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 086/2011 QUE DISPÕE SOBRE O ISS &amp;#8211; IMPOSTO SOBRE SERVIÇOS NO MUNICÍPIO DE JUARA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REDUÇÃO DE ALÍQUOTA DE IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU AOS IMÓVEIS RESIDENCIAIS LOCALIZADOS NA ZONA URBANA, BENEFICIADOS POR FINANCIAMENTO HABITACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 004/2017 &amp;#8211; REVOGA O § 2º DO ART. 7º, DA LEI COMPLEMENTAR Nº 017, DE 17 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O USO E A OCUPAÇÃO DO SOLO NO MUNICÍPIO DE JUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 005/2017 - DISPÕE SOBRE A AUTORIZAÇÃO PARA REDUÇÃO DE ALÍQUOTA DE IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU AOS IMÓVEIS RESIDENCIAIS LOCALIZADOS NA ZONA URBANA, BENEFICIADOS POR FINANCIAMENTO HABITACIONAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 119 DA LEI COMPLEMENTAR Nº 028, DE 26 DE DEZEMBRO DE 2007._x000D_
 </t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 007/2017 - ALTERA O §1º DO ART. 5º DA LEI COMPLEMENTAR Nº 149/2017.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>Leo Boy, Flavinho, Marta Dalpiaz, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 143, DE 31 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 003/2017 &amp;#8211; DISPÕE SOBRE A CORREÇÃO MONETÁRIA DOS VALORES DAS MODALIDADES LICITATÓRIAS, DE FORMA A SUPLEMENTAR À LEI FEDERAL 8.666/1993</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 006/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 007/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O LANÇAMENTO E O PAGAMENTO DE HORAS EXCEDENTES AOS PROFESSORES. </t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 008/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS DE REPASSES DE RECURSOS FINANCEIROS COM ENTIDADES DE DIREITO PÚBLICO OU PRIVADO SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 009/2017 &amp;#8211; DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL DE EXCEPCIONAL INTERESSE PÚBLICO, OBJETIVANDO O FUNCIONAMENTO DA MÁQUINA ADMINISTRATIVA E O ATENDIMENTO DOS SERVIÇOS ESSENCIAIS</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 012/2017 &amp;#8211; DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO FETHAB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 013/2017  DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº  014/2017 &amp;#8211; ALTERA A LEI MUNICIPAL Nº 2.639/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO FETHAB.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 015/2017 &amp;#8211; DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 016/2017 &amp;#8211; DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 017/2017 &amp;#8211; DISPÕE SOBRE A RECOMPOSIÇÃO DA REMUNERAÇÃO DO QUADRO DE SERVIDORES DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 018/2017 &amp;#8211; DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL, INFRAÇÕES E SANÇÕES ADMINISTRATIVA AO MEIO AMBIENTE, ESTABELECE O PROCEDIMENTO ADMINISTRATIVO AO MEIO AMBIENTE, PARA APURAÇÃO DESTAS INFRAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 019/2017 &amp;#8211; REVOGA A LEI MUNICIPAL Nº 2.501, DE 17 DE ABRIL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 020/2017 &amp;#8211; ALTERA A REDAÇÃO DO INCISO IV DO ART. 44 DA LEI MUNICIPAL Nº 1.656 DE 20 DE ABRIL DE 2005, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUARA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 021/2017 &amp;#8211; DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIO PARA O EXERCÍCIO FINANCEIRO DO ANO 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CREDITO TRIBUTÁRIO OU NÃO TRIBUTÁRIO E A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS EM ATRASO, INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 023/2017- AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA - ESTADO DE MATO GROSSO A FAZER CONCESSÃO DE DIREITO REAL DE USO DE UM TERRENO URBANO DE PROPRIEDADE DO MUNICÍPIO, PARA A ENTIDADE RELIGIOSA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 024/2017 &amp;#8211; AUTORIZA A PREFEITA A EMPREENDER VIAGEM AO EXTERIOR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 025/2017 - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO DE JUARA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 026/2017 - ALTERA A LEI MUNICIPAL N.º 2.508, DE 10 DE JUNHO DE 2015, QUE INSTITUI NOVOS VALORES PARA AS DIÁRIAS DOS AGENTES PÚBLICOS, POLÍTICOS E MEMBROS DE CONSELHO DO PODER EXECUTIVO MUNICIPAL DE JUARA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 027/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO A PROMOVER ATERRO DE CURRAL, CONSTRUÇÃO E CONSERTO DE PONTES, BUEIROS E TANQUES QUE BENEFICIAM VIAS RURAIS PARTICULARES DESTINADAS AO ESCOAMENTO DA PRODUÇÃO E SERVIÇOS URBANOS DE TERRAPLANAGEM DE LOTES PARTICULARES, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 028/2017 &amp;#8211; DISPÕE SOBRE A CONCESSÃO DE TRATAMENTO DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE NAS LICITAÇÕES PÚBLICAS DESTINADAS ÀS AQUISIÇÕES DE BENS E SERVIÇOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 029/2017 &amp;#8211; ALTERA O CAPUT DOS ARTIGOS 15 E 16 DA LEI MUNICIPAL Nº 1.656 DE 20 DE ABRIL DE 2005 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 030/2017 &amp;#8211; CRIA O LOTEAMENTO, LOCALIZADO NESTA CIDADE DE JUARA, PROJETADO PELA PREFEITURA MUNICIPAL DE JUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 031/2017- AUTORIZA O EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL N.º 2.625 DE 28 DE DEZEMBRO DE 2016 &amp;#8211; QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 032/2017 - AUTORIZA O EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL N.º 2.625 DE 28 DE DEZEMBRO DE 2016 &amp;#8211; QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2017. </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 033/2017- AUTORIZA O EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL N.º 2.625 DE 28 DE DEZEMBRO DE 2016 &amp;#8211; QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 482/GP/2017 - ENCAMINHANDO PROJETO DE LEI MUNICIPAL Nº 034/2017 - ALTERA A LEI MUNICIPAL Nº 2.399 DE 16 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 036/2017 &amp;#8211; INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE JUARA PARA O PERÍODO 2018 - 2021.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 037/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO A REALIZAR NO ORÇAMENTO VIGENTE, ALTERAÇÃO DE NOMENCLATURA DE AÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 038/2017 &amp;#8211; ALTERA O ARTIGO 7º DA LEI MUNICIPAL Nº 2.625, DE 28 DE DEZEMBRO DE 2016, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 039/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.625 DE 28 DE DEZEMBRO DE 2016 &amp;#8211; QUE DISPÕE O ORÇAMENTO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 040/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO SUPLEMENTAR NA LEI MUNICIPAL Nº 2.625 DE 28 DE DEZEMBRO DE 2016, QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 041/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.625 DE 28 DE DEZEMBRO DE 2016, QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 042/2017 &amp;#8211; DISPÕE SOBRE INFRAÇÕES E SANÇÕES AO MEIO AMBIENTE E ESTABELECE O PROCEDIMENTO ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 043/2017 &amp;#8211; ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 044/2017 - DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE JUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 045/2017 - DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA DE DOMÍNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 046/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL N.º 2.625 DE 28 DE DEZEMBRO DE 2016 &amp;#8211; QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 047/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A DOAR ÁREA PÚBLICA PARA A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MATO GROSSO &amp;#8211; SEDUC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL N.º 048/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TRANSAÇÃO JUDICIAL COM O MUNICÍPIO DE ALTA FLORESTA NOS AUTOS DA AÇÃO DE CONSIGNAÇÃO EM PAGAMENTO N.º 5514-08.2015.811.0007, A FIM DE RECONHECER COMO PERTENCENTE AO MUNICÍPIO DE JUARA O VALOR EQUIVALENTE A 37,5%(TRINTA E SETE VIRGULA CINCO POR CENTO) DO MONTANTE TOTAL APURADO A TITULO DE ISS &amp;#8211; IMPOSTO SOBRE SERVIÇOS DO EMPREENDIMENTO DENOMINADO &amp;#8220; COMPLEXO HIDRELÉTRICO APIACÁS&amp;#8221;, LOCALIZADO NA DIVISA DOS DOIS MUNICÍPIOS. </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 049/2017 &amp;#8211; DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA DE DOMÍNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 050/2017 &amp;#8211; AUTORIZA O MUNICÍPIO DE JUARA/MT A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE/MEDICAMENTOS E SERVIÇOS &amp;#8211; CONSUSMT E A RATIFICAR O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 051/2017 &amp;#8211; DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O FUNDO MUNICIPAL DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 052/2017- AUTORIZA O PODER EXECUTIVO A REALIZAR, NO VIGENTE ORÇAMENTO, ABERTURA DE CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 1.709.926,56, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 053/2017- ALTERA O ARTIGO 7º DA LEI MUNICIPAL Nº 2.625, DE 28 DE DEZEMBRO DE 2016, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 003/2017 &amp;#8211; DENOMINA AS RUAS DO LOTEAMENTO PORTAL DOS BURITIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 004/2017- DISPÕE SOBRE A CRIAÇÃO DO MUSEU MUNICIPAL DE JUARA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 006/2017 &amp;#8211; ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.387/2013, QUE INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E GERAÇÃO DE RENDA DE JUARA - MT.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO Nº 007/2017 - ALTERA A DENOMINAÇÃO DA RUA TOCANTINS, LOCALIZADA NO BAIRRO JOÃO DE BARRO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DA ESTRADA VICINAL, CONSTANTE NA PLANTA OFICIAL DA CIDADE DE JUARA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 009/2017 &amp;#8211; ALTERA A LEI MUNICIPAL Nº 1.573, DE 22 DE JUNHO DE 2004, QUE CRIA O CONSELHO MUNICIPAL DE JUARA.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO - DISPÕE SOBRE A DENOMINAÇÃO DE RUA CONSTANTE NA PLANTA OFICIAL DA CIDADE DE JUARA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 012/2017 &amp;#8211; INSTITUI A SEMANA DO ESPORTE E SAÚDE NO ÂMBITO DO MUNICÍPIO DE JUARA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 013/2017 &amp;#8211; DISPÕE SOBRE A DENOMINAÇÃO DA GARAGEM MUNICIPAL DA PREFEITURA MUNICIPAL DE JUARA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO	Nº 014/2017 - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ANJOS DE 4 PATAS JUARA - MT.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 015/2017 DISPÕE SOBRE A OBRIGATORIEDADE DA EXIBIÇÃO EM POSTOS REVENDEDORES DE COMBUSTÍVEIS DO VALOR PERCENTUAL DO LITRO DO ÁLCOOL/ETANOL EM RELAÇÃO AO VALOR DO LITRO DA GASOLINA</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 016/2017- DISPÕE SOBRE A PADRONIZAÇÃO DO UNIFORME ESCOLAR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 017/2017- INSTITUI O PROGRAMA MUNICIPAL DE BOLSAS DE ESTUDO - PROMUBE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 018/2017- DISPÕE SOBRE A FIXAÇÃO E DESTINAÇÃO DE PERCENTUAL DAS COMPENSAÇÕES FINANCEIRAS PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS REPASSADOS PELAS USINAS HIDRELÉTRICAS INSTALADAS NO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 019/2017&amp;#8211; DECLARA DE UTILIDADE PÚBLICA O ROTARY CLUB JUARA BOA VISTA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 020/2017, QUE INSTITUI O CENTRO DE REFERÊNCIA DE ATENDIMENTO À MULHER EM SITUAÇÃO DE VIOLÊNCIA &amp;#8211; CRMA NO MUNICÍPIO DE JUARA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2017 &amp;#8211; INSTITUI A COMPOSIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE JUARA &amp;#8211; ESTADO DE MATO GROSSO, PARA O BIÊNIO 2017 &amp;#8211; 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 002/2017 &amp;#8211; ALTERA A RESOLUÇÃO Nº 157, DE 20 DE DEZEMBRO DE 2016, QUE FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2017 &amp;#8211; ALTERA E ACRESCENTA DISPOSITIVOS NA RESOLUÇÃO Nº 123/2011, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO RESOLUÇÃO Nº 004/2017 &amp;#8211; AUTORIZA A MESA DIRETORIA DA CÂMARA MUNICIPAL DE JUARA - MT, A DOAR BENS DE SUA PROPRIEDADE À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Mesa Diretora - João Batista Rissotti</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 005/2017 &amp;#8211; AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE JUARA &amp;#8211; MT, A DOAR BENS DE SUA PROPRIEDADE À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DA PREFEITURA MUNICIPAL. </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 006/2017 &amp;#8211; DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 007/2017 &amp;#8211; ALTERA A RESOLUÇÃO Nº 157, DE 20 DE DEZEMBRO DE 2016, QUE FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DOS ARTS. 123, 124 E 127, DO REGIMENTO INTERNO, A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE RESOLUÇÃO Nº 001/2017 &amp;#8211; INSTITUI A COMPOSIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE JUARA &amp;#8211; ESTADO DE MATO GROSSO, PARA O BIÊNIO 2017 &amp;#8211; 2018</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DOS ARTS. 123 E 124, DO REGIMENTO INTERNO, A TRAMITAÇÃO EM REGIME DE URGÊNCIA AO PROJETO DE LEI COMPLEMENTAR Nº 004/2017 &amp;#8211; DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DAS UNIDADES ADMINISTRATIVAS DO PODER EXECUTIVO DO MUNICÍPIO DE JUARA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DO ART. 127, DO REGIMENTO INTERNO, A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 006/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>MESA DIRETORA SOLICITE A PREFEITURA MUNICIPAL QUE, REMETA A ESTES PARLAMENTARES CÓPIA DOS RELATÓRIOS DE VISTORIAS DA CAMINHONETE PATRIMÔNIO DO PROCON ORA CEDIDA PARA A SECRETARIA MUNICIPAL DE TRANSPORTE, BEM COMO CÓPIA DO TERMO DE CEDÊNCIA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DO ART. 127, DO REGIMENTO INTERNO, A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 008/2017 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS DE REPASSE DE RECURSOS FINANCEIROS COM ENTIDADES DE DIREITO PÚBLICO OU PRIVADO SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DO ART. 127, DO REGIMENTO INTERNO, A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 009/2017 &amp;#8211; DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL DE EXCEPCIONAL INTERESSE PÚBLICO, OBJETIVANDO O FUNCIONAMENTO DA MÁQUINA ADMINISTRATIVA E O ATENDIMENTO DOS SERVIÇOS ESSENCIAIS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DOS ARTS. 123, 124 E 127, DO REGIMENTO INTERNO, A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE RESOLUÇÃO Nº 002/2017 &amp;#8211; ALTERA A RESOLUÇÃO Nº 157, DE 20 DE DEZEMBRO DE 2016, QUE FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2017. </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 047/2017 REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA AO PROJETO DE LEI MUNICIPAL Nº 014/2017  ALTERA A LEI MUNICIPAL Nº 2.639/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO FETHAB. </t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/2017 &amp;#8211; REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 015/2017 &amp;#8211; DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 076/2017 &amp;#8211; REQUERENDO O REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES  AO PROJETO DE LEI DO LEGISLATIVO Nº 006/2017 - ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.387/2013, QUE INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E GERAÇÃO DE RENDA DE JUARA - MT.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 115/2017 &amp;#8211; REQUERENDO O REGIME DE URGÊNCIA AO PROJETO DE LEI DO LEGISLATIVO Nº 009/2017 - ALTERA A LEI MUNICIPAL Nº 1.573, DE 22 DE JUNHO DE 2004, QUE CRIA O CONSELHO MUNICIPAL DE JUARA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 152/2017 &amp;#8211; REQUERENDO O REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE RESOLUÇÃO Nº 005/2017.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 156/2017 &amp;#8211; REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 037/2017.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 157/2017 &amp;#8211; REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 038/2017, ALTERA O ARTIGO 7º DA LEI MUNICIPAL Nº 2.625, DE 28 DE DEZEMBRO DE 2016, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 158/2017 &amp;#8211; REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 040/2017.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 169/2017 &amp;#8211; REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI COMPLEMENTAR Nº 007/2017.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº  170/2017 &amp;#8211; DISPÕE SOBRE INFRAÇÕES E SANÇÕES AO MEIO AMBIENTE E ESTABELECE O PROCEDIMENTO ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 171/2017 &amp;#8211; REQUERENDO A DISPENSA DOS PARECERES DA EMENDA SUBSTITUTIVA Nº 007/2017.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 172/2017 &amp;#8211; REQUERENDO CÓPIA DO DECRETO MUNICIPAL QUE REGULAMENTA A LEI MUNICIPAL Nº 2.265, DE 01 DE ABRIL DE 2010, QUE DISPÕE OS CRITÉRIOS ORIENTADORES PARA A CONCESSÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLITICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE JUARA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 174/2017 &amp;#8211; REQUERENDO O REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE DECRETO LEGISLATIVO Nº 010/2017, QUE CONCEDE TITULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>João do Hospital, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, Leo Boy, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 189/2017 &amp;#8211; REQUERENDO A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 196/2017 &amp;#8211; REQUERENDO O REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE RESOLUÇÃO Nº 007/2017.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 197/2017 &amp;#8211; REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 046/2017, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.625 DE 28 DE DEZEMBRO DE 2016, QUE DISPÕE SOBRE ORÇAMENTO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 205/2017 - REQUERENDO CÓPIA DOS PROCESSOS, EMPENHOS/LIQUIDAÇÃO E PAGAMENTOS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 208/2017- REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI DO LEGISLATIVO N.º 017/2017.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 209/2017- REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE DECRETO LEGISLATIVO N.º 012/2017.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 210/2017- REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE DECRETO LEGISLATIVO N.º 013/2017.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 211/2017- REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE DECRETO LEGISLATIVO N.º 014/2017.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 212/2017- REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE DECRETO LEGISLATIVO N.º 015/2017.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 213/2017- REQUERENDO A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE DECRETO LEGISLATIVO N.º 016/2017.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DOS ARTS. 123, 124 E 127, DO REGIMENTO INTERNO, A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE RESOLUÇÃO Nº 008/2017 &amp;#8211; FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 222/2017, REQUERENDO O REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DO PROJETO DE LEI COMPLEMENTAR Nº 008/2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3979,67 +3979,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/907/057_marta__licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/908/058_chico__iluminacao_publica_-_unemat.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/909/059_chico__redutor_de_velocidade_na_entrada_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/910/060_chico__recuperacao_da_estrada_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/911/061_flavinho__pontes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/912/062_flavinho__faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/913/063_salvador__transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/914/064_marta__portal_transparencia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/915/065_salvador__construcao_de_rampas_na_praca_do_skate.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/916/066_salvador__estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/917/067_salvador__sinalizacao_de_carretas_de_barcos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/918/068_helio_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/919/069_helio-_salvador_e_marta_linha_pedro_damiao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/920/071_flavinho__rua_24_horas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/921/072_flavinho__placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/922/073_flavinho__escola_do_machado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/923/074_flavinho_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/924/075_flavinho_projeto_casulo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/925/076_helio-_linha_05.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/926/077_joao-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/927/078_flavinho_estrada_das_aldeias_indigenas.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/928/079_flavinho_jd_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/929/080_flavinho_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/977/081_salvador__patrolar_ruas_do_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/978/082_salvador__recuperacao_da_praca_da_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/979/083_salvador__recuperacao_da_iluminacao_do_morro_bh2rKTb.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/980/084_salvador___vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/981/085_flavinho_reeducandos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/982/086_flavinho_protecao_nas_pontes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/983/087_flavinho_patrolamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/984/088_chico_do_indea_limpeza_da_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/985/089_chico_do_indea_veiculo_para_a_secretaria_de__Nujofvp.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/995/090_salvador___redutor_e_faixa_de_pedestre_em_fr_Jn0r5Qz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/996/091_salvador___patrolar_ruas_do_jd_paranagua.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/997/092_salvador___patrolar_comun_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/998/093_salvador___ponte_av_walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/999/094_salvador___rua_curitiba_e_av._mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1001/096_flavio__limpeza_do_predio_da_upa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1117/097_flavio__limpeza_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1118/098_marta__tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1119/099_marta__regulamentacao_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1120/100_markito__tapa_buraco_joao_de_barro_e_california.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1121/101_ulliane__projeto_casulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1122/102_helio-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/143_helio__luminarias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1124/144_chico__estrada_esperancinha.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1125/145_flavio__tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/146_salvador__professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1127/147_salvador-marta-helio_castao__cemiterio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1128/148_salvador__mei-_micro_empreendedor_individual.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/149_helio__ponte_dos_barbosas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/150_helio__ponte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/151_marta___atoleiro_nas_proximidades_da_catuai.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/152_helio__estrada_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/153_flavio___ruas_do_jd._sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/154_flavio___rua_24_horas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/155_flavio___recuperar_a_av._walter_luiz_lauro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/156_helio___drenar_pocas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/907/057_marta__licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/908/058_chico__iluminacao_publica_-_unemat.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/909/059_chico__redutor_de_velocidade_na_entrada_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/910/060_chico__recuperacao_da_estrada_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/911/061_flavinho__pontes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/912/062_flavinho__faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/913/063_salvador__transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/914/064_marta__portal_transparencia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/915/065_salvador__construcao_de_rampas_na_praca_do_skate.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/916/066_salvador__estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/917/067_salvador__sinalizacao_de_carretas_de_barcos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/918/068_helio_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/919/069_helio-_salvador_e_marta_linha_pedro_damiao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/920/071_flavinho__rua_24_horas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/921/072_flavinho__placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/922/073_flavinho__escola_do_machado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/923/074_flavinho_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/924/075_flavinho_projeto_casulo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/925/076_helio-_linha_05.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/926/077_joao-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/927/078_flavinho_estrada_das_aldeias_indigenas.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/928/079_flavinho_jd_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/929/080_flavinho_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/977/081_salvador__patrolar_ruas_do_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/978/082_salvador__recuperacao_da_praca_da_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/979/083_salvador__recuperacao_da_iluminacao_do_morro_bh2rKTb.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/980/084_salvador___vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/981/085_flavinho_reeducandos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/982/086_flavinho_protecao_nas_pontes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/983/087_flavinho_patrolamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/984/088_chico_do_indea_limpeza_da_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/985/089_chico_do_indea_veiculo_para_a_secretaria_de__Nujofvp.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/995/090_salvador___redutor_e_faixa_de_pedestre_em_fr_Jn0r5Qz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/996/091_salvador___patrolar_ruas_do_jd_paranagua.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/997/092_salvador___patrolar_comun_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/998/093_salvador___ponte_av_walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/999/094_salvador___rua_curitiba_e_av._mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1001/096_flavio__limpeza_do_predio_da_upa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1117/097_flavio__limpeza_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1118/098_marta__tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1119/099_marta__regulamentacao_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1120/100_markito__tapa_buraco_joao_de_barro_e_california.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1121/101_ulliane__projeto_casulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1122/102_helio-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/143_helio__luminarias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1124/144_chico__estrada_esperancinha.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1125/145_flavio__tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/146_salvador__professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1127/147_salvador-marta-helio_castao__cemiterio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1128/148_salvador__mei-_micro_empreendedor_individual.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/149_helio__ponte_dos_barbosas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/150_helio__ponte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/151_marta___atoleiro_nas_proximidades_da_catuai.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/152_helio__estrada_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/153_flavio___ruas_do_jd._sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/154_flavio___rua_24_horas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/155_flavio___recuperar_a_av._walter_luiz_lauro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/156_helio___drenar_pocas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>