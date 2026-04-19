--- v0 (2026-03-02)
+++ v1 (2026-04-19)
@@ -54,3398 +54,3398 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Osvaldo Moleiro Neto, Roberta Cheregati Sanches</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 001/2018 (ZERO, ZERO, UM / DOIS MIL E DEZOITO) &amp;#8211; DENÚNCIA EM DESFAVOR DA SENHORA LUCIANE BORBA AZOIA BEZERRA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Roberta Cheregati Sanches</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 03/2018 - CIENTIFICANDO E ENVIANDO CÓPIA DO OFICIO 001/2018, RECEBIDO EM 13/03/2018 PELO PRESIDENTE DA CÂMARA DE VEREADORES DE JUARA, JOÃO BATISTA RISSOTTI, NO QUAL OFERECE JUNTAMENTE COM OSVALDO MOLEIRO NETO, DENUNCIA EM FACE DE LUCIANE BORBA AZOIA BEZERRA, NOS TERMOS DO DECRETO-LEI Nº 201/1967.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 12/2018 - REITERA OS OFÍCIOS Nº 01/2018 (ZERO, UM/DOIS MIL E DEZOITO) E OFÍCIO Nº 03/2018 (ZERO, TRÊS/DOIS MIL E DEZOITO) &amp;#8211; DENÚNCIA OFERECIDA EM FACE DA SENHORA LUCIANE BORBA AZOIA BEZERRA, NOS TERMOS DO DECRETO-LEI Nº 201/1967.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luciane Borba Azoia Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO - OFERECENDO DENUNCIA E REQUERENDO QUE SEJA DECLARADO EXTINTO O MANDATO DO SR. VEREADOR SALVADOR MARINHO PIZZOLIO ALVES.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA Nº 001/2018 - ACRESCENTA DISPOSITIVOS AO PROJETO DE LEI MUNICIPAL Nº 044/2017. </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/757/emenda_aditiva_002_projeto_de_lei_municipal_no_0_JqM8XIn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/757/emenda_aditiva_002_projeto_de_lei_municipal_no_0_JqM8XIn.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2018 – Acrescenta dispositivo ao Projeto de Lei Municipal nº 030/2018.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 006/2018.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 008/2018.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI COMPLEMENTAR Nº 005/2018, DE 07 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 005/2018 &amp;#8211; MODIFICA O PROJETO DE LEI MUNICIPAL Nº 010/2018.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 006/2018 - MODIFICA O PROJETO DE LEI MUNICIPAL Nº 020/2018.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 007/2018 - MODIFICA O PROJETO DE LEI MUNICIPAL Nº 044/2017.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Bancada - Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 008/2018 - MODIFICA O PROJETO DE LEI MUNICIPAL Nº 022/2018.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/786/emenda_modificativa_009_projeto_de_lei_municipal_g0PZQ2G.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/786/emenda_modificativa_009_projeto_de_lei_municipal_g0PZQ2G.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 009/2018 - Modifica o Projeto de Lei Municipal nº 025/2018.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 010/2018 - Modifica o Projeto de Lei Municipal nº 031/2018.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/846/emenda_modificativa_011_projeto_de_lei_municipal_yB9N1Jr.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/846/emenda_modificativa_011_projeto_de_lei_municipal_yB9N1Jr.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 011/2018 - Modifica o Projeto de Lei Municipal nº 033/2018.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emenda_modificativa_012_projeto_de_lei_do_legisl_2NQAcr3.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emenda_modificativa_012_projeto_de_lei_do_legisl_2NQAcr3.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 012/2018 - Modifica o Projeto de Lei do Legislativo nº 016/2018.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A REDAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 002/2018.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A REDAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 004/2018.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 005/2018 &amp;#8211; SUBSTITUI A REDAÇÃO DO PROJETO DE LEI MUNICIPAL Nº 009/2018.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUBSTITUTIVA Nº 06/2018 SUBSTITUI A REDAÇÃO DO PROJETO DE LEI MUNICIPAL Nº 013/2018. DISPÕE SOBRE A RECOMPOSIÇÃO DA REMUNERAÇÃO DO QUADRO DE SERVIDORES EFETIVOS, COMISSIONADOS E DOS CARGOS ELETIVOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 007/2018 - SUBSTITUI A REDAÇÃO DO PROJETO DE LEI DO LEGISLATIVO Nº 002/2018.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 008/2018 - SUBSTITUI A REDAÇÃO DO PROJETO DE LEI MUNICIPAL Nº 011/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emenda_substitutiva_010.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emenda_substitutiva_010.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 010/2018 – Substitui a redação do Projeto de Lei Complementar do Legislativo nº 001/2018.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/854/emenda_substitutiva_011_2018_pro_wfPcLEO.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/854/emenda_substitutiva_011_2018_pro_wfPcLEO.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 011/2018 - Substitui a redação do Projeto de Lei Complementar do Legislativo nº 001/2018.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo, CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/855/emenda_substitutiva_012_2018_servico_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/855/emenda_substitutiva_012_2018_servico_.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 012/2018 - Substitui a redação do Projeto de Lei Municipal nº 028/2018.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/856/emenda_substitutiva_013_2018_projeto_de_lei_muni_UdgQc2h.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/856/emenda_substitutiva_013_2018_projeto_de_lei_muni_UdgQc2h.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 013/2018 - Substitui a redação do Projeto de Lei Municipal nº 026/2018.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/857/emenda_substitutiva_014_2018_projeto_de_lei_muni_liuM1Hn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/857/emenda_substitutiva_014_2018_projeto_de_lei_muni_liuM1Hn.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 014/2018 - Substitui a redação do Projeto de Lei Municipal nº 027/2018.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 001/2018 &amp;#8211; SUPRIME DISPOSITIVO DO PROJETO DE LEI MUNICIPAL Nº 010/2018.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/847/emenda_supressiva_003_projeto_de_lei_municipal_n_KwnQWkC.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/847/emenda_supressiva_003_projeto_de_lei_municipal_n_KwnQWkC.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 003/2018 - Suprime dispositivo do Projeto de Lei Municipal nº 033/2018.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2018 - INDICANDO AQUISIÇÃO DE COMPRESSOR DE AR PARA ATENDER O CONSULTÓRIO ODONTOLÓGICO DO PSF JARDIM AMÉRICA E PORTO SEGURO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Hélio Castão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A REALIZAÇÃO DE ESCOAMENTO DE ALGUMAS POÇAS D&amp;#8217;ÁGUA EXISTENTES NA RUA CABO FRIO, ESQUINA COM A MARÍLIA, NO BAIRRO SANTA MARIA E NA RUA JOSÉ DORTA DE OLIVEIRA, ESQUINA COM A MARÍLIA, NO PARQUE ALVORADA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A DISPONIBILIZAÇÃO DE WI-FI LIBERADO NAS INSTALAÇÕES DOS ÓRGÃOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2018 - INDICAÇÃO A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NA ESTRADA UBALDO FURLAN, QUE DÁ ACESSO A UNEMAT.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO REALIZAÇÃO DE LIMPEZA E PODA DE ARVORES NA ÁREA DE PRESERVAÇÃO PERMANENTE LOCALIZADA NA AVENIDA PLANETA PRÓXIMO A PISTA DE SKATE.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2018 - INDICANDO REALIZAÇÃO DE PATROLAMENTO E CASCALHAMENTO DA RUA PARAGUAÇU PAULISTA NO JARDIM SANTA MARIA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 007/2018 - INDICANDO A REALIZAÇÃO DE PATROLAMENTO E CASCALHAMENTO DAS RUAS DOS RESIDENCIAIS: PORTO SEGURO I E II E PORTAL DAS FLORES. </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2018 - INDICANDO LIMPEZA DA ÁREA VERDE DO JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2018 - INDICANDO INSTALAÇÃO DE TUBOS NA LINHA ARAPUTANGA, OBJETIVANDO ESCOAMENTO DAS ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2018 - INDICANDO A REABERTURA E/OU LIMPEZA DA RUA 10 (DEZ) NO JARDIM SANTA CRUZ, ATRAS DO DEPOSITO DA CASA NOVA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO REALIZAÇÃO DA RECUPERAÇÃO DAS ESTRADAS DA COMUNIDADE ÁGUA BOA QUE ESTÁ COM MUITOS BURACOS E ATOLEIROS, NECESSITANDO SUA REABERTURA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE INFORME O NOME DO AGENTE DE SAÚDE, RESPONSÁVEL PELA COMUNIDADE ÁGUA BOA DO DIA 01/01/2017 A 09/04/2018 ENVIANDO O RELATÓRIO DAS ATIVIDADES DESENVOLVIDAS POR LELÉ DURANTE O PERÍODO SOLICITADO.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS PARA ALUNOS QUE UTILIZAM TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE A SECRETARIA DE AGRICULTURA PLANEJE JUNTO COM A ASSOCIAÇÃO DA COMUNIDADE ÁGUA BOA, A UTILIZAÇÃO DOS IMPLEMENTOS AGRÍCOLAS PARA OS CIDADÃOS LOCAIS E ASSISTÊNCIA TÉCNICA DA SECRETARIA PARA COM OS MORADORES.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Chico do Indea, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2018 - INDICANDO A REALIZAÇÃO ESTUDOS PARA A CONSTRUÇÃO DE REDE DE BAIXA TENSÃO E POSTERIORMENTE A INSTALAÇÃO DE LUMINÁRIAS PARA DAR SEGURANÇA AOS ESTUDANTES QUE CURSAM A FACULDADE NO PERÍODO NOTURNO, NO TRECHO ENTRE A ACRIVALE E A ENTRADA DA UNIVERSIDADE E DESSA MANEIRA RESPEITAR O DIREITO DA POPULAÇÃO DE IR E VIR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2018 - INDICANDO A REALIZAÇÃO DE RECUPERAÇÃO DA PONTE DO CORGÃO, NA ESTRADA DO PÉ DE GALINHA SENTIDO LINHA PEDRO DAMIÃO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 017/2018 - INDICANDO A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO DA MT-220, NO TRECHO COMPREENDIDO ENTRE O TREVO DA AGROSSAN E DO PORTO DOS GAÚCHOS.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Hélio Castão, Marta Dalpiaz, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 018/2018 - INDICANDO O PATROLAMENTO DA ESTRADA DO PÉ DE GALINHA, NO TRECHO COMPREENDIDO ENTRE A ENTRADA DO PÉ DE GALINHA ATÉ O TREVO E DO TREVO ATÉ A DIVISA COM O MUNICÍPIO DE NOVO HORIZONTE DO NORTE, PRÓXIMO AO SÍTIO DO SENHOR LAERTE DE SOUZA.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2018 SOLICITANDO REALIZAÇÃO DA REALOCAÇÃO DOS SUPER POSTES QUE SERÃO RETIRADOS DA AV. AYRTON SENNA PARA ATENDER AV. LUIZ GATTI NO PARQUE ALVORADA, AVENIDA PRINCIPAL DO DISTRITO DE AGUAS CLARAS E AVENIDA PRINCIPAL DO DISTRITO DE PARANORTE. INDICA AINDA, DIMINUIR AS ALTURAS DESTES (CORTAR) PARA QUE AS MANUTENÇÕES POSSAM SER REALIZADAS POR EQUIPE PRÓPRIA DO EXECUTIVO, EVITANDO GASTOS COM CAMINHÃO MUNCK.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2018 - INDICANDO A REALIZAÇÃO DE ESTUDOS PARA REESTRUTURAR O TRANSITO, NO SENTIDO DE VIABILIZAR SENTIDO ÚNICO, SINALIZAR HORIZONTALMENTE E VERTICALMENTE AS VIAS PÚBLICAS, NAS PROXIMIDADES DA ESCOLA MUNICIPAL PINGO DE GENTE, ESCOLA ESTADUAL LUIZ NUNES BEZERRA E INSTITUTO SABER.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Salvador Pizzolio</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2018 - INDICANDO O SERVIÇO DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA SOROCABA, NO TRECHO COMPREENDIDO POR &amp;#8220;RUA 24 HORAS&amp;#8221;.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2018 - INDICANDO MANUTENÇÃO NA ILUMINAÇÃO PUBLICA DA AVENIDA RIO ARINOS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2018 - INDICANDO PATROLAMENTO, TAPA BURACOS E RECUPERAÇÃO COM CASCALHO NAS ESTRADAS LOCALIZADAS NA REGIÃO DA LINHA RODOLFO FERRO ATÉ A FAZENDA DO SR. ARMANDO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>João do Hospital, Flavinho, Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2018 - INDICANDO A LIMPEZA E REMOÇÃO DE ENTULHOS DA ANTIGA SEDE DA ASSOCIAÇÃO DO PARQUE KENNEDY.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Chico do Indea, Hélio Castão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2018 - INDICANDO PATROLAMENTO E CONSERTO DE PONTE NA ESTRADA DA PEDREIRA E PALMITAL.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Chico do Indea, Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2018 - INDICANDO PAVIMENTAÇÃO ASFÁLTICA ENTRE OS CANTEIROS DA AVENIDA WALTER LUIZ LAURO.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2018 - INDICANDO PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA FAZENDA MONTE AZUL, AMA E ESTRELA DE SANGUE.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/2018 - INDICANDO OPERAÇÃO TAPA BURACOS NA RUA MARILIA LOCALIZADA NO BAIRRO CENTRO, PASSANDO PELOS BAIRROS SANTA MARIA, ALVORADA I ATE FINALIZAR NO ALVORADA II, POR SER UMA VIA DE GRANDE ACESSO E MUITO MOVIMENTADA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Chico do Indea, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 029/2018 - INDICANDO MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA AV. RIO ARINOS, NO TRECHO ENTRE O SUPERMERCADO PARATI E A ACRIVALE.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 030/2018 - INDICANDO REPAROS NA PAVIMENTAÇÃO ASFÁLTICA DOS BAIRROS JARDIM ELDORADO E JOÃO DE BARRO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 031/2018 - INDICANDO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL E HORIZONTAL NAS RUAS TAKEDA E LEOPOLDO JOSÉ PREBIANCA ESQUINA COM A RUA SÃO GERALDO NO JARDIM PARANAGUÁ.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 032/2018 - INDICANDO O PATROLAMENTO E CONSERTO DE PONTE NA ESTRADA PEDRO DAMIÃO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033/2018 - INDICANDO A LIMPEZA E REMOÇÃO DE ENTULHOS DA ANTIGA SEDE DA ASSOCIAÇÃO DO PARQUE KENNEDY.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2018 - INDICANDO A PINTURA DAS FAIXAS DE PEDESTRES EM FRENTE ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2018 - INDICANDO A REALIZAÇÃO DE UM PROJETO DE EXTENSÃO DE REDE BAIXA DE ILUMINAÇÃO PÚBLICA PARA ATENDER A TRAVESSA SANTA CATARINA E TRAVESSA SÃO PEDRO, NAS PROXIMIDADES DO CENTRO DE EDUCAÇÃO DE JOVENS E ADULTOS JOSÉ DIAS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2018 - INDICANDO A MANUTENÇÃO COM SUBSTITUIÇÃO DE LUMINÁRIAS NA ILUMINAÇÃO PUBLICA DA AV. RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2018 - SOLICITANDO A POSSIBILIDADE DE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA PARAGUAÇU PAULISTA, NO TRECHO SEM PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2018 SOLICITANDO QUE SEJA EFETUADO A RECUPERAÇÃO DA PONTE EM UM CORREGO DA ESTRADA DA LINHA BARBOSA, NAS ÁREAS DE CHÁCARA DE JUARA.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2018 - INDICANDO A RECUPERAÇÃO DA PONTE NA ESTRADA PORTEIRA BRANCA, EM FRENTE A FAZENDA DO SENHOR DIVONEI E SÍTIO SÃO PAULO.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2018 - INDICANDO A REALIZAÇÃO DE PATROLAMENTO E CONSERTO DE PONTE NA ESTRADA PEDREIRA E PALMITAL.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 041/2018 - INDICANDO O CONSERTO IMEDIATO DA ILUMINAÇÃO PUBLICA DO DISTRITO DE PARANORTE.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 042/2018 SOLICITANDO SERVIÇOS DE MANUTENÇÃO NA PONTE DO CÓRREGO DA ONÇA (PRIMEIRA PONTE DEPOIS DO TATU, SENTIDO ITAPAIUNA).</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2018 - INDICANDO A PINTURA E MANUTENÇÃO NO PISO E TELHADO DOS GINÁSIOS: ÂNGELO SINVAL RIVA, MAURICIO VENÂNCIO E FERNANDO SCHEEFER.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 044/2018 - INDICANDO MANUTENÇÃO COM SUBSTITUIÇÃO DE LUMINÁRIAS PUBLICA DA RUA PORTO VELHO NO RESIDENCIAL BANDEIRANTES.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2018 - INDICANDO REESTRUTURAÇÃO EM PONTOS DE CONFLITO DE TRANSITO NA AV. ANTARES E AV. RIO ARINOS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 046/2018 - REALIZE MANUTENÇÃO COM REABERTURA DE VIA DA RUA PORTO VELHO NO TRECHO COMPREENDIDO ENTRE A AV. VITÓRIA E AV. RECIFE, CENTRO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 047/2018 - AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O MAIS RÁPIDO POSSÍVEL, A PINTURA DAS FAIXAS DE PEDESTRES NAS AVENIDAS E RUAS DO CENTRO DA CIDADE, BEM COMO DEMAIS PONTOS ESTRATÉGICOS, A EXEMPLO DO POSTO DE SAÚDE (PAM), FORUM, ESCOLAS  E OUTROS,  A FIM DE EVITARMOS POSSÍVEIS ACIDENTES. </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 048/2018 - AO EXECUTIVO MUNICIPAL, COM O INTUITO DE ATENDER AS DIVERSAS RECLAMAÇÕES DOS MORADORES RESIDENTES EM RUAS NÃO PAVIMENTADAS E QUE SOFREM DIARIAMENTE COM A POEIRA, VENHO SOLICITAR A POSSIBILIDADE DA AQUISIÇÃO DE OUTRO CAMINHÃO PIPA, MESMO QUE SEJA ATRAVÉS DE ALUGUEL, PARA ATENDER TODOS OS MORADORES DIARIAMENTE, UMA VEZ QUE SOMENTE UM CAMINHÃO PIPA NÃO É SUFICIENTE PARA REALIZAR TODO O TRABALHO DE AGUAMENTO DAS RUAS NÃO PAVIMENTADAS DA CIDADE.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 049/2018 - INDICANDO A ELABORAÇÃO DE PROJETO PARA A CONSTRUÇÃO DE PONTOS DE ÔNIBUS COBERTOS E ILUMINADOS NOS SEGUINTES LOCAIS:_x000D_
 &amp;#8226;	EM FRENTE AO JATO DE AREIA NAS PROXIMIDADES DA CERÂMICA INCOCEL;_x000D_
 &amp;#8226;	EM FRENTE AO BAR NA MT- 338, KM 09, NAS PROXIMIDADES DO FRIGORÍFICO JBS. INFORMO QUE NESSE LOCAL AS CRIANÇAS FICAM SE PROTEGENDO NA VARANDA DE UMA RESIDÊNCIA E AO AVISTAREM O TRANSPORTE ESCOLAR, SAEM CORRENDO E ATRAVESSAM A RODOVIA, PODENDO SOFRER UM GRAVE ACIDENTE._x000D_
 &amp;#8226;	NA SAÍDA PARA O DISTRITO DE ÁGUAS CLARAS, EM FRENTE À CHÁCARA DO SENHOR JOÃO RIPAR, LOGO APÓS A RESIDÊNCIA DO SENHOR ORLANDO BARBOSA._x000D_
 </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 050/2018 - INDICANDO A DISPONIBILIZAÇÃO DE UM TRATOR COM TANQUE PARA MOLHAR AS PLANTAS E A GRAMA DOS CANTEIROS DAS PRINCIPAIS AVENIDAS DO MUNICÍPIO, COMO ERA REALIZADO EM ANOS ANTERIORES. </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 051/2018 - INDICANDO A SINALIZAÇÃO COM INDICAÇÃO DE PREFERENCIAIS, ATRAVÉS DE PLACAS ELEVADAS NA VERTICAL DE PARE, NAS RUAS JOSÉ F. DE OLIVEIRA, FAGNER E ROBERTO ADOLFO BOESING, COM A RUA RONALDO GOMES.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 052/2018 - INDICANDO REALIZAÇÃO DE ESTUDOS PARA FOMENTAR SENTIDO ÚNICO NA RUA SOROCABA, NO TRECHO COMPREENDIDO ENTRE A AV. RIO DE JANEIRO A RUA BELO HORIZONTE.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Flavinho, Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 053/2018 SOLICITANDO RECUPERAÇÃO DE PONTE SOBRE O RIO CORGÃO NA ESTRADA DA LINHA RODOLFO FERRO.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 054/2018 SOLICITANDO REPAROS COM TAPA BURACO NAS RUAS: RUA BENEDITO ALVES, TRAVESSA JAIME ALMEIDA GONÇALVES, TRAVESSA ROBERTO ADOLFO BOESING E TRAVESSA RAIMUNDO MORIMÃ DE GOES &amp;#8211; JOÃO DE BARRO;_x000D_
 - RUA RODRIGO BEZERRA DE ARAÚJO E RUA RICARDO SOUZA RODRIGUES - JARDIM ELDORADO;_x000D_
 - RUA BARÃO DO RIO BRANCO &amp;#8211; JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 055/2018 - INDICANDO SERVIÇO DE MANUTENÇÃO NA PONTE DA ESTRADA JUARA A TABAPORÃ, KM 60.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 056/2018 - INDICANDO A POSSIBILIDADE DE CONTRATAR PARCERIA PUBLICO-PRIVADA COM A ACRIVALE.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 057/2018 - INDICANDO REMANEJAMENTO DOS SUPER POSTES.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 058/2018 SOLICITANDO QUE FAÇA PROJETO PARA DUPLICAÇÃO DA AVENIDA JOSÉ ALVES BEZERRA, SAÍDA PARA O DISTRITO DE ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 059/2018 - INDICANDO O CONSERTO DE PONTES NA ESTRADA PEDRO DAMIÃO.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 060/2018 - INDICANDO O CONSERTO DE PONTE APÓS A PONTE DO CÓRREGO ALCEBÍADES (CORGÃO), NA ESTRADA DA CREFORMA.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 061/2018 SOLICITANDO CONSERTO DE PONTES NA ESTRADA DA PEDREIRA.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 062/2018 SOLICITANDO QUE SEJA REFEITO OS ATERROS QUE FORAM CONSTRUIDOS NA COLOCAÇÃO DOS TUBOS NA LINHA DO ARAPUTANGA, DEVIDO O DESLOCAMENTO DE TERRA CAUSADO PELAS CHUVAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 063/2018 - INDICANDO SUBSTITUIÇÃO DE PONTE DE MADEIRA QUE ATENDE UMA VAZANTE DO CÓRREGO ALCEBIADES POR CANALIZAÇÃO COM TUBOS (BUEIRO), SITUADA NA ESTRADA DA CREFORMA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 064/2018 - INDICANDO CONSERTO DE PONTE NA RUA GOIANIA, NAS PROXIMIDADES DO BAIRRO JOÃO DE BARRO.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 065/2018 - INDICANDO REFORMA DA PONTE SOBRE O CÓRREGO CASARÃO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 066/2018 - INDICANDO RECUPERAÇÃO COM PATROLAMENTO E CASCALHAMENTO NAS RUAS DOS BAIRROS PORTAL DAS FLORES, PORTO SEGURO E CRUZEIRO DO SUL.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 067/2018 - INDICANDO QUE ALGUNS SUPER POSTES QUE SERÃO RETIRADOS E SUBSTITUÍDOS POR LUMINÁRIAS, SEJAM RECOLOCADOS NAS PRAÇAS PUBLICAS DOS BAIRROS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 068/2018 - INDICANDO QUE RUAS DO BAIRRO JOÃO DE BARRO SEJAM MOLHADAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 069/2018 - INDICANDO QUE SEJA REGULAMENTADO O ESTACIONAMENTO NA PRAÇA DOS COLONIZADORES, DETERMINANDO DIAS E HORÁRIOS PARA PERMANÊNCIA E ROTATIVIDADE DE VEÍCULOS AUTOMOTORES E BICICLETAS NO LOCAL. </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 070/2018 - INDICANDO A REALIZAÇÃO DE EXTENSÃO DE REDE BAIXA PARA INSTALAR POSTE COM ILUMINAÇÃO PUBLICA NA RUA MANAUS, QUADRA F1, ESQUINA DO LOTE 10, FUNDO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 071/2018 - INDICANDO A REALIZAÇÃO DE RECUPERAÇÃO DE ESTRADA DA LINHA PEDRO DAMIÃO SENTIDO VERDÃO DA SERRA.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 072/2018 - INDICANDO A RECUPERAÇÃO DA PONTE EXISTENTE EM UM CÓRREGO NO RIO ARAPUTANGA LOCALIZADO APROXIMADAMENTE 32 KM DO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 073/2018 - INDICANDO A RECUPERAÇÃO DA PONTE SOBRE O RIO CORGÃO NA ESTRADA DO RODOLFO FERRO.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 074/2018 - INDICANDO PEQUENAS REFORMAS E CONSTRUÇÃO DE POÇO NA ESCOLA DA COMUNIDADE MACHADO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 075/2018 - INDICANDO PAVIMENTAÇÃO ASFÁLTICA ENTRE OS CANTEIROS DA AVENIDA WALTER LUIZ LAURO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 076/2018 - INDICANDO OPERAÇÃO TAPA BURACOS E TROCA DE LAMPADAS NA ILUMINAÇÃO PUBLICA NA ESTRADA QUE DÁ ACESSO A UNEMAT.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 077/2018 - INDICANDO RECUPERAÇÃO DA RUA VITORIA LOCALIZADA NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 078/2018 - INDICANDO AQUISIÇÃO DE ESCADA GIRATÓRIA.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 079/2018 - INDICANDO REMANEJAMENTO DE SUPER POSTES.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 080/2018 - INDICANDO PATROLAMENTO DE ESTRADA QUE LIGA ÁGUAS CLARAS A COMUNIDADE ESPERANCINHA, MAIS PRECISAMENTE NA LINHA DOS BONETTE.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 081/2018 - INDICANDO PATROLAMENTO NA ESTRADA DO ASSENTAMENTO ÁGUA BOA NAS PROXIMIDADES DA PROPRIEDADE DO SENHOR ZÉ DO PASTEL.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 082/2018 - INDICANDO RECUPERAÇÃO DE ESTRADA NA LINHA DO BRAGUINHA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 083/2018 - INDICANDO CONSERTO DE PONTE NA LINHA DO PÉ DE GALINHA, SENTIDO COMUNIDADE PEDRO DAMIÃO.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Ulliane Macarena, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Leo Boy, Marta Dalpiaz, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/719/084_ulliane_conserto_da_estrada_paranorte_a_nova_0DwlrH7.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/719/084_ulliane_conserto_da_estrada_paranorte_a_nova_0DwlrH7.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 084/2018 - INDICANDO SERVIÇOS DE RECUPERAÇÃO DE PONTES E DA ESTRADA QUE LIGA O DISTRITO DE PARANORTE AO MUNICÍPIO DE NOVA MONTE VERDE.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/720/085_chico_do_indea_conserto_de_pontes_pa_vale_do_Jto5hbS.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/720/085_chico_do_indea_conserto_de_pontes_pa_vale_do_Jto5hbS.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 085/2018 - INDICANDO SERVIÇOS DE RECUPERAÇÃO DE PONTES NO ASSENTAMENTO PA VALE DO ARINOS E JAPURANÃ.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/721/086_helio_castao_conserto_de_ponte_estrada_comun_dFKgQBP.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/721/086_helio_castao_conserto_de_ponte_estrada_comun_dFKgQBP.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 086/2018 - INDICANDO RECUPERAÇÃO DE PONTE NA ESTRADA QUE VEM DE ÁGUAS CLARAS QUE LIGA COMUNIDADE SANTA IZABEL A ESPERANCINHA.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Hélio Castão, Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/722/087_helio_castao-chico_do_indea_conserto_de_estr_JlQGWxX.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/722/087_helio_castao-chico_do_indea_conserto_de_estr_JlQGWxX.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 087/2018 - INDICANDO RECUPERAÇÃO DA ESTRADA ÁGUA BOA QUE LIGA A BR.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/723/088_markito_cascalhamento_5km_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/723/088_markito_cascalhamento_5km_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 088/2018 - Indicando a realização de serviços de cascalhamento no trecho de 5 km que antecede a chegada ao Distrito de Paranorte.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/724/089_flavio_recuperacao_estrada_pedreira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/724/089_flavio_recuperacao_estrada_pedreira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 089/2018 - Indicando serviços de cascalhamento na estrada da Balsa, no trecho apos a entrada da Comunidade Pedreira.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/725/090_markito_tapa_buracos_no_jardim_eldorado_-_jo_8OkNTz6.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/725/090_markito_tapa_buracos_no_jardim_eldorado_-_jo_8OkNTz6.pdf</t>
   </si>
   <si>
     <t>Indicação nº 090/2018 - Indicando serviço de tapa buraco nas ruas do Jardim Eldorado, João de Barro e ao lado do Ginásio de esportes Fernando Scheffer no Jardim América.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>João do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/726/091_joao_rissotti_tapa_buracos_no_jardim_california.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/726/091_joao_rissotti_tapa_buracos_no_jardim_california.pdf</t>
   </si>
   <si>
     <t>Indicação nº 091/2018 - Indicando serviço de tapa buraco nas Ruas Floriano Peixoto, Apiaká e Barão do Rio Branco, no Jardim Califórnia, nas proximidades do PSF.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/727/092_marta_dalpiaz_tapa_buracos_na_rua_marilia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/727/092_marta_dalpiaz_tapa_buracos_na_rua_marilia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 092/2018 - Indicando serviços de recuperação da pavimentação asfáltica na Rua Marília, no Parque Alvorada.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/728/093_marta_dalpiaz_limpeza_dos_canteiros_centrais_7wzi0sH.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/728/093_marta_dalpiaz_limpeza_dos_canteiros_centrais_7wzi0sH.pdf</t>
   </si>
   <si>
     <t>Indicação nº 093/2018 - Indicando serviços de limpeza dos canteiros centrais da Av. Rio Grande do Sul - Centro.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/729/094_chico_do_indea_limpeza_do_jardim_california.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/729/094_chico_do_indea_limpeza_do_jardim_california.pdf</t>
   </si>
   <si>
     <t>Indicação nº 094/2018 - Indicando serviço de limpeza e coleta de entulhos no Jardim Califórnia.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/736/095_salvador_pizzolio_recuperacao_de_ponte_linha_bonette.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/736/095_salvador_pizzolio_recuperacao_de_ponte_linha_bonette.pdf</t>
   </si>
   <si>
     <t>Indicação nº 095/2018 - Indicando serviços de recuperação de ponto na Linha Bonette até a Fazenda Loanda, distante 3km do Distrito de Águas Claras.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/737/096_salvador_pizzolio_recuperacao_de_cruzamento_com.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/737/096_salvador_pizzolio_recuperacao_de_cruzamento_com.pdf</t>
   </si>
   <si>
     <t>Indicação nº 096/2018 - Indicando serviços de recuperação de pavimentação asfáltica com sinalização de acesso a loteamento no ponto de intersecção da Av. Paraná com a Rua Guarantã.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/738/097_salvador_pizzolio_extensao_da_iluminacao_pub_nOVlu9x.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/738/097_salvador_pizzolio_extensao_da_iluminacao_pub_nOVlu9x.pdf</t>
   </si>
   <si>
     <t>Indicação nº 097/2018 - Indicando a extensão da rede de iluminação pública na Av. Paraná até o Residencial Santa Terezinha.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/739/098_salvador_pizzolio_operacao_tapa_buracos_no_j_FGXL2CK.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/739/098_salvador_pizzolio_operacao_tapa_buracos_no_j_FGXL2CK.pdf</t>
   </si>
   <si>
     <t>Indicação nº 098/2018 - Indicando recuperação de pavimentação asfáltica no Jardim Califórnia, em especial das Ruas Bahia, Vila Nova, Dom Aquino, São Luiz, Barão do Rio Branco.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/740/099_markito_limpeza_e_manutencao_da_eliminacao_n_RK5Avqy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/740/099_markito_limpeza_e_manutencao_da_eliminacao_n_RK5Avqy.pdf</t>
   </si>
   <si>
     <t>Indicação nº 099/2018 - Indicando limpeza das vias e manutenção da iluminação pública no entorno da Praça Maria Ferronato Idiarte - Centro.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/741/100_markito_alargamento_da_estrada_do_setor_de_c_9UbDIUt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/741/100_markito_alargamento_da_estrada_do_setor_de_c_9UbDIUt.pdf</t>
   </si>
   <si>
     <t>Indicação nº 100/2018 - Indicando alargamento e limpeza da estrada de acesso ao setor de chácaras da antiga Estância Cristina.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/771/101_salvador_pizzolio_sinalizacao_com_tachao_-.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/771/101_salvador_pizzolio_sinalizacao_com_tachao_-.pdf</t>
   </si>
   <si>
     <t>Indicação nº 101/2018 -  Indicando serviço de sinalização de cruzamento da Av. Rio Grande do Sul com Ruas São Paulo e Curitiba</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/772/102_ulliane_macarena_recuperacao_da_estrada_da_l_hUv5Ozy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/772/102_ulliane_macarena_recuperacao_da_estrada_da_l_hUv5Ozy.pdf</t>
   </si>
   <si>
     <t>Indicação nº 102/2018 - Indicando serviço de patrolamento e cascalhamento na estrada da Comunidade Água Boa em direção ao Assentamento Caracol próximo frigorifico JBS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/773/103_ulliane_macarena_recuperacao_da_estrada_da_e_e2JDxlk.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/773/103_ulliane_macarena_recuperacao_da_estrada_da_e_e2JDxlk.pdf</t>
   </si>
   <si>
     <t>Indicação nº 103/2018 - Indicando serviço de patrolamento, cascalhamento e conserto de pontes na estrada da Esperancinha.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/774/104_salvador_tapa_buraco-_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/774/104_salvador_tapa_buraco-_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 104/2018 - Indicando reparos na pavimentação asfáltica do Bairro Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/775/105_salvador_implantacao_de_luminarias_-_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/775/105_salvador_implantacao_de_luminarias_-_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 105/2018 - Indicando fixação de luminárias na rua Tabatinga do Residencial Bandeirantes, no trecho entre a Avenida José Alves Bezerra e Rua Porto Velho.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/776/106_helio_castao_operacao_tapa_buracos_na_rua_aracaju.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/776/106_helio_castao_operacao_tapa_buracos_na_rua_aracaju.pdf</t>
   </si>
   <si>
     <t>Indicação nº 106/2018 - Indicando recuperação asfáltica das Ruas México e Aracaju (Jardim América e Aeroporto respectivamente) e da Rua Orival Alves dos Santos (Jardim Califórnia).</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/777/107_helio_castao_patrolamento_da_estrada_agua_da_abelha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/777/107_helio_castao_patrolamento_da_estrada_agua_da_abelha.pdf</t>
   </si>
   <si>
     <t>Indicação nº 107/2018 - Indicando serviços de patrolamento e cascalhamento na estrada que vem da Linha Água da Abelha e sai na MT-338 (fundos do Motel), na saída para Novo Horizonte do Norte.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/778/108_salvador_patrolamento_da_estrada_aldeia_tatui.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/778/108_salvador_patrolamento_da_estrada_aldeia_tatui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 108/2018 - Indicando serviço de patrolamento e cascalhamento na estrada da aldeia Tatuí.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/779/109_marta_patrolamento_da_estrada_da_balsa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/779/109_marta_patrolamento_da_estrada_da_balsa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 109/2018 - Indicando serviços de patrolamento e cascalhamento na estrada da Balsa do Rio Arinos.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/780/110_marta_tapa_buraco_no_bairro_sao_joao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/780/110_marta_tapa_buraco_no_bairro_sao_joao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 110/2018 -Indicando serviço de tapa buraco nas ruas do Bairro São João.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/781/111_markito__patrolamento_da_estrada_do_braguinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/781/111_markito__patrolamento_da_estrada_do_braguinha.pdf</t>
   </si>
   <si>
     <t>Indicação nº 111/2018 - Solicitando recuperação de estrada na Linha do Braguinha.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/782/112_markito__limpeza_de_terrenos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/782/112_markito__limpeza_de_terrenos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 112/2018 - Indicando realização de limpeza de terrenos  baldios na cidade.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/783/113_flavinho__limpeza_da_praca_do_portal_das_flores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/783/113_flavinho__limpeza_da_praca_do_portal_das_flores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 113/2018 - Indicando realização de limpeza na praça e recuperação de quadra de areia do Jardim Portal das flores.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/784/114_salvador_pizzolio_operacao_tapa_buracos_na_r_fgy9LlA.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/784/114_salvador_pizzolio_operacao_tapa_buracos_na_r_fgy9LlA.pdf</t>
   </si>
   <si>
     <t>Indicação nº 114/2018 - Indicando recuperação de pavimentação Asfáltica na Rua Princesa Izabel - Jardim São João.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/791/115_salvador_pizzolio_manutencao_do_estadio_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/791/115_salvador_pizzolio_manutencao_do_estadio_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 115/2018 - Indicando manutenção do Estádio Municipal.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/785/116_helio_castao_revitalizacao_ciclovia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/785/116_helio_castao_revitalizacao_ciclovia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 116/2018 - Indicando revitalização de Ciclovia existente no município e regulamentação de espaço para o ciclista no transito da Praça dos Colonizadores.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/790/117_salvador_pizzolio_vigia_e_auxiliar_de_limpez_ZS2Ao9F.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/790/117_salvador_pizzolio_vigia_e_auxiliar_de_limpez_ZS2Ao9F.pdf</t>
   </si>
   <si>
     <t>Indicação nº 117/2018 - Indicando serviços de limpeza e segurança na Praça dos Colonizadores.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/798/118_salvador_pizzolio_servicos_de_manutencao_do__E3I0kWk.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/798/118_salvador_pizzolio_servicos_de_manutencao_do__E3I0kWk.pdf</t>
   </si>
   <si>
     <t>Indicação nº 118/2018 - Indicando limpeza e manutenção do Aeroporto Municipal.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/836/119_flavio_recuperacao_da_estrada_do_loteamento_juliao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/836/119_flavio_recuperacao_da_estrada_do_loteamento_juliao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 119/2018 - Indicando recuperação de estrada e ponte no loteamento Julião.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/837/120_chico_recuperacao_da_estrada_da_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/837/120_chico_recuperacao_da_estrada_da_unemat.pdf</t>
   </si>
   <si>
     <t>Indicação nº 120/2018 - Indicando realização de tapa buraco na estrada que dá acesso a UNEMAT.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/838/121_markito_tapa_buraco.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/838/121_markito_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indicação nº 121/2018 - Indicando realização de tapa buraco da Rua Nelson Taborda Lacerda em frente a Transportadora Juina.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/839/122_salvador_pizzolio_recuperacao_de_pavimentaca_6JvjHqs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/839/122_salvador_pizzolio_recuperacao_de_pavimentaca_6JvjHqs.pdf</t>
   </si>
   <si>
     <t>Indicação nº 122/2108 - Recuperação de Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/840/123_helio_castao_limpeza_de_patio_escolar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/840/123_helio_castao_limpeza_de_patio_escolar.pdf</t>
   </si>
   <si>
     <t>Indicação nº 123/2018 - Solicitando a limpeza do pátio escolar da Escola Municipal Maria das Graças Calmon Requena.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/841/124_helio_castao_tapa_buraco_porto_seguro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/841/124_helio_castao_tapa_buraco_porto_seguro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 124/2018 - Recuperação das ruas do Bairro Porto Seguro.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Hélio Castão, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/842/125_marta_recuperacao_pavimentacao_rua_curitiba.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/842/125_marta_recuperacao_pavimentacao_rua_curitiba.pdf</t>
   </si>
   <si>
     <t>Indicação nº 125/2018 - Recuperação de Pavimentação asfáltica.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/843/126_marta_limpeza_canteiro_central_av._luiz_gatti.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/843/126_marta_limpeza_canteiro_central_av._luiz_gatti.pdf</t>
   </si>
   <si>
     <t>Indicação nº 126/2018 - Limpeza dos canteiro central da Av. Luiz Gatti.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/844/127_marta_recuperacao_das_ruas_joacaba_e_jose_martins.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/844/127_marta_recuperacao_das_ruas_joacaba_e_jose_martins.pdf</t>
   </si>
   <si>
     <t>Indicação nº 127/2018 - Recuperação das Ruas Joaçaba e José Martins.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/830/128_salvador_sentido_unico_rua_campo_grande.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/830/128_salvador_sentido_unico_rua_campo_grande.pdf</t>
   </si>
   <si>
     <t>Indicação nº 128/2018 - Indicando regulamentação de sentido único na Rua Campo Grande, trecho compreendido entre a Rua Anita Garibaldi e Rua Assembléia de Deus.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/831/129_eraldo_markito_reforma_pingo_de_gente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/831/129_eraldo_markito_reforma_pingo_de_gente.pdf</t>
   </si>
   <si>
     <t>Indicação nº 129/2018 - Indicando reforma do prédio da Escola Municipal Pingo de Gente.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t xml:space="preserve">Prefeita Luciane Borba Azoia Bezerra </t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI DO LEGISLATIVO Nº 016/2017, QUE DISPÕE SOBRE A PADRONIZAÇÃO DO UNIFORME ESCOLAR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI DO LEGISLATIVO Nº 015/2017, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA EXIBIÇÃO EM POSTOS REVENDEDORES DE COMBUSTÍVEIS DO VALOR PERCENTUAL DO LITRO DO ÁLCOOL/ETANOL EM RELAÇÃO AO VALOR DO LITRO DA GASOLINA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI DO LEGISLATIVO Nº 017/2017, QUE INSTITUI O PROGRAMA MUNICIPAL DE BOLSAS DE ESTUDO - PROMUBE.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI DO LEGISLATIVO Nº 018/2017, QUE DISPÕE SOBRE A FIXAÇÃO E DESTINAÇÃO DE PERCENTUAL FINANCEIRO DAS COMPENSAÇÕES FINANCEIRAS PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS REPASSADOS PELAS USINAS HIDRELÉTRICAS INSTALADAS NO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 007/2017, QUE ALTERA DISPOSITIVO NA LEI COMPLEMENTAR Nº 149, DE 17 DE FEVEREIRO DE 2017, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICÍPIO DE JUARA-MT.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI DO LEGISLATIVO Nº 021/2017, QUE INSTITUI O CENTRO DE REFERÊNCIA DE ATENDIMENTO À MULHER EM SITUAÇÃO DE VIOLÊNCIA &amp;#8211; CRAM, NO MUNICÍPIO DE JUARA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Carlos Amadeu Sirena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 006/2017, QUE ALTERA A REDAÇÃO DO ART. 119 DA LEI COMPLEMENTAR Nº 028, DE 26 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 008/2018- VETA PARCIALMENTE,POR CONSIDERAR INCONSTITUCIONAL E, CONTRÁRIO AOS INTERESSES PÚBLICOS O AUTOGRAFO Nº 009/2018, REFERENTE AO PROJETO DE LEI DO LEGISLATIVO COMPLEMENTAR Nº 005, DE 07 D E JUNHO DE 2018.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 009/2018 - VETA INTEGRALMENTE POR CONSIDERAR INCONSTITUCIONAL E, CONTRARIO AOS INTERESSES PÚBLICOS O AUTOGRAFO Nº 020/2018, REFERENTE PROJETO DE LEI DO LEGISLATIVO Nº 004, DE 09 DE JULHO DE 2018 QUE DISPÕE SOBRE O PARCELAMENTO D IMPOSTO SOBRE A TRANSMISSÃO DE BENS E IMÓVEIS - ITBI, INSTITUÍDO PELA LEI COMPLEMENTAR Nº 078, DE 17 DE JUNHO DE 2010.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 010/2018 - Veta integralmente o Autografo nº 044/2018, referente ao Projeto de Lei do legislativo nº 015 de 05 de outubro de 2018, que Fixa percentual de aplicação de recurso financeiro do ICMS Ecológico e seu respectivo plano de aplicação e dá outras providencias</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 001/2018 - APLAUDINDO OS BOMBEIROS QUE PARTICIPARAM NAS BUSCAS DO SENHOR MOISÉS MORAES.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>APLAUDINDO OS POLICIAIS CIVIS NA ELUCIDAÇÃO DO ASSASSINATO DO SENHOR MOISÉS MORAES.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Eraldo Markito, Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO SENHOR ROVILSON DA SILVA, OCORRIDO NO DIA 09 DE JANEIRO, DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 004/2018 - APLAUDIR ANTONIO APARECIDO GOMES NETO, LICILENY DA SILVA BARROSO E ANDRESSA DE SOUZA DICK PELA PARTICIPAÇÃO NO CONCURSO MISTER E MISS MATO GROSSO</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 005/2018 PARA SENHOR VALDINEI APARECIDO SEMENSATO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 006/2018 - PELO PASSAMENTO SENHOR JOSÉ LUIZ TEIXEIRA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 007/2018 - APLAUDIR A ACRIMAT, PELA IDA À BRASÍLIA, PARA PARTICIPAR DE UM MANIFESTO CONTRA A COBRANÇA DOS PASSIVOS RELATIVOS AO FUNDO DE CONTRIBUIÇÃO PREVIDENCIÁRIA RURAL &amp;#8211; FUNRURAL.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 008/2018 - APLAUDINDO A ASSOCIAÇÃO DOS CRIADORES DO VALE DO ARINOS- ACRIVALE E SINDICATO RURAL DE JUARA, PELO EMPENHO DE AMBOS NA ERRADICAÇÃO DA FEBRE AFTOSA NO MUNICÍPIO DE JUARA - MT.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 009/2018 - APLAUDIR OS POLICIAIS MILITARES QUE ATUARAM NA SEGURANÇA DO PODER LEGISLATIVO, NA SESSÃO ORDINÁRIA DO DIA 02 DE ABRIL DO CORRENTE ANO, QUANDO IMPORTANTES TEMAS FORAM DEBATIDOS PELOS PARLAMENTARES E QUE HAVIA UM GRANDE CLAMOR POPULAR E PRESENÇA DE PÚBICO RECORDE NO AUDITÓRIO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 010/2018 A FAMÍLIA BERTONCELLO, PELO FALECIMENTO DA JOVEM TAÍSE BERTONCELLO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 011/2018 - PELO PASSAMENTO DO SENHOR ÂNGELO DIAS PAULISTA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 012/2018 - APLAUDINDO OS SENHORES EVERALDO MIRANDA GALDINO, ADONIAS DE SANTANA, BELCHIOR VIEIRA MENDES E A SENHORA JENIFER STEPHANIE LEITE TOMÉ.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Salvador Pizzolio</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO Nº 013/2018 - APLAUDINDO OS ENFERMEIROS DO MUNICÍPIO DE JUARA, PELA PASSAGEM DO DIA INTERNACIONAL DO ENFERMEIRO, O QUAL É COMEMORADO NO DIA 12 DE MAIO E TAMBÉM É CONHECIDO COMO O DIA INTERNACIONAL DA ENFERMAGEM. </t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Hélio Castão, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDIR OS PROFESSORES DE EDUCAÇÃO FÍSICA QUE ATUAM NO MUNICÍPIO DE JUARA. </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 015/2018, PARA FAMILIA DA SENHORA ELAINE SILVANA DE MATIAS ALVES.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 016/2018 - APLAUDINDO A UNEMAT PELA COMEMORAÇÃO DE 40 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 017/2018 - PELO FALECIMENTO DO SENHOR ROMUALDO ANTUNES BRIZOLA</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Coronel Pereira</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO Nº 018/2018 - PARABENIZAR O ADVOGADO FELIPE DE OLIVEIRA ALEXANDRINO.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 019/2018 ENCAMINHANDO MOÇÃO DE APLAUSO AOS POLICIAIS MILITARES QUE AJUDARAM A IMPLANTAR A ESCOLA TIRADENTES EM JUARA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Leo Boy, Chico do Indea, Flavinho, João do Hospital, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 020/2018 AO SENHOR VICENTE ANTONIO DE SOUZA POR APOIAR O FUTEBOL AMANDOR E ELEVAR O TIME DO JUARA ATLETICO CLUBE PARA PRIMEIRA DIVISÃO DO ESTADUAL MATO-GROSSENSE.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>Chico do Indea, Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 021/2018 AO SENHOR RUI CARVALHO DE ALMEIDA POR ACREDITAR NA CIDADE DE JUARA, REALIZANDO INVESTIMENTO E GERANDO EMPREGOS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 022/2018 - APLAUDIR OS INTEGRANTES DO TG 09-005 2018, PELA ATUAÇÃO EM AÇÕES FILANTRÓPICAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 023/2018 - APLAUDIR OS PROPRIETÁRIOS DA MARCA JA, SENHORES JOÃO ALBERTO CONTE E FERNANDO AMADO CONTE, QUE EM 2018 COMPLEMENTOU 35 ANOS DE ATUAÇÃO EM JUARA, COM CRIAÇÃO DE MATRIZES PO, ORGANIZANDO DESDE O ANO DE 2000 LEILÃO ANUAL DE GRANDE RENOME PARA O VALE DO ARINOS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 024/2018 PELO FALECIMENTO DA SENHORA JOSEFINA BERTÓ, OCORRIDO NO DIA 29 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 025/2018 - AOS POLICIAIS MILITARES DE JUARA.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/753/026-pesar_maria_claudemira_rodrigues_de_freitas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/753/026-pesar_maria_claudemira_rodrigues_de_freitas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 026/2018 - A família da senhora Maria Claudemira Rodrigues de Freitas, pelo seu falecimento ocorrido no dia 17 de outubro de 2018.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/745/027-aplauso_policiais_militares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/745/027-aplauso_policiais_militares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 027/2018 - Ao Policial Militar Cabo PM Eduardo Soares de Moraes, pelo relevante serviço prestado no Município de Juara.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/755/028-aplauso_alunos_tecnico_agropecuario_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/755/028-aplauso_alunos_tecnico_agropecuario_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 028/2018 - Aos formados no curso Técnico em Agropecuária, realizado no Distrito de Águas Claras, em parceria com a Prefeitura Municipal e Secretaria de Ciências e Tecnologia - SECITEC/SINOP, com colação de grau no corrente ano.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/820/029-aplauso_coordenacao_do_leilao_direito_de_viver.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/820/029-aplauso_coordenacao_do_leilao_direito_de_viver.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 029/2018 - Aplaudir a Comissão Organizadora do Leilão Direito de Viver em Juara-MT; Naget Abou Nouh Ferro; Voluntários que atuaram nos trabalhos do 11º Leilão em prol do HC de Barretos – Hospital de Amor de Juara-MT; Voluntários e colaboradores do Leilão Direito de Viver de Paranorte-MT: Everaldo Contini (Coordenador), Paulo Silva, Edimilson de Souza, Wesley Plateiro, Lourival Andrade e Reinaldo Andrade.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>Moção de Pesar nº 030/2018 - A Família do senhor Alencar Gonçalves de Oliveira, pelo seu falecimento, ocorrido no dia 26 de novembro, do corrente ano.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/828/031-pesar_antonio_raimundo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/828/031-pesar_antonio_raimundo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 031/2018 - A Família do Senhor Antonio Raimundo, pelo seu falecimento , ocorrido dia 09 de dezembro de 2018.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/829/032-pesar_nilson_goncalves_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/829/032-pesar_nilson_goncalves_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 032/2018 - A Família do Senhor Nilson Gonçalves da Silva.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Chapa protocolada e registrada na secretaria da Câmara Municipal, denominada chapa “Democracia”, para concorrer a Eleição da Mesa Diretora no biênio de 2019/2020._x000D_
 Presidente: Vereador Valdir Leandro Cavichiolli_x000D_
 Vice-presidente: Vereadora Ulliane Macarena_x000D_
 Primeiro-secretário: Vereador Flávio Valério_x000D_
 Segundo-secretário: Vereador João Rissotti</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Chapa protocolada e registrada na secretaria da Câmara Municipal, denominada chapa “JUARA ACIMA DE TODOS”, para concorrer a Eleição da Mesa Diretora no biênio de 2019/2020._x000D_
 Presidente: Vereadora Marta Dalpiaz_x000D_
 Vice-presidente: Vereador Hélio Castão_x000D_
 Primeiro-secretário: Vereador Salvador Pizzolio_x000D_
 Segundo-secretário: Vereador Eraldo Markito</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 028/CP/2018 &amp;#8211; COMISSÃO PROCESSANTE &amp;#8211; ENCAMINHANDO 20 (VINTE) VOLUMES DOS AUTOS DA COMISSÃO PROCESSANTE, CONTENDO O PARECER FINAL DA COMISSÃO E A ATA DE APROVAÇÃO DO PARECER, TOTALIZANDO 6.928 PAGINAS, BEM COMO SOLICITANDO NOS TERMOS DO DECRETO-LEI Nº 201/67, A CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA PARA O DIA 05/07/2018, ÀS 14H00, PARA O JULGAMENTO DA DENUNCIADA, PREFEITA LUCIANE BORBA AZOIA BEZERRA.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>Ofício nº 1155/2018 - Solicitando que Projeto de Lei Municipal nº 034/2018 - Dispõe sobre medidas permanentes de combate á pornografia, pedofilia e sexualidade infantil, seja tramitado em Regime de Urgência e Dispensado os Pareceres das Comissões Permanentes.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>PARECER FINAL DA COMISSÃO PROCESSANTE INSTAURADA PELA RESOLUÇÃO Nº 168, DE 03 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA O PARECER PRÉVIO Nº 130/2017 DO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO, CONTRÁRIO À APROVAÇÃO DAS CONTAS DA PREFEITURA DE JUARA &amp;#8211; MT, REFERENTE AO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Mesa Diretora - João Batista Rissotti</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DO MANDATO ELETIVO DA PREFEITA MUNICIPAL DE JUARA, SENHORA LUCIANE BORBA AZOIA BEZERRA.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2018 - CONCEDE TITULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 004/2018 - CONCEDE TITULO HONORÍFICO DE CIDADÃO JUARENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_005_titulo_de_cidadao_gildete_xCWHlwE.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_005_titulo_de_cidadao_gildete_xCWHlwE.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2018 - Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_decreto_006_titulo_de_cidadao_clofis__DMpCRFo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_decreto_006_titulo_de_cidadao_clofis__DMpCRFo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 006/2018 - Concede Titulo Honorífico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_decreto_007_titulo_de_cidadao_pastora_6e56oQT.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_decreto_007_titulo_de_cidadao_pastora_6e56oQT.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 007/2018 - Concede Titulo Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_decreto_008_titulo_de_cidadao_dorvali_tTFhp6n.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_decreto_008_titulo_de_cidadao_dorvali_tTFhp6n.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 008/2018 - Concede título Honorífico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_decreto_009_titulo_de_cidadao_rui_car_NPYc4a7.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_decreto_009_titulo_de_cidadao_rui_car_NPYc4a7.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 009/2018, que Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/794/projeto_de_decreto_010_titulo_de_cidadao_ademir_rubira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/794/projeto_de_decreto_010_titulo_de_cidadao_ademir_rubira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 010/2018 - Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/795/projeto_de_decreto_011_titulo_de_cidada_professo_OoNSev1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/795/projeto_de_decreto_011_titulo_de_cidada_professo_OoNSev1.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011/2018 - Concede Titulo Honorifico de Cidadã Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/796/projeto_de_decreto_012_titulo_de_cidadao_elias_d_fJdp3hl.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/796/projeto_de_decreto_012_titulo_de_cidadao_elias_d_fJdp3hl.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 012/2018 - Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_decreto_013_titulo_de_cidadao_maria_a_1i2Y5MC.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_decreto_013_titulo_de_cidadao_maria_a_1i2Y5MC.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 013/2018 - Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_decreto_014_titulo_de_cidadao_antonio_0Tghmua.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_decreto_014_titulo_de_cidadao_antonio_0Tghmua.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 014/2018 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/805/projeto_de_decreto_015_titulo_de_cidadao_victor__DARxS7v.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/805/projeto_de_decreto_015_titulo_de_cidadao_victor__DARxS7v.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 015/2018 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/806/projeto_de_decreto_016_titulo_de_cidadao_marcio__W4iiqk1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/806/projeto_de_decreto_016_titulo_de_cidadao_marcio__W4iiqk1.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 016-2018 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/811/projeto_de_decreto_017_titulo_de_cidadao-_ereval_KxJYHXe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/811/projeto_de_decreto_017_titulo_de_cidadao-_ereval_KxJYHXe.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 017/2018 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_decreto_018_titulo_de_cidadao-_elizab_16i3y7f.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_decreto_018_titulo_de_cidadao-_elizab_16i3y7f.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 018/2018 - Concede Titulo de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_decreto_019_titulo_de_cidadao-_edna_moreira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_decreto_019_titulo_de_cidadao-_edna_moreira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 019/2018 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_sWQ24qD.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_sWQ24qD.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 020/2018 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_021_titulo_de_cidadao_-_miguel_lisboa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_021_titulo_de_cidadao_-_miguel_lisboa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 021/2018 - Concede Titulo de Cidadão Juarense e dá outras Providencias.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 149 DE 17 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º E ANEXO III E IV DA LEI COMPLEMENTAR Nº 141 DE MARÇO DE 2016, QUE ALTEROU A LEI COMPLEMENTAR Nº 031 DE 26 DE DEZEMBRO DE 2010 E LEI COMPLEMENTAR Nº 069 DE 04 DE FEVEREIRO DE 2010.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO 10, INCISO II DO ARTIGO 12 E ANEXO IV, TODOS DA LEI COMPLEMENTAR Nº 031 DE 26 DE DEZEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 004/2018 - ALTERA OS ARTIGOS 1º, 3º, 4º E 22 DA LEI COMPLEMENTAR Nº 145 DE 16 DE AGOSTO DE 2016, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 005/2018 - ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 031 DE 26 DE DEZEMBRO DE 2007, QUE REESTRUTURA E INSTITUI A CARREIRA DOS PROFISSIONAIS DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE JUARA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 006/2018 - ALTERA O CAPUT DO ARTIGO 32 DA LEI COMPLEMENTAR Nº 028, DE 26 DE DEZEMBRO DE 2007, POSSIBILITANDO A CESSÃO DE SERVIDORES, COM OU SEM ÔNUS ENTRE MUNICÍPIOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_007-2018_-_altera_1c7iRz2.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_007-2018_-_altera_1c7iRz2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 007/2018 - Altera a Lei Complementar nº 068, de 30 de dezembro de 2009, que dispõe sobre a carreira dos Profissionais da Educação Publica Basica do Município de Juara - MT.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_complementar_no_008-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_complementar_no_008-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 008/2018 - Altera a Lei Complementar nº 068, de 30 de dezembro de 2009, que Dispõe sobre a carreira dos Profissionais da Educação Pública Básica do Município de Juara-MT.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/799/projeto_de_lei_complementar_no_009-2018_-_altera_yULV0MP.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/799/projeto_de_lei_complementar_no_009-2018_-_altera_yULV0MP.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 009/2018 - Altera o artigo 383 da Lei Complementar nº 023/2007, que institui o Código Tributário Municipal e estabelece normas gerais de direito tributário, aplicáveis  ao Município de Juara.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/800/projeto_de_lei_complementar_no_010-2018_-altera__mWraQF1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/800/projeto_de_lei_complementar_no_010-2018_-altera__mWraQF1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 010/2018 - Altera os inciso I e V do art. 11 da Lei Complementar nº 069/2010, que Transforma Cargos na Administração Direta, Reestrutura o Plano de Carreiras Geral da Prefeitura Municipal de Juara.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Leo Boy, João do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 001/2018 - ALTERA O ANEXO XVIII DA LEI COMPLEMENTAR Nº 017, DE 17 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O USO E A OCUPAÇÃO DO SOLO NO MUNICÍPIO DE JUARA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/742/projeto_de_lei_complementar_do_legislativo_002-2_o8Zv7wf.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/742/projeto_de_lei_complementar_do_legislativo_002-2_o8Zv7wf.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 002/2018 – Acrescenta e revoga dispositivo à Lei Complementar nº 028, de 26 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL BASE DOS OCUPANTES DE CARGOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º, 2º E 3º DA LEI Nº 2.643/2017 AMPARADOS PELA LEI ESTADUAL Nº 10.534/2017 DE 10/04/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 2º AO ART. 10, BEM COMO ALTERA O PARÁGRAFO ÚNICO E CAPUT DO ART. 10 E ALTERA O ART. 12, TODOS DA LEI MUNICIPAL Nº 2.263, DE 04 DE ABRIL DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA I DA LEI MUNICIPAL Nº 2.389/2014 E ANEXO ÚNICO DA LEI MUNICIPAL Nº 2.273/2012.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 301/2018-GP ENCAMINHANDO PROJETO DE LEI MUNICIPAL Nº 006/2018 - ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 63 DA LEI MUNICIPAL Nº 1.656 DE 20 DE ABRIL DE 2005.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 007/2018 - DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 008/2018 - CRIA GRATIFICAÇÃO NO QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL DE JUARA, PARA MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO, PREGOEIRO E EQUIPE DE APOIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 009/2018 - ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1.656 DE 20 DE ABRIL DE 2005, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUARA/MT E DÁ OUTRAS PROVIDENCIAS.  </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 010/2018 - REGULAMENTA A NOMEAÇÃO DO ADMINISTRADOR DO FUNDO DE PREVIDÊNCIA PRÓPRIA, ESTABELECE REQUISITOS, NORMAS PARA O DESEMPENHO DO CARGO, SANÇÕES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 011/2018 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 012/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DE BEM PÚBLICO MUNICIPAL Á CONCESSIONÁRIA DE ÁGUAS DE JUARA LTDA, COM O FIM ESPECÍFICO DE AMPLIAÇÃO DO SISTEMA DE TRATAMENTO E DISTRIBUIÇÃO DE ÁGUA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DA REMUNERAÇÃO DO QUADRO DE SERVIDORES EFETIVOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 014/2018- AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CRÉDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680 DE 03 DE JANEIRO DE 2018 - QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2018, PARA APRECIAÇÃO E POSTERIOR APRTOVAÇÃO. </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 015/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL N ALEI MUNICIPAL Nº 2.680 DE 03 DE JANEIRO DE 2018- QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2018, PARA APRECIAÇÃO E POSTERIOR APROVAÇÃO. </t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 016/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680 DE 03 DE JANEIRO DE 2018, PARA APRECIAÇÃO E POSTERIOR APROVAÇÃO. </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 017/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680 DE 03 DE JANEIRO DE 2018, PARA APRECIAÇÃO E POSTERIOR APROVAÇÃO. </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 018/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL, A CONCEDER A TITULO DE CESSÃO DE USO, AREA DE PROPRIEDADE DO MUNICIPIO PARA INSTITUTO DE DEFESA AGROPECUARIA DO ESTADO DE MT-INDEA/MT, PARA APRECIAÇÃO E POSTERIOR APROVAÇÃO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 019/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680, DE 03 DE JANEIRO DE 2018- QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2018, PARA APRECIAÇÃO E POSTERIOR APROVAÇÃO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 020/2018 - ACRESCENTA O INCISO V, § 2º NO ARTIGO 8º E ALTERA OS ARTIGOS 12 E 13 AMBOS DA LEI MUNICIPAL Nº 2.702/2018, PARA ANALISE E APOS APROVAÇÃO PELO PLENO DESTA CASA.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 021/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680, DE 03 DE JANEIRO DE 2018 - QUE DISPÕE SOBRE O ORÇAMENTO PARA EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 022/2018 - DISPÕE SOBRE A AUTORIZAÇÃO DO PODER PUBLICO RECEBER EM DOAÇÃO SERVIÇOS E BENS MÓVEIS E IMÓVEIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 023/2018 - DISPÕE SOBRE A ATUALIZAÇÃO DOS VALORES DAS MODALIDADES LICITATORIAS CONFORME PREVISTO NO DECRETO FEDERAL Nº 9.412/2018, PARA ANALISE E APOS APROVAÇÃO PELO PLENO DESTA CASA.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 024/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680, DE 03 DE JANEIRO DE 2018 - QUE DISPÕE SOBRE O ORÇAMENTO PARA EXERCICIO DE 2018.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 025/2018 - ALTERA ART. 8º DA LEI MUNICIPAL Nº 2.680, DE 03 DE JANEIRO DE 2018, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO, PARA EXERCICIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº 026/2018 - ALTERA OS ANEXOS I E II DA LEI MUNICIPAL Nº 2.679/2017, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2018-2021.  </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 027/2018 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_municipal_no_028-2018_estabelece__szQQYBY.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_municipal_no_028-2018_estabelece__szQQYBY.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 028/2018 - Estabelece normas gerais para o Serviço de Interesse Público de Transporte Individual de Passageiros em veiculo de aluguel-táxi no Município de Juara - Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/734/projeto_de_lei_municipal_no_0292018_-_dispoe_sob_wEBQglK.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/734/projeto_de_lei_municipal_no_0292018_-_dispoe_sob_wEBQglK.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 029/2018 - Dispõe sobre a criação de Estrada Municipal denominada Varaschin - José Bispo e dá outras providencias.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_municipal_no_030-2018_-_dispoe_so_mWeRneS.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_municipal_no_030-2018_-_dispoe_so_mWeRneS.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 030/2018 - Dispõe sobre a criação do Programa de Certificação de Qualidade dos Produtos Alimentícios Artesanais Urbanos e Rurais do Município de Juara e dá outras providencias.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/746/projeto_de_lei_municipal_no_031-2018_-_dispoe_so_o3Kljic.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/746/projeto_de_lei_municipal_no_031-2018_-_dispoe_so_o3Kljic.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 031/2018 - Dispõe sobre a contratação temporária de pessoal de excepcional interesse publico, objetivando o funcionamento da maquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_municipal_no_032-2018_doacao_estr_CVyxOEz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_municipal_no_032-2018_doacao_estr_CVyxOEz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 032/2018 - Autoriza o Poder Executivo Municipal a doar estrutura metálica para Associação de Moradores dos bairros Jardim California, Flamboyant e Tocaia Grande, e dá outras providencias.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_municipal_no_033-2018_-_altera_le_bVtwGKU.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_municipal_no_033-2018_-_altera_le_bVtwGKU.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 033/2018 - Altera e Acrescenta dispositivos na Lei Municipal nº 2.652/2017, que dispõe sobre a concessão de tratamento diferenciado e simplificado para as microempresas e empresas de pequeno porte nas licitações publicas destinadas as aquisições de bens e serviços no ambito da Administração Publica Municipal, visando a sua adequação a Lei Complementar Federal nº 123/2006.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_lei_municipal_no_034-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_lei_municipal_no_034-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 034/2018 - Dispõe sobre medidas permanentes de combate a pornografia, pedofilia e sexualização infantil.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_municipal_no_035-2018_-_altera_a__3IgEDhp.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_municipal_no_035-2018_-_altera_a__3IgEDhp.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 035/2018 - Altera a Lei Municipal 2.429/2014 que dispõe sobre a Distribuição de Honorários de Sucumbência dos Profissionais da Procuradoria Geral do Município de Juara-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_municipal_no_036-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_municipal_no_036-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 036/2018 - Dispõe sobre a desafetação de área de domínio publico, e dá outras providencias.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_municipal_no_037-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_municipal_no_037-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 037/2018 - Dispõe sobre a Criação do Conselho Municipal de Esportes e do Fundo Municipal de Esportes e dá outras providencias.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_lei_municipal_no_038-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_lei_municipal_no_038-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 038/2018 - Autoriza o Poder Executivo Municipal a proceder a doação de madeira beneficiada, para recuperação de ponte de madeira sobre o Rio Arinos, e dá outras providencias.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_municipal_no_039-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_municipal_no_039-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 039/2018 - Autoriza a Chefe do Poder Executivo de Juara/MT a celebrar Termo de Cooperação Técnica com o Município de Nova Monte Verde/MT, visando a recuperação parcial da estrada denominada MT-417, a qual faz divisa entre os dois Municípios, e dá outras providencias.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_municipal_no_040-2018_-_cessao_bem_imovel.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_municipal_no_040-2018_-_cessao_bem_imovel.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 040/2018 - Autoriza o Poder Executivo Municipal a fazer Cessão de Uso de Bem Imóvel Municipal para o Governo de Estado de Mato Grosso por meio do DETRAN/MT - Departamento Estadual de Transito de MT, de uma Área Urbana e dá outras providencias.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/808/projeto_de_lei_municipal_no_041-2018_criacao_museu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/808/projeto_de_lei_municipal_no_041-2018_criacao_museu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 041/2018 - Altera a Lei Municipal nº 2.682, 15 de janeiro de 2018, que dispõe sobre a criação do Museu Municipal de Juara, Estado de Mato Grosso e dá outras providencias.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/809/projeto_de_lei_municipal_no_042-2018_-_aprovacao_ybrY8e2.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/809/projeto_de_lei_municipal_no_042-2018_-_aprovacao_ybrY8e2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 042/2018 - Dispõe sobre aprovação do loteamento denominado Jardim Kairós, no perímetro urbano de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/810/projeto_de_lei_municipal_no_043-2018_-_abrir_cre_3N4Hpvg.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/810/projeto_de_lei_municipal_no_043-2018_-_abrir_cre_3N4Hpvg.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n 043/2018 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.680, de 03 de janeiro de 2018 - que dispõe sobre o orçamento para o exercício de 2018.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/848/projeto_de_lei_municipal_044_abre_credito_especi_oUNfZSM.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/848/projeto_de_lei_municipal_044_abre_credito_especi_oUNfZSM.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 044/2018 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.680, de 03 de janeiro de 2018, que dispõe sobre o orçamento para o exercício de 2018.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_municipal_no_045-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_municipal_no_045-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 045/2018 - Dispõe sobre aprovação do loteamento denominado Jardim Portal do Sol, no perímetro urbano de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/832/projeto_de_lei_municipal_no_046-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/832/projeto_de_lei_municipal_no_046-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 046/2018 - Autoriza o Poder Executivo Municipal à ceder equipamentos para as Associações Rurais a Título de Comodato e dá outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/833/projeto_de_lei_municipal_no_047-2018_revogacao_das_leis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/833/projeto_de_lei_municipal_no_047-2018_revogacao_das_leis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 047/2018 - Dispõe sobre a revogação das Leis Municipais nº 2.673 e 2.698/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_municipal_no_048-2018_institui_pr_9RIAWdM.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_municipal_no_048-2018_institui_pr_9RIAWdM.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 048/2018 - Institui o Programa Municipal de Desenvolvimento Econômica e Social, através das Parcerias Público Privadas - PPP do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 002/2018 - DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES IMPLEMENTADAS EM DESACORDO COM A LEGISLAÇÃO ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Chico do Indea, Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO Nº 003/2018 - DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO TRIBUTÁRIO OU NÃO TRIBUTÁRIO E A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS EM ATRASO, INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Chico do Indea, João do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO Nº 004/2018 - DISPÕE SOBRE O PARCELAMENTO DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMOVEIS - ITBI, INSTITUÍDO PELA LEI COMPLEMENTAR Nº 078, DE 17 DE JUNHO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO Nº 005/2018 - DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS AOS FUNCIONÁRIOS QUE POSSUEM CONTATO DIRETO COM OS ALUNOS DE CRECHES E ESCOLAS DE REDE PUBLICA MUNICIPAL E PARTICULARES INSTALADAS NO MUNICÍPIO DE JUARA. </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 006/2018 - OBRIGA A MANUTENÇÃO DE EQUIPE DE BOMBEIROS PROFISSIONAIS CIVIS NOS ESTABELECIMENTOS QUE ESPECIFICA, PARA QUE SEJA SUBMETIDO A ANALISE E APROVAÇÃO NOS TERMOS REGIMENTAIS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 007/2018 - DISPÕE SOBRE A PUBLICIDADE DOS ATOS PRATICADOS NOS PROCEDIMENTOS LICITATÓRIOS REALIZADOS PELO MUNICÍPIO DE JUARA-MT E DÁ OUTRAS PROVIDENCIAS, PARA QUE SEJA SUBMETIDO A ANALISE E APROVAÇÃO NOS TERMOS REGIMENTAIS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 008/2018 - INSTITUI O SERVIÇO VOLUNTARIO NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE JUARA, DISCIPLINANDO SUA PRESTAÇÃO NAS CONDIÇÕES QUE ESPECIFICA, PARA QUE SEJA SUBMETIDO A ANALISE E APROVAÇÃO NOS TERMOS REGIMENTAIS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 009/2018 - ALTERA OS ARTIGOS 12 E 13 DA LEI MUNICIPAL Nº 2.702, DE 02 DE AGOSTO DE 2018, QUE DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO TRIBUTARIO E NÃO TRIBUTARIO E A CONCESSÃO DE BENEFICIOS PARA PAGAMENTO DE DEBITOS EM ATRASO, INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 010/2018 - ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº 2.508, DE 10 DE JUNHO DE 2015, QUE INSTITUI NOVOS VALORES PARA AS DIARIAS DOS AGENTES PUBLICOS, POLITICOS E MEMBROS DE CONSELHO DO PODER EXECUTIVO MUNICIPAL DE JUARA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 11/2018 - ALTERA O INCISO III DO ART. 2º DA LEI MUNICIPAL Nº 2.702, DE 02 DE AGOSTO DE 2018, QUE DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO TRIBUTÁRIO OU NÃO TRIBUTÁRIO E A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS EM ATRASO, INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO Nº 012/2018 - DISPÕE SOBRE A INSTITUIÇÃO DO CONCURSO DE PREMIAÇÃO DE DECORAÇÃO NATALINA DE JUARA 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 013/2018 - ASSEGURA AO CÔNJUGE DO CONSUMIDOR DE SERVIÇO PÚBLICO O DIREITO DE SOLICITAR A INCLUSÃO DO SEU NOME NA FATURA MENSAL DE CONSUMO.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/731/projeto_de_lei_do_legislativo_014-2018_salvador__1It0zRA.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/731/projeto_de_lei_do_legislativo_014-2018_salvador__1It0zRA.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 014/2018 - Cria o Diploma “Aluno nota dez” para estudantes do ensino fundamental e médio nas redes de ensino estadual, municipal e particular do município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>Eraldo Markito, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/732/projeto_de_lei_do_legislativo_015-2018_eraldo_ma_Sqn2nL8.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/732/projeto_de_lei_do_legislativo_015-2018_eraldo_ma_Sqn2nL8.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 015/2018 - Fixa percentual de aplicação de recurso financeiro oriundo do ICMS Ecológico e seu respectivo plano de aplicação, e dá outras providências.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_do_legislativo_016-2018_chico_do__92iatoq.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_do_legislativo_016-2018_chico_do__92iatoq.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 016/2018, que dispõe sobre a apreensão, registro e cadastramento de animais de grande porte soltos nas vias e logradouros públicos da zona urbana e rural do município de Juara e dá outras providencias.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 017/2018 - Ficam instituídas no âmbito do município de Juara as Feiras do Produtor Artesanal e dá outras providências.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/801/projeto_de_lei_do_legislativo_018-2018_leo_boy_a_Tmm0Ddi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/801/projeto_de_lei_do_legislativo_018-2018_leo_boy_a_Tmm0Ddi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 018/2018 - Dispõe sobre a Criação do Programa "Adote uma Praça", no âmbito do Município de Juara, Estado de Mato Grosso e dá outras providencias.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/770/projeto_de_lei_do_legislativo_019-2018_leo_boy_a_v6aCG9w.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/770/projeto_de_lei_do_legislativo_019-2018_leo_boy_a_v6aCG9w.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 019/2018 - Altera a Lei Municipal nº 2,682 de 15 de Janeiro de 2018, que dispõe sobre a criação do Museu Municipal de Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/802/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_Do1oh4i.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/802/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_Do1oh4i.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 020/2018 - Dispõe sobre a denominação dos logradouros publico que especifica, situados no perímetro urbano do Município de Juara-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DA COMISSÃO PARLAMENTAR DE INQUÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 165, DE 27 DE DEZEMBRO DE 2017, QUE FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO PROCESSANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_resolucao_004_altera_a_resolucao_no_1_2cU99EB.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_resolucao_004_altera_a_resolucao_no_1_2cU99EB.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2018 - Altera a Resolução nº 165, de 27 de dezembro de 2017, que fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2018 e dá outras providências, para analise, deliberação e aprovação desta Casa.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>RP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
     <t>INFRAÇÃO Nº 1 - NÃO ATENDIMENTO DAS REQUISIÇÕES EM OFÍCIOS DO MINISTÉRIO PÚBLICO E DOS VEREADORES DA CÂMARA MUNICIPAL DE JUARA/MT._x000D_
 - INFRAÇÕES ARTICULADAS NAS DENÚNCIAS, DEIXANDO CLARO A ESTE PLENÁRIO QUE O PARECER FINAL DA COMISSÃO PROCESSANTE Nº 01/2018, OPINOU PELA PROCEDÊNCIA DA DENÚNCIA, COM A CONSEQUENTE CASSAÇÃO DO MANDATO DA PREFEITA MUNICIPAL SENHORA LUCIANE BORBA AZOIA BEZERRA, POR CONSTATAR A OCORRÊNCIA DAS INFRAÇÕES POLÍTICO ADMINISTRATIVAS ATRIBUÍDAS A ELA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>INFRAÇÃO Nº 02/2018 - NÃO OBSERVÂNCIA DA LEI Nº. 12.232/2010 E DISPENSA INDEVIDA DE LICITAÇÃO (POSTERIORMENTE CANCELADA), ENVOLVENDO A EMPRESA V. F. DE SOUZA FOTOGRAFIA &amp;#8211; ME._x000D_
 - INFRAÇÕES ARTICULADAS NAS DENÚNCIAS, DEIXANDO CLARO A ESTE PLENÁRIO QUE O PARECER FINAL DA COMISSÃO PROCESSANTE Nº 01/2018, OPINOU PELA PROCEDÊNCIA DA DENÚNCIA, COM A CONSEQUENTE CASSAÇÃO DO MANDATO DA PREFEITA MUNICIPAL SENHORA LUCIANE BORBA AZOIA BEZERRA, POR CONSTATAR A OCORRÊNCIA DAS INFRAÇÕES POLÍTICO ADMINISTRATIVAS ATRIBUÍDAS A ELA.</t>
   </si>
   <si>
@@ -3460,426 +3460,426 @@
   </si>
   <si>
     <t>INFRAÇÃO Nº 04/2018 - DESVIO DE DINHEIRO PÚBLICO NO VALOR DE R$ 130.179,15 (CENTO E TRINTA MIL CENTO E SETENTA E NOVE REAIS E QUINZE CENTAVOS), PAGOS ATRAVÉS DA NOTA DE EMPENHO Nº. 8302/2017._x000D_
 INFRAÇÕES ARTICULADAS NAS DENÚNCIAS, DEIXANDO CLARO A ESTE PLENÁRIO QUE O PARECER FINAL DA COMISSÃO PROCESSANTE Nº 01/2018, OPINOU PELA PROCEDÊNCIA DA DENÚNCIA, COM A CONSEQUENTE CASSAÇÃO DO MANDATO DA PREFEITA MUNICIPAL SENHORA LUCIANE BORBA AZOIA BEZERRA, POR CONSTATAR A OCORRÊNCIA DAS INFRAÇÕES POLÍTICO ADMINISTRATIVAS ATRIBUÍDAS A ELA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>INFRAÇÃO Nº 05/2018 - SIMULAÇÃO E FRAUDE NA TOMADA DE PREÇOS Nº. 006/2017 E NO CONTRATO Nº. 230/2017 ENVOLVENDO A EMPRESA C. CÂNDIDO DE SOUZA &amp;#8211; EPP NA REFORMA DA ESCOLA MUNICIPAL FRANCISCO SAMPAIO DO DISTRITO DE PARANORTE/MT._x000D_
 INFRAÇÕES ARTICULADAS NAS DENÚNCIAS, DEIXANDO CLARO A ESTE PLENÁRIO QUE O PARECER FINAL DA COMISSÃO PROCESSANTE Nº 01/2018, OPINOU PELA PROCEDÊNCIA DA DENÚNCIA, COM A CONSEQUENTE CASSAÇÃO DO MANDATO DA PREFEITA MUNICIPAL SENHORA LUCIANE BORBA AZOIA BEZERRA, POR CONSTATAR A OCORRÊNCIA DAS INFRAÇÕES POLÍTICO ADMINISTRATIVAS ATRIBUÍDAS A ELA.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO LICENÇA DO CARGO DE VEREADORA PELO PERÍODO DE 30 (TRINTA) DIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO INFORMAÇÕES SOBRE: QUANTIDADE DE ÓLEO DIESEL QUE FORAM REPASSADOS PELO GOVERNO DO ESTADO; CÓPIA DAS PRESTAÇÕES DE CONTAS DA LIBERAÇÃO ÓLEO DIESEL PARA O MUNICÍPIO JUNTO A SINFRA; QUANTIDADE DE TUBOS UTILIZADOS EM SUBSTITUIÇÃO DE PONTES E OU PINGUELAS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO EXTRATO BANCÁRIO MENSAL DA CONTA DE CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO RESPOSTA DO OFÍCIO Nº 001/GVUM/2018.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO RESPOSTA DO OFÍCIO Nº 069/GVEM/2017, ICMS ECOLÓGICO.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO O REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DO PROJETO DE RESOLUÇÃO Nº 001/2018. </t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DOS ARTS. 123, 124 E 127, DO REGIMENTO INTERNO, A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE RESOLUÇÃO Nº 002/2018 &amp;#8211; ALTERA A RESOLUÇÃO Nº 165, DE 27 DE DEZEMBRO DE 2017, QUE FIXA O CALENDÁRIO DAS SESSÕES ORDINÁRIAS LEGISLATIVAS PARA O ANO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI COMPLEMENTAR Nº 005/2018 - ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 031 DE 26 DE DEZEMBRO DE 2007, QUE REESTRUTURA E INSTITUI A CARREIRA DOS PROFISSIONAIS DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE JUARA, E DÁ OUTRAS PROVIDENCIAS.  </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI MUNICIPAL Nº 013/2018 &amp;#8211; DISPÕE SOBRE A RECOMPOSIÇÃO DA REMUNERAÇÃO DO QUADRO DE SERVIDORES EFETIVOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS, OUVIDO O SOBERANO PLENÁRIO NOS TERMOS DOS ARTS. 123, 124 E 127 DO REGIMENTO INTERNO, A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES À EMENDA MODIFICATIVA Nº 004/2018 &amp;#8211; MODIFICA O PROJETO DE LEI COMPLEMENTAR Nº 005/2018, DE 07 DE JUNHO DE 2018. </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 120/2018 REQUERENDO DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 015/2018, QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 121/2018 - REQUERENDO DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 016/2018, AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA A ABRIR CREDITO ESPECIAL DE 2018,QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 122/2018 REQUERENDO DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 017/2018, AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA A ABRIR CREDITO ESPECIAL DE 2018,QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 123/2018 - REQUERENDO TRAMITAÇÃO EM REGIME DE URGENCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO LEGISLATIVO Nº 004/2018 - DISPÕE SOBRE PARCELAMENTO DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS E IMOVEIS -ITBI, INSTITUIDO PELA LEI COMPLEMENTAR Nº 078, DE 17 DE JUNHO DE 2010, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 124/2018 - REQUERENDO TRAMITAÇÃO EM REGIME DE URGENCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO LEGISLATIVO Nº 003/2018 - DISPÕE SOBRE PROGRAMA DE RECUPERAÇÃO DE CREDITO TRIBUTARIO OU NÃO TRIBUTARIO E A CONCESSÃO DE BENEFICIOS PARA PAGAMENTO DE DEBITOS EM ATRASO, INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 126/2018 - REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 018/2018 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER A TITULO DE COMODATO, ÁREA DE PROPRIEDADE DO MUNICÍPIO PARA O INSTITUTO DE DEFESA AGROPECUÁRIA DO ESTADO DE MATO GROSSO &amp;#8211; INDEA. </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 127/2018 - REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 014/2018 &amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680 DE 03 DE JANEIRO DE 2018, QUE DISPÕE SOBRE O ORÇAMENTO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 133/2018 REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 019/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680 DE 03 DE JANEIRO DE 2018, QUE DISPÕE SOBRE O ORÇAMENTO PARA EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 137/2018 - REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 022/2018 &amp;#8211; AUTORIZA O MUNICÍPIO DE JUARA/MT A RECEBER BENS, SERVIÇOS, MATERIAIS DE CONSUMO E VALORES PECUNIÁRIOS, DOADOS POR PARTICULARES E INSTITUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 146/2018 REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO LEGISLATIVO Nº 009/2018 &amp;#8211; ALTERA OS ARTIGOS 12 E 13 DA LEI MUNICIPAL Nº 2.702, DE 02 DE AGOSTO DE 2018, QUE DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CREDITO TRIBUTÁRIO E NÃO TRIBUTÁRIO E A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS EM ATRASO, INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 147/2018 - REQUERENDO A TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI DO LEGISLATIVO Nº 011/2018.  </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 148/2018 - REQUERENDO TRAMITAÇÃO EM REGIME DE URGÊNCIA E A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES AO PROJETO DE LEI MUNICIPAL Nº 024/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUARA, A ABRIR CREDITO ESPECIAL NA LEI MUNICIPAL Nº 2.680 DE 03 DE JANEIRO DE 2018, QUE DISPÕE SOBRE O ORÇAMENTO PARA EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Requerimento nº 151/2018 - Requerendo a tramitação em regime de urgência ao Projeto de Lei Municipal nº 025/2018 - Altera o art. 8º da Lei Municipal nº 2.680, de 03 de Janeiro de 2018, que estima a receita e fixa a despesa do Município, para exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Requerimento nº 156/2018 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei do Legislativo nº 012/2018 – Dispõe sobre a instituição do concurso da “Premiação de Decoração Natalina de Juara” e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/744/requerimento_160.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/744/requerimento_160.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 160/2018 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 004/2018 – Altera a Resolução nº 165, de 27 de dezembro de 2017, que fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/758/requerimento_164_chico_do_indea_ao_executivo_res_v3JD3sg.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/758/requerimento_164_chico_do_indea_ao_executivo_res_v3JD3sg.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 164/2018 - Requerendo que a Mesa Diretora Solicite a Prefeitura Municipal resposta do Oficio nº 038/GVCI/2018.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Requerimento nº 166/2018 -Requerendo  a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar nº 008/2018 – Altera a Lei Complementar nº 068, de 30 de dezembro de 2009, que dispõe sobre a carreira dos profissionais da educação pública básica do Município de Juara - MT.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Requerimento nº 168/2018 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 037/2018 – Dispõe sobre a criação do Conselho Municipal de Esportes e do Fundo Municipal de Esportes e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Requerimento nº 169/2018 - Requerendo Tramitação em regime de Urgência ao Projeto de Lei Municipal nº 031/2018 - Dispõe sobre a contratação temporária de pessoal de excepcional interesse publico, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_170_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_170_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 170/2018, requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 019/2018 – Altera a Lei Municipal n 2.682 de 15 de janeiro de 2018, que dispõe sobre a criação do museu municipal de Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_171_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_171_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 171/2018 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 038/2018 – Autoriza o Poder Executivo Municipal a proceder à doação de madeireira beneficiada, para recuperação de ponte de madeira sobre o Rio Arinos e dá outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_172.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_172.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 172/2018 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 039/2018 – Autoriza o Chefe do Poder Executivo de Juara/MT, a celebrar termo de cooperação técnica com o Município de Nova Monte Verde/MT, visando a recuperação parcial da estrada denominada MT-417, a qual faz divisa entre os dois municípios, e dá outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_190_solicitando_o_regime_de_urg.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_190_solicitando_o_regime_de_urg.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 190/2018 - Requerendo a tramitação em Regime de Urgência do Projeto de Lei do legislativo nº 020/2018 - Dispõe sobre a denominação dos logradouros públicos que especifica, situados no perímetro urbano do município de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_191_solicitando_o_regim.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_191_solicitando_o_regim.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 191/2018 - Requerendo a tramitação em regime de urgência e a dispensa dos pareceres do Projeto de Lei Municipal nº 041/2018.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Requerimento nº 195/2018 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo nº 019/2018 – Concede Titulo Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_196_solicitando_a_dispensa_dos_pareceres_ao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_196_solicitando_a_dispensa_dos_pareceres_ao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 196/2018 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo nº 020/2018 – Concede Titulo Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_198_solicitando_a_dispensa_dos_pare_oeWEidh.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_198_solicitando_a_dispensa_dos_pare_oeWEidh.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 198/2018 - Requerendo Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 044/2018- Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.680, de 03 de Janeiro de 2018, que dispõe sobre o orçamento para exercício de 2018.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/827/requerimento_199_solicitando_a_dispensa_dos_pareceres.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/827/requerimento_199_solicitando_a_dispensa_dos_pareceres.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 199/2018 - Requerendo Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo nº 021/2018 - Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4186,68 +4186,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/757/emenda_aditiva_002_projeto_de_lei_municipal_no_0_JqM8XIn.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/786/emenda_modificativa_009_projeto_de_lei_municipal_g0PZQ2G.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/846/emenda_modificativa_011_projeto_de_lei_municipal_yB9N1Jr.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emenda_modificativa_012_projeto_de_lei_do_legisl_2NQAcr3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emenda_substitutiva_010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/854/emenda_substitutiva_011_2018_pro_wfPcLEO.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/855/emenda_substitutiva_012_2018_servico_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/856/emenda_substitutiva_013_2018_projeto_de_lei_muni_UdgQc2h.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/857/emenda_substitutiva_014_2018_projeto_de_lei_muni_liuM1Hn.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/847/emenda_supressiva_003_projeto_de_lei_municipal_n_KwnQWkC.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/719/084_ulliane_conserto_da_estrada_paranorte_a_nova_0DwlrH7.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/720/085_chico_do_indea_conserto_de_pontes_pa_vale_do_Jto5hbS.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/721/086_helio_castao_conserto_de_ponte_estrada_comun_dFKgQBP.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/722/087_helio_castao-chico_do_indea_conserto_de_estr_JlQGWxX.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/723/088_markito_cascalhamento_5km_paranorte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/724/089_flavio_recuperacao_estrada_pedreira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/725/090_markito_tapa_buracos_no_jardim_eldorado_-_jo_8OkNTz6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/726/091_joao_rissotti_tapa_buracos_no_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/727/092_marta_dalpiaz_tapa_buracos_na_rua_marilia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/728/093_marta_dalpiaz_limpeza_dos_canteiros_centrais_7wzi0sH.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/729/094_chico_do_indea_limpeza_do_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/736/095_salvador_pizzolio_recuperacao_de_ponte_linha_bonette.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/737/096_salvador_pizzolio_recuperacao_de_cruzamento_com.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/738/097_salvador_pizzolio_extensao_da_iluminacao_pub_nOVlu9x.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/739/098_salvador_pizzolio_operacao_tapa_buracos_no_j_FGXL2CK.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/740/099_markito_limpeza_e_manutencao_da_eliminacao_n_RK5Avqy.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/741/100_markito_alargamento_da_estrada_do_setor_de_c_9UbDIUt.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/771/101_salvador_pizzolio_sinalizacao_com_tachao_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/772/102_ulliane_macarena_recuperacao_da_estrada_da_l_hUv5Ozy.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/773/103_ulliane_macarena_recuperacao_da_estrada_da_e_e2JDxlk.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/774/104_salvador_tapa_buraco-_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/775/105_salvador_implantacao_de_luminarias_-_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/776/106_helio_castao_operacao_tapa_buracos_na_rua_aracaju.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/777/107_helio_castao_patrolamento_da_estrada_agua_da_abelha.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/778/108_salvador_patrolamento_da_estrada_aldeia_tatui.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/779/109_marta_patrolamento_da_estrada_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/780/110_marta_tapa_buraco_no_bairro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/781/111_markito__patrolamento_da_estrada_do_braguinha.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/782/112_markito__limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/783/113_flavinho__limpeza_da_praca_do_portal_das_flores.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/784/114_salvador_pizzolio_operacao_tapa_buracos_na_r_fgy9LlA.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/791/115_salvador_pizzolio_manutencao_do_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/785/116_helio_castao_revitalizacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/790/117_salvador_pizzolio_vigia_e_auxiliar_de_limpez_ZS2Ao9F.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/798/118_salvador_pizzolio_servicos_de_manutencao_do__E3I0kWk.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/836/119_flavio_recuperacao_da_estrada_do_loteamento_juliao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/837/120_chico_recuperacao_da_estrada_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/838/121_markito_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/839/122_salvador_pizzolio_recuperacao_de_pavimentaca_6JvjHqs.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/840/123_helio_castao_limpeza_de_patio_escolar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/841/124_helio_castao_tapa_buraco_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/842/125_marta_recuperacao_pavimentacao_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/843/126_marta_limpeza_canteiro_central_av._luiz_gatti.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/844/127_marta_recuperacao_das_ruas_joacaba_e_jose_martins.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/830/128_salvador_sentido_unico_rua_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/831/129_eraldo_markito_reforma_pingo_de_gente.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/753/026-pesar_maria_claudemira_rodrigues_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/745/027-aplauso_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/755/028-aplauso_alunos_tecnico_agropecuario_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/820/029-aplauso_coordenacao_do_leilao_direito_de_viver.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/828/031-pesar_antonio_raimundo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/829/032-pesar_nilson_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_005_titulo_de_cidadao_gildete_xCWHlwE.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_decreto_006_titulo_de_cidadao_clofis__DMpCRFo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_decreto_007_titulo_de_cidadao_pastora_6e56oQT.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_decreto_008_titulo_de_cidadao_dorvali_tTFhp6n.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_decreto_009_titulo_de_cidadao_rui_car_NPYc4a7.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/794/projeto_de_decreto_010_titulo_de_cidadao_ademir_rubira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/795/projeto_de_decreto_011_titulo_de_cidada_professo_OoNSev1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/796/projeto_de_decreto_012_titulo_de_cidadao_elias_d_fJdp3hl.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_decreto_013_titulo_de_cidadao_maria_a_1i2Y5MC.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_decreto_014_titulo_de_cidadao_antonio_0Tghmua.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/805/projeto_de_decreto_015_titulo_de_cidadao_victor__DARxS7v.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/806/projeto_de_decreto_016_titulo_de_cidadao_marcio__W4iiqk1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/811/projeto_de_decreto_017_titulo_de_cidadao-_ereval_KxJYHXe.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_decreto_018_titulo_de_cidadao-_elizab_16i3y7f.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_decreto_019_titulo_de_cidadao-_edna_moreira.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_sWQ24qD.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_021_titulo_de_cidadao_-_miguel_lisboa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_007-2018_-_altera_1c7iRz2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_complementar_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/799/projeto_de_lei_complementar_no_009-2018_-_altera_yULV0MP.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/800/projeto_de_lei_complementar_no_010-2018_-altera__mWraQF1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/742/projeto_de_lei_complementar_do_legislativo_002-2_o8Zv7wf.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_municipal_no_028-2018_estabelece__szQQYBY.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/734/projeto_de_lei_municipal_no_0292018_-_dispoe_sob_wEBQglK.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_municipal_no_030-2018_-_dispoe_so_mWeRneS.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/746/projeto_de_lei_municipal_no_031-2018_-_dispoe_so_o3Kljic.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_municipal_no_032-2018_doacao_estr_CVyxOEz.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_municipal_no_033-2018_-_altera_le_bVtwGKU.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_lei_municipal_no_034-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_municipal_no_035-2018_-_altera_a__3IgEDhp.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_municipal_no_036-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_municipal_no_037-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_lei_municipal_no_038-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_municipal_no_039-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_municipal_no_040-2018_-_cessao_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/808/projeto_de_lei_municipal_no_041-2018_criacao_museu.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/809/projeto_de_lei_municipal_no_042-2018_-_aprovacao_ybrY8e2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/810/projeto_de_lei_municipal_no_043-2018_-_abrir_cre_3N4Hpvg.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/848/projeto_de_lei_municipal_044_abre_credito_especi_oUNfZSM.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_municipal_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/832/projeto_de_lei_municipal_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/833/projeto_de_lei_municipal_no_047-2018_revogacao_das_leis.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_municipal_no_048-2018_institui_pr_9RIAWdM.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/731/projeto_de_lei_do_legislativo_014-2018_salvador__1It0zRA.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/732/projeto_de_lei_do_legislativo_015-2018_eraldo_ma_Sqn2nL8.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_do_legislativo_016-2018_chico_do__92iatoq.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/801/projeto_de_lei_do_legislativo_018-2018_leo_boy_a_Tmm0Ddi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/770/projeto_de_lei_do_legislativo_019-2018_leo_boy_a_v6aCG9w.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/802/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_Do1oh4i.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_resolucao_004_altera_a_resolucao_no_1_2cU99EB.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/744/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/758/requerimento_164_chico_do_indea_ao_executivo_res_v3JD3sg.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_170_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_171_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_190_solicitando_o_regime_de_urg.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_191_solicitando_o_regim.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_196_solicitando_a_dispensa_dos_pareceres_ao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_198_solicitando_a_dispensa_dos_pare_oeWEidh.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/827/requerimento_199_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/757/emenda_aditiva_002_projeto_de_lei_municipal_no_0_JqM8XIn.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/786/emenda_modificativa_009_projeto_de_lei_municipal_g0PZQ2G.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/846/emenda_modificativa_011_projeto_de_lei_municipal_yB9N1Jr.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emenda_modificativa_012_projeto_de_lei_do_legisl_2NQAcr3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emenda_substitutiva_010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/854/emenda_substitutiva_011_2018_pro_wfPcLEO.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/855/emenda_substitutiva_012_2018_servico_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/856/emenda_substitutiva_013_2018_projeto_de_lei_muni_UdgQc2h.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/857/emenda_substitutiva_014_2018_projeto_de_lei_muni_liuM1Hn.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/847/emenda_supressiva_003_projeto_de_lei_municipal_n_KwnQWkC.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/719/084_ulliane_conserto_da_estrada_paranorte_a_nova_0DwlrH7.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/720/085_chico_do_indea_conserto_de_pontes_pa_vale_do_Jto5hbS.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/721/086_helio_castao_conserto_de_ponte_estrada_comun_dFKgQBP.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/722/087_helio_castao-chico_do_indea_conserto_de_estr_JlQGWxX.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/723/088_markito_cascalhamento_5km_paranorte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/724/089_flavio_recuperacao_estrada_pedreira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/725/090_markito_tapa_buracos_no_jardim_eldorado_-_jo_8OkNTz6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/726/091_joao_rissotti_tapa_buracos_no_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/727/092_marta_dalpiaz_tapa_buracos_na_rua_marilia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/728/093_marta_dalpiaz_limpeza_dos_canteiros_centrais_7wzi0sH.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/729/094_chico_do_indea_limpeza_do_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/736/095_salvador_pizzolio_recuperacao_de_ponte_linha_bonette.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/737/096_salvador_pizzolio_recuperacao_de_cruzamento_com.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/738/097_salvador_pizzolio_extensao_da_iluminacao_pub_nOVlu9x.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/739/098_salvador_pizzolio_operacao_tapa_buracos_no_j_FGXL2CK.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/740/099_markito_limpeza_e_manutencao_da_eliminacao_n_RK5Avqy.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/741/100_markito_alargamento_da_estrada_do_setor_de_c_9UbDIUt.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/771/101_salvador_pizzolio_sinalizacao_com_tachao_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/772/102_ulliane_macarena_recuperacao_da_estrada_da_l_hUv5Ozy.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/773/103_ulliane_macarena_recuperacao_da_estrada_da_e_e2JDxlk.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/774/104_salvador_tapa_buraco-_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/775/105_salvador_implantacao_de_luminarias_-_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/776/106_helio_castao_operacao_tapa_buracos_na_rua_aracaju.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/777/107_helio_castao_patrolamento_da_estrada_agua_da_abelha.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/778/108_salvador_patrolamento_da_estrada_aldeia_tatui.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/779/109_marta_patrolamento_da_estrada_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/780/110_marta_tapa_buraco_no_bairro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/781/111_markito__patrolamento_da_estrada_do_braguinha.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/782/112_markito__limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/783/113_flavinho__limpeza_da_praca_do_portal_das_flores.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/784/114_salvador_pizzolio_operacao_tapa_buracos_na_r_fgy9LlA.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/791/115_salvador_pizzolio_manutencao_do_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/785/116_helio_castao_revitalizacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/790/117_salvador_pizzolio_vigia_e_auxiliar_de_limpez_ZS2Ao9F.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/798/118_salvador_pizzolio_servicos_de_manutencao_do__E3I0kWk.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/836/119_flavio_recuperacao_da_estrada_do_loteamento_juliao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/837/120_chico_recuperacao_da_estrada_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/838/121_markito_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/839/122_salvador_pizzolio_recuperacao_de_pavimentaca_6JvjHqs.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/840/123_helio_castao_limpeza_de_patio_escolar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/841/124_helio_castao_tapa_buraco_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/842/125_marta_recuperacao_pavimentacao_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/843/126_marta_limpeza_canteiro_central_av._luiz_gatti.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/844/127_marta_recuperacao_das_ruas_joacaba_e_jose_martins.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/830/128_salvador_sentido_unico_rua_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/831/129_eraldo_markito_reforma_pingo_de_gente.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/753/026-pesar_maria_claudemira_rodrigues_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/745/027-aplauso_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/755/028-aplauso_alunos_tecnico_agropecuario_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/820/029-aplauso_coordenacao_do_leilao_direito_de_viver.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/828/031-pesar_antonio_raimundo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/829/032-pesar_nilson_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_005_titulo_de_cidadao_gildete_xCWHlwE.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_decreto_006_titulo_de_cidadao_clofis__DMpCRFo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_decreto_007_titulo_de_cidadao_pastora_6e56oQT.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_decreto_008_titulo_de_cidadao_dorvali_tTFhp6n.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_decreto_009_titulo_de_cidadao_rui_car_NPYc4a7.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/794/projeto_de_decreto_010_titulo_de_cidadao_ademir_rubira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/795/projeto_de_decreto_011_titulo_de_cidada_professo_OoNSev1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/796/projeto_de_decreto_012_titulo_de_cidadao_elias_d_fJdp3hl.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_decreto_013_titulo_de_cidadao_maria_a_1i2Y5MC.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_decreto_014_titulo_de_cidadao_antonio_0Tghmua.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/805/projeto_de_decreto_015_titulo_de_cidadao_victor__DARxS7v.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/806/projeto_de_decreto_016_titulo_de_cidadao_marcio__W4iiqk1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/811/projeto_de_decreto_017_titulo_de_cidadao-_ereval_KxJYHXe.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_decreto_018_titulo_de_cidadao-_elizab_16i3y7f.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_decreto_019_titulo_de_cidadao-_edna_moreira.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_sWQ24qD.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_021_titulo_de_cidadao_-_miguel_lisboa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_007-2018_-_altera_1c7iRz2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_complementar_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/799/projeto_de_lei_complementar_no_009-2018_-_altera_yULV0MP.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/800/projeto_de_lei_complementar_no_010-2018_-altera__mWraQF1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/742/projeto_de_lei_complementar_do_legislativo_002-2_o8Zv7wf.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_municipal_no_028-2018_estabelece__szQQYBY.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/734/projeto_de_lei_municipal_no_0292018_-_dispoe_sob_wEBQglK.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_municipal_no_030-2018_-_dispoe_so_mWeRneS.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/746/projeto_de_lei_municipal_no_031-2018_-_dispoe_so_o3Kljic.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_municipal_no_032-2018_doacao_estr_CVyxOEz.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_municipal_no_033-2018_-_altera_le_bVtwGKU.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_lei_municipal_no_034-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_municipal_no_035-2018_-_altera_a__3IgEDhp.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_municipal_no_036-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_municipal_no_037-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_lei_municipal_no_038-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_municipal_no_039-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_municipal_no_040-2018_-_cessao_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/808/projeto_de_lei_municipal_no_041-2018_criacao_museu.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/809/projeto_de_lei_municipal_no_042-2018_-_aprovacao_ybrY8e2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/810/projeto_de_lei_municipal_no_043-2018_-_abrir_cre_3N4Hpvg.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/848/projeto_de_lei_municipal_044_abre_credito_especi_oUNfZSM.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_municipal_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/832/projeto_de_lei_municipal_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/833/projeto_de_lei_municipal_no_047-2018_revogacao_das_leis.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_municipal_no_048-2018_institui_pr_9RIAWdM.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/731/projeto_de_lei_do_legislativo_014-2018_salvador__1It0zRA.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/732/projeto_de_lei_do_legislativo_015-2018_eraldo_ma_Sqn2nL8.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_do_legislativo_016-2018_chico_do__92iatoq.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/801/projeto_de_lei_do_legislativo_018-2018_leo_boy_a_Tmm0Ddi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/770/projeto_de_lei_do_legislativo_019-2018_leo_boy_a_v6aCG9w.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/802/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_Do1oh4i.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_resolucao_004_altera_a_resolucao_no_1_2cU99EB.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/744/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/758/requerimento_164_chico_do_indea_ao_executivo_res_v3JD3sg.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_170_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_171_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_190_solicitando_o_regime_de_urg.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_191_solicitando_o_regim.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_196_solicitando_a_dispensa_dos_pareceres_ao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_198_solicitando_a_dispensa_dos_pare_oeWEidh.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/827/requerimento_199_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="192.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>