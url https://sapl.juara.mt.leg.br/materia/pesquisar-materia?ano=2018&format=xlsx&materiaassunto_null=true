--- v1 (2026-04-19)
+++ v2 (2026-06-12)
@@ -138,51 +138,51 @@
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA Nº 001/2018 - ACRESCENTA DISPOSITIVOS AO PROJETO DE LEI MUNICIPAL Nº 044/2017. </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/757/emenda_aditiva_002_projeto_de_lei_municipal_no_0_JqM8XIn.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2018 – Acrescenta dispositivo ao Projeto de Lei Municipal nº 030/2018.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação - Até 2022</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 006/2018.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI MUNICIPAL Nº 008/2018.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PROJETO DE LEI COMPLEMENTAR Nº 005/2018, DE 07 DE JUNHO DE 2018.</t>
   </si>
@@ -222,51 +222,51 @@
   <si>
     <t>EMENDA MODIFICATIVA Nº 007/2018 - MODIFICA O PROJETO DE LEI MUNICIPAL Nº 044/2017.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Bancada - Todos os Vereadores</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 008/2018 - MODIFICA O PROJETO DE LEI MUNICIPAL Nº 022/2018.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>CLJR - Comissão de Legislação, Justiça e Redação, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação - Até 2022, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/786/emenda_modificativa_009_projeto_de_lei_municipal_g0PZQ2G.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 009/2018 - Modifica o Projeto de Lei Municipal nº 025/2018.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 010/2018 - Modifica o Projeto de Lei Municipal nº 031/2018.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>11</t>
   </si>
@@ -276,51 +276,51 @@
   <si>
     <t>Emenda Modificativa nº 011/2018 - Modifica o Projeto de Lei Municipal nº 033/2018.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emenda_modificativa_012_projeto_de_lei_do_legisl_2NQAcr3.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 012/2018 - Modifica o Projeto de Lei do Legislativo nº 016/2018.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CLJR - Comissão de Legislação, Justiça e Redação</t>
+    <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CLJR - Comissão de Legislação, Justiça e Redação - Até 2022</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A REDAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 002/2018.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A REDAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 004/2018.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 005/2018 &amp;#8211; SUBSTITUI A REDAÇÃO DO PROJETO DE LEI MUNICIPAL Nº 009/2018.</t>
   </si>
@@ -339,78 +339,78 @@
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 007/2018 - SUBSTITUI A REDAÇÃO DO PROJETO DE LEI DO LEGISLATIVO Nº 002/2018.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 008/2018 - SUBSTITUI A REDAÇÃO DO PROJETO DE LEI MUNICIPAL Nº 011/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emenda_substitutiva_010.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 010/2018 – Substitui a redação do Projeto de Lei Complementar do Legislativo nº 001/2018.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
+    <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação - Até 2022, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/854/emenda_substitutiva_011_2018_pro_wfPcLEO.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 011/2018 - Substitui a redação do Projeto de Lei Complementar do Legislativo nº 001/2018.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo, CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
+    <t>COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo, CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação - Até 2022</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/855/emenda_substitutiva_012_2018_servico_.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 012/2018 - Substitui a redação do Projeto de Lei Municipal nº 028/2018.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
+    <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação - Até 2022</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/856/emenda_substitutiva_013_2018_projeto_de_lei_muni_UdgQc2h.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 013/2018 - Substitui a redação do Projeto de Lei Municipal nº 026/2018.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/857/emenda_substitutiva_014_2018_projeto_de_lei_muni_liuM1Hn.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 014/2018 - Substitui a redação do Projeto de Lei Municipal nº 027/2018.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>ES</t>
   </si>
@@ -4202,51 +4202,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/757/emenda_aditiva_002_projeto_de_lei_municipal_no_0_JqM8XIn.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/786/emenda_modificativa_009_projeto_de_lei_municipal_g0PZQ2G.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/846/emenda_modificativa_011_projeto_de_lei_municipal_yB9N1Jr.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emenda_modificativa_012_projeto_de_lei_do_legisl_2NQAcr3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emenda_substitutiva_010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/854/emenda_substitutiva_011_2018_pro_wfPcLEO.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/855/emenda_substitutiva_012_2018_servico_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/856/emenda_substitutiva_013_2018_projeto_de_lei_muni_UdgQc2h.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/857/emenda_substitutiva_014_2018_projeto_de_lei_muni_liuM1Hn.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/847/emenda_supressiva_003_projeto_de_lei_municipal_n_KwnQWkC.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/719/084_ulliane_conserto_da_estrada_paranorte_a_nova_0DwlrH7.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/720/085_chico_do_indea_conserto_de_pontes_pa_vale_do_Jto5hbS.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/721/086_helio_castao_conserto_de_ponte_estrada_comun_dFKgQBP.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/722/087_helio_castao-chico_do_indea_conserto_de_estr_JlQGWxX.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/723/088_markito_cascalhamento_5km_paranorte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/724/089_flavio_recuperacao_estrada_pedreira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/725/090_markito_tapa_buracos_no_jardim_eldorado_-_jo_8OkNTz6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/726/091_joao_rissotti_tapa_buracos_no_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/727/092_marta_dalpiaz_tapa_buracos_na_rua_marilia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/728/093_marta_dalpiaz_limpeza_dos_canteiros_centrais_7wzi0sH.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/729/094_chico_do_indea_limpeza_do_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/736/095_salvador_pizzolio_recuperacao_de_ponte_linha_bonette.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/737/096_salvador_pizzolio_recuperacao_de_cruzamento_com.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/738/097_salvador_pizzolio_extensao_da_iluminacao_pub_nOVlu9x.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/739/098_salvador_pizzolio_operacao_tapa_buracos_no_j_FGXL2CK.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/740/099_markito_limpeza_e_manutencao_da_eliminacao_n_RK5Avqy.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/741/100_markito_alargamento_da_estrada_do_setor_de_c_9UbDIUt.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/771/101_salvador_pizzolio_sinalizacao_com_tachao_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/772/102_ulliane_macarena_recuperacao_da_estrada_da_l_hUv5Ozy.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/773/103_ulliane_macarena_recuperacao_da_estrada_da_e_e2JDxlk.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/774/104_salvador_tapa_buraco-_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/775/105_salvador_implantacao_de_luminarias_-_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/776/106_helio_castao_operacao_tapa_buracos_na_rua_aracaju.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/777/107_helio_castao_patrolamento_da_estrada_agua_da_abelha.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/778/108_salvador_patrolamento_da_estrada_aldeia_tatui.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/779/109_marta_patrolamento_da_estrada_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/780/110_marta_tapa_buraco_no_bairro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/781/111_markito__patrolamento_da_estrada_do_braguinha.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/782/112_markito__limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/783/113_flavinho__limpeza_da_praca_do_portal_das_flores.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/784/114_salvador_pizzolio_operacao_tapa_buracos_na_r_fgy9LlA.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/791/115_salvador_pizzolio_manutencao_do_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/785/116_helio_castao_revitalizacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/790/117_salvador_pizzolio_vigia_e_auxiliar_de_limpez_ZS2Ao9F.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/798/118_salvador_pizzolio_servicos_de_manutencao_do__E3I0kWk.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/836/119_flavio_recuperacao_da_estrada_do_loteamento_juliao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/837/120_chico_recuperacao_da_estrada_da_unemat.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/838/121_markito_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/839/122_salvador_pizzolio_recuperacao_de_pavimentaca_6JvjHqs.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/840/123_helio_castao_limpeza_de_patio_escolar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/841/124_helio_castao_tapa_buraco_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/842/125_marta_recuperacao_pavimentacao_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/843/126_marta_limpeza_canteiro_central_av._luiz_gatti.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/844/127_marta_recuperacao_das_ruas_joacaba_e_jose_martins.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/830/128_salvador_sentido_unico_rua_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/831/129_eraldo_markito_reforma_pingo_de_gente.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/753/026-pesar_maria_claudemira_rodrigues_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/745/027-aplauso_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/755/028-aplauso_alunos_tecnico_agropecuario_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/820/029-aplauso_coordenacao_do_leilao_direito_de_viver.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/828/031-pesar_antonio_raimundo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/829/032-pesar_nilson_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_005_titulo_de_cidadao_gildete_xCWHlwE.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_decreto_006_titulo_de_cidadao_clofis__DMpCRFo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_decreto_007_titulo_de_cidadao_pastora_6e56oQT.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/760/projeto_de_decreto_008_titulo_de_cidadao_dorvali_tTFhp6n.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_decreto_009_titulo_de_cidadao_rui_car_NPYc4a7.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/794/projeto_de_decreto_010_titulo_de_cidadao_ademir_rubira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/795/projeto_de_decreto_011_titulo_de_cidada_professo_OoNSev1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/796/projeto_de_decreto_012_titulo_de_cidadao_elias_d_fJdp3hl.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_decreto_013_titulo_de_cidadao_maria_a_1i2Y5MC.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_decreto_014_titulo_de_cidadao_antonio_0Tghmua.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/805/projeto_de_decreto_015_titulo_de_cidadao_victor__DARxS7v.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/806/projeto_de_decreto_016_titulo_de_cidadao_marcio__W4iiqk1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/811/projeto_de_decreto_017_titulo_de_cidadao-_ereval_KxJYHXe.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_decreto_018_titulo_de_cidadao-_elizab_16i3y7f.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_decreto_019_titulo_de_cidadao-_edna_moreira.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_sWQ24qD.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_decreto_021_titulo_de_cidadao_-_miguel_lisboa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/749/projeto_de_lei_complementar_no_007-2018_-_altera_1c7iRz2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/762/projeto_de_lei_complementar_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/799/projeto_de_lei_complementar_no_009-2018_-_altera_yULV0MP.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/800/projeto_de_lei_complementar_no_010-2018_-altera__mWraQF1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/742/projeto_de_lei_complementar_do_legislativo_002-2_o8Zv7wf.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_municipal_no_028-2018_estabelece__szQQYBY.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/734/projeto_de_lei_municipal_no_0292018_-_dispoe_sob_wEBQglK.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_municipal_no_030-2018_-_dispoe_so_mWeRneS.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/746/projeto_de_lei_municipal_no_031-2018_-_dispoe_so_o3Kljic.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/747/projeto_de_lei_municipal_no_032-2018_doacao_estr_CVyxOEz.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_municipal_no_033-2018_-_altera_le_bVtwGKU.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/750/projeto_de_lei_municipal_no_034-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_municipal_no_035-2018_-_altera_a__3IgEDhp.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/763/projeto_de_lei_municipal_no_036-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/764/projeto_de_lei_municipal_no_037-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_lei_municipal_no_038-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_municipal_no_039-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_municipal_no_040-2018_-_cessao_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/808/projeto_de_lei_municipal_no_041-2018_criacao_museu.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/809/projeto_de_lei_municipal_no_042-2018_-_aprovacao_ybrY8e2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/810/projeto_de_lei_municipal_no_043-2018_-_abrir_cre_3N4Hpvg.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/848/projeto_de_lei_municipal_044_abre_credito_especi_oUNfZSM.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_municipal_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/832/projeto_de_lei_municipal_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/833/projeto_de_lei_municipal_no_047-2018_revogacao_das_leis.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_municipal_no_048-2018_institui_pr_9RIAWdM.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/731/projeto_de_lei_do_legislativo_014-2018_salvador__1It0zRA.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/732/projeto_de_lei_do_legislativo_015-2018_eraldo_ma_Sqn2nL8.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/761/projeto_de_lei_do_legislativo_016-2018_chico_do__92iatoq.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/801/projeto_de_lei_do_legislativo_018-2018_leo_boy_a_Tmm0Ddi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/770/projeto_de_lei_do_legislativo_019-2018_leo_boy_a_v6aCG9w.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/802/projeto_de_lei_do_legislativo_020-2018_-_leo_boy_Do1oh4i.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/743/projeto_de_resolucao_004_altera_a_resolucao_no_1_2cU99EB.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/744/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/758/requerimento_164_chico_do_indea_ao_executivo_res_v3JD3sg.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_170_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_171_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/813/requerimento_190_solicitando_o_regime_de_urg.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_191_solicitando_o_regim.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_196_solicitando_a_dispensa_dos_pareceres_ao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_198_solicitando_a_dispensa_dos_pare_oeWEidh.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2018/827/requerimento_199_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="192.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="201.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="129.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>