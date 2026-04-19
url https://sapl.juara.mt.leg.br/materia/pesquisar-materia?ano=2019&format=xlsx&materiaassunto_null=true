--- v0 (2026-03-01)
+++ v1 (2026-04-19)
@@ -54,93 +54,93 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CFOF - Comissão Finanças, Orçamento e Fiscalização, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/894/emenda_aditiva_001_projeto_de_lei_municipal_no_0_ljnD78r.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/894/emenda_aditiva_001_projeto_de_lei_municipal_no_0_ljnD78r.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2019 – Acrescenta dispositivo ao Projeto de Lei Municipal nº 048/2018.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/emenda_aditiva_002_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/emenda_aditiva_002_.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2019 - Acrescenta dispositivo ao Projeto de Lei Municipal nº 020/2019.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/emenda_aditiva_003_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/emenda_aditiva_003_.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 003/2019 - Acrescenta dispositivo ao Projeto de Lei Municipal nº 021/2019.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Hélio Castão, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 004/2019 - Adita o Projeto de Lei Municipal n.º 033/2019 - de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ulliane Macarena</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 005/2019 - Adita o Projeto de Lei Municipal n.º 033/2019 - de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ulliane Macarena, Flavinho</t>
   </si>
@@ -207,3471 +207,3471 @@
   <si>
     <t>Emenda Aditiva nº 011/2019 - Adita o Projeto de Lei Municipal n.º 033/2019 - de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 012/2019 - Adita o Projeto de Lei Municipal n.º 033/2019 - de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/893/emenda_modificativa_001_projeto_de_lei_municipal_ZNkAecn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/893/emenda_modificativa_001_projeto_de_lei_municipal_ZNkAecn.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2019 – Modifica o Projeto de Lei Municipal nº 048/2018.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_modificativa_002_projeto_de_lei_municipal_NZZBKCc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_modificativa_002_projeto_de_lei_municipal_NZZBKCc.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2019 - Modifica o Projeto de Lei Municipal nº 005/2019.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/902/emenda_modificativa_003_projeto_de_lei_do_legisl_D4uHlAa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/902/emenda_modificativa_003_projeto_de_lei_do_legisl_D4uHlAa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 003/2019 - Modifica o Projeto de Lei do Legislativo nº 001/2019.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_modificativa_004_projeto_de_lei_municipa_2N4IYe4.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_modificativa_004_projeto_de_lei_municipa_2N4IYe4.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 004/2019 - Modifica o Projeto de Lei Municipal nº 020/2019.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/emenda_modificativa_005_projeto_de_lei_compleme_Qrv2E9l.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/emenda_modificativa_005_projeto_de_lei_compleme_Qrv2E9l.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 005/2019 - Modifica o Projeto de Lei Complementar nº 003/2019.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/emenda_modificativa_006_projeto_de_lei_municipa_0mjLubn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/emenda_modificativa_006_projeto_de_lei_municipa_0mjLubn.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 006/2019 - Modifica o Projeto de Lei Municipal nº 021/2019.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/emenda_modificativa_007_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/emenda_modificativa_007_.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 007/2019 - Modifica o Projeto de Lei Municipal nº 032/2019.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/emenda_modificativa_008__AFm92cU.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/emenda_modificativa_008__AFm92cU.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 008/2019 - Modifica o Projeto de Lei Municipal nº 029/2019.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/emenda_modificativa_009_projeto_de_lei_municipa_QFzds6E.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/emenda_modificativa_009_projeto_de_lei_municipa_QFzds6E.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 009/2019 - Modifica o Projeto de Lei Municipal nº 042/2019.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/emenda_modificativa_010_projeto_de_lei_municipa_0p3e6NT.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/emenda_modificativa_010_projeto_de_lei_municipa_0p3e6NT.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei Municipal nº 040/2019</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/emenda_modificativa_011_projeto_de_lei_municipal_no_030.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/emenda_modificativa_011_projeto_de_lei_municipal_no_030.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 011/2019 - Modifica o Projeto de Lei Municipal nº 030/2019.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/emenda_modificativa_012_projeto_de_lei_municipa_kldmY49.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/emenda_modificativa_012_projeto_de_lei_municipa_kldmY49.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei Municipal nº 041/2019.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/emenda_modificativa_013.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/emenda_modificativa_013.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 013/2019 - Modifica o Projeto de Lei Municipal nº 043/2019.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo, Mesa Diretora - Valdir Leandro Cavichioli, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/emenda_modificativa_014_projeto_de_lei_municipal_no_030_2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/emenda_modificativa_014_projeto_de_lei_municipal_no_030_2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 014/2019 - Modifica o Projeto de Lei Municipal nº 030/2019.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/emenda_modificativa_015_projeto_de_lei_complementar_do_legislativo_no_005_2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/emenda_modificativa_015_projeto_de_lei_complementar_do_legislativo_no_005_2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 015/2019 - Modifica o Projeto de Lei Complementar do Legislativo nº 005/2019.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/931/emenda_substitutiva_001.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/931/emenda_substitutiva_001.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2019 - Substitui a redação do Projeto de Lei Municipal nº 047/2018.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/904/emenda_substitutiva_002_projeto_de_lei_complemen_sN3lR5l.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/904/emenda_substitutiva_002_projeto_de_lei_complemen_sN3lR5l.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 002/2019 - Substitui a redação do Projeto de Lei Complementar nº 001/2019.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/939/emenda_substitutiva_003_projeto_de_lei_municipal_j1txBCq.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/939/emenda_substitutiva_003_projeto_de_lei_municipal_j1txBCq.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 003/2019 - Substitui a redação do Projeto de Lei Municipal nº 008/2019.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/emenda_substitutiva_004_projeto_de_resolucao_no_Y1whfdd.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/emenda_substitutiva_004_projeto_de_resolucao_no_Y1whfdd.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 004/2019 - Substitui a redação do Projeto de Resolução nº 007/2019.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/963/emenda_substitutiva_005_projeto_de_lei_municipal_vzPb4h7.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/963/emenda_substitutiva_005_projeto_de_lei_municipal_vzPb4h7.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 005/2019 - Substitui a redação do Projeto de Lei Municipal nº 014/2019.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/emenda_substitutiva_006_projeto_de_lei_municipa_Hp88w9Q.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/emenda_substitutiva_006_projeto_de_lei_municipa_Hp88w9Q.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 006/2019 - Substitui a redação do Projeto de Lei Municipal nº 025/2019.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Leo Boy, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_substitutiva_007_projeto_de_lei_municipa_Pqf3CWT.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_substitutiva_007_projeto_de_lei_municipa_Pqf3CWT.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 007/2019 - Substitui a redação do Projeto de Lei Municipal nº 026/2019.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 08/2019 - Substitui a redação do Projeto de Lei Municipal nº 016/2019.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/emenda_substitutiva_009_projeto_de_lei_municipa_6qlaziy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/emenda_substitutiva_009_projeto_de_lei_municipa_6qlaziy.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 009/2019 - Substitui a redação do Projeto de Lei Municipal nº 037/2019.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/emenda_substitutiva_010_projeto_de_lei_municipa_i5nzmB6.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/emenda_substitutiva_010_projeto_de_lei_municipa_i5nzmB6.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 010/2019 - Substitui a redação do Projeto de Lei Municipal nº 038/2019.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 011/2019 - Substitui a redação do Projeto de Lei do Legislativo nº 024/2019.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/emenda_substitutiva_012_projeto_de_lei_municipal_no_033-2019_loa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/emenda_substitutiva_012_projeto_de_lei_municipal_no_033-2019_loa.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 012/2019 - Substitui a redação do Projeto de Lei Municipal nº 033/2019.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/emenda_substitutiva_013_projeto_de_lei_municipal_no_046-2019_ppa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/emenda_substitutiva_013_projeto_de_lei_municipal_no_046-2019_ppa.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 013/2019 - Substitui a redação do Projeto de Lei Municipal nº 046/2019.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/emenda_substitutiva_014_projeto_de_lei_municipal_no_050-2019_ldo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/emenda_substitutiva_014_projeto_de_lei_municipal_no_050-2019_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 014/2019 – Substitui a redação do Projeto de Lei Municipal nº 050/2019.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/emenda_supressiva_001.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/emenda_supressiva_001.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 001/2019 - Suprime dispositivo do Projeto de Lei Municipal nº 030/2019.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/emenda_supressiva_002_projeto_de_lei_municipal__PTloKcK.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/emenda_supressiva_002_projeto_de_lei_municipal__PTloKcK.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivo do Projeto de Lei Municipal nº 041/2019.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/860/001_markito__colocar_tubo_na_estrada_guaranta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/860/001_markito__colocar_tubo_na_estrada_guaranta.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2019 - Indicando colocação de tubo na estrada Guarantã, próximo a Comunidade.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/861/002_markito__recuperacao_de_ponte_e_estrda_atras_BBwNeAG.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/861/002_markito__recuperacao_de_ponte_e_estrda_atras_BBwNeAG.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2019 - Indicando recuperação de ponte e de estrada, saída para Novo Horizonte.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>Hélio Castão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/865/003_helio__recuperacao_de_ponte_da_estrada_do_pe_V5skE4M.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/865/003_helio__recuperacao_de_ponte_da_estrada_do_pe_V5skE4M.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2019 - Indicando recuperação da Ponte localizada na estrada do Pé de Galinha.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/868/004_chico__recuperacao_da_estrada_da_pedreira_e_palmital.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/868/004_chico__recuperacao_da_estrada_da_pedreira_e_palmital.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2019 - Indicando recuperação das estradas da Pedreira e Palmital.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/869/005_marta__recuperacao_vias_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/869/005_marta__recuperacao_vias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2019 - Indicando serviços de recuperação das ruas não pavimentadas  nos bairros Paranaguá, Santa Helena e Continental.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Leo Boy, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/871/006_chico__redutor_de_velocidade_na_unemat_e_ajes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/871/006_chico__redutor_de_velocidade_na_unemat_e_ajes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2019 - Indicando implantação de redutores de velocidade.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/873/007_ulliane__faixa_de_pedrestre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/873/007_ulliane__faixa_de_pedrestre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2019 - Indicando Implantação de faixas de pedestres.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>Eraldo Markito, Hélio Castão, Marta Dalpiaz, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/874/008_markito_recuperacao_de_ponte_postinho_sentid_nYgytKH.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/874/008_markito_recuperacao_de_ponte_postinho_sentid_nYgytKH.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2019 - Indicando recuperação de duas pontes na Linha do Postinho, sentido Brianorte.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/875/009_markito_recuperacao_de_ponte_e_estrada_da_li_YUfuwJA.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/875/009_markito_recuperacao_de_ponte_e_estrada_da_li_YUfuwJA.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2018 - Indicando recuperação de ponte e Patrolamento da estrada na Linha Araputanga.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/876/010_markito_recuperacao_de_estrada_e_bueiro_post_YyntYiq.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/876/010_markito_recuperacao_de_estrada_e_bueiro_post_YyntYiq.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2019 - Indicando recuperação de estrada e bueiro na MT-220, no trecho do Postinho sentido a Porto dos Gaúchos.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/877/011_salvador_manutencao_da_feira_livre_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/877/011_salvador_manutencao_da_feira_livre_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2019 - Indicando manutenção da Feira Livre Municipal.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/878/012_salvador_indicando_aplicativo_de_servicos_po_REeerYV.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/878/012_salvador_indicando_aplicativo_de_servicos_po_REeerYV.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2019 - Indicando criação de Aplicativo de Serviços do Poder Executivo.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/879/013_markito_recuperacao_de_estrada_paranorte_a_n_I00dErM.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/879/013_markito_recuperacao_de_estrada_paranorte_a_n_I00dErM.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2019 - Indicando recuperação de estrada da Paranorte sentido Nova Monte Verde.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/883/014_helio_pintura_das_faixas_na_escola_maria_requena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/883/014_helio_pintura_das_faixas_na_escola_maria_requena.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2019 - Indicando pintura de faixa em frente a Escola Maria Requena.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/884/015_helio_pintura_da_faixa_na_rua_rio_de_janeiro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/884/015_helio_pintura_da_faixa_na_rua_rio_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/2019 - Indicando pintura de faixa na avenida Rio de Janeiro esquina com Rua Sorocaba.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/885/016_helio_limpeza_da_ciclovia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/885/016_helio_limpeza_da_ciclovia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/2019 - Indicando limpeza da ciclovia.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/895/017_helio_tapa_buraco_na_av._brasil.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/895/017_helio_tapa_buraco_na_av._brasil.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/2019 - Indicando tapa buraco na Av. José Alves Bezerra na confluência com a Av. Brasil no Jd. América.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/905/018_markito_reabertura_de_rua_jose_dias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/905/018_markito_reabertura_de_rua_jose_dias.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2019 - Indicando abertura de trecho de logradouro publico.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/930/019_markito_esgotar_pocas_de_agua_no_portal_das_flores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/930/019_markito_esgotar_pocas_de_agua_no_portal_das_flores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/2019 - Indicando esgotamento de poças d´água no Portal das Flores.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/932/020_helio_conserto_da_estrada_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/932/020_helio_conserto_da_estrada_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 020/2019 - Indicando recuperação da estrada Água Boa entrando pelo seringal até a Comunidade Trevo.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/933/021_helio_colocar_tubo_na_estrada_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/933/021_helio_colocar_tubo_na_estrada_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/2019 - Indicando colocação de Tubo de aço na estrada Água Boa entrando pelo seringal até antigo Frigorifico.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/934/022_helio_recolher_lixo_na_estrada_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/934/022_helio_recolher_lixo_na_estrada_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2019 - Indicando coleta de lixo na estrada da Comunidade Água Boa.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/955/023_helio_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/955/023_helio_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indicação nº 023/2019 - Indicando realização de tapa buraco na Rua Piracicaba esquina com a rua Rinzo Guinoza, no Jardim Primavera.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/956/024_joao_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/956/024_joao_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 024/2019 - Indicando pintura de faixa de pedestre na Av. Rio Arinos esquina com a Av. Walter Lauro.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Indicação nº 025/2019 - Indicando recuperação de dois atoleiros existentes da Estrada da Paranorte, localizados antes e depois do Morro dos Índios.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/958/026_markito_recuperacao_de_atoleiro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/958/026_markito_recuperacao_de_atoleiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/2019 - Indicando a recuperação da estrada da Igrejinha Azul nas proximidades do Frigorífico JBS.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/959/027_chico_e_ulliane_faixa_de_pedestre_em.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/959/027_chico_e_ulliane_faixa_de_pedestre_em.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2019 - Indicando construção de redutor de velocidade e pintura de faixa de pedestre na Av. Jose Alves Bezerra.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/960/028_chico_patrolamento_estrada_maringa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/960/028_chico_patrolamento_estrada_maringa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 028/2019 - Indicando Patrolamento e cascalhamento da Estrada Maringá.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Indicação nº 029/2019 - Indicando conserto de ponte, patrolamento e cascalhamento da Estrada Seringal.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/962/030_ulliane_esgotamento_de_poca_na_estrada_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/962/030_ulliane_esgotamento_de_poca_na_estrada_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 030/2019 - Indicando conserto da Estrada de acesso ao Assentamento Água Boa.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/966/031_flavio_limpeza_da_ponte_do_rio_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/966/031_flavio_limpeza_da_ponte_do_rio_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 031/2019 - limpeza da ponte do Rio Arinos.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/967/032_salvador_retirada_de_redutor_de_velocidade_n_YQo0J7X.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/967/032_salvador_retirada_de_redutor_de_velocidade_n_YQo0J7X.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032/2019 - Indicando supressão de redutor de velocidade.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/968/033_markito_cascalhamento_e_patrolamento_paranor_pl4pyJ1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/968/033_markito_cascalhamento_e_patrolamento_paranor_pl4pyJ1.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2019 - Indicando Patrolamento e Cascalhamento do Distrito de Paranorte e Águas Claras.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/969/034_flavio_tapa_buracos_rua_porto_velho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/969/034_flavio_tapa_buracos_rua_porto_velho.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2019 - Indicando operação tapa buracos.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/970/035_flavio_patrolamento_e_cascalhamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/970/035_flavio_patrolamento_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/2019 -Indicando recuperação de ruas não pavimentadas da cidade.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/971/036_flavio_limpeza_de_calcada_do_predio_da_sema.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/971/036_flavio_limpeza_de_calcada_do_predio_da_sema.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/2019 - Indicando limpeza de calçada de prédio Publico.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/972/037_salvador_pintura_da_faixa_pedestre_creche_in_UR7wKuY.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/972/037_salvador_pintura_da_faixa_pedestre_creche_in_UR7wKuY.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037/2019 - Indicando pintura de faixa de pedestre.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/973/038_salvador_manutencao_asfalto_av._parana_-_sai_KaQphSm.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/973/038_salvador_manutencao_asfalto_av._parana_-_sai_KaQphSm.pdf</t>
   </si>
   <si>
     <t>Indicação nº 038/2019 - Indicando recuperação de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/974/039_salvador_limpeza_e_manutencao_das_pracas_do__D8wlNzO.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/974/039_salvador_limpeza_e_manutencao_das_pracas_do__D8wlNzO.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039/2019 - Indicando manutenção e limpeza nas praças públicas do Município.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/040_marta_regulamentacao_de_vagas_de_estacionam_ZhMN4Bb.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/040_marta_regulamentacao_de_vagas_de_estacionam_ZhMN4Bb.pdf</t>
   </si>
   <si>
     <t>Indicação nº 040/2019 - Indicando demarcação de vagas de estacionamento.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/990/041_flavio_limpeza_da_praca_de_skate.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/990/041_flavio_limpeza_da_praca_de_skate.pdf</t>
   </si>
   <si>
     <t>Indicação nº 041/2019 - Indicando limpeza da Praça da Pista de Skate.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/991/042_markito_reforma_de_ponte_entre_a_agrossan_e_gairova.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/991/042_markito_reforma_de_ponte_entre_a_agrossan_e_gairova.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2019 - Indicando recuperação de Ponte entre Fazenda Agrossan e Fazenda Gairova.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/992/043_markito_reforma_da_ponte_apos_o_posto_de_sau_fQ3n0lR.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/992/043_markito_reforma_da_ponte_apos_o_posto_de_sau_fQ3n0lR.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/2019 - Indicando recuperação de Ponte Gleba Machado.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/993/044_markito_patrolamento_e_cascalhamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/993/044_markito_patrolamento_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/2019 - Indicando Patrolamento de Ruas do Jardim Continental e Primavera.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/994/045_marta_recuperacao_de_estrada_postinho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/994/045_marta_recuperacao_de_estrada_postinho.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045/2019 - Indicando recuperação de trecho da MT-220.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/046_markito_redutor_de_velocidade_e_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/046_markito_redutor_de_velocidade_e_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/2019 - Indicando construção de redutor de velocidade e pintura de faixa de pedestre na Av. José Alves Bezerra.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/047_marta_limpeza_praca_savoine_e_pintura_dos_predios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/047_marta_limpeza_praca_savoine_e_pintura_dos_predios.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047/2019 - Indicando manutenção em edifícios públicos do município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/048_helio_limpeza_do_canteiro_central_da_av._planeta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/048_helio_limpeza_do_canteiro_central_da_av._planeta.pdf</t>
   </si>
   <si>
     <t>Indicação nº 048/2019 - Indicando limpeza do canteiro central da Avenida Planeta.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/049__helio_pintura_de_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/049__helio_pintura_de_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Indicação nº 049/2019 - Indicando pintura de redutores de velocidade.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/050_markito_reforma_de_pontes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/050_markito_reforma_de_pontes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 050/2019 - Indicando recuperação de pontes.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/051_flavio_rua_jupiter.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/051_flavio_rua_jupiter.pdf</t>
   </si>
   <si>
     <t>Indicação nº 051/2019  - Indicando recuperação da Rua Jupiter.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Hélio Castão, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/052_salvador_-_marta_e_helio__recuperacao_estra_3N62Hgg.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/052_salvador_-_marta_e_helio__recuperacao_estra_3N62Hgg.pdf</t>
   </si>
   <si>
     <t>Indicação nº 052/2019 - Indicando recuperação da estrada de Creforma.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/053_salvador_-_marta_e_helio__recuperacao_da_po_pusfaOF.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/053_salvador_-_marta_e_helio__recuperacao_da_po_pusfaOF.pdf</t>
   </si>
   <si>
     <t>Indicação nº 053/2019 - Indicando recuperação da ponte do Córrego da Anta.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/054_salvador_-_marta_e_helio__recuperacao_estra_eTFctwP.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/054_salvador_-_marta_e_helio__recuperacao_estra_eTFctwP.pdf</t>
   </si>
   <si>
     <t>Indicação nº 054/2019 - Indicando recuperação da Estrada Paulo Mano.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/055__helio_ponte_do_pa_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/055__helio_ponte_do_pa_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 055/2019 - Indicando a recuperação da ponte situada no Assentamento PA Vale do Arinos.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/056_markito_retirar_entulho_do_hospital_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/056_markito_retirar_entulho_do_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 056/2019 - Indicando limpeza de prédio publico.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/057_markito_limpeza_da_praca_do_portal_das_flores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/057_markito_limpeza_da_praca_do_portal_das_flores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 057/2019 - Indicando limpeza da praça do Residencial Portal das Flores.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/058_markito_aterro_de_tubo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/058_markito_aterro_de_tubo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 058/2019 - Indicando recuperação de aterro de estrada.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/059_flavio_recuperar_ponte_estrada_do_jau.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/059_flavio_recuperar_ponte_estrada_do_jau.pdf</t>
   </si>
   <si>
     <t>Indicação nº 059/2019 - Indicando a recuperação de ponte.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/060_salvador_iluminacao_super_postes_proximo_ao_iq8QTc5.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/060_salvador_iluminacao_super_postes_proximo_ao_iq8QTc5.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2019 -Indicando reparos em iluminação publica.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1030/061_salvador_sinalizacao_vertical_nas_vias_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1030/061_salvador_sinalizacao_vertical_nas_vias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 061/2019 - Indicando instalação de sinalização vertical nas vias do Município.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1031/062__helio_recuperacao_de_estrada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1031/062__helio_recuperacao_de_estrada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 062/2019- Indicando a recuperação de estrada.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/063_ulliane_e_flavio_limpeza_da_ponte_do_rio_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/063_ulliane_e_flavio_limpeza_da_ponte_do_rio_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 063/2019 - Indicando manutenção na ponte sobre o Rio Arinos.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/064_ulliane_e_flavio_recuperacao_da_av._parana.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/064_ulliane_e_flavio_recuperacao_da_av._parana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 064/2019 - Indicando recuperação de pavimentação asfáltica e redutor de velocidade na Av. Paraná.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/065_salvador_recuperacao_linha_boi_guara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/065_salvador_recuperacao_linha_boi_guara.pdf</t>
   </si>
   <si>
     <t>Indicação nº 065/2019 - Indicando recuperação de estrada Pindorama Boi Guará.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/066_helio_patrolamento_da_rua_aracuai.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/066_helio_patrolamento_da_rua_aracuai.pdf</t>
   </si>
   <si>
     <t>Indação nº 066/2019 - Indicando recuperação da Rua Araçuaí.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/067_salvador_reconstituir_canteiros_centrais_av_31HTS3p.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/067_salvador_reconstituir_canteiros_centrais_av_31HTS3p.pdf</t>
   </si>
   <si>
     <t>Indicação nº 067/2019 - Indicando reconstituir canteiros centrais de Avenidas.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/068_helio_patrolamento_de_estrada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/068_helio_patrolamento_de_estrada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 068/2019 - Indicando serviços de recuperação de estrada.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/069_salvador_coleta_de_entulhos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/069_salvador_coleta_de_entulhos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 069/2019 - Indicando coleta de entulhos.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/070_chico-salvador-eraldo_recuperar_pontes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/070_chico-salvador-eraldo_recuperar_pontes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 070/2019 - Indicando recuperação de pontes na estrada que liga Juara a Comunidade Quatro Marcos.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/071_flavio_e_helio_recuperar_ponte_na_comunidad_EuFObBO.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/071_flavio_e_helio_recuperar_ponte_na_comunidad_EuFObBO.pdf</t>
   </si>
   <si>
     <t>Indicação nº 071/2019 - Indicando recuperação de ponte na Comunidade Água Boa.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/072_leo_boy_tapa_buraco_rua_uruguai.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/072_leo_boy_tapa_buraco_rua_uruguai.pdf</t>
   </si>
   <si>
     <t>Indicação nº 072/2019 - Indicando operação tapa buracos na Rua México e na Av. Dante Martins de Oliveira.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/073_flavio_redutor_de_velocidade_cruzeiro_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/073_flavio_redutor_de_velocidade_cruzeiro_do_sul.pdf</t>
   </si>
   <si>
     <t>Indicação nº 073/2019 - Indicando construção de redutor de velocidade no Jardim Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/074_leo_boy_tapa_buraco_eldorado_e_floresta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/074_leo_boy_tapa_buraco_eldorado_e_floresta.pdf</t>
   </si>
   <si>
     <t>Indicação nº 074/2019 - Indicando serviços de recuperação de pavimentação asfáltica nas vias do Jardim Eldorado.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/075_flavio_valerio_redutor_de_velocidade_rua_ge_pJAzu59.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/075_flavio_valerio_redutor_de_velocidade_rua_ge_pJAzu59.pdf</t>
   </si>
   <si>
     <t>Indicação nº 075/2019 - Indicando construção de redutor de velocidade na Rua Genésio Borges Teixeira.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/076_helio_castao_redutor_de_velocidade_em_frent_vyOtPrs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/076_helio_castao_redutor_de_velocidade_em_frent_vyOtPrs.pdf</t>
   </si>
   <si>
     <t>Indicação nº 076/2019 - Indicando a construção de redutores de velocidade na Rua Rio Branco.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/077_helio_castao_redutor_de_velocidade_em_frent_wk02AZH.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/077_helio_castao_redutor_de_velocidade_em_frent_wk02AZH.pdf</t>
   </si>
   <si>
     <t>Indicação nº 077/2019 - Indicando construção de redutores de velocidade na Av. José Alves Bezerra.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/078_helio_castao_patrolamento_da_estrada_linha__lM6JkYa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/078_helio_castao_patrolamento_da_estrada_linha__lM6JkYa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 078/2019 - Indicando patrolamento e instalação de tubo na Estrada Vicinal de acesso a Linha Pindorama.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/079_helio_castao_patrolamento_estradas_rurais_r_fWxduls.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/079_helio_castao_patrolamento_estradas_rurais_r_fWxduls.pdf</t>
   </si>
   <si>
     <t>Indicação nº 079/2019 - Indicando patrolamento das estradas rurais da comunidade do Rio dos Peixes até a divisa dos municípios de Nova Bandeirantes e Nova Monte Verde.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Chico do Indea, Flavinho, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/087_chico_e_ulliane__remanejar_superpostes_para_gMqelJR.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/087_chico_e_ulliane__remanejar_superpostes_para_gMqelJR.pdf</t>
   </si>
   <si>
     <t>Indicação nº 087/2019 - Indicando remanejamento de super postes para Avenida Walter Lauro.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Hélio Castão, Marta Dalpiaz, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/088_helio-salvador-marta__tubo_na_estrada_agua__XMO8ehy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/088_helio-salvador-marta__tubo_na_estrada_agua__XMO8ehy.pdf</t>
   </si>
   <si>
     <t>Indicação nº 088/2019 - Indicando a instalação de tubo na Estrada Água do Abelha.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/089_helio_castao_-_cascalhamento_estrada_linha__F8r4OLv.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/089_helio_castao_-_cascalhamento_estrada_linha__F8r4OLv.pdf</t>
   </si>
   <si>
     <t>Indicação nº 089/2019 - Indicando cascalhamento nos pontos críticos da Estrada na Linha João Ripar.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/090_helio-marta-salvador_-_tapa_buraco_rua_pira_7l487bG.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/090_helio-marta-salvador_-_tapa_buraco_rua_pira_7l487bG.pdf</t>
   </si>
   <si>
     <t>Indicação nº 090/2019 - Indicando operação tapa buracos na Rua Piracicaba, esquina com Rua Concórdia.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/091_flavio_valerio_abertura_de_canterio_central.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/091_flavio_valerio_abertura_de_canterio_central.pdf</t>
   </si>
   <si>
     <t>Indicação nº 091/2019 - Indicando reabertura de canteiro central.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/092_chico___recuperar_estrada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/092_chico___recuperar_estrada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 092/2019 - Indicando recuperação da estrada da Linha Pedro Damião no sentido do Verdão da Serra.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/093_chico___limpeza_de_terreno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/093_chico___limpeza_de_terreno.pdf</t>
   </si>
   <si>
     <t>Indicação nº 093/2019 - Indicando limpeza do terreno localizado ao lado do PAM (Posto de Assistência Médica).</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/094_flavio___recuperacao_de_ruas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/094_flavio___recuperacao_de_ruas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 094/2019 - Indicando recuperação imediata das ruas do Jardim Continental.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/095_flavio__poda_de_arvore_na_rodovia_do_vale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/095_flavio__poda_de_arvore_na_rodovia_do_vale.pdf</t>
   </si>
   <si>
     <t>Indicação nº 095/2019 - Indicando a realização de poda de algumas árvores nas proximidades da ponte sobre o Rio Arinos.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/096_flavio__limpeza_de_praca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/096_flavio__limpeza_de_praca.pdf</t>
   </si>
   <si>
     <t>Indicação nº 096/2019 - Indicando limpeza imediata da Praça Maria Ferronato Idiarte, localizada na Av. Mato Grosso e Rua Caxias.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/097_leo_boy__sinalizador_e_pintura_de_redutor_d_BtfWHdZ.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/097_leo_boy__sinalizador_e_pintura_de_redutor_d_BtfWHdZ.pdf</t>
   </si>
   <si>
     <t>Indicação nº 097/2019 - Indicando a colocação de sinalizadores e pintura nos redutores de velocidade na MT-338, localizados em frente à Estância Beira Rio.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/098_markito__limpeza_de_terreno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/098_markito__limpeza_de_terreno.pdf</t>
   </si>
   <si>
     <t>Indicação nº 098/2019 - Indicando o gradeamento do terreno da Prefeitura Municipal, localizado entre o Bairro João de Barro e o Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Carlos Amadeu Sirena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/953/mensagem_de_veto_no_001-2019_-_codigo_tributario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/953/mensagem_de_veto_no_001-2019_-_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 001/2019 - Veta integralmente o Autógrafo nº 011/2019, referente ao Projeto de Lei Complementar do Legislativo nº 002/2019.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/mensagem_de_veto_no_002-2019_-_veta_parcialment_QtUZh3A.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/mensagem_de_veto_no_002-2019_-_veta_parcialment_QtUZh3A.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 002/2019 - Veta Parcialmente o Autografo nº 021/2019, referente ao Projeto de Lei Municipal nº 014/2019, que revoga e altera dispositivos da Lei Municipal nº 2.614, de 21 de setembro de 2016, que institui a Cobrança de Taxa de Serviço sobre atividades de Licenciamento Municipal de Juara-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/mensagem_de_veto_no__003-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/mensagem_de_veto_no__003-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 003/2019 - Veta Parcialmente o Autografo nº 023/2019, referente ao projeto de Lei do Legislativo nº 004/2019.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/mensagem_de_veto_no_004-2019_-_conselho_de_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/mensagem_de_veto_no_004-2019_-_conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 004/2019 - Veta parcialmente o Autógrafo nº 025/2019, ao Projeto de Lei do Legislativo nº 003/2019.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/899/001-aplauso_correios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/899/001-aplauso_correios.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 001/2019 - Aplaudindo os servidores da Agência dos Correios de Juara.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>Ulliane Macarena, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/900/002-aplauso_secretaria_de_assistencia_social_-_a_DKfbkcV.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/900/002-aplauso_secretaria_de_assistencia_social_-_a_DKfbkcV.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 002/2019 - Aplaudir a Secretaria Municipal de Assistência Social e Diversidade Cultural.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/965/003-aplauso_garis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/965/003-aplauso_garis.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 003/2019 - Aplaudindo os Garis da Prefeitura Municipal de Juara, em homenagem ao Dia do Gari.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/975/004-aplauso_ricardo_moura_idiomas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/975/004-aplauso_ricardo_moura_idiomas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso Nº 004/2019 - Aplaudindo a empresa Ricardo Moura Idiomas.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/005-aplauso_conselho_de_desenvolvimento_comunit_Pk34jgd.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/005-aplauso_conselho_de_desenvolvimento_comunit_Pk34jgd.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 005/2019 - Aplaudindo os membros do Conselho de Desenvolvimento Comunitário de Juara.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/006-aplauso_aparecido_morais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/006-aplauso_aparecido_morais.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 006/2019 - Aplaudindo o Empresário e Desportista Aparecido Morais.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/007-aos_promotores_e_tenente_coronel_pela_siste_EbL1rW1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/007-aos_promotores_e_tenente_coronel_pela_siste_EbL1rW1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 007/2019 - Aplaudindo o Tenente Coronel PM Waldir Félix de Oliveira Paixão Junior e os Promotores de Justiça Herbert Dias Ferreira e Roberta Cheregati Sanches, pelos bons préstimos no processo de aquisição de equipamentos de radiocomunicador para dar celeridade aos trabalhos, integrando todo o efetivo da região.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 008/2019 - Aplaudindo a empresa Gazin.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/009_aplauso_aplaudindo_a_empresa_nei_drogas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/009_aplauso_aplaudindo_a_empresa_nei_drogas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 009/2019 - Aplaudindo a empresa "Drogaria Nei Drogas".</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Leo Boy, Flavinho, João do Hospital, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/010_-_grupo_de_danca_tatti_ussuna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/010_-_grupo_de_danca_tatti_ussuna.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 010/2019 - Aplaudir a Professora Tati Ussuna e aos bailarinos que participaram do XIV Festival de Danças em Tabaporã.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/011_aplauso_aplaudindo_policiais_e_atiradores_cavalgada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/011_aplauso_aplaudindo_policiais_e_atiradores_cavalgada.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 011/2019, aos Policiais Militares, Atiradores e Comandantes do TG 09-005, pelos trabalhos na Cavalgada da 27 EXPOVALE.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/012_aplauso_aplaudindo_diretoria_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/012_aplauso_aplaudindo_diretoria_acrivale.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 012/2019 - Aplaudindo os componentes da Diretoria da Acrivale pelos relevantes serviços prestados na realização da 27ª EXPOVALE.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/013_aplauso_rainha_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/013_aplauso_rainha_acrivale.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 013/2019 - Aplaudindo a Rainha, Princesa, Madrinha e Musa Fan fest por abrilhantar a 27ª EXPOVALE.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/014_aplauso_marcelo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/014_aplauso_marcelo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 014/2019 - Aplaudindo o Secretário de Estado de Infraestrutura e Logística de Mato Grosso, Marcelo de Oliveira e Silva, pelos relevantes serviços prestados ao Município de Juara.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/015_aplauso_ager_licitacao_emergencial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/015_aplauso_ager_licitacao_emergencial.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 015/2019 - Aplaudindo os servidores da Agencia Estadual de Regulação dos Serviços Públicos Delegados de Mato Grosso - AGER-MT.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/016_aplauso_promotor_ezequiel_borges_de_campos__2kp0OO2.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/016_aplauso_promotor_ezequiel_borges_de_campos__2kp0OO2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 016/2019 - Aplaudindo o Promotor de Justiça Ezequiel Borges de Campos, titular da 6ª Promotoria de Justiça Cível da Comarca de Cuiabá.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/017_aplauso_juara_atletico_clube.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/017_aplauso_juara_atletico_clube.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 017/2019 - Aplaudindo os componentes do Juara Atlético Clube que participaram da 36ª Taça Brasil de Futsal Sub-20 Masculino (1ª Divisão).</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/018_aplauso_mauro_mendes_otaviano_pivetta_janaina_riva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/018_aplauso_mauro_mendes_otaviano_pivetta_janaina_riva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 018/2019 - Aplausos ao Governador do Estado Mauro Mendes Ferreira, ao Vice-Governador do Estado Otaviano Olavo Pivetta, e a Deputada Estadual, Janaina Riva, pelos empenho em possibilitar a contratação emergencial para exploração do Transporte Público Intermunicipal do Estado.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/019_aplauso_iron_gold_copa_de_fisioculturismo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/019_aplauso_iron_gold_copa_de_fisioculturismo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 019/2019 - Aplaudindo os organizadores da Primeira Copa Juara de Fisiculturismo.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>Chico do Indea, Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/020_aplauso_policia_militar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/020_aplauso_policia_militar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 020/2019 - Aplaudindo o efetivo da Policia Militar que atua na Patrulha Rural.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>Flavinho, Chico do Indea, Eraldo Markito, Hélio Castão, João do Hospital, Leo Boy, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/021_aplauso_leilao_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/021_aplauso_leilao_paranorte.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 021/2019 - Aplaudindo os organizadores do IV Leilão Direito de Viver realizado no Distrito Administrativo de Paranorte.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/022_aplauso_solano.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/022_aplauso_solano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 022/2019 - Aplaudindo o  Subtenente do Exército Brasileiro Luiz Solano da Silva Ferreira, pelos relevantes serviços prestados ao Município de Juara.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/023_aplauso_sessao_plenaria_do_estudante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/023_aplauso_sessao_plenaria_do_estudante.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 023/2019 - Aplaudindo os participantes da Sessão Plenária do Estudante, realizada em 14 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2019 - A família do Senhor Adão Barbosa da Silva.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/950/002-pesar_ariovaldo_jose_santana.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/950/002-pesar_ariovaldo_jose_santana.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 002/2019 - Pelo falecimento do Senhor Ariovaldo José Santana, ocorrido no dia 02 de Abril de 2019.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/951/003-pesar_ermogenio_francisco_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/951/003-pesar_ermogenio_francisco_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 003/2019 - Pelo falecimento do Senhor Ermogênio Francisco dos Santos, ocorrido no dia 14 de Abril de 2019.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/004-pesar_antonio_amaro_de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/004-pesar_antonio_amaro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 004/2019 - A família do Senhor Antonio Amaro de Oliveira.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/005-pesar_davi_alves_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/005-pesar_davi_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2019 - A Família do Senhor David Alves da Silva.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/006-pesar_orlando_rodrigues_barbosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/006-pesar_orlando_rodrigues_barbosa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 006/2019- A família do Senhor Orlando Rodrigues Barbosa.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/007-pesar_adalto_calmon_requena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/007-pesar_adalto_calmon_requena.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2019 - A Família do Senhor Adalto Calmon Requena.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/008-pesar_takaaki-hosoume_fnOrEKd.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/008-pesar_takaaki-hosoume_fnOrEKd.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 008/2019 - A Família do Senhor Takaaki Hosoume.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/009-pesar_edivaldo_leite_castro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/009-pesar_edivaldo_leite_castro.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 009/2019 - À Família do Senhor Edivaldo Leite Castro.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Leo Boy, Marta Dalpiaz, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/010-pesar-donizete-galdino-da-silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/010-pesar-donizete-galdino-da-silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 010/2019 - A família do Senhor Donizete Galdino da Silva.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1178/011-pesar-jose-laurentino-nunes-filho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1178/011-pesar-jose-laurentino-nunes-filho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 011/2019 - À família do Senhor José Laurentino Nunes Filho.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/937/projeto_de_decreto_001_comissao_de_financas_cont_WLpZKvM.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/937/projeto_de_decreto_001_comissao_de_financas_cont_WLpZKvM.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2019 – Aprova as Contas Anuais de Governo da Prefeitura Municipal de Juara – MT, relativas ao exercício de 2017.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_002_titulo_de_cidadao_-_ten.__iXcocXX.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_002_titulo_de_cidadao_-_ten.__iXcocXX.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n 002/2019 - Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_003_titulo_de_cidadao_-_mano_QAMsgrn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_003_titulo_de_cidadao_-_mano_QAMsgrn.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 003/2019 - Concede Titulo Honorifico de Cidadão Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_decreto_004_diploma_professora_loure_b2kqQIF.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_decreto_004_diploma_professora_loure_b2kqQIF.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 004/2019 - Concede a senhora Lourença Godoi de Moraes da Rosa, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_decreto_005_diploma_professora_apare_XK6Uiqe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_decreto_005_diploma_professora_apare_XK6Uiqe.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2019 - Concede ao Senhor Aparecido Caetano de Souza, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_decreto_006_diploma_professora_maria_pkMBGlt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_decreto_006_diploma_professora_maria_pkMBGlt.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 006/2019 - Concede a Senhora Maria Cordeiro Rodrigues, o Diploma "Professora Elaine Silva de Matias Alves".</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/projeto_de_decreto_007_diploma_professora_regin_QhB6j4I.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/projeto_de_decreto_007_diploma_professora_regin_QhB6j4I.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 007/2019 - Concede a Senhora Regina de Oliveira Figueira, o Diploma "Professora Elaine de Matias Alves".</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_decreto_008_diploma_professora_rober_ephOpss.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_decreto_008_diploma_professora_rober_ephOpss.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 008/2019 - Concede ao Senhor Roberto Aparecido Trabaquini, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_decreto_009_diploma_professora_elian_jiTZpvz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_decreto_009_diploma_professora_elian_jiTZpvz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 009/2019 - Concede a Senhora Eliane Teresa Parazzi Borges, o Diploma "Professora Elaine de Matias Alves".</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_decreto_010_diploma_professora_ana_m_hKOWBfY.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_decreto_010_diploma_professora_ana_m_hKOWBfY.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 010/2019 - Concede a Senhora Ana Márcia Vicentin Batista Ribeiro, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/projeto_de_decreto_011_titulo_de_cidadao_-_webe_LwUisZB.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/projeto_de_decreto_011_titulo_de_cidadao_-_webe_LwUisZB.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011/2019 - Concede ao Senhor Weber Vieira de Araújo, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_decreto_012_diploma_professora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_decreto_012_diploma_professora.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 012/2019 - Concede a Senhora Valdirene Cavichioli, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/projeto_de_decreto_013_diploma_professora_rosa__rtZhBos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/projeto_de_decreto_013_diploma_professora_rosa__rtZhBos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 013/2019 - Concede a Senhora Rosa Terezinha Tondin Silveira, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_decreto_014_titulo_de_cidadao_beneme_d3e70Pn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_decreto_014_titulo_de_cidadao_beneme_d3e70Pn.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 014/2019 - Concede Título Honorífico de Cidadã Juarense e dá outras providencias.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_decreto_015_titulo_de_cidadao_-_jose_NgMfkjm.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_decreto_015_titulo_de_cidadao_-_jose_NgMfkjm.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 015/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_decreto_016_titulo_de_cidadao_-_mate_cGBhnzY.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_decreto_016_titulo_de_cidadao_-_mate_cGBhnzY.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 016/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_decreto_017_titulo_de_cidadao_honora_NzHqUKO.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_decreto_017_titulo_de_cidadao_honora_NzHqUKO.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 017/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_decreto_018_titulo_de_cidadao_-_esly_1q5eLcn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_decreto_018_titulo_de_cidadao_-_esly_1q5eLcn.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 018/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_decreto_019_titulo_de_cidada_-_lucin_O45VJ4I.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_decreto_019_titulo_de_cidada_-_lucin_O45VJ4I.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 019/2019 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_decreto_020_titulo_de_cidadao_-_pedr_qFllTzc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_decreto_020_titulo_de_cidadao_-_pedr_qFllTzc.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 020/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_decreto_021_titulo_de_cidadao_-_robe_w5UDGub.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_decreto_021_titulo_de_cidadao_-_robe_w5UDGub.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 021/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_decreto_022_titulo_de_cidadao_-_nair_gCjWMVX.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_decreto_022_titulo_de_cidadao_-_nair_gCjWMVX.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 022/2019 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_decreto_023_titulo_de_cidadao_-_heli_czpaUHs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_decreto_023_titulo_de_cidadao_-_heli_czpaUHs.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 023/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_decreto_024_titulo_de_cidadao_-_clod_26Bi1kB.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_decreto_024_titulo_de_cidadao_-_clod_26Bi1kB.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 024/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_decreto_025_titulo_de_cidada_-_maria_dSKMDjL.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_decreto_025_titulo_de_cidada_-_maria_dSKMDjL.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 025/2019 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_decreto_026_titulo_de_cidadao_-_jusc_DgunumC.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_decreto_026_titulo_de_cidadao_-_jusc_DgunumC.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 026/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_decreto_027_titulo_de_cidadao_-_jose_v7kEwjl.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_decreto_027_titulo_de_cidadao_-_jose_v7kEwjl.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 027/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_decreto_028_titulo_de_cidadao_-_zoni_u39x6ha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_decreto_028_titulo_de_cidadao_-_zoni_u39x6ha.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 028/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_decreto_029_titulo_de_cidadao_-_auro_a4NlzAk.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_decreto_029_titulo_de_cidadao_-_auro_a4NlzAk.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 029/2019 - Concede Título de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_decreto_030_titulo_de_cidadao_-_mari_gPCMxG5.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_decreto_030_titulo_de_cidadao_-_mari_gPCMxG5.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 030/2019 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_de_decreto_031_titulo_de_cidadao_-_adei_TpuDuVX.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_de_decreto_031_titulo_de_cidadao_-_adei_TpuDuVX.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 031/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/projeto_de_decreto_032_titulo_de_cidada_-_laura_fuhr.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/projeto_de_decreto_032_titulo_de_cidada_-_laura_fuhr.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 032/2019 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_033_titulo_de_cidadao_-_joarez_trindade_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_033_titulo_de_cidadao_-_joarez_trindade_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 033/2019 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/870/projeto_de_lei_complementar_no_001-2019_-_carrei_eDxCRGk.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/870/projeto_de_lei_complementar_no_001-2019_-_carrei_eDxCRGk.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001/2019 - Altera a Lei Complementar nº 068/2009 Dispõe sobre a carreira dos Profissionais da Educação Pública Básica do Município de Juara - MT.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/872/projeto_de_lei_complementar_no_002-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/872/projeto_de_lei_complementar_no_002-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2019 - Altera a Lei Complementar nº 028/2007, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_complementar_no_003-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_complementar_no_003-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2019 - Altera o artigo 126 e Acrescenta o artigo 90-A e 126-A na Lei Complementar nº 028/2007, acrescenta o artigo 35-A na Lei Complementar nº 069/2010, 33-A na Lei Complementar nº 029/2007 e 31-A na Lei Complementar nº 031/2007, e dá outras providencias.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2019 - Altera parágrafo único do Art. 324 da Lei Complementar nº 023/2006, que institui o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_complementar_no_005-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_complementar_no_005-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005/2019 - Altera o Art. 356 e revoga dispositivos da lei Complementar nº 023/2006, que institui o Código Tributário Municipal e estabelece normas gerais de direito tributário, aplicáveis ao município de Juara e da outras providencias.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_complementar_no_006-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_complementar_no_006-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 006/2019 - Altera o Anexo IV da Lei Complementar nº 069/2010, que Transforma cargos na Administração Direta, Reestrutura o Plano de Carreiras Geral da Prefeitura Municipal de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/projeto_de_lei_complementar_no_007-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/projeto_de_lei_complementar_no_007-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 007/2009 - Altera a Lei Complementar nº 149/2017 - Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_complementar_no_008-2019_-_cessao_de_servidores_entre_municipios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_complementar_no_008-2019_-_cessao_de_servidores_entre_municipios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 008/2019 - Altera o caput do artigo 32 da Lei Complementar nº 028, de 26 de dezembro de 2007, possibilitando a cessão de servidores, com ou sem ônus, entre municípios e dá outras providências.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Leo Boy, Chico do Indea, Flavinho, João do Hospital, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_complementar_do_legislativo_no_00_StsKlhX.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_complementar_do_legislativo_no_00_StsKlhX.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 001/2019 - Dispõe sobre a atualização para redução de alíquota de Imposto predial e Territorial Urbano - IPTU aos imóveis residenciais localizados na zona urbana, beneficiados por Financiamento habitacional e da outras providencias.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>Salvador Pizzolio, Eraldo Markito, Hélio Castão, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_complementar_do_legislativo_002-2_R6Ic5KA.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_complementar_do_legislativo_002-2_R6Ic5KA.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 002/2019 - Altera o parágrafo único do Art. 324 da Lei Complementar nº 023/2006, que institui o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_do_legislativo_003-_xVJptcI.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_do_legislativo_003-_xVJptcI.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 003/2019 - Revoga e altera dispositivos da Lei Complementar nº 023, de 28 de novembro de 2006, que institui o Código Tributário Municipal e estabelece normas gerais de direito tributário, aplicáveis ao município de Juara e dá outras providências e revoga o art. 3º da Lei Complementar nº 132, de 10 de setembro de 2015.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/projeto_de_lei_complementar_do_legislativo_004-_h6TygAm.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/projeto_de_lei_complementar_do_legislativo_004-_h6TygAm.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 004/2019 - Altera a Tabela IX da Lei Complementar nº 023/2006, que institui o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/projeto_de_lei_complementar_do_legislativo_005-_OCYnaIB.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/projeto_de_lei_complementar_do_legislativo_005-_OCYnaIB.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 005/2019 - Dispõe sobre a regularização de Lotes Urbanos com Edificações Consolidadas em Área Central do Município de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_complementar_do_legislativo_006-_8PIQxkS.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_complementar_do_legislativo_006-_8PIQxkS.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 006/2019 - Altera a Lei Complementar nº 143, de 31 de março de 2016, que dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_municipal_no_002-2019_-_autorizac_kph9epO.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_municipal_no_002-2019_-_autorizac_kph9epO.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 002/2019 - Permite o Poder Executivo Municipal de Juara - Mato Grosso, a fazer autorização de uso de área de Propriedade do Município para o Juara Atlético Clube, e dá outras providencias.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_municipal_no_003-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_municipal_no_003-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 003/2019 - Autoriza Poder Executivo Municipal a Doar área Publica para o Regime Próprio de Previdência Social do Município de Juara/MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 004/2019 - Autoriza a chefe do Poder Executivo de Juara/MT a celebrar Termo de Cooperação Técnica com a Associação dos Criadores do Vale do Arinos - ACRIVALE, visando a recuperação de estrada municipal vicinal, entroncamento da linha Braguinha ao rio Jaú e dá outras providencias.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_municipal_no_005-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_municipal_no_005-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 005/2019 - Dispõe sobre o Reajuste do Piso Base dos ocupantes de Cargos do Magistério Publico Municipal da Educação Básica, e dá outras providencias.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_municipal_no_006-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_municipal_no_006-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 006/2019 - Dispõe sobre o reajuste do piso salarial profissional dos Agentes Comunitários de Saúde e dos Agentes de Combate as Endemias no município de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_lei_municipal_no_007-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_lei_municipal_no_007-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 007/2019 - Dispõe sobre correção monetária dos valores das modalidades licitatórias no âmbito do Município Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_lei_municipal_no_008-2019_-_dispoe_so_XMApLDm.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_lei_municipal_no_008-2019_-_dispoe_so_XMApLDm.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 008/2019 - Dispõe sobre a Recomposição da Remuneração do Quadro de Servidores do poder Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_municipal_no_009-2019_-_confissao_BlOFhJ2.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_municipal_no_009-2019_-_confissao_BlOFhJ2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 009/2019 – Autoriza ao Chefe do Poder Executivo Municipal a proceder a confissão e o parcelamento de débitos perante a Procuradoria Geral do Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_municipal_no_010-2019_credito_adi_Cvju2pY.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_municipal_no_010-2019_credito_adi_Cvju2pY.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 010/2019 – Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial Suplementar ao Orçamento do exercício de 2019 com a inclusão de elemento de despesa e a sua respectiva fonte e destinação de recurso e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_municipal_no_011-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_municipal_no_011-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 011/2019 - Altera a redação da Lei Municipal nº 1.656, de 20 de abril de 2005, que Institui o Regime Próprio de Previdência Social do Município de Juara/MT e dá outras providencias.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_municipal_no_012-2019_autoriza_o__kxdPXyF.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_municipal_no_012-2019_autoriza_o__kxdPXyF.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n 012/2019 - Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento do exercício de 2019.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_municipal_no_013-2019_-_autoriza__MUCPJun.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_municipal_no_013-2019_-_autoriza__MUCPJun.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 013/2019 - Autoriza o Poder Executivo á desativar Escolas Municipais, e dá outras providencias.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_municipal_no_014-2019_altera_a_le_lMNQQlx.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_municipal_no_014-2019_altera_a_le_lMNQQlx.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 014/2019 - Altera a Lei Municipal nº 2.614/2016 que institui a Cobrança de Taxa de Serviços sobre atividades de Licenciamento e Fiscalização Ambiental no Âmbito do Município de Juara - MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_municipal_no_015-2019_contratacao_Rv4BrBv.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_municipal_no_015-2019_contratacao_Rv4BrBv.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 015/2019 - Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento de serviço essencial.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_municipal_no_16-2019_lei_orcament_Rgd9Rxy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_municipal_no_16-2019_lei_orcament_Rgd9Rxy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 016/2019 - Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_municipal_no_017-2019_-_gratific_AU3Thma.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_municipal_no_017-2019_-_gratific_AU3Thma.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 017/2019 - Institui Gratificação pelo encargo de membro de Comissão de Sindicância, Processo Administrativo Disciplinar e Procedimento Administrativo de Apuração de Infrações Contratuais, e dá outras providencias.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_municipal_no_018-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_municipal_no_018-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 018/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.734 de 08 de janeiro de 2019 - que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/projeto_de_lei_municipal_no_019-2019_consorcio__90IWrFk.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/projeto_de_lei_municipal_no_019-2019_consorcio__90IWrFk.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 019/2019 - Referenda adesão do Município de Juara ao Consórcio Publico Intermunicipal de Gestão dos Regimes Próprios de Previdência Social dos Municípios Matogrossenses - CONSPREV e dá outras providencias.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_lei_municipal_no_020-2019_abertura_c_7fq1d9V.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_lei_municipal_no_020-2019_abertura_c_7fq1d9V.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 020/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.734, de 08 de Janeiro de 2019 - que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_municipal_no_021-2019_abertura_c_rY7ReHA.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_municipal_no_021-2019_abertura_c_rY7ReHA.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 021/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.734 de 08 de janeiro de 2019 - que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_municipal_no_022-2019_operacao_c_6racjIL.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_municipal_no_022-2019_operacao_c_6racjIL.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 022/2019 - Autoriza o Poder Executivo a contratar Operação de Credito junto á Caixa Econômica federal - CEF, no âmbito do Programa FINISA - Financiamento á Infraestrutura e ao Saneamento, na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital, a oferecer garantias e dá outras providencias.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 023/2019 - Concede isenção de ISSQN á ACRIVALE - Associação dos Criadores do vale do Arinos, promotora da 27ª Expovale e dá outras providencias.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_municipal_no_025-2019_lemamt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_municipal_no_025-2019_lemamt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 025/2019 - Autoriza o Poder Executivo Municipal a celebrar Termo de Colaboração para a transferência de incentivos financeiros para a LEMAMT - Liga Estadual de Motociclismo e Automobilismo de Mato Grosso, e dá outras providencias.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_municipal_no_026-2019_-_alteraca_v4BM5BL.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_municipal_no_026-2019_-_alteraca_v4BM5BL.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 026/2019 - Dispõe sobre a alteração do art. 9º da lei municipal nº 2.734, de 08 de janeiro de 2019, que estima a receita e fixa a despesa do município, para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_municipal_no_027-2019_reestrutur_cpbnean.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_municipal_no_027-2019_reestrutur_cpbnean.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 027/2019 - Dispõe sobre a reestruturação do regime Proprio de previdencia Social do Municipio de Juara/MT e dá outras providencias.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_de_lei_no_028-2019_abertura_credito_-_boxe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_de_lei_no_028-2019_abertura_credito_-_boxe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 028/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.734 de 08 de Janeiro de 2019 - que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_municipal_no_029-2019_parcelamen_7bMAouK.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_municipal_no_029-2019_parcelamen_7bMAouK.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 029/2019 - Dispõe sobre a transação e o parcelamento de créditos fiscais no mutirão de conciliação fiscal do ano de 2019, e dá outras providencias.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/projeto_de_lei_municipal_no_030-2019_taxa_servi_TdQpeEC.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/projeto_de_lei_municipal_no_030-2019_taxa_servi_TdQpeEC.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 030/2019 - Altera Dispositivos da Lei Municipal n 2.614, de 21 de setembro de 2016, que institui a Cobrança de Taxa de Serviços sobre atividades de Licenciamento e Fiscalização Ambiental no âmbito do Município de Juara-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_municipal_no_031-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_municipal_no_031-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 031/2019 - Autoriza ao Chefe do poder Executivo Municipal a proceder a confissão e o parcelamento de débitos perante a Energisa Mato grosso - Distribuidora de Energia S.A e dá outras providencias.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_municipal_no_032-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_municipal_no_032-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 032/2019 - Dispõe sobre a alteração do § 3º do artigo 1º da Lei Municipal nº 2.766/2019, que Institui Gratificação pelo encargo de membro de Comissão de Sindicância, Processo Administrativo Disciplinar e Procedimento Administrativo de Apuração de Infrações contratuais, e dá outras providencias.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_municipal_no_033-2019_-_receita__NbxptDG.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_municipal_no_033-2019_-_receita__NbxptDG.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 033/2019 - Estima a Receita e Fixa a Despesa do Município, para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_municipal_no_034-2019_abertura_c_06VjqoT.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_municipal_no_034-2019_abertura_c_06VjqoT.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 034/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.734 de 08 de janeiro de 2019 - que dispõe sobre o orçamento para exercício de 2019.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_municipal_no_035-2019_contrataca_eruPx9Z.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_municipal_no_035-2019_contrataca_eruPx9Z.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 035/2019 - Autoriza o Poder Executivo a contratar Operação de Crédito junto a Caixa Econômica Federal - CEF, no âmbito do Programa FINISA - Financiamento á Infraestrutura e ao Saneamento, na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital, a oferecer garantias e dá outras providencias.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_municipal_no_036-2019_pagamento__SptljTV.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_municipal_no_036-2019_pagamento__SptljTV.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 036/2019 - Dispõe sobre o pagamento de débitos da Fazenda Pública Municipal considerados de pequeno valor (RFV), define os procedimentos, e dá outras providencias.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_municipal_o_037-2019_aprovacao_j_qXpAe8P.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_municipal_o_037-2019_aprovacao_j_qXpAe8P.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 037/2019 - Dispõe sobre aprovação do loteamento denominado Jardim Kairós, no perímetro urbano de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 038/2019 - Dispõe sobre aprovação do loteamento denominado Jardim Portal do Sol, no perímetro urbano de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_municipal_no_039-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_municipal_no_039-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 039/2019 - Autoriza o Poder Executivo Municipal a doar área pública para a Procuradoria-Geral de Justiça do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_municipal_no_040-2019_institui_a_f3eCSYD.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_municipal_no_040-2019_institui_a_f3eCSYD.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 040/2019 - Institui a Comenda Colonizador José Pedro Dias (Zé Paraná).</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_municipal_no_041-2019_altera_lei_r6lVD9D.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_municipal_no_041-2019_altera_lei_r6lVD9D.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 041/2019 - Altera a Lei Municipal nº 2.699/2018 que Dispõe sobre o Estágio de Estudantes em órgãos da Administração Municipal.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_municipal_no_042-2019..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_municipal_no_042-2019..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 042/2019 - Altera a Lei Municipal nº 2.754/2019 que autoriza o Poder Executivo Municipal a afetar área pública para o Fundo do Regime Próprio de Previdência Social do Município de Juara/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_municipal_no_043-2019_permuta_de_area.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_municipal_no_043-2019_permuta_de_area.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 043/2019 - Autoriza o chefe do Poder Executivo Municipal a proceder á permuta de área de propriedade do Município, na forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_municipal_no_044-2019_abertura_c_NMqqpKy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_municipal_no_044-2019_abertura_c_NMqqpKy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 044/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.734 de 08 de janeiro de 2019 - que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_municipal_045-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_municipal_045-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 045/2019 - Altera o anexo I da Lei Municipal nº 2.720/2018, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_municipal_no_046-2019_plano_plurianual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_municipal_no_046-2019_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 046/2019 - Altera os Anexos I e II da Lei Municipal nº 2.679/2017, que dispõe sobre o Plano Plurianual para o período 2018-2021.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_lei_no_047-2019_-_termo_de_cooperaca_VEbqkn8.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_lei_no_047-2019_-_termo_de_cooperaca_VEbqkn8.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 047/2019 - Autoriza o Poder Executivo por intermédio da Secretaria Municipal de Saúde de Juara/MT a celebrar Acordo de Cooperação Técnica com a Faculdade do Vale do Rio Arinos mantida pela Academia Juinense de Ensino Superior Ltda - AJES, visando o desenvolvimento de ações conjuntas destinadas a promoção de Cursos de Graduação e Técnicos e serviços de Reabilitação Física de caráter sistemático de integração ensino/serviço na área de Fisioterapia e dá outras providências.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/projeto_mo_048-2019_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/projeto_mo_048-2019_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 048/2019 - Altera o anexo II na Lei Municipal nº 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_no_049-2019_-_altera_vencimentos_para_a_KyJNGnp.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_no_049-2019_-_altera_vencimentos_para_a_KyJNGnp.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 049/2019 - Autoriza o Poder Executivo Municipal a alterar o vencimentos inicial dos cargos de Advogado, Contador e Controlador Interno.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_municipal_no_050-2019_alteracao_a_lei_2.775-2019-loa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_municipal_no_050-2019_alteracao_a_lei_2.775-2019-loa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 050/2019 - Dispõe sobre a alteração a  Lei Municipal nº 2.775/2019, que dispõe sobre as Diretrizes para Elaboração de Lei Orçamentária para o Exercício de 2020.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_municipal_no_051-2019_-_cessao_de_uso_ao_clube_viva_a_vida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_municipal_no_051-2019_-_cessao_de_uso_ao_clube_viva_a_vida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 051/2019 - Autoriza o Município de Juara a ceder o imóvel, por meio de Termo de Cessão de Uso, ao Clube dos Idosos Viva a Vida.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_do_legislativo_001-2019_marta_dal_AvC5AuM.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_do_legislativo_001-2019_marta_dal_AvC5AuM.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 001/2019 - Disciplina o Plantio de Arvores nos passeios públicos do município de Juara e dá outras providencias.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_do_legislativo_no_002-2019_-_inst_I9E7tKQ.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_do_legislativo_no_002-2019_-_inst_I9E7tKQ.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 002/2019 - Institui o Banco de Ideias Legislativas no Município de Juara-MT.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_do_legislativo_no_003-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_do_legislativo_no_003-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 003/2019 - Altera e revoga dispositivos da Lei Municipal nº  1.574, de 22 de junho de 2004, que consolida as Leis Municipais que instituem o Conselho Municipal de Saúde de Juara- MT e dá outras Providencias.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_do_legislativo_004-2019_leo_boy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_do_legislativo_004-2019_leo_boy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 004/2019 - Altera e revoga dispositivos da Lei Municipal nº 2.741, de 11 de janeiro de 2019, que estabelece normas gerais para o serviço de interesse público de transporte individual de passageiros em veículos de aluguel-táxi no município de Juara - Mato Grosso e dá outras providencias.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_do_legislativo_no_005-2019_-_nom_DtN9KoA.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_do_legislativo_no_005-2019_-_nom_DtN9KoA.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 005/2019 - Dispõe sobre a denominação de rua localizada no Distrito de Paranorte, Município de Juara-MT.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_do_legislativo_no_006-2019_utili_9HG34CO.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_do_legislativo_no_006-2019_utili_9HG34CO.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 006/2019 - Declara de utilidade publica a APRI - Associação dos Produtores Rurais de Itapaiuna.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_do_legislativo_007-2019_eraldo_markit.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_do_legislativo_007-2019_eraldo_markit.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 007/2019 - Dispõe sobre a criação de vagas de estacionamento exclusivo para veículos de transporte escolar em frente as creches e escolas para fins de embarque e desembarque de alunos e dá outras providencias.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_do_legislativo_008-2019_leo_boy__kBjWCsp.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_do_legislativo_008-2019_leo_boy__kBjWCsp.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 008/2019 - Dispõe sobre infração de transito cometida por vereador ou servidor do Poder Legislativo Municipal no uso de suas funções e dá outras providencias.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_do_legislativo_009-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_do_legislativo_009-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 009/2019 - Dispõe sobre o recebimento de receitas e tributos pelo Município de Juara por meio de cartão de credito e de debito.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_do_legislativo_010-2019_markito__AsWU7Jm.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_do_legislativo_010-2019_markito__AsWU7Jm.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 010/2019 - Dispõe sobre a instalação de aparelho eliminador de ar na tubulação do sistema de abastecimento de água e das outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_do_legislativo_011-2019_leo_boy__AQyhTLG.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_do_legislativo_011-2019_leo_boy__AQyhTLG.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 011/2019 - Autoriza inclusão de nome de vereador em placa de inauguração de obra realizada pelo Poder Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/projeto_de_lei_do_legislativo_no_012-2019_-_est_hWA5LXK.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/projeto_de_lei_do_legislativo_no_012-2019_-_est_hWA5LXK.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 012, de 19 de julho de 2019 - Dispõe sobre a incorporação ao Mapa rodoviário e denominação de Estrada Vicinal no Município de Juara e dá outras providencias.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_lei_do_legislativo_no_013-2019_envio_2aScvzO.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_lei_do_legislativo_no_013-2019_envio_2aScvzO.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do legislativo nº 013/2019 - Dispõe sobre envio de Projetos Executivos e Complementares de Obras Públicas Municipais ao Poder Legislativo de Juara-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_do_legislativo_no_014_de_28_de_a_BQRKxqE.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_do_legislativo_no_014_de_28_de_a_BQRKxqE.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 014/2019 - Dispõe sobre a denominação da unidade Básica de Saúde, localizada no bairro Jardim América e dá outras providencias.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_do_legislativo_015-2019_dispoe_s_alGlwEw.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_do_legislativo_015-2019_dispoe_s_alGlwEw.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 015/2019 - Dispõe sobre a denominação de rua localizada no Distrito de Paranorte, Município de Juara - MT.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/projeto_de_lei_do_legislativo_016-2019_leo_boy__moBRd6X.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/projeto_de_lei_do_legislativo_016-2019_leo_boy__moBRd6X.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 016/2019 - Cria o Programa de Incentivo ao Desenvolvimento Rural e Urbano do Município de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_do_legislativo_no_017_de_16_de_s_rPts7Cb.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_do_legislativo_no_017_de_16_de_s_rPts7Cb.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 017/2019 - Obriga estabelecimentos comerciais a devolverem o troco ao consumidor, e em espécie, e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Eraldo Markito, Hélio Castão, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_de_lei_do_legislativo_018-2019_marta_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_de_lei_do_legislativo_018-2019_marta_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 018/2019 - Dispõe sobre a denominação de área pública constante na planta oficial do Residencial Jardim Floresta, Município de Juara-MT.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>João do Hospital, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, Leo Boy, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_do_legislativo_019-2019_joao_do_rissotti.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_do_legislativo_019-2019_joao_do_rissotti.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 019/2019 - Altera a denominação do Hospital Municipal de Juara-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>Flavinho, Chico do Indea, João do Hospital, Leo Boy, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_do_legislativo_no_020-2019_uma_c_GNrIwIw.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_do_legislativo_no_020-2019_uma_c_GNrIwIw.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 020/2019 - Institui o Projeto "Uma criança, uma árvore" no Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_do_legislativo_no_021-2019_afixa_u2apC4M.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_do_legislativo_no_021-2019_afixa_u2apC4M.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 021/2019 - Regulamenta a afixação de placas informativas em todas as obras públicas realizadas pelo Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_do_legislativo_no_022-2019_tela__gEnfmEh.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_do_legislativo_no_022-2019_tela__gEnfmEh.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 022/2019 - Dispõe sobre a obrigatoriedade de utilização de tela de proteção no serviço de corte de grama, roçada ou afins realizados pela Administração Municipal ou empresa por ela contratada, e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/projeto_de_lei_do_legislativo_no_023-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/projeto_de_lei_do_legislativo_no_023-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 023/2019 - Acrescenta dispositivos na Lei Municipal nº 092, de 05 de dezembro de 1985, que dispõe sobre a forma e a apresentação dos símbolos do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_do_legislativo_no_024-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_do_legislativo_no_024-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 024/2019 - Dispõe sobre o serviço remunerado de transporte individual de passageiros gerenciado exclusivamente por plataformas tecnológicas, no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_do_legislativo_025-2019_leo_boy__fEbplK1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_do_legislativo_025-2019_leo_boy__fEbplK1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 025/2019 - Dispõe sobre a obrigatoriedade de instalar faixas elevadas para travessia de pedestres em frente às instituições de ensino, públicas ou privadas, localizadas no Município de Juara-MT.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_do_legislativo_026-2019_chico_do_indea.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_do_legislativo_026-2019_chico_do_indea.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 026/2019 - Altera dispositivos da Lei Municipal nº 2.618 de 23 de novembro de 2016, que dispõe sobre a denominação da Unidade de Pronto Atendimento - UPA, localizada neste Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_lei_do_legislativo_027-2019_leo_boy_lions_clube.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_lei_do_legislativo_027-2019_leo_boy_lions_clube.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 027/2019 - Autoriza o Lions Clube de Juara a implantar um obelisco na Avenida Rio Arinos.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_do_legislativo_028-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_do_legislativo_028-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 028/2019 - Declara de utilidade pública o Conselho de Desenvolvimento Comunitário de Juara.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli, Flavinho, João do Hospital, Leo Boy, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/projeto_de_lei_do_legislativo_029-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/projeto_de_lei_do_legislativo_029-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 029/2019 - Dispõe sobre a denominação de logradouro público que especifica, situado no perímetro urbano do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_resolucao_no_001-2019_fixa_calendario_ez1dsl0.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_resolucao_no_001-2019_fixa_calendario_ez1dsl0.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2019 - Fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2019, e dá outras providencias.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/862/projeto_de_resolucao_002_sessao_itinerante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/862/projeto_de_resolucao_002_sessao_itinerante.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2019 - Autoriza a realização de Sessões Itinerantes e dá outras providencias.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_resolucao_003_institui_as_comissoes_p_hJUFnON.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_resolucao_003_institui_as_comissoes_p_hJUFnON.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2019 - Institui a Composição das Comissões Permanentes da Câmara Municipal de Juara – Estado de Mato Grosso, para o biênio 2019 - 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2019 - Autoriza a Mesa Diretora da Câmara Municipal de Juara - MT, a doar bens de sua propriedade á Secretaria Municipal de Administração da prefeitura Municipal, para que seja submetido a apreciação do plenário.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_resolucao_no_005-2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_resolucao_no_005-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 005/2019 – Autoriza a Mesa Diretora a firmar Termo de Cessão de Uso com o Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_resolucao_006_uso_de_sala_junta_de_se_R6txx1P.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_resolucao_006_uso_de_sala_junta_de_se_R6txx1P.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 006/2019 - Autoriza a Mesa Diretora a Firmar Termo de Cessão de Uso com a Prefeitura Municipal de Juara.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_resolucao_no_007-2019_-_titulos_honorificos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_resolucao_no_007-2019_-_titulos_honorificos.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 007/2019 – Altera, acrescenta e revoga dispositivos na Resolução nº 028, de 14 de outubro de 1998, que estabelece normas de tramitação e concessão de títulos honoríficos e dá outras providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_resolucao_008_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_resolucao_008_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 008/2019 - Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_resolucao_009_codigo_de_etica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_resolucao_009_codigo_de_etica.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 009/2019 - Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Juara - MT, cria a respectiva Comissão de Ética. estabelece regras disciplinares e dá outras providências.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_resolucao_010.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_resolucao_010.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 010/2019 - Fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_011_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_011_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 011/2019 - Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/projeto_de_resolucao_012_institui_a_comissao_de_etica_e_decoro_parlamentar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/projeto_de_resolucao_012_institui_a_comissao_de_etica_e_decoro_parlamentar.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 012/2019 - Instaura Comissão de Ética e Decoro Parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/projeto_de_resolucao_013_institui_a_comissao_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/projeto_de_resolucao_013_institui_a_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 013/2019 - Instaura Comissão Especial e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_001_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_001_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2019 - Requerendo a tramitação em regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 001/2019 - Dispõe sobre a autorização para redução de alíquota de Imposto Predial e Territorial Urbano - IPTU aos imóveis residenciais localizados na zona urbana, beneficiados por financiamento Habitacional, e dá outras providencias.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_002_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_002_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2019 - Requerendo a tramitação em regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao projeto de Resolução nº 001/2019 - Fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2019, e dá outras providencias.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_003_solicitando_o_regime_de_urgenci_nr8cxu8.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_003_solicitando_o_regime_de_urgenci_nr8cxu8.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2019 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao projeto de Lei Municipal nº 002/2019 - Permite ao Poder Executivo Municipal de Juara-Mato Grosso, a fazer autorização de uso de área de propriedade do município para o Juara Atlético Clube, e dá outras providencias.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_004_marta_dalpiaz_ao_executivo_solicitanto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_004_marta_dalpiaz_ao_executivo_solicitanto.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2019 - Requerendo que encaminhe expediente ao Poder Executivo Municipal, solicitando informações sobre o andamento do processo para concessão dos serviços funerários, com base na informação que versa o Ofício nº 1199/2018 – GP, da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Requerimento nº 005/2019 - Requerendo Tramitação em regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao projeto de Lei Municipal nº 004/2019.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>Requerimento nº 006/2019 - Requerendo tramitação em Regime de Urgência ao Projeto de Lei Municipal nº 005/2019.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>Requerimento nº 007/2019 - Requerendo Tramitação em regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 006/2019.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_008_leo_boy_ao_executivo_solicitant_DgtGntr.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_008_leo_boy_ao_executivo_solicitant_DgtGntr.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2019 - Requerendo relatório referente aos repasses oriundos de ISS do Complexo Hidrelétrico Apiacás pela circunscrição do município no exercício de 2018.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Leo Boy, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_009_solicitando_o_regime_de_urgencia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_009_solicitando_o_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2019 - Requeremos, ouvido o Soberano Plenário nos termos dos arts. 123, 124 e 127 do Regimento Interno, a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 009/2019 – Autoriza ao Chefe do Poder Executivo Municipal a proceder a confissão e o parcelamento de débitos perante a Procuradoria Geral do Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_010_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_010_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2019 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 010/2019 – Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial Suplementar ao Orçamento do Exercício de 2019 com a especificação da Fonte e destinação de recurso, e dá outras providências.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_011_solicitando_a_dispensa_dos_par_RTw4TeA.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_011_solicitando_a_dispensa_dos_par_RTw4TeA.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2019 - Requerendo Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 018/2019 – Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.734 de 08 de janeiro de 2019, que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_012.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_012.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2019 - Requerendo  a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 004/2019 – Altera e revoga dispositivos da Lei Municipal nº 2.741, de 11 de janeiro de 2019, que estabelece normas gerais para o serviço de interesse público de transporte individual de passageiros em veículos de aluguel-taxi no município der Juara – Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_013_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_013_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 013/2019 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 006/2019 - Declara de utilidade pública a APRI - Associação dos Produtores Rurais de Itapaiuna.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_014_solicitando.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_014_solicitando.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 014/2019 - Requerendo a tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 008/2019 - Dispõe sobre infração de transito cometida por vereador ou servidor do Poder Legislativo Municipal no uso de suas funções e dá outras providencias.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>Leo Boy, Chico do Indea, Flavinho, Hélio Castão, João do Hospital, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_015_solicitando.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_015_solicitando.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2019 - Requerendo Tramitação em regime de Urgência ao projeto de Lei Municipal nº 020/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.734, de 08 de janeiro de 2019, que dispõe sobre o orçamento para exercício de 2019.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/requerimento_016_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/requerimento_016_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2019 - Requerendo Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 026/2019 - que estima a receita e fixa a despesa do município, para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/requerimento_017_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/requerimento_017_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2019 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes a Emenda Substitutiva nº 007/2019 – substitui a redação do Projeto de Lei Municipal nº 026/2019.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1103/requerimento_018_markito_solicitando_resposta_o_Rs7Xs9G.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1103/requerimento_018_markito_solicitando_resposta_o_Rs7Xs9G.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2019 - Requerendo resposta do oficio nº 106/GVEM/2019.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>Chico do Indea, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_019_chico_do_indea_solicitando_resposta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_019_chico_do_indea_solicitando_resposta.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2019 - Requerendo resposta do Oficio nº 044/GVCI/2019, ao que tange especificamente a solicitação sobre a situação para uso de cada maquinário, bem como constando as possíveis peças necessárias de recomposição ou serviços a serem realizados para que estes possam ser utilizados em prol do município para atendimento á população.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/requerimento_020_solicitando_a_dispensa_dos_pareceres.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/requerimento_020_solicitando_a_dispensa_dos_pareceres.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 020/2019 - Requerendo Dispensa dos Pareceres das Comissões Permanentes ao projeto de Lei municipal nº 028/2019 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na lei Municipal nº 2.734 de 08 de janeiro de 2019, que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>Requerimento nº 021/2019 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 023/2019 - Acrescenta dispositivos na Lei Municipal nº 092, de 05 de dezembro de 1985, que dispõe sobre a forma e a apresentação dos símbolos do Município de Juara, e dá outras Providências.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/requerimento_022_solicitando_o_regime_de_urgencia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/requerimento_022_solicitando_o_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 022/2019 - Requerendo a Tramitação em regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 039/2019 - Autoriza o Poder Executivo a doar área pública para a Procuradoria Geral de Justiça do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 023/2019 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei Municipal nº 031/2019 – Autoriza ao Chefe do Poder Executivo Municipal a proceder a confissão e o parcelamento de débitos perante a Energisa Mato Grosso – Distribuidora de Energia S.A e dá outras providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_024_solicitando_a_dispensa_dos_pareceres.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_024_solicitando_a_dispensa_dos_pareceres.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 024/2019 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 044/2019 (zero, quarenta e quatro/dois mil e dezenove) – Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.734 de 08 de janeiro de 2019, que dispõe sobre o orçamento para o exercício de 2019.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_025_regime_de_urgencia_e_a_dispens_u5iKBQ1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_025_regime_de_urgencia_e_a_dispens_u5iKBQ1.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 025/2019 - Requerendo a tramitação em regime de urgência e dispensa dos pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 006/2019.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_026_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_026_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 026/2019 - Requerendo a tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 026/2019.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_027.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_027.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 027/2019 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes aos Projetos de Decretos Legislativo.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_029.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 029/2019 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 027/2019.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_030.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 030/2019 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 011/2019.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_031.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 031/2019 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 051/2019.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_032.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_032.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 032/2019 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei do Legislativo nº 028/2019.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_033_solicitando_a_criacao_comissao_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_033_solicitando_a_criacao_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 033/2019 - Requerendo a criação de uma Comissão Especial, pelo prazo de 90 (noventa) dias, para apurar as possíveis irregularidades praticadas pela empresa concessionária de energia elétrica de Mato Grosso Energisa S/A.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_034.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_034.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 034/2019 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar nº 008/2019 – Altera o caput do artigo 32 da Lei Complementar nº 028, de 26 de dezembro de 2007, possibilitando a cessão de servidores, com ou sem ônus, entre municípios e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_035.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 035/2019 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 029/2019 - Dispõe sobre a denominação de logradouro público que especifica, situado no perímetro urbano do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/subemenda_a_emenda_substitutiva_001_projeto_de__1Yn6yKy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/subemenda_a_emenda_substitutiva_001_projeto_de__1Yn6yKy.pdf</t>
   </si>
   <si>
     <t>Subemenda nº 001/2019 - Subemenda à emenda substitutiva nº 004 ao Projeto de Resolução nº 007/2019.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>MOCPA</t>
   </si>
   <si>
     <t>Moção de Parabenização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/001-keith_regina_prado_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/001-keith_regina_prado_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 001/2019 - Aplaudir a servidora da Secretaria de Estado de Infraestrutura e Logística (SINFRA) Keith Regina Prado dos Santos.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/002_ministerio_de_madureira_juara_aniversario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/002_ministerio_de_madureira_juara_aniversario.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 002/2019 - Em homenagem aos 13 anos da Igreja Assembleia de Deus Ministério Madureira em Juara.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/003_tucunare_parabenizacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/003_tucunare_parabenizacao.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 003/2019 - Em homenagem aos 31 anos da Rádio Tucunaré.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Flavinho, João do Hospital, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/001-repudio_ludio_cabral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/001-repudio_ludio_cabral.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio nº 001/2019 - Ao Deputado Estadual Ludio Frank Mendes Cabral.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/002-repudio_energisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/002-repudio_energisa.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio nº 002/2019 - A Energisa S.A., em razão do descaso que a empresa tem dispensado à sociedade na prestação deficitária dos serviços de energia elétrica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3978,67 +3978,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/894/emenda_aditiva_001_projeto_de_lei_municipal_no_0_ljnD78r.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/emenda_aditiva_002_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/emenda_aditiva_003_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/893/emenda_modificativa_001_projeto_de_lei_municipal_ZNkAecn.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_modificativa_002_projeto_de_lei_municipal_NZZBKCc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/902/emenda_modificativa_003_projeto_de_lei_do_legisl_D4uHlAa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_modificativa_004_projeto_de_lei_municipa_2N4IYe4.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/emenda_modificativa_005_projeto_de_lei_compleme_Qrv2E9l.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/emenda_modificativa_006_projeto_de_lei_municipa_0mjLubn.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/emenda_modificativa_007_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/emenda_modificativa_008__AFm92cU.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/emenda_modificativa_009_projeto_de_lei_municipa_QFzds6E.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/emenda_modificativa_010_projeto_de_lei_municipa_0p3e6NT.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/emenda_modificativa_011_projeto_de_lei_municipal_no_030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/emenda_modificativa_012_projeto_de_lei_municipa_kldmY49.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/emenda_modificativa_013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/emenda_modificativa_014_projeto_de_lei_municipal_no_030_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/emenda_modificativa_015_projeto_de_lei_complementar_do_legislativo_no_005_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/931/emenda_substitutiva_001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/904/emenda_substitutiva_002_projeto_de_lei_complemen_sN3lR5l.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/939/emenda_substitutiva_003_projeto_de_lei_municipal_j1txBCq.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/emenda_substitutiva_004_projeto_de_resolucao_no_Y1whfdd.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/963/emenda_substitutiva_005_projeto_de_lei_municipal_vzPb4h7.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/emenda_substitutiva_006_projeto_de_lei_municipa_Hp88w9Q.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_substitutiva_007_projeto_de_lei_municipa_Pqf3CWT.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/emenda_substitutiva_009_projeto_de_lei_municipa_6qlaziy.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/emenda_substitutiva_010_projeto_de_lei_municipa_i5nzmB6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/emenda_substitutiva_012_projeto_de_lei_municipal_no_033-2019_loa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/emenda_substitutiva_013_projeto_de_lei_municipal_no_046-2019_ppa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/emenda_substitutiva_014_projeto_de_lei_municipal_no_050-2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/emenda_supressiva_001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/emenda_supressiva_002_projeto_de_lei_municipal__PTloKcK.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/860/001_markito__colocar_tubo_na_estrada_guaranta.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/861/002_markito__recuperacao_de_ponte_e_estrda_atras_BBwNeAG.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/865/003_helio__recuperacao_de_ponte_da_estrada_do_pe_V5skE4M.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/868/004_chico__recuperacao_da_estrada_da_pedreira_e_palmital.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/869/005_marta__recuperacao_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/871/006_chico__redutor_de_velocidade_na_unemat_e_ajes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/873/007_ulliane__faixa_de_pedrestre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/874/008_markito_recuperacao_de_ponte_postinho_sentid_nYgytKH.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/875/009_markito_recuperacao_de_ponte_e_estrada_da_li_YUfuwJA.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/876/010_markito_recuperacao_de_estrada_e_bueiro_post_YyntYiq.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/877/011_salvador_manutencao_da_feira_livre_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/878/012_salvador_indicando_aplicativo_de_servicos_po_REeerYV.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/879/013_markito_recuperacao_de_estrada_paranorte_a_n_I00dErM.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/883/014_helio_pintura_das_faixas_na_escola_maria_requena.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/884/015_helio_pintura_da_faixa_na_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/885/016_helio_limpeza_da_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/895/017_helio_tapa_buraco_na_av._brasil.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/905/018_markito_reabertura_de_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/930/019_markito_esgotar_pocas_de_agua_no_portal_das_flores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/932/020_helio_conserto_da_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/933/021_helio_colocar_tubo_na_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/934/022_helio_recolher_lixo_na_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/955/023_helio_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/956/024_joao_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/958/026_markito_recuperacao_de_atoleiro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/959/027_chico_e_ulliane_faixa_de_pedestre_em.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/960/028_chico_patrolamento_estrada_maringa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/962/030_ulliane_esgotamento_de_poca_na_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/966/031_flavio_limpeza_da_ponte_do_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/967/032_salvador_retirada_de_redutor_de_velocidade_n_YQo0J7X.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/968/033_markito_cascalhamento_e_patrolamento_paranor_pl4pyJ1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/969/034_flavio_tapa_buracos_rua_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/970/035_flavio_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/971/036_flavio_limpeza_de_calcada_do_predio_da_sema.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/972/037_salvador_pintura_da_faixa_pedestre_creche_in_UR7wKuY.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/973/038_salvador_manutencao_asfalto_av._parana_-_sai_KaQphSm.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/974/039_salvador_limpeza_e_manutencao_das_pracas_do__D8wlNzO.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/040_marta_regulamentacao_de_vagas_de_estacionam_ZhMN4Bb.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/990/041_flavio_limpeza_da_praca_de_skate.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/991/042_markito_reforma_de_ponte_entre_a_agrossan_e_gairova.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/992/043_markito_reforma_da_ponte_apos_o_posto_de_sau_fQ3n0lR.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/993/044_markito_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/994/045_marta_recuperacao_de_estrada_postinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/046_markito_redutor_de_velocidade_e_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/047_marta_limpeza_praca_savoine_e_pintura_dos_predios.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/048_helio_limpeza_do_canteiro_central_da_av._planeta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/049__helio_pintura_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/050_markito_reforma_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/051_flavio_rua_jupiter.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/052_salvador_-_marta_e_helio__recuperacao_estra_3N62Hgg.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/053_salvador_-_marta_e_helio__recuperacao_da_po_pusfaOF.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/054_salvador_-_marta_e_helio__recuperacao_estra_eTFctwP.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/055__helio_ponte_do_pa_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/056_markito_retirar_entulho_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/057_markito_limpeza_da_praca_do_portal_das_flores.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/058_markito_aterro_de_tubo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/059_flavio_recuperar_ponte_estrada_do_jau.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/060_salvador_iluminacao_super_postes_proximo_ao_iq8QTc5.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1030/061_salvador_sinalizacao_vertical_nas_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1031/062__helio_recuperacao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/063_ulliane_e_flavio_limpeza_da_ponte_do_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/064_ulliane_e_flavio_recuperacao_da_av._parana.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/065_salvador_recuperacao_linha_boi_guara.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/066_helio_patrolamento_da_rua_aracuai.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/067_salvador_reconstituir_canteiros_centrais_av_31HTS3p.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/068_helio_patrolamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/069_salvador_coleta_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/070_chico-salvador-eraldo_recuperar_pontes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/071_flavio_e_helio_recuperar_ponte_na_comunidad_EuFObBO.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/072_leo_boy_tapa_buraco_rua_uruguai.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/073_flavio_redutor_de_velocidade_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/074_leo_boy_tapa_buraco_eldorado_e_floresta.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/075_flavio_valerio_redutor_de_velocidade_rua_ge_pJAzu59.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/076_helio_castao_redutor_de_velocidade_em_frent_vyOtPrs.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/077_helio_castao_redutor_de_velocidade_em_frent_wk02AZH.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/078_helio_castao_patrolamento_da_estrada_linha__lM6JkYa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/079_helio_castao_patrolamento_estradas_rurais_r_fWxduls.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/087_chico_e_ulliane__remanejar_superpostes_para_gMqelJR.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/088_helio-salvador-marta__tubo_na_estrada_agua__XMO8ehy.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/089_helio_castao_-_cascalhamento_estrada_linha__F8r4OLv.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/090_helio-marta-salvador_-_tapa_buraco_rua_pira_7l487bG.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/091_flavio_valerio_abertura_de_canterio_central.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/092_chico___recuperar_estrada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/093_chico___limpeza_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/094_flavio___recuperacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/095_flavio__poda_de_arvore_na_rodovia_do_vale.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/096_flavio__limpeza_de_praca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/097_leo_boy__sinalizador_e_pintura_de_redutor_d_BtfWHdZ.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/098_markito__limpeza_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/953/mensagem_de_veto_no_001-2019_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/mensagem_de_veto_no_002-2019_-_veta_parcialment_QtUZh3A.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/mensagem_de_veto_no__003-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/mensagem_de_veto_no_004-2019_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/899/001-aplauso_correios.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/900/002-aplauso_secretaria_de_assistencia_social_-_a_DKfbkcV.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/965/003-aplauso_garis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/975/004-aplauso_ricardo_moura_idiomas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/005-aplauso_conselho_de_desenvolvimento_comunit_Pk34jgd.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/006-aplauso_aparecido_morais.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/007-aos_promotores_e_tenente_coronel_pela_siste_EbL1rW1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/009_aplauso_aplaudindo_a_empresa_nei_drogas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/010_-_grupo_de_danca_tatti_ussuna.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/011_aplauso_aplaudindo_policiais_e_atiradores_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/012_aplauso_aplaudindo_diretoria_acrivale.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/013_aplauso_rainha_acrivale.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/014_aplauso_marcelo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/015_aplauso_ager_licitacao_emergencial.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/016_aplauso_promotor_ezequiel_borges_de_campos__2kp0OO2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/017_aplauso_juara_atletico_clube.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/018_aplauso_mauro_mendes_otaviano_pivetta_janaina_riva.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/019_aplauso_iron_gold_copa_de_fisioculturismo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/020_aplauso_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/021_aplauso_leilao_paranorte.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/022_aplauso_solano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/023_aplauso_sessao_plenaria_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/950/002-pesar_ariovaldo_jose_santana.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/951/003-pesar_ermogenio_francisco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/004-pesar_antonio_amaro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/005-pesar_davi_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/006-pesar_orlando_rodrigues_barbosa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/007-pesar_adalto_calmon_requena.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/008-pesar_takaaki-hosoume_fnOrEKd.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/009-pesar_edivaldo_leite_castro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/010-pesar-donizete-galdino-da-silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1178/011-pesar-jose-laurentino-nunes-filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/937/projeto_de_decreto_001_comissao_de_financas_cont_WLpZKvM.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_002_titulo_de_cidadao_-_ten.__iXcocXX.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_003_titulo_de_cidadao_-_mano_QAMsgrn.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_decreto_004_diploma_professora_loure_b2kqQIF.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_decreto_005_diploma_professora_apare_XK6Uiqe.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_decreto_006_diploma_professora_maria_pkMBGlt.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/projeto_de_decreto_007_diploma_professora_regin_QhB6j4I.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_decreto_008_diploma_professora_rober_ephOpss.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_decreto_009_diploma_professora_elian_jiTZpvz.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_decreto_010_diploma_professora_ana_m_hKOWBfY.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/projeto_de_decreto_011_titulo_de_cidadao_-_webe_LwUisZB.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_decreto_012_diploma_professora.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/projeto_de_decreto_013_diploma_professora_rosa__rtZhBos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_decreto_014_titulo_de_cidadao_beneme_d3e70Pn.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_decreto_015_titulo_de_cidadao_-_jose_NgMfkjm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_decreto_016_titulo_de_cidadao_-_mate_cGBhnzY.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_decreto_017_titulo_de_cidadao_honora_NzHqUKO.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_decreto_018_titulo_de_cidadao_-_esly_1q5eLcn.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_decreto_019_titulo_de_cidada_-_lucin_O45VJ4I.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_decreto_020_titulo_de_cidadao_-_pedr_qFllTzc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_decreto_021_titulo_de_cidadao_-_robe_w5UDGub.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_decreto_022_titulo_de_cidadao_-_nair_gCjWMVX.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_decreto_023_titulo_de_cidadao_-_heli_czpaUHs.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_decreto_024_titulo_de_cidadao_-_clod_26Bi1kB.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_decreto_025_titulo_de_cidada_-_maria_dSKMDjL.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_decreto_026_titulo_de_cidadao_-_jusc_DgunumC.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_decreto_027_titulo_de_cidadao_-_jose_v7kEwjl.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_decreto_028_titulo_de_cidadao_-_zoni_u39x6ha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_decreto_029_titulo_de_cidadao_-_auro_a4NlzAk.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_decreto_030_titulo_de_cidadao_-_mari_gPCMxG5.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_de_decreto_031_titulo_de_cidadao_-_adei_TpuDuVX.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/projeto_de_decreto_032_titulo_de_cidada_-_laura_fuhr.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_033_titulo_de_cidadao_-_joarez_trindade_da_silva.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/870/projeto_de_lei_complementar_no_001-2019_-_carrei_eDxCRGk.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/872/projeto_de_lei_complementar_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_complementar_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_complementar_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_complementar_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/projeto_de_lei_complementar_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_complementar_no_008-2019_-_cessao_de_servidores_entre_municipios.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_complementar_do_legislativo_no_00_StsKlhX.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_complementar_do_legislativo_002-2_R6Ic5KA.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_do_legislativo_003-_xVJptcI.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/projeto_de_lei_complementar_do_legislativo_004-_h6TygAm.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/projeto_de_lei_complementar_do_legislativo_005-_OCYnaIB.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_complementar_do_legislativo_006-_8PIQxkS.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_municipal_no_002-2019_-_autorizac_kph9epO.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_municipal_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_municipal_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_municipal_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_lei_municipal_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_lei_municipal_no_008-2019_-_dispoe_so_XMApLDm.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_municipal_no_009-2019_-_confissao_BlOFhJ2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_municipal_no_010-2019_credito_adi_Cvju2pY.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_municipal_no_011-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_municipal_no_012-2019_autoriza_o__kxdPXyF.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_municipal_no_013-2019_-_autoriza__MUCPJun.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_municipal_no_014-2019_altera_a_le_lMNQQlx.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_municipal_no_015-2019_contratacao_Rv4BrBv.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_municipal_no_16-2019_lei_orcament_Rgd9Rxy.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_municipal_no_017-2019_-_gratific_AU3Thma.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_municipal_no_018-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/projeto_de_lei_municipal_no_019-2019_consorcio__90IWrFk.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_lei_municipal_no_020-2019_abertura_c_7fq1d9V.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_municipal_no_021-2019_abertura_c_rY7ReHA.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_municipal_no_022-2019_operacao_c_6racjIL.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_municipal_no_025-2019_lemamt.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_municipal_no_026-2019_-_alteraca_v4BM5BL.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_municipal_no_027-2019_reestrutur_cpbnean.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_de_lei_no_028-2019_abertura_credito_-_boxe.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_municipal_no_029-2019_parcelamen_7bMAouK.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/projeto_de_lei_municipal_no_030-2019_taxa_servi_TdQpeEC.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_municipal_no_031-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_municipal_no_032-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_municipal_no_033-2019_-_receita__NbxptDG.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_municipal_no_034-2019_abertura_c_06VjqoT.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_municipal_no_035-2019_contrataca_eruPx9Z.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_municipal_no_036-2019_pagamento__SptljTV.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_municipal_o_037-2019_aprovacao_j_qXpAe8P.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_municipal_no_039-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_municipal_no_040-2019_institui_a_f3eCSYD.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_municipal_no_041-2019_altera_lei_r6lVD9D.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_municipal_no_042-2019..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_municipal_no_043-2019_permuta_de_area.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_municipal_no_044-2019_abertura_c_NMqqpKy.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_municipal_045-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_municipal_no_046-2019_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_lei_no_047-2019_-_termo_de_cooperaca_VEbqkn8.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/projeto_mo_048-2019_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_no_049-2019_-_altera_vencimentos_para_a_KyJNGnp.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_municipal_no_050-2019_alteracao_a_lei_2.775-2019-loa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_municipal_no_051-2019_-_cessao_de_uso_ao_clube_viva_a_vida.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_do_legislativo_001-2019_marta_dal_AvC5AuM.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_do_legislativo_no_002-2019_-_inst_I9E7tKQ.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_do_legislativo_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_do_legislativo_004-2019_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_do_legislativo_no_005-2019_-_nom_DtN9KoA.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_do_legislativo_no_006-2019_utili_9HG34CO.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_do_legislativo_007-2019_eraldo_markit.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_do_legislativo_008-2019_leo_boy__kBjWCsp.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_do_legislativo_009-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_do_legislativo_010-2019_markito__AsWU7Jm.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_do_legislativo_011-2019_leo_boy__AQyhTLG.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/projeto_de_lei_do_legislativo_no_012-2019_-_est_hWA5LXK.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_lei_do_legislativo_no_013-2019_envio_2aScvzO.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_do_legislativo_no_014_de_28_de_a_BQRKxqE.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_do_legislativo_015-2019_dispoe_s_alGlwEw.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/projeto_de_lei_do_legislativo_016-2019_leo_boy__moBRd6X.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_do_legislativo_no_017_de_16_de_s_rPts7Cb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_de_lei_do_legislativo_018-2019_marta_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_do_legislativo_019-2019_joao_do_rissotti.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_do_legislativo_no_020-2019_uma_c_GNrIwIw.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_do_legislativo_no_021-2019_afixa_u2apC4M.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_do_legislativo_no_022-2019_tela__gEnfmEh.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/projeto_de_lei_do_legislativo_no_023-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_do_legislativo_no_024-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_do_legislativo_025-2019_leo_boy__fEbplK1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_do_legislativo_026-2019_chico_do_indea.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_lei_do_legislativo_027-2019_leo_boy_lions_clube.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_do_legislativo_028-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/projeto_de_lei_do_legislativo_029-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_resolucao_no_001-2019_fixa_calendario_ez1dsl0.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/862/projeto_de_resolucao_002_sessao_itinerante.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_resolucao_003_institui_as_comissoes_p_hJUFnON.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_resolucao_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_resolucao_006_uso_de_sala_junta_de_se_R6txx1P.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_resolucao_no_007-2019_-_titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_resolucao_008_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_resolucao_009_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_resolucao_010.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_011_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/projeto_de_resolucao_012_institui_a_comissao_de_etica_e_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/projeto_de_resolucao_013_institui_a_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_001_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_002_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_003_solicitando_o_regime_de_urgenci_nr8cxu8.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_004_marta_dalpiaz_ao_executivo_solicitanto.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_008_leo_boy_ao_executivo_solicitant_DgtGntr.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_009_solicitando_o_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_010_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_011_solicitando_a_dispensa_dos_par_RTw4TeA.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_013_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_014_solicitando.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_015_solicitando.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/requerimento_016_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/requerimento_017_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1103/requerimento_018_markito_solicitando_resposta_o_Rs7Xs9G.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_019_chico_do_indea_solicitando_resposta.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/requerimento_020_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/requerimento_022_solicitando_o_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_024_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_025_regime_de_urgencia_e_a_dispens_u5iKBQ1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_026_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_033_solicitando_a_criacao_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/subemenda_a_emenda_substitutiva_001_projeto_de__1Yn6yKy.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/001-keith_regina_prado_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/002_ministerio_de_madureira_juara_aniversario.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/003_tucunare_parabenizacao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/001-repudio_ludio_cabral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/002-repudio_energisa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/894/emenda_aditiva_001_projeto_de_lei_municipal_no_0_ljnD78r.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/emenda_aditiva_002_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/emenda_aditiva_003_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/893/emenda_modificativa_001_projeto_de_lei_municipal_ZNkAecn.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_modificativa_002_projeto_de_lei_municipal_NZZBKCc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/902/emenda_modificativa_003_projeto_de_lei_do_legisl_D4uHlAa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/emenda_modificativa_004_projeto_de_lei_municipa_2N4IYe4.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/emenda_modificativa_005_projeto_de_lei_compleme_Qrv2E9l.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/emenda_modificativa_006_projeto_de_lei_municipa_0mjLubn.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/emenda_modificativa_007_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/emenda_modificativa_008__AFm92cU.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/emenda_modificativa_009_projeto_de_lei_municipa_QFzds6E.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/emenda_modificativa_010_projeto_de_lei_municipa_0p3e6NT.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/emenda_modificativa_011_projeto_de_lei_municipal_no_030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/emenda_modificativa_012_projeto_de_lei_municipa_kldmY49.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/emenda_modificativa_013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/emenda_modificativa_014_projeto_de_lei_municipal_no_030_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/emenda_modificativa_015_projeto_de_lei_complementar_do_legislativo_no_005_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/931/emenda_substitutiva_001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/904/emenda_substitutiva_002_projeto_de_lei_complemen_sN3lR5l.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/939/emenda_substitutiva_003_projeto_de_lei_municipal_j1txBCq.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/emenda_substitutiva_004_projeto_de_resolucao_no_Y1whfdd.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/963/emenda_substitutiva_005_projeto_de_lei_municipal_vzPb4h7.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/emenda_substitutiva_006_projeto_de_lei_municipa_Hp88w9Q.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_substitutiva_007_projeto_de_lei_municipa_Pqf3CWT.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/emenda_substitutiva_009_projeto_de_lei_municipa_6qlaziy.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/emenda_substitutiva_010_projeto_de_lei_municipa_i5nzmB6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/emenda_substitutiva_012_projeto_de_lei_municipal_no_033-2019_loa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/emenda_substitutiva_013_projeto_de_lei_municipal_no_046-2019_ppa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/emenda_substitutiva_014_projeto_de_lei_municipal_no_050-2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/emenda_supressiva_001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/emenda_supressiva_002_projeto_de_lei_municipal__PTloKcK.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/860/001_markito__colocar_tubo_na_estrada_guaranta.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/861/002_markito__recuperacao_de_ponte_e_estrda_atras_BBwNeAG.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/865/003_helio__recuperacao_de_ponte_da_estrada_do_pe_V5skE4M.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/868/004_chico__recuperacao_da_estrada_da_pedreira_e_palmital.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/869/005_marta__recuperacao_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/871/006_chico__redutor_de_velocidade_na_unemat_e_ajes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/873/007_ulliane__faixa_de_pedrestre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/874/008_markito_recuperacao_de_ponte_postinho_sentid_nYgytKH.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/875/009_markito_recuperacao_de_ponte_e_estrada_da_li_YUfuwJA.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/876/010_markito_recuperacao_de_estrada_e_bueiro_post_YyntYiq.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/877/011_salvador_manutencao_da_feira_livre_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/878/012_salvador_indicando_aplicativo_de_servicos_po_REeerYV.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/879/013_markito_recuperacao_de_estrada_paranorte_a_n_I00dErM.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/883/014_helio_pintura_das_faixas_na_escola_maria_requena.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/884/015_helio_pintura_da_faixa_na_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/885/016_helio_limpeza_da_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/895/017_helio_tapa_buraco_na_av._brasil.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/905/018_markito_reabertura_de_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/930/019_markito_esgotar_pocas_de_agua_no_portal_das_flores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/932/020_helio_conserto_da_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/933/021_helio_colocar_tubo_na_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/934/022_helio_recolher_lixo_na_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/955/023_helio_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/956/024_joao_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/958/026_markito_recuperacao_de_atoleiro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/959/027_chico_e_ulliane_faixa_de_pedestre_em.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/960/028_chico_patrolamento_estrada_maringa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/962/030_ulliane_esgotamento_de_poca_na_estrada_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/966/031_flavio_limpeza_da_ponte_do_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/967/032_salvador_retirada_de_redutor_de_velocidade_n_YQo0J7X.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/968/033_markito_cascalhamento_e_patrolamento_paranor_pl4pyJ1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/969/034_flavio_tapa_buracos_rua_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/970/035_flavio_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/971/036_flavio_limpeza_de_calcada_do_predio_da_sema.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/972/037_salvador_pintura_da_faixa_pedestre_creche_in_UR7wKuY.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/973/038_salvador_manutencao_asfalto_av._parana_-_sai_KaQphSm.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/974/039_salvador_limpeza_e_manutencao_das_pracas_do__D8wlNzO.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/040_marta_regulamentacao_de_vagas_de_estacionam_ZhMN4Bb.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/990/041_flavio_limpeza_da_praca_de_skate.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/991/042_markito_reforma_de_ponte_entre_a_agrossan_e_gairova.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/992/043_markito_reforma_da_ponte_apos_o_posto_de_sau_fQ3n0lR.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/993/044_markito_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/994/045_marta_recuperacao_de_estrada_postinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/046_markito_redutor_de_velocidade_e_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/047_marta_limpeza_praca_savoine_e_pintura_dos_predios.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/048_helio_limpeza_do_canteiro_central_da_av._planeta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/049__helio_pintura_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/050_markito_reforma_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/051_flavio_rua_jupiter.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/052_salvador_-_marta_e_helio__recuperacao_estra_3N62Hgg.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/053_salvador_-_marta_e_helio__recuperacao_da_po_pusfaOF.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/054_salvador_-_marta_e_helio__recuperacao_estra_eTFctwP.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/055__helio_ponte_do_pa_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/056_markito_retirar_entulho_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/057_markito_limpeza_da_praca_do_portal_das_flores.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/058_markito_aterro_de_tubo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/059_flavio_recuperar_ponte_estrada_do_jau.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/060_salvador_iluminacao_super_postes_proximo_ao_iq8QTc5.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1030/061_salvador_sinalizacao_vertical_nas_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1031/062__helio_recuperacao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/063_ulliane_e_flavio_limpeza_da_ponte_do_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/064_ulliane_e_flavio_recuperacao_da_av._parana.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/065_salvador_recuperacao_linha_boi_guara.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/066_helio_patrolamento_da_rua_aracuai.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/067_salvador_reconstituir_canteiros_centrais_av_31HTS3p.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/068_helio_patrolamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/069_salvador_coleta_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/070_chico-salvador-eraldo_recuperar_pontes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/071_flavio_e_helio_recuperar_ponte_na_comunidad_EuFObBO.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/072_leo_boy_tapa_buraco_rua_uruguai.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/073_flavio_redutor_de_velocidade_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/074_leo_boy_tapa_buraco_eldorado_e_floresta.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/075_flavio_valerio_redutor_de_velocidade_rua_ge_pJAzu59.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/076_helio_castao_redutor_de_velocidade_em_frent_vyOtPrs.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/077_helio_castao_redutor_de_velocidade_em_frent_wk02AZH.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/078_helio_castao_patrolamento_da_estrada_linha__lM6JkYa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/079_helio_castao_patrolamento_estradas_rurais_r_fWxduls.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/087_chico_e_ulliane__remanejar_superpostes_para_gMqelJR.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/088_helio-salvador-marta__tubo_na_estrada_agua__XMO8ehy.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/089_helio_castao_-_cascalhamento_estrada_linha__F8r4OLv.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/090_helio-marta-salvador_-_tapa_buraco_rua_pira_7l487bG.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/091_flavio_valerio_abertura_de_canterio_central.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/092_chico___recuperar_estrada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/093_chico___limpeza_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/094_flavio___recuperacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/095_flavio__poda_de_arvore_na_rodovia_do_vale.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/096_flavio__limpeza_de_praca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/097_leo_boy__sinalizador_e_pintura_de_redutor_d_BtfWHdZ.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/098_markito__limpeza_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/953/mensagem_de_veto_no_001-2019_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/mensagem_de_veto_no_002-2019_-_veta_parcialment_QtUZh3A.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/mensagem_de_veto_no__003-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/mensagem_de_veto_no_004-2019_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/899/001-aplauso_correios.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/900/002-aplauso_secretaria_de_assistencia_social_-_a_DKfbkcV.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/965/003-aplauso_garis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/975/004-aplauso_ricardo_moura_idiomas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/005-aplauso_conselho_de_desenvolvimento_comunit_Pk34jgd.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/006-aplauso_aparecido_morais.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/007-aos_promotores_e_tenente_coronel_pela_siste_EbL1rW1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/009_aplauso_aplaudindo_a_empresa_nei_drogas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/010_-_grupo_de_danca_tatti_ussuna.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/011_aplauso_aplaudindo_policiais_e_atiradores_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/012_aplauso_aplaudindo_diretoria_acrivale.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/013_aplauso_rainha_acrivale.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/014_aplauso_marcelo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/015_aplauso_ager_licitacao_emergencial.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/016_aplauso_promotor_ezequiel_borges_de_campos__2kp0OO2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/017_aplauso_juara_atletico_clube.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/018_aplauso_mauro_mendes_otaviano_pivetta_janaina_riva.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/019_aplauso_iron_gold_copa_de_fisioculturismo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/020_aplauso_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/021_aplauso_leilao_paranorte.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/022_aplauso_solano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/023_aplauso_sessao_plenaria_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/950/002-pesar_ariovaldo_jose_santana.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/951/003-pesar_ermogenio_francisco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/004-pesar_antonio_amaro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/005-pesar_davi_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/006-pesar_orlando_rodrigues_barbosa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/007-pesar_adalto_calmon_requena.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/008-pesar_takaaki-hosoume_fnOrEKd.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/009-pesar_edivaldo_leite_castro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/010-pesar-donizete-galdino-da-silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1178/011-pesar-jose-laurentino-nunes-filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/937/projeto_de_decreto_001_comissao_de_financas_cont_WLpZKvM.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_002_titulo_de_cidadao_-_ten.__iXcocXX.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_003_titulo_de_cidadao_-_mano_QAMsgrn.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_decreto_004_diploma_professora_loure_b2kqQIF.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_decreto_005_diploma_professora_apare_XK6Uiqe.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_decreto_006_diploma_professora_maria_pkMBGlt.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/projeto_de_decreto_007_diploma_professora_regin_QhB6j4I.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_decreto_008_diploma_professora_rober_ephOpss.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_decreto_009_diploma_professora_elian_jiTZpvz.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_decreto_010_diploma_professora_ana_m_hKOWBfY.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/projeto_de_decreto_011_titulo_de_cidadao_-_webe_LwUisZB.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_decreto_012_diploma_professora.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/projeto_de_decreto_013_diploma_professora_rosa__rtZhBos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_decreto_014_titulo_de_cidadao_beneme_d3e70Pn.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_decreto_015_titulo_de_cidadao_-_jose_NgMfkjm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_decreto_016_titulo_de_cidadao_-_mate_cGBhnzY.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_decreto_017_titulo_de_cidadao_honora_NzHqUKO.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_decreto_018_titulo_de_cidadao_-_esly_1q5eLcn.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_decreto_019_titulo_de_cidada_-_lucin_O45VJ4I.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_decreto_020_titulo_de_cidadao_-_pedr_qFllTzc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_decreto_021_titulo_de_cidadao_-_robe_w5UDGub.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_decreto_022_titulo_de_cidadao_-_nair_gCjWMVX.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_decreto_023_titulo_de_cidadao_-_heli_czpaUHs.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_decreto_024_titulo_de_cidadao_-_clod_26Bi1kB.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_decreto_025_titulo_de_cidada_-_maria_dSKMDjL.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_decreto_026_titulo_de_cidadao_-_jusc_DgunumC.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_decreto_027_titulo_de_cidadao_-_jose_v7kEwjl.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_decreto_028_titulo_de_cidadao_-_zoni_u39x6ha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_decreto_029_titulo_de_cidadao_-_auro_a4NlzAk.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_decreto_030_titulo_de_cidadao_-_mari_gPCMxG5.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_de_decreto_031_titulo_de_cidadao_-_adei_TpuDuVX.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/projeto_de_decreto_032_titulo_de_cidada_-_laura_fuhr.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_033_titulo_de_cidadao_-_joarez_trindade_da_silva.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/870/projeto_de_lei_complementar_no_001-2019_-_carrei_eDxCRGk.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/872/projeto_de_lei_complementar_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_de_lei_complementar_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_complementar_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_complementar_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/projeto_de_lei_complementar_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/projeto_de_lei_complementar_no_008-2019_-_cessao_de_servidores_entre_municipios.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/850/projeto_de_lei_complementar_do_legislativo_no_00_StsKlhX.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_complementar_do_legislativo_002-2_R6Ic5KA.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_do_legislativo_003-_xVJptcI.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/projeto_de_lei_complementar_do_legislativo_004-_h6TygAm.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/projeto_de_lei_complementar_do_legislativo_005-_OCYnaIB.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_complementar_do_legislativo_006-_8PIQxkS.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_municipal_no_002-2019_-_autorizac_kph9epO.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei_municipal_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_municipal_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_lei_municipal_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_lei_municipal_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_lei_municipal_no_008-2019_-_dispoe_so_XMApLDm.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_lei_municipal_no_009-2019_-_confissao_BlOFhJ2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_municipal_no_010-2019_credito_adi_Cvju2pY.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_municipal_no_011-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_municipal_no_012-2019_autoriza_o__kxdPXyF.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_municipal_no_013-2019_-_autoriza__MUCPJun.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_municipal_no_014-2019_altera_a_le_lMNQQlx.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_municipal_no_015-2019_contratacao_Rv4BrBv.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_municipal_no_16-2019_lei_orcament_Rgd9Rxy.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_lei_municipal_no_017-2019_-_gratific_AU3Thma.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_municipal_no_018-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/projeto_de_lei_municipal_no_019-2019_consorcio__90IWrFk.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_lei_municipal_no_020-2019_abertura_c_7fq1d9V.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_municipal_no_021-2019_abertura_c_rY7ReHA.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_municipal_no_022-2019_operacao_c_6racjIL.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_municipal_no_025-2019_lemamt.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_municipal_no_026-2019_-_alteraca_v4BM5BL.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_municipal_no_027-2019_reestrutur_cpbnean.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_de_lei_no_028-2019_abertura_credito_-_boxe.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_municipal_no_029-2019_parcelamen_7bMAouK.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/projeto_de_lei_municipal_no_030-2019_taxa_servi_TdQpeEC.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_municipal_no_031-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_municipal_no_032-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_municipal_no_033-2019_-_receita__NbxptDG.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_municipal_no_034-2019_abertura_c_06VjqoT.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_municipal_no_035-2019_contrataca_eruPx9Z.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_municipal_no_036-2019_pagamento__SptljTV.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_municipal_o_037-2019_aprovacao_j_qXpAe8P.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_municipal_no_039-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_municipal_no_040-2019_institui_a_f3eCSYD.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_municipal_no_041-2019_altera_lei_r6lVD9D.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_municipal_no_042-2019..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_municipal_no_043-2019_permuta_de_area.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_municipal_no_044-2019_abertura_c_NMqqpKy.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_municipal_045-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_municipal_no_046-2019_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_lei_no_047-2019_-_termo_de_cooperaca_VEbqkn8.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/projeto_mo_048-2019_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_no_049-2019_-_altera_vencimentos_para_a_KyJNGnp.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_municipal_no_050-2019_alteracao_a_lei_2.775-2019-loa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_municipal_no_051-2019_-_cessao_de_uso_ao_clube_viva_a_vida.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/863/projeto_de_lei_do_legislativo_001-2019_marta_dal_AvC5AuM.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_de_lei_do_legislativo_no_002-2019_-_inst_I9E7tKQ.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_do_legislativo_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_do_legislativo_004-2019_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_do_legislativo_no_005-2019_-_nom_DtN9KoA.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_do_legislativo_no_006-2019_utili_9HG34CO.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/projeto_de_lei_do_legislativo_007-2019_eraldo_markit.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_do_legislativo_008-2019_leo_boy__kBjWCsp.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_do_legislativo_009-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_do_legislativo_010-2019_markito__AsWU7Jm.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_do_legislativo_011-2019_leo_boy__AQyhTLG.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/projeto_de_lei_do_legislativo_no_012-2019_-_est_hWA5LXK.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_lei_do_legislativo_no_013-2019_envio_2aScvzO.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/projeto_de_lei_do_legislativo_no_014_de_28_de_a_BQRKxqE.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_do_legislativo_015-2019_dispoe_s_alGlwEw.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/projeto_de_lei_do_legislativo_016-2019_leo_boy__moBRd6X.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_do_legislativo_no_017_de_16_de_s_rPts7Cb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_de_lei_do_legislativo_018-2019_marta_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_do_legislativo_019-2019_joao_do_rissotti.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_do_legislativo_no_020-2019_uma_c_GNrIwIw.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_do_legislativo_no_021-2019_afixa_u2apC4M.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_do_legislativo_no_022-2019_tela__gEnfmEh.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/projeto_de_lei_do_legislativo_no_023-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_do_legislativo_no_024-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_do_legislativo_025-2019_leo_boy__fEbplK1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_do_legislativo_026-2019_chico_do_indea.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_lei_do_legislativo_027-2019_leo_boy_lions_clube.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_do_legislativo_028-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/projeto_de_lei_do_legislativo_029-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/851/projeto_de_resolucao_no_001-2019_fixa_calendario_ez1dsl0.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/862/projeto_de_resolucao_002_sessao_itinerante.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/864/projeto_de_resolucao_003_institui_as_comissoes_p_hJUFnON.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_resolucao_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_resolucao_006_uso_de_sala_junta_de_se_R6txx1P.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_resolucao_no_007-2019_-_titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_resolucao_008_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_resolucao_009_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_resolucao_010.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_011_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/projeto_de_resolucao_012_institui_a_comissao_de_etica_e_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/projeto_de_resolucao_013_institui_a_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_001_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_002_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_003_solicitando_o_regime_de_urgenci_nr8cxu8.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_004_marta_dalpiaz_ao_executivo_solicitanto.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_008_leo_boy_ao_executivo_solicitant_DgtGntr.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_009_solicitando_o_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_010_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_011_solicitando_a_dispensa_dos_par_RTw4TeA.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_013_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_014_solicitando.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_015_solicitando.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/requerimento_016_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/requerimento_017_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1103/requerimento_018_markito_solicitando_resposta_o_Rs7Xs9G.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_019_chico_do_indea_solicitando_resposta.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/requerimento_020_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/requerimento_022_solicitando_o_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_024_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_025_regime_de_urgencia_e_a_dispens_u5iKBQ1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_026_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_033_solicitando_a_criacao_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/subemenda_a_emenda_substitutiva_001_projeto_de__1Yn6yKy.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/001-keith_regina_prado_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/002_ministerio_de_madureira_juara_aniversario.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/003_tucunare_parabenizacao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/001-repudio_ludio_cabral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/002-repudio_energisa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H351"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>