--- v0 (2025-12-25)
+++ v1 (2026-04-19)
@@ -54,2136 +54,2136 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1365/emenda_aditiva_001_projeto_de_lei_municipal_no_012-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1365/emenda_aditiva_001_projeto_de_lei_municipal_no_012-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2020 - Acrescenta dispositivo ao Projeto de Lei Municipal nº 012/2020.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/emenda_modificativa_001.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/emenda_modificativa_001.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2020 - Modifica o Projeto de Lei Complementar do Legislativo nº 003/2020.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/emenda_modificativa_002_projeto_de_lei_municipal_no_022_2020_abertura_de_credito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/emenda_modificativa_002_projeto_de_lei_municipal_no_022_2020_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2020 - Modifica o Projeto de Lei Municipal nº 022/2020.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/emenda_modificativa_003_projeto_de_lei_complementar_no_002_2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/emenda_modificativa_003_projeto_de_lei_complementar_no_002_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 003/2020 – Modifica o Projeto de Lei Complementar nº 002/2020.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/emenda_modificativa_004_projeto_de_lei_complementar_no_001_2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/emenda_modificativa_004_projeto_de_lei_complementar_no_001_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 004/2020 – Modifica o Projeto de Lei Complementar do Legislativo nº 001/2020.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/emenda_modificativa_005_projeto_de_lei_do_legislativo_no_001_2020_cidade_com_grama.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/emenda_modificativa_005_projeto_de_lei_do_legislativo_no_001_2020_cidade_com_grama.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 005/2020 – Modifica o Projeto de Lei do Legislativo nº 001/2020.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1416/emenda_modificativa_006.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1416/emenda_modificativa_006.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 006/2020 (zero, zero, seis/dois mil e vinte) – Modifica o Projeto de Lei Complementar do Legislativo nº 008/2020.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_substitutiva_001_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_substitutiva_001_.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2020 - Substitui a redação do Projeto de Lei Complementar nº 007/2019.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/emenda_substitutiva_002.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/emenda_substitutiva_002.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 002/2020 - Substitui a redação do Projeto de Lei Municipal nº 003/2020.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/emenda_substitutiva_003_projeto_de_lei_complementar_do_legislativo_no_002_2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/emenda_substitutiva_003_projeto_de_lei_complementar_do_legislativo_no_002_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 003/2020 – Substitui a redação do Projeto de Lei Complementar do Legislativo nº 002/2020.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1393/emenda_substitutiva_004_projeto_de_lei_municipal_no_013_2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1393/emenda_substitutiva_004_projeto_de_lei_municipal_no_013_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 004/2020 - Substitui a redação do Projeto de Lei Municipal nº 013/2020.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1400/emenda_substitutiva_005_projeto_de_lei_municipal_no_029_2020_altera_a_lei_1656.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1400/emenda_substitutiva_005_projeto_de_lei_municipal_no_029_2020_altera_a_lei_1656.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 005/2020 - Substitui a redação do Projeto de Lei Municipal nº 029/2020.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1401/emenda_substitutiva_006_projeto_de_lei_complementar_no_004_altera_o_estatuto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1401/emenda_substitutiva_006_projeto_de_lei_complementar_no_004_altera_o_estatuto.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 006/2020 - Substitui a redação do Projeto de Lei Complementar nº 004/2020.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1409/emenda_substitutiva_007_projeto_de_lei_municipal_no_044_2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1409/emenda_substitutiva_007_projeto_de_lei_municipal_no_044_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 007/2020 - Substitui a redação do Projeto de Lei Municipal nº 044/2020.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Carlos Amadeu Sirena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/mensagem_de_veto_no_001-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/mensagem_de_veto_no_001-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 001/2020 - Veta Integralmente o Autógrafo nº 005/2020, ao Projeto de Lei Complementar do Legislativo nº 006, de 17 de fevereiro de 2020, que Dispõe sobre a autorização para redução da alíquota de Imposto Predial e Territorial Urbano - IPTU aos imóveis residenciais localizados na área urbana, beneficiados por Financiamento Habitacional, e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Chico do Indea</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/001_aplauso_sema.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/001_aplauso_sema.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 001/2020 - Aplaudir os técnicos da SEMA-MT, pelo trabalho prestado junto ao município referente à fiscalização na Estação de Tratamento de Esgoto Córrego dos Saltos.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1353/002-2020_-_alessandra_aparecida_macedo_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1353/002-2020_-_alessandra_aparecida_macedo_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 002/2020 - Aplaudindo a Professora Alessandra Aparecida Macedo da Silva pela realização do Projeto Família Nota Dez na Escola Municipal Presidente Costa e Silva.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Leo Boy, Chico do Indea, Flavinho, João do Hospital, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1388/003_2020_-_academicas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1388/003_2020_-_academicas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 003/2020 - Aplaudindo as acadêmicas do curso de Geografia da UAB de Juara, Patricia Luiza da Silva, Fernanda Moraes da Rosa, Rafaela Lopes de Souza e Daniela da Silva Almeida por publicarem produção textual relacionada ao Município na Revista Canadense Research, Society and Development.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1398/004_2020_-_jose_silvestre_e_gilson_tito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1398/004_2020_-_jose_silvestre_e_gilson_tito.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 004/2020, aos servidores públicos José Silvestre Dias e Gilson Marques, pelo desmedido esforço para conter o incêndio ocorrido na manhã do domingo, 12 de julho, na Rua Piracicaba, Centro.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1407/005_2020_-_hospital_municipal_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1407/005_2020_-_hospital_municipal_de_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 005/2020, ao Hospital e Maternidade São Lucas pelo investimento em um aparelho de Ressonância Magnética da GE Healthcare, que proporciona aos moradores de Juara e região, a realização de exames existentes apenas nos grandes centros.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/006_2020_-_pastor_jose_correa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/006_2020_-_pastor_jose_correa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 006/2020 - Aplaudindo o Pastor José Fernandes Correa Noleto.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1465/007_2020_-_pastora_elzimar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1465/007_2020_-_pastora_elzimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 007/2020 - Aplaudindo a pastora Elzimar Pereira Mariano Noleto.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 008/2020, à equipe de profissionais lotada na Escola Plena Daury Riva no ano de 2020.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Leo Boy, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1371/001-pesar_esmeraldino_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1371/001-pesar_esmeraldino_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2020 - Manifestando pesar à Família do Senhor Esmeraldino Costa, pelo seu falecimento, ocorrido no dia 01 de junho do corrente ano.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1399/002-pesar_jose_trajano_filho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1399/002-pesar_jose_trajano_filho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 002/2020, a Família do Senhor José Trajano Filho.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>Leo Boy, Flavinho, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1463/003-pesar_donizete_ferradura.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1463/003-pesar_donizete_ferradura.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 003/2020, pelo falecimento do Senhor Donizete Riguine Gonçalves, ocorrido no dia 23/10/2020.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Processo nº 381/2020 (trezentos e oitenta e um/dois mil e vinte) – que trata dos atestados médicos apresentados pelo Vereador Chico do Indea, datados de 27/07/2020 e 10/08/2020, bem como anexado o atestado de 22/07/2020.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_decreto_001_comissao_de_financas_contas_do_exercicio_de_2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_decreto_001_comissao_de_financas_contas_do_exercicio_de_2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2020 - Aprova as Contas Anuais de Governo da Prefeitura Municipal de Juara – MT, relativas ao exercício de 2018.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_decreto_002_calamidade_publica_art._65_da_lrf.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_decreto_002_calamidade_publica_art._65_da_lrf.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto do Legislativo nº 002/2020 – Reconhece, para os fins do art. 65 da Lei Complementar nº 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública no Município de Juara, em razão da Pandemia decorrente do Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_decreto_003_titulo_de_cidada_-_maria_aparecida_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_decreto_003_titulo_de_cidada_-_maria_aparecida_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 003/2020 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1408/projeto_de_decreto_004_titulo_de_cidadao_-_jones_de_jesus_pilocelli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1408/projeto_de_decreto_004_titulo_de_cidadao_-_jones_de_jesus_pilocelli.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 004/2020 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1413/projeto_de_decreto_005_titulo_de_cidada_-_maura_de_santana_milan.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1413/projeto_de_decreto_005_titulo_de_cidada_-_maura_de_santana_milan.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2020 -  Concede à Senhora Maura de Santana Milan, Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1428/projeto_de_decreto_006_diploma_professora_everaldo_galdino_salvador_pizzolio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1428/projeto_de_decreto_006_diploma_professora_everaldo_galdino_salvador_pizzolio.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 006, de 24 de novembro de 2020 -  Concede ao Senhor Everaldo Miranda Galdino, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1427/projeto_de_decreto_007_diploma_professora_alessandra_macedo_ulliane_macarena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1427/projeto_de_decreto_007_diploma_professora_alessandra_macedo_ulliane_macarena.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 007, de 25 de novembro de 2020 - Concede a Senhora Alessandra Aparecida Macedo da Silva, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1429/projeto_de_decreto_008_titulo_de_cidadao_-_jacir_montagna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1429/projeto_de_decreto_008_titulo_de_cidadao_-_jacir_montagna.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 008, de 25 de novembro de 2020 - Concede ao Senhor Jacir Montagna, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1430/projeto_de_decreto_009_titulo_de_cidadao_-_valmir_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1430/projeto_de_decreto_009_titulo_de_cidadao_-_valmir_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 009/2020 - Concede ao Senhor Valmir da Silva, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1431/projeto_de_decreto_010_titulo_de_cidadao_-_joaquim_custodio_jorge.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1431/projeto_de_decreto_010_titulo_de_cidadao_-_joaquim_custodio_jorge.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 010/2020 - Concede ao Senhor Joaquim Custodio Jorge, Título Honorífico de Cidadão Juarense, e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Hélio Castão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_decreto_011_diploma_professora_natalino_de_souza_breves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_decreto_011_diploma_professora_natalino_de_souza_breves.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011, de 26 de novembro de 2020 - Concede ao Senhor Natalino de Souza, Breves o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1432/projeto_de_decreto_012_titulo_de_cidadao_-_jose_geraldo_rodrigues_neto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1432/projeto_de_decreto_012_titulo_de_cidadao_-_jose_geraldo_rodrigues_neto.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 012, de 26 de novembro de 2020 - Concede ao Senhor José Geraldo Rodrigues Neto, Título Honorífico de Cidadão Juarense, e dá outras providências.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_decreto_013_titulo_de_cidada_-_marcia_aparecida_gomes_bachega.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_decreto_013_titulo_de_cidada_-_marcia_aparecida_gomes_bachega.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 013/2020 - Concede a Senhora Márcia Aparecida Gomes Bachega, Título Honorífico de Cidadã Juarense, e dá outras providências.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_decreto_014_diploma_professora_oseias_carmo_neves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_decreto_014_diploma_professora_oseias_carmo_neves.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 014, de 27 de novembro de 2020 - Concede ao Senhor Oseias Carmo Neves, o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_decreto_015_titulo_de_cidadao_-_jose_barreto_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_decreto_015_titulo_de_cidadao_-_jose_barreto_dos_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 015, de 27 de novembro de 2020 - Concede ao Senhor José Barreto dos Santos, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_decreto_016_titulo_de_cidadao_-_raimundo_nonato_magalhaes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_decreto_016_titulo_de_cidadao_-_raimundo_nonato_magalhaes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 016, de 27 de novembro de 2020 - Concede ao Senhor Raimundo Nonato de Magalhães, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_decreto_017_titulo_de_cidada_maria_gema_dalpiaz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_decreto_017_titulo_de_cidada_maria_gema_dalpiaz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 017, de 27 de novembro de 2020 - Concede à Senhora Maria Gema Dalpiaz, Título Honorífico de Cidadã Juarense, e dá outras providências.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1436/projeto_de_decreto_018_titulo_de_cidada_dilque_nunes_lemes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1436/projeto_de_decreto_018_titulo_de_cidada_dilque_nunes_lemes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 018/2020 - Concede à Senhora Dilque Nunes Lemes, Título Honorífico de Cidadã Juarense, e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_decreto_019_diploma_professora_fatima_regina_righetti.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_decreto_019_diploma_professora_fatima_regina_righetti.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 019, de 27 de novembro de 2020 - Concede à Senhora Fatima Regina Righetti de Campos, o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_decreto_020_titulo_de_cidadao_-_celso_ricardo_borba_azoia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_decreto_020_titulo_de_cidadao_-_celso_ricardo_borba_azoia.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 020, de 27 de novembro de 2020 - Concede ao Senhor Celso Ricardo Borba Azoia, Título Honorífico de Cidadão Juarense, e dá outras providências.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/projeto_de_decreto_021_diploma_professora_claudete_maria_de_castilho_borges.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/projeto_de_decreto_021_diploma_professora_claudete_maria_de_castilho_borges.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 021, de 27 de novembro de 2020 - Concede à Senhora Claudete Maria de Castilho Borges, o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_decreto_022_titulo_de_cidadao_-_silvio_limeira_xavier.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_decreto_022_titulo_de_cidadao_-_silvio_limeira_xavier.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 022/2020 - Concede ao Senhor Silvio Limeira Xavier, Título Honorífico de Cidadão Juarense, e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_decreto_023_diploma_professora_geralda_aparecida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_decreto_023_diploma_professora_geralda_aparecida.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 023/2020 - Concede à Senhora Geralda Aparecida da Silva Pereira, o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_decreto_024_titulo_de_cidadao_-_wirlisbeste_salvador_cavallari.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_decreto_024_titulo_de_cidadao_-_wirlisbeste_salvador_cavallari.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 024, de 30 de novembro de 2020 - Concede ao Senhor Wirlisbeste Salvador Cavallari, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1447/projeto_de_decreto_025_titulo_de_cidadao_-_kidney_franklin_araujo_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1447/projeto_de_decreto_025_titulo_de_cidadao_-_kidney_franklin_araujo_dos_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 025, de 30 de novembro de 2020 - Concede ao Senhor Kidney Franklin Araújo dos Santos, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>João do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1448/projeto_de_decreto_026_titulo_de_cidadao_-_antonio_de_padua_almeida_filho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1448/projeto_de_decreto_026_titulo_de_cidadao_-_antonio_de_padua_almeida_filho.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 026, de 01 de dezembro de 2020 - Concede ao Senhor Antonio de Pádua Almeida Filho, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_decreto_027_diploma_professora_nilce_maria_amado_conte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_decreto_027_diploma_professora_nilce_maria_amado_conte.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 027, de 30 de novembro de 2020 - Concede a Senhora Nilce Maria Amado Conte, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_decreto_028_diploma_professora_elza_de_fatima_zanelati_volpato.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_decreto_028_diploma_professora_elza_de_fatima_zanelati_volpato.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 028, de 01 de dezembro de 2020 - Concede a Senhora Elza de Fatima Zanelati Volpato, o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1451/projeto_de_decreto_029_titulo_de_cidadao_-_joao_francisco_mitleton.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1451/projeto_de_decreto_029_titulo_de_cidadao_-_joao_francisco_mitleton.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 029, de 01 de dezembro de 2020 - Concede ao Senhor João Francisco Mitleton, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_decreto_030_titulo_de_cidadao_-_felix_parreira_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_decreto_030_titulo_de_cidadao_-_felix_parreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 030, de 01 de dezembro de 2020 - Concede ao Senhor Felix Parreira dos Santos, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_decreto_031_titulo_de_cidadao_-_jacinto_moretto_cavichioli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_decreto_031_titulo_de_cidadao_-_jacinto_moretto_cavichioli.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 031, de 01 de dezembro de 2020 - Concede ao Senhor Jacinto Moretto Cavichioli, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_decreto_032_titulo_de_cidada_-_cleide_marcelino_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_decreto_032_titulo_de_cidada_-_cleide_marcelino_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 032, de 02 de dezembro de 2020 - Concede a Senhora Cleide Marcelino da Silva, Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_decreto_033_titulo_de_cidadao_-_joel_dupim_carvalho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_decreto_033_titulo_de_cidadao_-_joel_dupim_carvalho.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 033, de 02 de dezembro de 2020 - Concede ao Senhor Joel Dupim Carvalho, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_decreto_034_titulo_de_cidadao_-_antoninho_joao_colet.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_decreto_034_titulo_de_cidadao_-_antoninho_joao_colet.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 034, de 03 de dezembro de 2020 - Concede ao Senhor Antoninho João Colet, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_decreto_035_titulo_de_cidadao_-_anacleto_giraldelli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_decreto_035_titulo_de_cidadao_-_anacleto_giraldelli.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 035, de 03 de dezembro de 2020 - Concede ao Senhor Anacleto Giraldelli, Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_complementar_no_002-2020_-_altera_anexos_i_ii_e_iii_da_lc_069.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_complementar_no_002-2020_-_altera_anexos_i_ii_e_iii_da_lc_069.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2020 – Altera os anexos I, II e III da Lei Complementar nº 069, de 04 de fevereiro de 2010, e revoga o anexo IV da Lei Complementar nº 141/2016.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_complementar_no_003-2020_-_altera_dispositivos_da_lc_no_028-2007.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_complementar_no_003-2020_-_altera_dispositivos_da_lc_no_028-2007.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2020 - Altera dispositivos da Lei Complementar nº 028/2007.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_lei_complementar_no_004-2020_-_altera_dispositivos_da_lei_complementar_no_028-2007.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_lei_complementar_no_004-2020_-_altera_dispositivos_da_lei_complementar_no_028-2007.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2020 - Altera dispositivos da Lei Complementar nº 028/2007.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/projeto_de_lei_complementar_no_005-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/projeto_de_lei_complementar_no_005-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005/2020 - Altera dispositivos da Lei Complementar nº 149/2017.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_complementar_do_legislativo_001-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_complementar_do_legislativo_001-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 001, de 22 de janeiro de 2020, que altera a ementa e artigos e revoga dispositivos da Lei Complementar nº 182, de 07 de janeiro de 2020, que dispõe sobre a regularização de lotes urbanos com edificações consolidadas, e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_complementar_do_legislativo_002.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_complementar_do_legislativo_002.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 002/2020 - Acrescenta dispositivos na Lei Complementar nº 021, de 17 de novembro de 2006, que dispõe sobre as posturas do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_complementar_do_legislativo_003.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_complementar_do_legislativo_003.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 003/2020 - Acrescenta o inciso IV no artigo 136 da Lei Complementar nº 028, de 26 de dezembro de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1276/projeto_de_lei_complementar_do_legislativo_004.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1276/projeto_de_lei_complementar_do_legislativo_004.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 004/2020 - Altera dispositivo da Lei Complementar nº 133, de 15 de outubro de 2015 - Institui o Código Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1277/projeto_de_lei_complementar_do_legislativo_005_liberdade_economica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1277/projeto_de_lei_complementar_do_legislativo_005_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 005/2020 - Institui a Declaração Municipal de Direitos de Liberdade Econômica, estabelece garantias de livre mercado e dá outras providências.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_complementar_do_legislativo_006-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_complementar_do_legislativo_006-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 006/2020 - Dispõe sobre a autorização para redução de alíquota de Imposto Predial e Territorial Urbano - IPTU aos imóveis residenciais localizados na zona urbana, beneficiados por Financiamento Habitacional, e dá outras providências.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/projeto_de_lei_complementar_do_legislativo_007-2020_procurador.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/projeto_de_lei_complementar_do_legislativo_007-2020_procurador.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 007/2020 – Dispõe sobre a criação, competência e organização da Procuradoria Geral da Câmara Municipal de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1415/projeto_de_lei_complementar_do_legislativo_008-2020_altera_a_lei_complementar_no_017-2006.docx</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1415/projeto_de_lei_complementar_do_legislativo_008-2020_altera_a_lei_complementar_no_017-2006.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 008/2020 - Acrescenta vias como Eixos de Comércio e Serviços ao Anexo XIX da Lei Complementar nº 017, de 17 de novembro de 2006, que dispõe sobre o uso e a ocupação do solo no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/projeto_de_lei_complementar_do_legislativo_009-2020_iptu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/projeto_de_lei_complementar_do_legislativo_009-2020_iptu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 009/2020 - Dispõe sobre a autorização para redução de alíquota de Imposto Predial e Territorial Urbano - IPTU aos imoveis residenciais localizados na zona urbana, beneficiados por Financiamento Habitacional, e dá outras providências.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_municipal_no_001-2020_abrir_credito_especial_lei_municipal_no_2.817.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_municipal_no_001-2020_abrir_credito_especial_lei_municipal_no_2.817.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 001/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_municipal_no_002-2020_firmar_termo_de_cooperacao_tecnica_com_o_tjmt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_municipal_no_002-2020_firmar_termo_de_cooperacao_tecnica_com_o_tjmt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 002/2020 - Autoriza o Poder Executivo a firmar Termo Cooperação Técnica com o Tribunal de Justiça de Mato Grosso.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_municipal_no_003-2020_gratificacao_servidor_gerenciar_atencao_basica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_municipal_no_003-2020_gratificacao_servidor_gerenciar_atencao_basica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 003/2020 - Institui gratificação para servidor responsável para Gerenciar Atenção Básica no Município.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_municipal_no_004-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_municipal_no_004-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 004/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1274/projeto_de_lei_municipal_no_005-2020_-_abrir_credito_suplementar_na_lei_no_2.817.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1274/projeto_de_lei_municipal_no_005-2020_-_abrir_credito_suplementar_na_lei_no_2.817.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 005/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito suplementar na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_de_lei_municipal_no_006-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_de_lei_municipal_no_006-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 006/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_municipal_no_007-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_municipal_no_007-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 007/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_municipal_no_008-2020_-_acrescenta_incisco_xi_e_parag._unico_na_lei_1.935-2008.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_municipal_no_008-2020_-_acrescenta_incisco_xi_e_parag._unico_na_lei_1.935-2008.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 008/2020 - Acrescenta inciso XI e Parágrafo único no Art. 33 da Lei Municipal nº 1.935/2008.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_municipal_no_009-2020_-_estabelece_piso_salarial_dos_acs_e_ace.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_municipal_no_009-2020_-_estabelece_piso_salarial_dos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 009/2020 - Estabelece o piso salarial profissional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no Município de Juara.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_municipal_no_010-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_municipal_no_010-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 010/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817, de 14 janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_municipal_no_011-2020_-_plano_municipal_de_cultura_do_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_municipal_no_011-2020_-_plano_municipal_de_cultura_do_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 011/2020 - Institui o Plano Municipal de Cultura do Município de Juara</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_municipal_no_012-2020_-_altera_dispositivos_da_lei_municipal_no_2.379-2013.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_municipal_no_012-2020_-_altera_dispositivos_da_lei_municipal_no_2.379-2013.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 012/2020 - Altera dispositivos da Lei Municipal nº 2.379/2013 que Institui o Conselho Municipal de Políticas Culturais e Cria o Fundo Municipal de Cultura.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_municipal_no_013-2020_-_dispoe_sobre_alteracao_do_caput_do_art._10_da_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_municipal_no_013-2020_-_dispoe_sobre_alteracao_do_caput_do_art._10_da_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 013/2020 - Dispõe sobre alteração do caput do art. 10 da Lei Municipal nº 2.817, de 14 de janeiro de 2020 e do caput do ar. 30 da Lei Municipal nº 2.775, de 24 de setembro de 2019.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_municipal_no_014-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_municipal_no_014-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 014/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para exercício de 2020.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_municipal_no_015-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_municipal_no_015-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 015/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/projeto_de_lei_municipal_no_016-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/projeto_de_lei_municipal_no_016-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 016/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/projeto_de_lei_municipal_no_017-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/projeto_de_lei_municipal_no_017-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 017/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_municipal_no_018-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_municipal_no_018-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 018/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_municipal_no_019-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_municipal_no_019-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 019/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_municipal_no_020-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_municipal_no_020-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 020/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_municipal_no_021-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_municipal_no_021-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 021/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_municipal_no_022-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_municipal_no_022-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 022/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_lei_municipal_no_023-2020_suspende_os_prazos_de_validade_dos_concursos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_lei_municipal_no_023-2020_suspende_os_prazos_de_validade_dos_concursos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 023/2020 – Suspende os prazos de validade dos concursos públicos municipal durante a pandemia causada pelo coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/projeto_de_lei_municipal_no_024-2020_-_reconhece_o_estado_de_calamidade_publica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/projeto_de_lei_municipal_no_024-2020_-_reconhece_o_estado_de_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 024/2020 – Reconhece, para os fins do Art. 65 da Lei Complementar nº 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública, nos termos do Decreto Municipal nº 1.469/2020, de 09 de abril de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/projeto_de_lei_municipal_no_025-2020_-_autoriza__inclusao_programacao_orcamentaria_atividade_custeio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/projeto_de_lei_municipal_no_025-2020_-_autoriza__inclusao_programacao_orcamentaria_atividade_custeio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 025/2020 – Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços públicos de saúde para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/projeto_de_lei_municipal_no_026-2020_-_autoriza_distribuicao_de_merenda_escolar__-_covid-19.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/projeto_de_lei_municipal_no_026-2020_-_autoriza_distribuicao_de_merenda_escolar__-_covid-19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 026/2020 – Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços públicos de distribuição de merenda escolar para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/projeto_de_lei_municipal_no_027-2020_-_autoriza_servicos_socioassistenciais_-_covid-19.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/projeto_de_lei_municipal_no_027-2020_-_autoriza_servicos_socioassistenciais_-_covid-19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 027/2020 – Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços socioassistenciais dos programas, projetos e benefícios de assistência social, para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/projeto_de_lei_municipal_no_028-2020_-_abrir_credito_suplementar_na_lei_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/projeto_de_lei_municipal_no_028-2020_-_abrir_credito_suplementar_na_lei_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 028/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_lei_municipal_no_029-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_lei_municipal_no_029-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 029/2020 - Dispõe sobre à adequação da legislação do Regime Próprio de Previdência dos Servidores Públicos do Município de Juara - PREV-JUARA em razão das alterações promovidas no sistema previdenciário pela Emenda Constitucional nº 103/2019 e Altera a redação da Lei Municipal nº 1.656, de 20 de abril de 2005, que institui o Regime Próprio de Previdência Social do Município de Juara-MT e, dá outras providências.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/projeto_no_030-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/projeto_no_030-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 030/2020 - Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços públicos de impressão e encadernações de material pedagógico, para orientação da família sobre como estudar em casa, e aquisição de materiais de consumo para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1357/projeto_de_lei_municipal_no_031-2020_-_dispoe_sobre_a_recomposicao_da_remuneracao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1357/projeto_de_lei_municipal_no_031-2020_-_dispoe_sobre_a_recomposicao_da_remuneracao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 031/2020 – Dispõe sobre a Recomposição da Remuneração do Quadro de Servidores Efetivos, Comissionados e dos Cargos Eletivo do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 032/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 033/2020 - Autoriza o Poder Executivo de Juara/MT a celebrar Termo de Cooperação Técnica com a Associação de Moradores e Proprietários de Lotes do Bairro Jardim Itália - AMPLI, visando a realização de pavimentação e drenagem superficial da Rua Nápolis, no Bairro Jardim Itália, e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_no_034-2020_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_ldo_-_exercicio_de_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_no_034-2020_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_ldo_-_exercicio_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 034/2020 - Dispõe sobre as Diretrizes para a Elaboração de Lei Orçamentária para o Exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_no_035-2020_autoriza_fazer_transposicao_e_transferencia_de_saldos_remanescentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_no_035-2020_autoriza_fazer_transposicao_e_transferencia_de_saldos_remanescentes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 035/2020 - Autoriza o Poder Executivo Municipal de Juara, a fazer a transposição e transferência de saldos financeiros remanescentes de exercícios anteriores, constantes em seus respectivos Fundos de Saúde, provenientes de repasses do Ministério da Saúde, na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_lei_municipal_no_036-2020_-_outorgar_a_concessao_onerosa_do_balneario_luiz_riva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_lei_municipal_no_036-2020_-_outorgar_a_concessao_onerosa_do_balneario_luiz_riva.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 036/2020 - Autoriza o Poder Executivo a outorgar a concessão onerosa de uso de espaço público, para a exploração de serviços de lanchonete, nas dependências do Parque Turístico Municipal, denominado Balneário Luiz Riva e dá outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_municipal_no_037-2020_-_dispoe_sobre_a_celebracao_de_termo_de_parceria_-_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_municipal_no_037-2020_-_dispoe_sobre_a_celebracao_de_termo_de_parceria_-_acrivale.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 037/2020 - Dispõe sobre a celebração de Termo de Parceria Público Privada com a Associação dos Criadores do Vale do Arinos - ACRIVALE, visando a recuperação de estradas municipal vicinal.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_municipal_no_038-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_municipal_no_038-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 038/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_municipal_no_039-2020_-_celebracao_de_termo_de_parceria_com_a_apri.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_municipal_no_039-2020_-_celebracao_de_termo_de_parceria_com_a_apri.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 039/2020 - Dispõe sobre a celebração de Termo de Parceria Público Privada com a Associação dos Produtores Rurais de Itapaiuna - APRI, visando a recuperação de estradas municipais e estaduais localizadas no Município de Juara/MT.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_municipal_no_040-2020_-_autoriza_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_municipal_no_040-2020_-_autoriza_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 040/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817 de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_municipal_no_041-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_municipal_no_041-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 041/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1390/projeto_de_lei_municipal_no_042-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-202.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1390/projeto_de_lei_municipal_no_042-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-202.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 042/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1394/projeto_de_lei_municipal_no_043-2020_-_autoriza_inclusao_custeio_de_acoes_socioassistenciais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1394/projeto_de_lei_municipal_no_043-2020_-_autoriza_inclusao_custeio_de_acoes_socioassistenciais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 043/2020 - Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços socioassistenciais dos programas, projetos e benefícios de assistência social, para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1395/projeto_de_lei_municipal_no_044-2020_autoriza_abertura_de_credito_suplementar_ate_9.655.76636.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1395/projeto_de_lei_municipal_no_044-2020_autoriza_abertura_de_credito_suplementar_ate_9.655.76636.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 044/2020 - Autoriza o Poder Executivo a realizar, no vigente orçamento, abertura de Crédito Suplementar até o montante de R$ 9.655.766,36 (nove milhões, seiscentos e cinquenta e cinco mil, setecentos e sessenta e seis reais e trinta e seis centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1397/projeto_de_lei_municipal_no_045-2020_-_alterando_a_lei_municipal_no_2600-2016_-_auxiliar_de_inspecao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1397/projeto_de_lei_municipal_no_045-2020_-_alterando_a_lei_municipal_no_2600-2016_-_auxiliar_de_inspecao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 045/2020 - Dispõe sobre a alteração da Lei Municipal nº 2.600/2016 que dispõe sobre a criação dos empregos públicos temporários de Auxiliar de Inspeção, Auxiliar de Inspeção Assistente, Auxiliar de Inspeção Administrativo e Auxiliar de Inspeção Administrativo Sênior, e dá outras providências.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_municipal_no_046-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_municipal_no_046-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 046/2020 - Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, para o custeio de ações e serviços públicos de saúde no enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1403/projeto_de_lei_municipal_no_047-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1403/projeto_de_lei_municipal_no_047-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 047/2020 - Autoriza o Poder Executivo a abrir crédito especial no orçamento vigente, para o custeio de ações e serviços públicos de saúde no enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1406/projeto_de_lei_municipal_no_048-2020_-_cria_gratificacao_por_desempenho_aos_policiais_militares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1406/projeto_de_lei_municipal_no_048-2020_-_cria_gratificacao_por_desempenho_aos_policiais_militares.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 048/2020 - Cria Gratificação por Desempenho de Atividade Delegada, nos termos que especifica, a ser paga aos policiais militares, que exercerem atividade municipal delegada pelo Estado de Mato Grosso por meio de Termo de Cooperação celebrado com o Município de Juara durante o período em que se reconhece a existência de pandemia ocasionada pelo Coronavírus (Covid-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1410/projeto_de_lei_municipal_no_049-2020_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1410/projeto_de_lei_municipal_no_049-2020_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 049/2020 - Dispõe sobre Abertura de Crédito Adicional Especial no Orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_do_lei_municipal_no_050-2020_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_do_lei_municipal_no_050-2020_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 050/2020 - Dispõe sobre Abertura de Crédito Adicional Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_de_lei_municipal_no_052-2020_autoriza_abrir_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_de_lei_municipal_no_052-2020_autoriza_abrir_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 052/2020 - Autoriza o Poder Executivo a abrir crédito especial no Orçamento, e dá outras providências.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_de_lei_municipal_no_053-2020_-_estima__a_receita_e_fixa_a_despesa_para_o_exercicio_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_de_lei_municipal_no_053-2020_-_estima__a_receita_e_fixa_a_despesa_para_o_exercicio_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 053/2020 - Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1426/projeto_de_lei_municipal_no_054-2020_-_dispoe_sobre_a_transferencia_endereco_escola_tancredo_neves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1426/projeto_de_lei_municipal_no_054-2020_-_dispoe_sobre_a_transferencia_endereco_escola_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 054/2020 - Dispõe sobre a transferência de endereço da Escola Municipal Tancredo Neves, e dá outras providências.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_municipal_no_055-2020_-_altera_anexos_i_e_ii_da_lei_no_2.679-2017_-_plano_plurianual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_municipal_no_055-2020_-_altera_anexos_i_e_ii_da_lei_no_2.679-2017_-_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 055/2020 - Altera os Anexos I e II da Lei Municipal nº 2.679/2017, que Dispõe sobre o Plano Plurianual para o período 2018-2021.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_municipal_no_056-2020_-_nomenclatura_tiro_de_guerra_09-005.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_municipal_no_056-2020_-_nomenclatura_tiro_de_guerra_09-005.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 056/2020 - Dispõe sobre nomenclatura do Tiro de Guerra 09-005 de Juara.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_municipal_no_057-2020_-_autoriza_abrir_no_orcamento_vigente_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_municipal_no_057-2020_-_autoriza_abrir_no_orcamento_vigente_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 057/2020 - Autoriza o Poder Executivo Municipal a realizar, no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1272/projeto_de_lei_do_legislativo_001_institui_o_programa_cidade_com_grama.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1272/projeto_de_lei_do_legislativo_001_institui_o_programa_cidade_com_grama.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 001/2020 - Institui o Programa Cidade com Grama, sem Pó e sem Lama e dá outras providências.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 002/2020 - Institui a Declaração Municipal de Direitos de Liberdade Econômica, estabelece garantias de livre mercado e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_do_legislativo_004_leo_boy_oleo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_do_legislativo_004_leo_boy_oleo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 004/2020 - Dispõe sobre a implantação da coleta seletiva de Óleo de cozinha usado nas creches, escolas de ensino fundamental, pública e privadas no município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_do_legislativo_007-2019_utilidade_publica_ecumam.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_do_legislativo_007-2019_utilidade_publica_ecumam.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 007/2020 - Declara de utilidade pública o Instituto de Educação, Cultura e Meio Ambiente do Vale do Arinos - ECUMAM.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli, Flavinho, João do Hospital, Leo Boy, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/projeto_de_lei_do_legislativo_008_ucmmat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/projeto_de_lei_do_legislativo_008_ucmmat.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 008/2020 - Dispõe sobre a autorização da Câmara Municipal de Juara-MT para associar-se na UCMMAT - União das Câmaras Municipais de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>Ulliane Macarena, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_do_legislativo_009_mulher.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_do_legislativo_009_mulher.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 009/2020 - Estabelece diretrizes para ações que visem à valorização de mulheres e meninas e à prevenção e ao combate à violência contra a mulher pela rede municipal de ensino.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_do_legislativo_010_bebidas_em_embalagens_de_vidro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_do_legislativo_010_bebidas_em_embalagens_de_vidro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 010/2020 - Proíbe o consumo de bebidas em embalagens de vidro nos logradouros públicos no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_do_legislativo_012_leo_boy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_do_legislativo_012_leo_boy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 012/2020 - Dispõe sobre o dever de inserção do símbolo mundial da conscientização do transtorno do espectro autista nas placas de atendimento prioritário no âmbito do Município de Juara.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Plenário - PLN, Chico do Indea, Eraldo Markito, Flavinho, Hélio Castão, João do Hospital, Leo Boy, Marta Dalpiaz, Salvador Pizzolio, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_do_legislativo_014_plenario_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_do_legislativo_014_plenario_rga.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 014/2020 - Dispõe sobre a Recomposição da Remuneração do Quadro de Servidores Efetivos, Comissionados e dos Cargos Eletivos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_lei_do_legislativo_016-2020_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_-_rua_curitiba.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_lei_do_legislativo_016-2020_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_-_rua_curitiba.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 016/2020 - Altera, cria e denomina logradouros públicos que especifica, situados no perímetro urbano do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_do_legislativo_017-2020_leo_boy_e_mesa_diretora_altera_a_lei_municipal_no_2.714-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_do_legislativo_017-2020_leo_boy_e_mesa_diretora_altera_a_lei_municipal_no_2.714-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 017/2020 - Altera o caput do art. 17, da Lei Municipal nº 2.714, de 27 de setembro de 2018, que dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_do_legislativo_018-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_do_legislativo_018-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 018/2020 - Dispõe sobre a denominação de logradouro público que especifica, situado no perímetro urbano do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_do_legislativo_019-2020_-_leo_boy_normas_para_quebra_molas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_do_legislativo_019-2020_-_leo_boy_normas_para_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 019/2020 – Estabelece normas para instalação e padronização dos redutores de velocidade nas vias públicas do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1412/projeto_de_lei_do_legislativo_020-2020_-_leo_boy_criacao_do_museu_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1412/projeto_de_lei_do_legislativo_020-2020_-_leo_boy_criacao_do_museu_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 020/2020 - Altera e acrescenta dispositivos na Lei Municipal nº 2.682, de 15 de janeiro de 2018, que dispõe sobre a criação do Museu Municipal de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_resolucao_001_revoga_a_resolucao_n_144.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_resolucao_001_revoga_a_resolucao_n_144.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2020 - Revoga a Resolução nº 144, de 19 de dezembro de 2014.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_resolucao_002.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_resolucao_002.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2020 - Institui Regime de Controle de Jornada por Produtividade e Qualidade de Serviços para os cargos ocupados por Advogado no âmbito da Câmara Municipal de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_resolucao_003_altera_a_resolucao_no_179_calendario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_resolucao_003_altera_a_resolucao_no_179_calendario.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2020- Altera a Resolução nº 179, de 17 de dezembro de 2019, que fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2020 - Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 007/2020 - Altera a Resolução nº 179, de 17 de dezembro de 2019, que fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_resolucao_007_altera_a_resolucao_no_179_calendario.doc</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_resolucao_007_altera_a_resolucao_no_179_calendario.doc</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_001.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 001/2020 - Revoga a Resolução nº 144, de 19 de dezembro de 2014.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_002.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 002/2020 - Institui Regime de Controle de Jornada por Produtividade e Qualidade de Serviços para os cargos ocupados por Advogado no âmbito da Câmara Municipal de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_003.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 001/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020, que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1278/requerimento_004.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1278/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 004/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020, que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/requerimento_005.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 005/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir credito suplementar na Lei Municipal nº 2.817, de 14 de janeiro de 2020, que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_006.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 006/2020 - Dispõe sobre a autorização para redução de alíquota de Imposto Predial e Territorial urbano - IPTU aos imóveis residenciais localizados na zona urbana, beneficiados por Financiamento Habitacional, e dá outras providências.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_007.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 008/2020 - Dispõe sobre a autorização à Câmara Municipal de Juara-MT para associar-se na UCMMAT - União das Câmaras Municipais de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/requerimento_008.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 007/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_009.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 006/2020 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817, de 14 de janeiro de 2020 - que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/requerimento_010_solicitando_infromacoes_da_prefeitura_municipal_imoveis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/requerimento_010_solicitando_infromacoes_da_prefeitura_municipal_imoveis.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2020 - Requerendo que a Mesa Diretora solicite a Prefeitura Municipal que, remeta a este signatário uma relação de todos os imóveis do Município, constando o número de matrícula de registro de cada um deles.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>Chico do Indea, Flavinho, João do Hospital, Leo Boy, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/requerimento_011.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 009/2020 - Estabelece o piso salarial profissional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no Município de Juara.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli, Flavinho, João do Hospital, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/requerimento_012_solicitando_o_regime_de_urgencia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/requerimento_012_solicitando_o_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes à Subemenda nº 001/2020 para a Emenda Substitutiva nº 002/2020 ao Projeto de Lei Municipal nº 003/2020 - Institui gratificação para servidor responsável para Gerenciar Atenção Básica no município.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/requerimento_014_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/requerimento_014_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 014/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 025/2020 - Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços públicos de saúde para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_015.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 026/2020 - Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços públicos de distribuição de merenda escolar para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_016_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_016_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027-2020.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 027/2020 - Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços socioassistenciais dos programas, projetos e benefícios de assistência social, para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_017_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_017_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 003/2020 - Altera a Resolução nº 179, de 17 de dezembro de 2019, que fixa o calendário das Sessões Ordinárias Legislativas para o ano de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_018_calamidade_publica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_018_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto do Legislativo nº 002/2020 - Reconhece, para os fins do art. 65 da Lei Complementar nº 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública no Município de Juara, em razão da Pandemia decorrente do Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 030/2020 – Autoriza o Poder Executivo, proceder a inclusão na programação orçamentária vigente de atividade para o custeio de ações e serviços públicos de impressão e encadernações de material pedagógico, para orientação da família sobre como estudar em casa, e aquisição de materiais de consumo para o enfrentamento da pandemia causada pelo agente Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_020_solicitando_o_regime_de_urgencia_e_a_dispensa_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_020_solicitando_o_regime_de_urgencia_e_a_dispensa_rga.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 020/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 014/2020 – Dispõe sobre a Recomposição da Remuneração do Quadro de Servidores Efetivos, Comissionados e dos Cargos Eletivos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1358/requerimento_021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1358/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 021/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes à Subemenda nº 002/2020 para a Emenda Modificativa nº 003/2020 ao Projeto de Lei Complementar nº 014/2020 - Altera os anexos I, II e III da Lei Complementar nº 069, de 04 de fevereiro de 2010, e revoga o anexo IV da Lei Complementar nº 141/2016.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1359/requerimento_022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1359/requerimento_022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 022/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 031/2020 - Dispõe sobre a Recomposição da Remuneração do Quadro de Servidores Efetivos, Comissionados e dos Cargos Eletivo do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1356/requerimento_023_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1356/requerimento_023_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 023/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 033/2020 – Autoriza o Poder Executivo de Juara/MT a celebrar Termo de Cooperação Técnica coma Associação de Moradores e Proprietários de Lotes do Bairro Jardim Itália – AMPLI, visando a realização de pavimentação e drenagem superficial da Rua Nápolis, no Bairro Jardim Itália, e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1362/requerimento_024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1362/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 024/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 004/2020 – Autoriza a Mesa Diretora da Câmara Municipal de Juara – MT, a doar bens de sua propriedade à Secretária de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1367/requerimento_025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1367/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 025/2020 – Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 035/2020 (zero, trinta e cinco/dois mil e vinte) – Autoriza o Poder Executivo Municipal de Juara, a fazer a transposição e transferência de saldos financeiros remanescentes de exercícios anteriores, constantes em seus respectivos Fundos de Saúde, provenientes de repasses do Ministério da Saúde, na Lei Municipal nº 2.817 de 14 de janeiro de 2020 – que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1368/requerimento_027_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_16-2020_logradouros_publicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1368/requerimento_027_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_16-2020_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 027/2020 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei do Legislativo nº 016/2020 – Altera, cria e denomina logradouros públicos, situados no perímetro urbano do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1372/requerimento_028_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1372/requerimento_028_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 028/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 017/2020 – Altera o caput do art. 17, da Lei Municipal nº 2.714, de 27 de setembro de 2018, que dispõe a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>Chico do Indea, Eraldo Markito, Flavinho</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1374/requerimento_029_solicitando_resposta_do_oficio_no_023-gvci-2020_referente_a_aguas_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1374/requerimento_029_solicitando_resposta_do_oficio_no_023-gvci-2020_referente_a_aguas_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 029/2020  - Requerendo resposta do Oficio nº 023/GVCI/2020, com vista às medidas adotadas junto a Concessionária Águas de Juara Ltda para sanar os apontamentos que aduz o Relatório Técnico nº 008/DUDSINOP/SEMA-MT/2020.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1375/requerimento_030_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037-2020_termo_de_parceria_com_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1375/requerimento_030_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037-2020_termo_de_parceria_com_acrivale.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 030/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 037/2020 – Dispõe sobre a celebração de Termo de Parceria Público Privado com a Associação dos Criadores do Vale do Arinos – ACRIVALE, visando a recuperação de estradas municipal vicinal.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_031.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 031/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 038/2020 – Autoriza o Poder Executivo Municipal de Juara, a abrir crédito especial na Lei Municipal nº 2.817 de 14 de janeiro de 2020 – que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_032.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_032.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 032/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 039/2020 – Dispõe sobre a celebração de Termo de Parceria Público Privada coma Associação dos Produtores Rurais de Itapaiuna – APRI, visando a recuperação de estradas municipais e estaduais localizadas no Município de Juara/MT.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1381/requerimento_033.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1381/requerimento_033.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 033/2020 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 018/2020 – Dispõe sobre a denominação de logradouro público que especifica, situado no perímetro urbano do Município de Juara – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>Flavinho, Chico do Indea, João do Hospital, Leo Boy, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1387/requerimento_034_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1387/requerimento_034_.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 034/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 040/2020 – Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817 de 14 de janeiro de 2020 – que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_035.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 035/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 041/2020 – Autoriza o Poder Executivo Municipal de Juara, a abrir credito especial na Lei Municipal nº 2.817 de 14 de janeiro de 2020 – que dispõe sobre o orçamento para o exercício de 2020.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1396/requerimento_036.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1396/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 036/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 044/2020 – Autoriza o Poder Executivo a realizar, no vigente orçamento, abertura de Crédito Suplementar até o montante de R$ 9.655.766,36 (nove milhões, seiscentos e cinquenta e cinco mil, setecentos e sessenta e seis reais e trinta e seis centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1404/requerimento_037.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1404/requerimento_037.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 037/2020 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 048/2020 – Cria Gratificação por Desempenho de Atividade Delegada, nos termos que específica, a ser paga aos policiais militares, que exercerem atividade municipal delegada pelo Estado de Mato Grosso por meio de Termo de Cooperação celebrado com o Município de Juara durante o período em que se reconhece a existência de pandemia ocasionada pelo Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1422/requerimento_038.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1422/requerimento_038.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 038/2020 - Requerendo a tramitação em regime de urgência e a dispensa dos pareceres das Comissões Permanentes ao Projeto de Resolução nº 007/2020.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Eraldo Markito, Hélio Castão, Marta Dalpiaz, Salvador Pizzolio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_039_solicitando_a_cronograma_caminhao_pipa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_039_solicitando_a_cronograma_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 039/2020 - Requerendo resposta do Oficio nº 121/GVEM/2020, com vista às medidas adotadas com relação aos serviços de molhar ruas do município, contendo: dias, horários, rotas, veículo, motorista responsável.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1425/requerimento_040_solicitando_copia_dos_decretos_de_suplementacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1425/requerimento_040_solicitando_copia_dos_decretos_de_suplementacao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 040/2020 - Requerendo nos termos do art. 13, inciso X, art. 20-B, §4º, e art. 103, da Lei Orgânica do Município, que a Mesa Diretora solicite a Prefeitura Municipal que, remeta a estes signatários cópia de todos os Decretos Municipais que autorizaram a realização de suplementação no orçamento vigente, decorrente da Lei Municipal nº 2.862/2020.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_041_solicitando_copia_do_termo_de_permissao_de_uso_seduc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_041_solicitando_copia_do_termo_de_permissao_de_uso_seduc.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 041/2020 - Vereadores Léo Boy, Ulliane Macarena e Flavinho, requerendo cópia integral do processo administrativo que originou o Termo de Permissão de Uso nº 001/2017, que outorga a permissão de uso de imóvel municipal à Secretaria de Estado de Educação, Esporte e Lazer de Mato Grosso - SEDUC.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
     <t>Leo Boy, Flavinho, João do Hospital, Ulliane Macarena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/subemenda__emenda_substitutiva_001.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/subemenda__emenda_substitutiva_001.pdf</t>
   </si>
   <si>
     <t>Subemenda nº 001/2020 - Subemenda à Emenda Substitutiva nº 002/2020 ao Projeto de Lei Municipal nº 003/2020.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1360/subemenda_a_emenda_substitutiva_002.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1360/subemenda_a_emenda_substitutiva_002.pdf</t>
   </si>
   <si>
     <t>Subemenda nº 002/2020 - Subemenda à Emenda Modificativa nº 003/2020 ao Projeto de Lei Complementar nº 002/2020.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>MOCPA</t>
   </si>
   <si>
     <t>Moção de Parabenização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/001_parabenizacao_soldado_pm_aguiar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/001_parabenizacao_soldado_pm_aguiar.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 001/2020, ao Soldado PM Aguiar, pelos 14 anos de luta para provar sua inocência e aos servidores da Escola de Formação e Aperfeiçoamento de Praças da Polícia Militar de Mato Grosso que trabalharam em sua reabilitação.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1366/002-2020_-_doadores_covid_19.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1366/002-2020_-_doadores_covid_19.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 002/2020 - Em homenagem a todos os doadores e gestores dos recursos financeiros para adequação do sistema público de saúde mediante a ameaça do COVID-19.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1405/003_parabenizacao_pastor_eudes_e_esposa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1405/003_parabenizacao_pastor_eudes_e_esposa.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 003/2020 - Aplaudindo o  Pastor Eudes Nascimento Barbosa e Nisandra de Oliveira Almeida Barbosa, pela comemoração de seus aniversários.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/001_apoio_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/001_apoio_unemat.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio nº 001/2020 - Apoiando a comunidade acadêmica da Universidade do Estado de Mato Grosso, Campus de Juara, pela defesa da manutenção do direito orçamentário da UNEMAT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2490,67 +2490,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1365/emenda_aditiva_001_projeto_de_lei_municipal_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/emenda_modificativa_002_projeto_de_lei_municipal_no_022_2020_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/emenda_modificativa_003_projeto_de_lei_complementar_no_002_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/emenda_modificativa_004_projeto_de_lei_complementar_no_001_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/emenda_modificativa_005_projeto_de_lei_do_legislativo_no_001_2020_cidade_com_grama.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1416/emenda_modificativa_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_substitutiva_001_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/emenda_substitutiva_002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/emenda_substitutiva_003_projeto_de_lei_complementar_do_legislativo_no_002_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1393/emenda_substitutiva_004_projeto_de_lei_municipal_no_013_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1400/emenda_substitutiva_005_projeto_de_lei_municipal_no_029_2020_altera_a_lei_1656.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1401/emenda_substitutiva_006_projeto_de_lei_complementar_no_004_altera_o_estatuto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1409/emenda_substitutiva_007_projeto_de_lei_municipal_no_044_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/mensagem_de_veto_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/001_aplauso_sema.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1353/002-2020_-_alessandra_aparecida_macedo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1388/003_2020_-_academicas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1398/004_2020_-_jose_silvestre_e_gilson_tito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1407/005_2020_-_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/006_2020_-_pastor_jose_correa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1465/007_2020_-_pastora_elzimar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1371/001-pesar_esmeraldino_costa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1399/002-pesar_jose_trajano_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1463/003-pesar_donizete_ferradura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_decreto_001_comissao_de_financas_contas_do_exercicio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_decreto_002_calamidade_publica_art._65_da_lrf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_decreto_003_titulo_de_cidada_-_maria_aparecida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1408/projeto_de_decreto_004_titulo_de_cidadao_-_jones_de_jesus_pilocelli.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1413/projeto_de_decreto_005_titulo_de_cidada_-_maura_de_santana_milan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1428/projeto_de_decreto_006_diploma_professora_everaldo_galdino_salvador_pizzolio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1427/projeto_de_decreto_007_diploma_professora_alessandra_macedo_ulliane_macarena.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1429/projeto_de_decreto_008_titulo_de_cidadao_-_jacir_montagna.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1430/projeto_de_decreto_009_titulo_de_cidadao_-_valmir_da_silva.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1431/projeto_de_decreto_010_titulo_de_cidadao_-_joaquim_custodio_jorge.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_decreto_011_diploma_professora_natalino_de_souza_breves.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1432/projeto_de_decreto_012_titulo_de_cidadao_-_jose_geraldo_rodrigues_neto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_decreto_013_titulo_de_cidada_-_marcia_aparecida_gomes_bachega.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_decreto_014_diploma_professora_oseias_carmo_neves.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_decreto_015_titulo_de_cidadao_-_jose_barreto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_decreto_016_titulo_de_cidadao_-_raimundo_nonato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_decreto_017_titulo_de_cidada_maria_gema_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1436/projeto_de_decreto_018_titulo_de_cidada_dilque_nunes_lemes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_decreto_019_diploma_professora_fatima_regina_righetti.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_decreto_020_titulo_de_cidadao_-_celso_ricardo_borba_azoia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/projeto_de_decreto_021_diploma_professora_claudete_maria_de_castilho_borges.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_decreto_022_titulo_de_cidadao_-_silvio_limeira_xavier.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_decreto_023_diploma_professora_geralda_aparecida.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_decreto_024_titulo_de_cidadao_-_wirlisbeste_salvador_cavallari.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1447/projeto_de_decreto_025_titulo_de_cidadao_-_kidney_franklin_araujo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1448/projeto_de_decreto_026_titulo_de_cidadao_-_antonio_de_padua_almeida_filho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_decreto_027_diploma_professora_nilce_maria_amado_conte.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_decreto_028_diploma_professora_elza_de_fatima_zanelati_volpato.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1451/projeto_de_decreto_029_titulo_de_cidadao_-_joao_francisco_mitleton.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_decreto_030_titulo_de_cidadao_-_felix_parreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_decreto_031_titulo_de_cidadao_-_jacinto_moretto_cavichioli.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_decreto_032_titulo_de_cidada_-_cleide_marcelino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_decreto_033_titulo_de_cidadao_-_joel_dupim_carvalho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_decreto_034_titulo_de_cidadao_-_antoninho_joao_colet.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_decreto_035_titulo_de_cidadao_-_anacleto_giraldelli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_complementar_no_002-2020_-_altera_anexos_i_ii_e_iii_da_lc_069.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_complementar_no_003-2020_-_altera_dispositivos_da_lc_no_028-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_lei_complementar_no_004-2020_-_altera_dispositivos_da_lei_complementar_no_028-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/projeto_de_lei_complementar_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_complementar_do_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_complementar_do_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_complementar_do_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1276/projeto_de_lei_complementar_do_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1277/projeto_de_lei_complementar_do_legislativo_005_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_complementar_do_legislativo_006-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/projeto_de_lei_complementar_do_legislativo_007-2020_procurador.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1415/projeto_de_lei_complementar_do_legislativo_008-2020_altera_a_lei_complementar_no_017-2006.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/projeto_de_lei_complementar_do_legislativo_009-2020_iptu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_municipal_no_001-2020_abrir_credito_especial_lei_municipal_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_municipal_no_002-2020_firmar_termo_de_cooperacao_tecnica_com_o_tjmt.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_municipal_no_003-2020_gratificacao_servidor_gerenciar_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_municipal_no_004-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1274/projeto_de_lei_municipal_no_005-2020_-_abrir_credito_suplementar_na_lei_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_de_lei_municipal_no_006-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_municipal_no_007-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_municipal_no_008-2020_-_acrescenta_incisco_xi_e_parag._unico_na_lei_1.935-2008.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_municipal_no_009-2020_-_estabelece_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_municipal_no_010-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_municipal_no_011-2020_-_plano_municipal_de_cultura_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_municipal_no_012-2020_-_altera_dispositivos_da_lei_municipal_no_2.379-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_municipal_no_013-2020_-_dispoe_sobre_alteracao_do_caput_do_art._10_da_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_municipal_no_014-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_municipal_no_015-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/projeto_de_lei_municipal_no_016-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/projeto_de_lei_municipal_no_017-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_municipal_no_018-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_municipal_no_019-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_municipal_no_020-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_municipal_no_021-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_municipal_no_022-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_lei_municipal_no_023-2020_suspende_os_prazos_de_validade_dos_concursos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/projeto_de_lei_municipal_no_024-2020_-_reconhece_o_estado_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/projeto_de_lei_municipal_no_025-2020_-_autoriza__inclusao_programacao_orcamentaria_atividade_custeio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/projeto_de_lei_municipal_no_026-2020_-_autoriza_distribuicao_de_merenda_escolar__-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/projeto_de_lei_municipal_no_027-2020_-_autoriza_servicos_socioassistenciais_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/projeto_de_lei_municipal_no_028-2020_-_abrir_credito_suplementar_na_lei_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_lei_municipal_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/projeto_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1357/projeto_de_lei_municipal_no_031-2020_-_dispoe_sobre_a_recomposicao_da_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_no_034-2020_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_ldo_-_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_no_035-2020_autoriza_fazer_transposicao_e_transferencia_de_saldos_remanescentes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_lei_municipal_no_036-2020_-_outorgar_a_concessao_onerosa_do_balneario_luiz_riva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_municipal_no_037-2020_-_dispoe_sobre_a_celebracao_de_termo_de_parceria_-_acrivale.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_municipal_no_038-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_municipal_no_039-2020_-_celebracao_de_termo_de_parceria_com_a_apri.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_municipal_no_040-2020_-_autoriza_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_municipal_no_041-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1390/projeto_de_lei_municipal_no_042-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-202.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1394/projeto_de_lei_municipal_no_043-2020_-_autoriza_inclusao_custeio_de_acoes_socioassistenciais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1395/projeto_de_lei_municipal_no_044-2020_autoriza_abertura_de_credito_suplementar_ate_9.655.76636.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1397/projeto_de_lei_municipal_no_045-2020_-_alterando_a_lei_municipal_no_2600-2016_-_auxiliar_de_inspecao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_municipal_no_046-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1403/projeto_de_lei_municipal_no_047-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1406/projeto_de_lei_municipal_no_048-2020_-_cria_gratificacao_por_desempenho_aos_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1410/projeto_de_lei_municipal_no_049-2020_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_do_lei_municipal_no_050-2020_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_de_lei_municipal_no_052-2020_autoriza_abrir_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_de_lei_municipal_no_053-2020_-_estima__a_receita_e_fixa_a_despesa_para_o_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1426/projeto_de_lei_municipal_no_054-2020_-_dispoe_sobre_a_transferencia_endereco_escola_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_municipal_no_055-2020_-_altera_anexos_i_e_ii_da_lei_no_2.679-2017_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_municipal_no_056-2020_-_nomenclatura_tiro_de_guerra_09-005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_municipal_no_057-2020_-_autoriza_abrir_no_orcamento_vigente_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1272/projeto_de_lei_do_legislativo_001_institui_o_programa_cidade_com_grama.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_do_legislativo_004_leo_boy_oleo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_do_legislativo_007-2019_utilidade_publica_ecumam.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/projeto_de_lei_do_legislativo_008_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_do_legislativo_009_mulher.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_do_legislativo_010_bebidas_em_embalagens_de_vidro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_do_legislativo_012_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_do_legislativo_014_plenario_rga.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_lei_do_legislativo_016-2020_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_-_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_do_legislativo_017-2020_leo_boy_e_mesa_diretora_altera_a_lei_municipal_no_2.714-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_do_legislativo_018-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_do_legislativo_019-2020_-_leo_boy_normas_para_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1412/projeto_de_lei_do_legislativo_020-2020_-_leo_boy_criacao_do_museu_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_resolucao_001_revoga_a_resolucao_n_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_resolucao_003_altera_a_resolucao_no_179_calendario.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_resolucao_007_altera_a_resolucao_no_179_calendario.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1278/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/requerimento_010_solicitando_infromacoes_da_prefeitura_municipal_imoveis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/requerimento_012_solicitando_o_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/requerimento_014_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_016_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_017_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_018_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_020_solicitando_o_regime_de_urgencia_e_a_dispensa_rga.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1358/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1359/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1356/requerimento_023_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1362/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1367/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1368/requerimento_027_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_16-2020_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1372/requerimento_028_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1374/requerimento_029_solicitando_resposta_do_oficio_no_023-gvci-2020_referente_a_aguas_de_juara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1375/requerimento_030_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037-2020_termo_de_parceria_com_acrivale.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1381/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1387/requerimento_034_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1396/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1404/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1422/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_039_solicitando_a_cronograma_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1425/requerimento_040_solicitando_copia_dos_decretos_de_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_041_solicitando_copia_do_termo_de_permissao_de_uso_seduc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/subemenda__emenda_substitutiva_001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1360/subemenda_a_emenda_substitutiva_002.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/001_parabenizacao_soldado_pm_aguiar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1366/002-2020_-_doadores_covid_19.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1405/003_parabenizacao_pastor_eudes_e_esposa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/001_apoio_unemat.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1365/emenda_aditiva_001_projeto_de_lei_municipal_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1298/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1333/emenda_modificativa_002_projeto_de_lei_municipal_no_022_2020_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1339/emenda_modificativa_003_projeto_de_lei_complementar_no_002_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1340/emenda_modificativa_004_projeto_de_lei_complementar_no_001_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1341/emenda_modificativa_005_projeto_de_lei_do_legislativo_no_001_2020_cidade_com_grama.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1416/emenda_modificativa_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1297/emenda_substitutiva_001_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/emenda_substitutiva_002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1338/emenda_substitutiva_003_projeto_de_lei_complementar_do_legislativo_no_002_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1393/emenda_substitutiva_004_projeto_de_lei_municipal_no_013_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1400/emenda_substitutiva_005_projeto_de_lei_municipal_no_029_2020_altera_a_lei_1656.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1401/emenda_substitutiva_006_projeto_de_lei_complementar_no_004_altera_o_estatuto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1409/emenda_substitutiva_007_projeto_de_lei_municipal_no_044_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1302/mensagem_de_veto_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1334/001_aplauso_sema.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1353/002-2020_-_alessandra_aparecida_macedo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1388/003_2020_-_academicas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1398/004_2020_-_jose_silvestre_e_gilson_tito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1407/005_2020_-_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/006_2020_-_pastor_jose_correa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1465/007_2020_-_pastora_elzimar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1371/001-pesar_esmeraldino_costa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1399/002-pesar_jose_trajano_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1463/003-pesar_donizete_ferradura.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_decreto_001_comissao_de_financas_contas_do_exercicio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_decreto_002_calamidade_publica_art._65_da_lrf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_decreto_003_titulo_de_cidada_-_maria_aparecida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1408/projeto_de_decreto_004_titulo_de_cidadao_-_jones_de_jesus_pilocelli.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1413/projeto_de_decreto_005_titulo_de_cidada_-_maura_de_santana_milan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1428/projeto_de_decreto_006_diploma_professora_everaldo_galdino_salvador_pizzolio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1427/projeto_de_decreto_007_diploma_professora_alessandra_macedo_ulliane_macarena.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1429/projeto_de_decreto_008_titulo_de_cidadao_-_jacir_montagna.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1430/projeto_de_decreto_009_titulo_de_cidadao_-_valmir_da_silva.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1431/projeto_de_decreto_010_titulo_de_cidadao_-_joaquim_custodio_jorge.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_decreto_011_diploma_professora_natalino_de_souza_breves.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1432/projeto_de_decreto_012_titulo_de_cidadao_-_jose_geraldo_rodrigues_neto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_decreto_013_titulo_de_cidada_-_marcia_aparecida_gomes_bachega.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_decreto_014_diploma_professora_oseias_carmo_neves.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_decreto_015_titulo_de_cidadao_-_jose_barreto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_decreto_016_titulo_de_cidadao_-_raimundo_nonato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_decreto_017_titulo_de_cidada_maria_gema_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1436/projeto_de_decreto_018_titulo_de_cidada_dilque_nunes_lemes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_decreto_019_diploma_professora_fatima_regina_righetti.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_decreto_020_titulo_de_cidadao_-_celso_ricardo_borba_azoia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/projeto_de_decreto_021_diploma_professora_claudete_maria_de_castilho_borges.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_decreto_022_titulo_de_cidadao_-_silvio_limeira_xavier.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_decreto_023_diploma_professora_geralda_aparecida.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_decreto_024_titulo_de_cidadao_-_wirlisbeste_salvador_cavallari.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1447/projeto_de_decreto_025_titulo_de_cidadao_-_kidney_franklin_araujo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1448/projeto_de_decreto_026_titulo_de_cidadao_-_antonio_de_padua_almeida_filho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_decreto_027_diploma_professora_nilce_maria_amado_conte.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_decreto_028_diploma_professora_elza_de_fatima_zanelati_volpato.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1451/projeto_de_decreto_029_titulo_de_cidadao_-_joao_francisco_mitleton.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_decreto_030_titulo_de_cidadao_-_felix_parreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_decreto_031_titulo_de_cidadao_-_jacinto_moretto_cavichioli.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_decreto_032_titulo_de_cidada_-_cleide_marcelino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_decreto_033_titulo_de_cidadao_-_joel_dupim_carvalho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_decreto_034_titulo_de_cidadao_-_antoninho_joao_colet.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_decreto_035_titulo_de_cidadao_-_anacleto_giraldelli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_complementar_no_002-2020_-_altera_anexos_i_ii_e_iii_da_lc_069.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_complementar_no_003-2020_-_altera_dispositivos_da_lc_no_028-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_lei_complementar_no_004-2020_-_altera_dispositivos_da_lei_complementar_no_028-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/projeto_de_lei_complementar_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_complementar_do_legislativo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_complementar_do_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_complementar_do_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1276/projeto_de_lei_complementar_do_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1277/projeto_de_lei_complementar_do_legislativo_005_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_complementar_do_legislativo_006-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1323/projeto_de_lei_complementar_do_legislativo_007-2020_procurador.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1415/projeto_de_lei_complementar_do_legislativo_008-2020_altera_a_lei_complementar_no_017-2006.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/projeto_de_lei_complementar_do_legislativo_009-2020_iptu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_municipal_no_001-2020_abrir_credito_especial_lei_municipal_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1262/projeto_de_lei_municipal_no_002-2020_firmar_termo_de_cooperacao_tecnica_com_o_tjmt.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1263/projeto_de_lei_municipal_no_003-2020_gratificacao_servidor_gerenciar_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_municipal_no_004-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1274/projeto_de_lei_municipal_no_005-2020_-_abrir_credito_suplementar_na_lei_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_de_lei_municipal_no_006-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_municipal_no_007-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_lei_municipal_no_008-2020_-_acrescenta_incisco_xi_e_parag._unico_na_lei_1.935-2008.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1293/projeto_de_lei_municipal_no_009-2020_-_estabelece_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1294/projeto_de_lei_municipal_no_010-2020_-_abrir_credito_especial_na_lei_no_2.817.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_municipal_no_011-2020_-_plano_municipal_de_cultura_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_municipal_no_012-2020_-_altera_dispositivos_da_lei_municipal_no_2.379-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_municipal_no_013-2020_-_dispoe_sobre_alteracao_do_caput_do_art._10_da_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_municipal_no_014-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_municipal_no_015-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1310/projeto_de_lei_municipal_no_016-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1311/projeto_de_lei_municipal_no_017-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1312/projeto_de_lei_municipal_no_018-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_municipal_no_019-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_municipal_no_020-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_municipal_no_021-2020_-_abrir_credito_suplementar_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_municipal_no_022-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1317/projeto_de_lei_municipal_no_023-2020_suspende_os_prazos_de_validade_dos_concursos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1318/projeto_de_lei_municipal_no_024-2020_-_reconhece_o_estado_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1320/projeto_de_lei_municipal_no_025-2020_-_autoriza__inclusao_programacao_orcamentaria_atividade_custeio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1321/projeto_de_lei_municipal_no_026-2020_-_autoriza_distribuicao_de_merenda_escolar__-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1322/projeto_de_lei_municipal_no_027-2020_-_autoriza_servicos_socioassistenciais_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1330/projeto_de_lei_municipal_no_028-2020_-_abrir_credito_suplementar_na_lei_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_lei_municipal_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1336/projeto_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1357/projeto_de_lei_municipal_no_031-2020_-_dispoe_sobre_a_recomposicao_da_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_no_034-2020_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_ldo_-_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_no_035-2020_autoriza_fazer_transposicao_e_transferencia_de_saldos_remanescentes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_lei_municipal_no_036-2020_-_outorgar_a_concessao_onerosa_do_balneario_luiz_riva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_municipal_no_037-2020_-_dispoe_sobre_a_celebracao_de_termo_de_parceria_-_acrivale.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_municipal_no_038-2020_-_abrir_credito_especial_na_lei_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_municipal_no_039-2020_-_celebracao_de_termo_de_parceria_com_a_apri.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_municipal_no_040-2020_-_autoriza_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_municipal_no_041-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1390/projeto_de_lei_municipal_no_042-2020_-_abrir_credito_especial_na_lei_municipal_no_2.817-202.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1394/projeto_de_lei_municipal_no_043-2020_-_autoriza_inclusao_custeio_de_acoes_socioassistenciais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1395/projeto_de_lei_municipal_no_044-2020_autoriza_abertura_de_credito_suplementar_ate_9.655.76636.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1397/projeto_de_lei_municipal_no_045-2020_-_alterando_a_lei_municipal_no_2600-2016_-_auxiliar_de_inspecao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_municipal_no_046-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1403/projeto_de_lei_municipal_no_047-2020_-_abrir_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1406/projeto_de_lei_municipal_no_048-2020_-_cria_gratificacao_por_desempenho_aos_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1410/projeto_de_lei_municipal_no_049-2020_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_do_lei_municipal_no_050-2020_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_de_lei_municipal_no_052-2020_autoriza_abrir_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_de_lei_municipal_no_053-2020_-_estima__a_receita_e_fixa_a_despesa_para_o_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1426/projeto_de_lei_municipal_no_054-2020_-_dispoe_sobre_a_transferencia_endereco_escola_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_municipal_no_055-2020_-_altera_anexos_i_e_ii_da_lei_no_2.679-2017_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_municipal_no_056-2020_-_nomenclatura_tiro_de_guerra_09-005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_municipal_no_057-2020_-_autoriza_abrir_no_orcamento_vigente_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1272/projeto_de_lei_do_legislativo_001_institui_o_programa_cidade_com_grama.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_do_legislativo_004_leo_boy_oleo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_do_legislativo_007-2019_utilidade_publica_ecumam.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1283/projeto_de_lei_do_legislativo_008_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_do_legislativo_009_mulher.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_do_legislativo_010_bebidas_em_embalagens_de_vidro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_do_legislativo_012_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_do_legislativo_014_plenario_rga.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_lei_do_legislativo_016-2020_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_-_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_do_legislativo_017-2020_leo_boy_e_mesa_diretora_altera_a_lei_municipal_no_2.714-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_do_legislativo_018-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_do_legislativo_019-2020_-_leo_boy_normas_para_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1412/projeto_de_lei_do_legislativo_020-2020_-_leo_boy_criacao_do_museu_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_resolucao_001_revoga_a_resolucao_n_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1324/projeto_de_resolucao_003_altera_a_resolucao_no_179_calendario.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_resolucao_004_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_resolucao_007_altera_a_resolucao_no_179_calendario.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1278/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1279/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1289/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1291/requerimento_010_solicitando_infromacoes_da_prefeitura_municipal_imoveis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1296/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1303/requerimento_012_solicitando_o_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1325/requerimento_014_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_016_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_017_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1332/requerimento_018_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1337/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1343/requerimento_020_solicitando_o_regime_de_urgencia_e_a_dispensa_rga.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1358/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1359/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1356/requerimento_023_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1362/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1367/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1368/requerimento_027_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_16-2020_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1372/requerimento_028_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1374/requerimento_029_solicitando_resposta_do_oficio_no_023-gvci-2020_referente_a_aguas_de_juara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1375/requerimento_030_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037-2020_termo_de_parceria_com_acrivale.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1381/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1387/requerimento_034_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1396/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1404/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1422/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_039_solicitando_a_cronograma_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1425/requerimento_040_solicitando_copia_dos_decretos_de_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_041_solicitando_copia_do_termo_de_permissao_de_uso_seduc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1304/subemenda__emenda_substitutiva_001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1360/subemenda_a_emenda_substitutiva_002.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1286/001_parabenizacao_soldado_pm_aguiar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1366/002-2020_-_doadores_covid_19.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1405/003_parabenizacao_pastor_eudes_e_esposa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2020/1287/001_apoio_unemat.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="194.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>