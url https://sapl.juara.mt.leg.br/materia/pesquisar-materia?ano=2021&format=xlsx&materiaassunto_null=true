--- v0 (2025-12-26)
+++ v1 (2026-04-24)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2021 - Adita o Projeto de Lei Municipal nº 042/2021 – Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2021 - Adita o Projeto de Lei Municipal nº 042/2021 – Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 003/2021 - Adita o Projeto de Lei Municipal nº 042/2021 – Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
@@ -321,3099 +321,3099 @@
   <si>
     <t>Emenda Aditiva nº 028/2021 - Adita o Projeto de Lei Municipal nº 042/2021 – Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 029/2021 - Adita o Projeto de Lei Municipal nº 042/2021 – Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1581/emenda_modificativa_001_projeto_de_lei_municipal_no_017_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1581/emenda_modificativa_001_projeto_de_lei_municipal_no_017_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2021 – Modifica o Projeto de Lei Municipal nº 017/2021.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1597/emenda_modificativa_002_projeto_de_lei_municipal_no_023_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1597/emenda_modificativa_002_projeto_de_lei_municipal_no_023_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2021 - Modifica o Projeto de Lei Municipal nº 023/2021.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1681/emenda_modificativa_003_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1681/emenda_modificativa_003_.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 003/2021 - Modifica o Projeto de Lei do Legislativo nº 024/2021.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/emenda_substitutiva_001_projeto_de_lei_municipal_no_006_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/emenda_substitutiva_001_projeto_de_lei_municipal_no_006_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2021 - Substitui a redação do Projeto de Lei Municipal nº 006/2021.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/emenda_substitutiva_002_projeto_de_lei_municipal_007_incentivo_financeiro_-_associacao_mt_220_2.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/emenda_substitutiva_002_projeto_de_lei_municipal_007_incentivo_financeiro_-_associacao_mt_220_2.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 002/2021 – Substitui a redação do Projeto de Lei Municipal nº 007/2021.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/emenda_substitutiva_003_projeto_de_lei_do_legislativo_no_004_2021_proibicao_da_queima_e_a_soltura_de_fogos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/emenda_substitutiva_003_projeto_de_lei_do_legislativo_no_004_2021_proibicao_da_queima_e_a_soltura_de_fogos.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 003/2021 - Substitui a redação do Projeto de Lei do Legislativo nº 004/2021.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>Plenário - PLN, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/emenda_substitutiva_004_projeto_de_lei_do_legislativo_no_007_2021_divulgacao_pessoas_vacinadas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/emenda_substitutiva_004_projeto_de_lei_do_legislativo_no_007_2021_divulgacao_pessoas_vacinadas.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 004/2021 - Substitui a redação do Projeto de Lei do Legislativo nº 007/2021.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Leo Boy, Eduardo do Boxe, Luciano Olivetto, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_004_2021_fogos_de_artificio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_004_2021_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 005/2021 - Substitui a redação do Projeto de Lei do Legislativo nº 004/2021.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/emenda_substitutiva_006_projeto_de_lei_do_municipal_no_020_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/emenda_substitutiva_006_projeto_de_lei_do_municipal_no_020_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 006/2021 – Substitui a redação do Projeto de Lei Municipal nº 020/2021.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CDDM - Comissão de Defesa dos Direitos da Mulher, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/emenda_substitutiva_007_altera_artigos_loa_e_ldo_suplementacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/emenda_substitutiva_007_altera_artigos_loa_e_ldo_suplementacao.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 007/2021 - Substitui a redação do Projeto de Lei Municipal nº 028/2021.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/emenda_substitutiva_008_projeto_de_lei_complementar_004_regime_de_previdencia_complementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/emenda_substitutiva_008_projeto_de_lei_complementar_004_regime_de_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 008/2021 - Substitui a redação do Projeto de Lei Complementar nº 004/2021.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/emenda_substitutiva_009_projeto_de_lei_municipal_038_altera_lei_1656_prev_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/emenda_substitutiva_009_projeto_de_lei_municipal_038_altera_lei_1656_prev_juara.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 009/2021 - Substitui a redação do Projeto de Lei Municipal nº 038/2021.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>Sandy, Marta Dalpiaz, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1683/emenda_substitutiva_010_projeto_de_lei_do_legislativo_no_028_2021_altera_o_regulamento_dos_servicos_de_abastecimento_de_aguas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1683/emenda_substitutiva_010_projeto_de_lei_do_legislativo_no_028_2021_altera_o_regulamento_dos_servicos_de_abastecimento_de_aguas.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 010/2021 - Substitui a redação do Projeto de Lei do Legislativo nº 028/2021.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 011/2021 - Substitui a redação do Projeto de Lei Municipal nº 018/2021.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 012/2021 – Substitui a redação do Projeto de Lei Municipal nº 030/2021 – Dispõe sobre o Plano Plurianual do Município de Juara para o período 2022-2025.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1780/emenda_substitutiva_013_projeto_de_lei_municipal_055_altera_o_art._7o_da_ei_2.747.2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1780/emenda_substitutiva_013_projeto_de_lei_municipal_055_altera_o_art._7o_da_ei_2.747.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 013/2021 – Substitui a redação do Projeto de Lei Municipal nº 055/2021 (zero, cinquenta e cinco/dois mil e vinte e um) - Altera a Lei Municipal nº 2.747, de 13 de março de 2019, que Institui o Programa Municipal de Desenvolvimento Econômico e Social, através das Parcerias Público Privadas – PPP do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 014/2021 – Substitui a redação do Projeto de Lei Municipal nº 042/2021 – Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 015/2021 - Substitui a redação do Projeto de Lei Municipal nº 058/2021.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/001_sandy_indicacao_ao_presidente_da_camara_narguile.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/001_sandy_indicacao_ao_presidente_da_camara_narguile.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021 - Indicando que encaminhe expediente à Comissão Permanente Competente desta Casa de Leis, para análise de sugestão de regulamentação da comercialização e o uso em locais públicos de cachimbo conhecido como Narguilé, para convertê-lo em Projeto de Lei.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/002_sandy_indicacao_ao_prefeito_para_criacao_de_um_ecoponto_de_pilhas_baterias_e_lampadas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/002_sandy_indicacao_ao_prefeito_para_criacao_de_um_ecoponto_de_pilhas_baterias_e_lampadas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2021 - Indicando a criação de um Ecoponto de Pilhas, Baterias e Lâmpadas em ação articulada entre o Poder Público Municipal, iniciativa privada e sociedade civil.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>Sandy, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1612/003_sandy_indicacao_ao_prefeito_para_firmar_parceria_com_a_mtpar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1612/003_sandy_indicacao_ao_prefeito_para_firmar_parceria_com_a_mtpar.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2021 - Indicando que o município faça a adesão ao programa habitacional junto a MT Participações e Projetos – MTPAR, com escopo de combatermos o déficit habitacional, bem como proporcionar melhor qualidade de vida as famílias juarenses.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/004_marta_indicacao_campanha_de_incentivo_ao_emplamento_e_transferencia_de_veiculos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/004_marta_indicacao_campanha_de_incentivo_ao_emplamento_e_transferencia_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2021 - Indicando a elaboração de Projeto de Lei instituindo a campanha de incentivo ao emplacamento e transferência de veículos automotores para o Município de Juara, com o objetivo de promover o aumento do retorno dos valores recolhidos a título de IPVA.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/005_sandy_indicacao_ao_executivo_prioridade_na_vacinacao_das_gestantes_puerperas_lactantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/005_sandy_indicacao_ao_executivo_prioridade_na_vacinacao_das_gestantes_puerperas_lactantes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2021 - Indicando a inclusão das grávidas, lactantes e puérperas, com ou sem comorbidade, independente da idade dos lactentes, como grupos prioritários no “Plano Municipal de Operacionalização contra o coronavírus do município de Juara/MT”, em atendimento a LEI Nº 14.190, DE 29 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>Mônica Costa, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/006_monica_reforma_do_calcamento_interno_e_reforma_dos_banheiros_da_creche_municipal_inacio_luiz_do_nascimento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/006_monica_reforma_do_calcamento_interno_e_reforma_dos_banheiros_da_creche_municipal_inacio_luiz_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2021 - Indicando a reforma do calçamento interno, aquisição de um ar condicionado, a reforma dos banheiros e uma avaliação do engenheiro para análise de construção de mais um banheiro, na Creche Municipal Inácio Luiz do Nascimento.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/007_sandy_indicacao_ao_executivo_parque_morro_do_ibama.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/007_sandy_indicacao_ao_executivo_parque_morro_do_ibama.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2021 - Indicando a realização de estudos de viabilidade para que a Reserva Florestal Morro do Ibama se torne um parque e/ou espaço público com utilização efetiva pela comunidade, fomentando o turismo e prática de atividades recreativas.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/008_ze_galvao_indicacao_ao_executivo_cilcovia_na_avenida_ayrton_senna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/008_ze_galvao_indicacao_ao_executivo_cilcovia_na_avenida_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2021 - Indicando a realização de estudos de viabilidade para a construção de uma pista de caminhada na área verde localizada na Avenida Ayrton Senna, bem como a construção de uma ciclovia em toda a extensão da referida avenida.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/009_sandy_indicacao_ao_executivo_pista_de_caminha_escola_iara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/009_sandy_indicacao_ao_executivo_pista_de_caminha_escola_iara.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2021 - Indicando a realização de projeto e execução de pista de caminhada no entorno da Escola Estadual Iara Maria Minotto Gomes e demais equipamentos públicos.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/010_comissao_direitos_das_mulheres_e_vereadores_indicacao_ao_executivo_contratacao_de_dois_pediatras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/010_comissao_direitos_das_mulheres_e_vereadores_indicacao_ao_executivo_contratacao_de_dois_pediatras.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2021 - Indicando a contratação de 02 (dois) médicos pediatras para realizar atendimentos junto às Unidades Básicas de Saúde - UBS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1624/011_ver._luciano_e_outros_executivo_municipal_pintura_e_instalacao_de_aparelhos_de_ar_condicionado_na_ubs_santa_cruz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1624/011_ver._luciano_e_outros_executivo_municipal_pintura_e_instalacao_de_aparelhos_de_ar_condicionado_na_ubs_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2021 - Indicando a instalação de 03 (três) aparelhos de ar condicionado, execução de calçamento no entorno da edificação e manutenção com pintura na Unidade Básica de Saúde – UBS do Residencial Santa Cruz.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/012_marta_indicacao_ao_executivo_pista_de_caminha_ginasio_de_esportes_angelo_sinval_riva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/012_marta_indicacao_ao_executivo_pista_de_caminha_ginasio_de_esportes_angelo_sinval_riva.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2021 - Indicando a realização de projeto e execução de pista de caminhada no entorno do Ginásio de Esportes Ângelo Sinval Riva e demais equipamentos públicos.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/013_ver._luciano_e__markito_executivo_municipal_melhorias_para_o_psf_do_distrito_administrativo_de_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/013_ver._luciano_e__markito_executivo_municipal_melhorias_para_o_psf_do_distrito_administrativo_de_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2021 - Indicando a instalação de aparelho de ar condicionado na sala de vacina, fornecimento de 01 (uma) geladeira para armazenamento de medicamento, 01 (um) ventilador para a sala de procedimento e a instalação de rede Wi-fi para uso dos funcionários para comunicação com a Secretária de Saúde, quando necessário, no Posto de Saúde do Distrito Administrativo de Águas Claras.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/014_monica_indicacao_ao_prefeito_para_instalacao_de_posto_de_saude_no_banco_da_terra_em_forma_de_container.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/014_monica_indicacao_ao_prefeito_para_instalacao_de_posto_de_saude_no_banco_da_terra_em_forma_de_container.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2021 - Indicando a aquisição e instalação de container modelo ondular para implantação de unidade/posto de saúde rural para atender o Assentamento Banco da Terra.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>Eraldo Markito, Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/015_ver._markito_e_luciano_executivo_municipal_conserto_de_bueiro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/015_ver._markito_e_luciano_executivo_municipal_conserto_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/2021 - Indicando a realização de serviços de conserto/recuperação de 02 (dois) bueiros que se formaram na estrada, sendo um deles, localizado no trecho da Estrada do P.A. da Gleba Escondido sentido ao Assentamento Banco da Terra e o outro bueiro localizado à 500m (quinhentos metros) após o Rio Apiacazinho, no Município de Juara.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/016_ver._markito_e_luciano_executivo_municipal_conserto_de_ponte_da_munduruku.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/016_ver._markito_e_luciano_executivo_municipal_conserto_de_ponte_da_munduruku.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/2021 - Indicando a realização de serviços de manutenção com substituição de parte da estrutura e do prancheado da ponte localizada na Estrada da Aldeia Munduruku, neste município.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/017_marta_indicando_a_instuicao_da_lei_do_regularicao_fundiaria_urbana_-_reurb.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/017_marta_indicando_a_instuicao_da_lei_do_regularicao_fundiaria_urbana_-_reurb.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/2021 - Indicando a análise e elaboração do Projeto de Lei objetivando a implantação da Regularização Fundiária Urbana (REURB) no município de Juara, em atendimento a Lei nº 13.465 de 11 de julho de 2017.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/018_ver._markito_executivo_municipal_conserto_de_ponte_da_estrada_ii_irmaos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/018_ver._markito_executivo_municipal_conserto_de_ponte_da_estrada_ii_irmaos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2021 - Indicando adoção das medidas necessárias e cabíveis para a realização de serviços de de recuperação de 02 (duas) pontes de madeiras localizadas na Estrada Dois Irmãos, sentido Águas Claras.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, Marta Dalpiaz, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/019_ver._luciano_e_outros_executivo_municipal_indicando_providencias_quanto_aldeia_nova_munduruku.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/019_ver._luciano_e_outros_executivo_municipal_indicando_providencias_quanto_aldeia_nova_munduruku.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/2021 - Indicando a reforma de uma ponte; serviço de terraplanagem e cascalhamento na estrada de acesso a aldeia; melhorias no postinho de saúde da Aldeia Nova Munduruku.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/020_monica_indicacao_ao_prefeito_para_instalacao_de_academia_ao_ar_livre_e_parque_infantil_na_comunidade_santa_rita_de_cassia_-_linha_5.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/020_monica_indicacao_ao_prefeito_para_instalacao_de_academia_ao_ar_livre_e_parque_infantil_na_comunidade_santa_rita_de_cassia_-_linha_5.pdf</t>
   </si>
   <si>
     <t>Indicação nº 020/2021 - Indicando a instalação de uma academia ao ar livre e um parque infantil, na Comunidade Santa Rita de Cássia, localizada no Assentamento P.A. Vale do Arinos – Linha 5.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/021_ver._marta_plano_de_acao_para_os_alunos_que_apresentam_deficit_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/021_ver._marta_plano_de_acao_para_os_alunos_que_apresentam_deficit_educacao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/2021 - Indicando que a Secretaria Municipal de Educação elabore um plano de ação para minimizar o déficit educacional no ensino básico do munícipio de Juara, em decorrência das aulas remotas no período da Pandemia do Coronavírus.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/022_monica_indicacao_ao_prefeito_para_a_compra_de_perfuradores_de_solo_para_trator_com_as_brocas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/022_monica_indicacao_ao_prefeito_para_a_compra_de_perfuradores_de_solo_para_trator_com_as_brocas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2021 - Indicando que através da Secretaria competente, providencie a aquisição de Perfuradores de Solo para Trator com broca, sendo destinados para os Assentamentos Banco da Terra e P. A. Vale dos Arinos, com o escopo de atuar junto a agricultura familiar.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/023_eduardo_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.772-2019_vaga_exclusiva_para_transporte_escolar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/023_eduardo_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.772-2019_vaga_exclusiva_para_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Indicação nº 023/2021 - Indicando que, que através da Secretaria competente, crie as vagas de estacionamento exclusivo para veículos de transporte escolar em frente a escolas e creches do município.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1655/024_sandy_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.049-2009_doacao_de_medicamentos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1655/024_sandy_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.049-2009_doacao_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 024/2021 - Indicando que, a Secretaria Municipal de Saúde, promova campanhas de esclarecimentos e estimulo a doação de medicamentos e divulgação de locais de coleta, em atendimento a Lei Municipal nº 2.049/2009.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/025_ver._markito_executivo_municipal_recuperacao_da_ponte_do_rio_machado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/025_ver._markito_executivo_municipal_recuperacao_da_ponte_do_rio_machado.pdf</t>
   </si>
   <si>
     <t>Indicação nº 025/2021 - Indicando a adoção de medidas necessárias e cabíveis para a realização de serviços de recuperação de uma ponte de madeira sobre o Rio Machado.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>Eraldo Markito, Luciano Olivetto, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/026_ver._markito_indicando_a_desafetacao_de_lote_para_area_publica_parque_kennedy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/026_ver._markito_indicando_a_desafetacao_de_lote_para_area_publica_parque_kennedy.pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/2021 - Indicando a desafetação do Lote 01 da Quadra 05 do Parque Kennedy, tornando-o espaço livre de uso público, com o objetivo de implantar a Praça Pública “Jornalista Paulo Becker”.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/027_sandy_indicando_o_plantio_de_arvores_em_homenagem_a_vitimas_de_covid_memorial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/027_sandy_indicando_o_plantio_de_arvores_em_homenagem_a_vitimas_de_covid_memorial.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2021 - Indicando que realize adesão ao Programa REM Mato Grosso, de autoria da Secretaria de Estado de Meio Ambiente (Sema-MT) que promove o plantio de mudas de árvores em comemoração à Semana do Meio Ambiente – Restaurando Ecossistemas e homenageando vidas.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/028_sandy_indicando__oferta_de_acoes_ou_servicos_de_fitoterapia_como_pratica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/028_sandy_indicando__oferta_de_acoes_ou_servicos_de_fitoterapia_como_pratica.pdf</t>
   </si>
   <si>
     <t>Indicação nº 028/2021 - Indicando que realize a oferta de ações/serviços de fitoterapia como prática integrativa e complementar na atenção básica do município de Juara.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/029_ver._marta_indicando_estudo_de_viabilidade_para_energia_fotovoltaica_nos_predios_publicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/029_ver._marta_indicando_estudo_de_viabilidade_para_energia_fotovoltaica_nos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 029-2021 - Indicando estudo de viabilidade econômica para implantação de energia solar fotovoltaica objetivando atender os prédios públicos da Administração Municipal.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/030_luciano_olivetto_indicando_recapeamento_da_rua_rodrigo_bezerra_de_araujo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/030_luciano_olivetto_indicando_recapeamento_da_rua_rodrigo_bezerra_de_araujo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 030/2021 - Indicando a realização do recapeamento asfáltico da Rua Rodrigo Bezerra de Araújo, localizada na divisa do Jardim Eldorado e Jardim Floresta, por meio de aditivo de contrato, junto a empresa AGRIMAT – Engenharia e Empreendimentos LTDA.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/031_monica_indicacao_ao_dimutran_redutor_de_velocidade_nas_proximidades_do_jbs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/031_monica_indicacao_ao_dimutran_redutor_de_velocidade_nas_proximidades_do_jbs.pdf</t>
   </si>
   <si>
     <t>Indicação nº 031/2021 - Indicando à Divisão Municipal de Transito - DIMUTRAN, estudos de viabilidade e posteriormente, instalação de um redutor de velocidade, devidamente sinalizado, na Rodovia MT-338, na altura do km 08, em frente ao estabelecimento denominado Frigorífico JBS, neste município de Juara-MT.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/032_monica_indicacao_ao_prefeito_para_a_compra_de_auto_concreteira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/032_monica_indicacao_ao_prefeito_para_a_compra_de_auto_concreteira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032/2021 - Indicando a aquisição de uma Auto Concreteira, com o escopo de atuar junto a execução de obras de pequeno porte, especialmente as relacionadas à conservação do Município de Juara.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/033_monica_indicacao_ao_prefeito_para_a_compra_de_maquina_de_fazer_asfalto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/033_monica_indicacao_ao_prefeito_para_a_compra_de_maquina_de_fazer_asfalto.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2021 - Indicando a aquisição/implantação de uma Usina de Produção Asfáltica no município.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Mônica Costa, Eraldo Markito, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1789/034_monica_indicacao_ao_prefeito_indicando_projeto_de_praca_publica_no_residencial_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1789/034_monica_indicacao_ao_prefeito_indicando_projeto_de_praca_publica_no_residencial_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2021 - Indicando a elaboração de projeto de pavimentação asfáltica e drenagem de águas pluviais das ruas do Jardim Primavera.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1790/036_sandy_indicacao_ao_executivo_oferecer_oficinas_de_corte_e_costura_voltadas_para_a_moda_indigena_das_etnias_locais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1790/036_sandy_indicacao_ao_executivo_oferecer_oficinas_de_corte_e_costura_voltadas_para_a_moda_indigena_das_etnias_locais.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/2021 - Indicando a realização de projeto e execução para oferecer oficinas de corte e costura voltadas para a moda indígena das etnias locais, nas aldeias do município de Juara-MT.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/037_sandy_indicacao_ao_executivo_crie_um_plano_de_manutencao_preventiva_de_maquinas_e_equipamentos_em_todas_as_secretarias_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/037_sandy_indicacao_ao_executivo_crie_um_plano_de_manutencao_preventiva_de_maquinas_e_equipamentos_em_todas_as_secretarias_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037/2021 - Indicando a criação de um plano permanente de manutenção preventiva de máquinas e equipamentos em todas as secretárias municipais.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/038_sandy_indicacao_ao_executivo__iptu_valor_venal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/038_sandy_indicacao_ao_executivo__iptu_valor_venal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 038/2021 - Indicando a elaboração de um Projeto de Lei Complementar para padronizar a determinação do valor venal dos imóveis do município de Juara.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/039_sandy_indicacao_ao_executivo_cumprimento_da_lei_2.722-2018_-_conselho_municipal_do_esporte_e_do_fundo_municipal_do_esporte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/039_sandy_indicacao_ao_executivo_cumprimento_da_lei_2.722-2018_-_conselho_municipal_do_esporte_e_do_fundo_municipal_do_esporte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039/2021 - Indicando a criação do Conselho Municipal do Esporte e do Fundo Municipal do Esporte, para o município de Juara.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/040_sandy_indicacao_ao_executivo_estimular_o_cultivo_de_pitaya.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/040_sandy_indicacao_ao_executivo_estimular_o_cultivo_de_pitaya.pdf</t>
   </si>
   <si>
     <t>Indicação nº 040/2021 - Indicando a criação de um projeto/campanha que estimule o cultivo de Pitaya.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/041_sandy_indicacao_ao_executivo__revisar_todas_as_normas_legais_municipais_vigentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/041_sandy_indicacao_ao_executivo__revisar_todas_as_normas_legais_municipais_vigentes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 041/2021 - Indicando a revisão anual do acervo de leis e decretos municipais, para fins de interesse público e as devidas alterações e/ou adequações.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/042_monica_indicacao_ao_prefeito_indicando_a_retirada_de_rotatoria_proximo_ao_bela_vista_-_saida_para_nhn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/042_monica_indicacao_ao_prefeito_indicando_a_retirada_de_rotatoria_proximo_ao_bela_vista_-_saida_para_nhn.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2021 - Indicando a retirada de uma rotatória localizada na Avenida Ayrton Senna, nas proximidades do estabelecimento comercial denominado Bela Vista Supermercado.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_da_avenida_vereador_walter_lauro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_da_avenida_vereador_walter_lauro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/2021 - Indicando que realize a confecção de projeto de pavimentação asfáltica e drenagem de águas pluviais para a Avenida Vereador Walter Lauro.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/044_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_ubirajara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/044_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_ubirajara.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/2021 - Indicando que realize a confecção de projeto de pavimentação asfáltica e drenagem de águas pluviais das ruas do Jardim Ubirajara.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/045_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_continental.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/045_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_continental.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045/2021 - Indicando que realize a confecção de projeto de pavimentação asfáltica e drenagem de águas pluviais das ruas do Jardim Continental.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/046_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_primavera.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/046_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/2021 - Indicando que realize a confecção de projeto de pavimentação asfáltica e drenagem de águas pluviais das ruas do Jardim Primavera.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Carlos Amadeu Sirena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/veto_no_001-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/veto_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 001/2021 - Veta Integralmente o Autógrafo nº 021/2021, referente ao Projeto de Lei do Legislativo nº 009, de 16 de abril de 2021, que "Institui o auxílio funeral para óbito decorrente de suspeita, confirmação ou por complicações relacionadas à COVID-19 no âmbito do sistema de assistência social do Município de Juara, Estado de Mato Grosso e dá outras providências".</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Leo Boy, Eduardo do Boxe, Eraldo Markito, Luciano Olivetto, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/001_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/001_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 001/2021 – Aplaudindo o 3° SGT PM Esdras Gideão de Almeida, o 3º SGT PM Elias José Lopes Schuina e o SD PM Clebson Luiz Lorenssetti.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/002_2021_-_coronel_jonildo_jose_de_assis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/002_2021_-_coronel_jonildo_jose_de_assis.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 002/2021 - Aplaudindo o Coronel Jonildo José de Assis, Comandante Geral da Polícia Militar, pelo empenho em traçar ações de prevenção e repressão priorizando o emprego do efetivo policial de acordo com as necessidades.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eduardo do Boxe, Eraldo Markito, Leo Boy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/003_dia_internacional_da_mulher_servidoras_e_vereadoras_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/003_dia_internacional_da_mulher_servidoras_e_vereadoras_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 003/2021 - Aplaudindo as Servidoras e Vereadoras do Poder Legislativo de Juara, em alusão ao Dia Internacional das Mulheres.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/004_carlos_moreira_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/004_carlos_moreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 004/2021 – Aplaudindo o primeiro presidente do Poder Legislativo Juarense, senhor Carlos Moreira dos Santos.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Plenário - PLN, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/005_procurador_dr._fabio_a._donizete_e_advogados_dr._marcelo_j._goncalves_e_dra._tharcilla_pinheiro_custodio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/005_procurador_dr._fabio_a._donizete_e_advogados_dr._marcelo_j._goncalves_e_dra._tharcilla_pinheiro_custodio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 005/2021 – Aplaudindo o Procurador do Município de Juara, Dr. Fábio Alves Donizete e os Advogados Dr. Marcelo Junior Gonçalves e Dra. Tharcilla Pinheiro Custodio, pelo excelente trabalho prestado junto ao processo de Ação Civil Pública Cível nº 000129-20.2019.5.23.0116, movida pelo Ministério Público da União em face do Município de Juara.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/006_antonio_bezerra_de_souza_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/006_antonio_bezerra_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 006/2021 – Aplaudindo o Senhor Antônio Bezerra de Souza Silva, Servidor Público Municipal, lotado na Secretaria Municipal de Cidade.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/008_lions_colaboradores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/008_lions_colaboradores.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 008/2021 - Aplaudindo a empresa Áster Máquinas/John Deere, a Carvalima Transportes, a Cooperativa Sicredi, ao Sistema Prisional/Cadeia Pública de Juara e a Promotoria de Justiça de Juara, em alusão a colaboração despendida ao Lions Clube de Juara.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/009_igreja_assembleia_de_deus_madureira_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/009_igreja_assembleia_de_deus_madureira_de_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 009/2021 - A Pastoral da Igreja Assembleia de Deus, Ministério Madureira de Juara, que através da sua equipe de voluntários faz a distribuição de lanches aos pacientes que são atendidos no Centro de Atendimento a Covid-19.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1647/010_jose_silvestre_dias_e_odair_jose_capelli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1647/010_jose_silvestre_dias_e_odair_jose_capelli.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 010/2021 – Aplaudindo os servidores públicos José Silvestre Dias e Odair José Capelli pelo desmedido esforço para conter incêndios em várias localidades do município.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/001-pesar_julio_tadeu_teodoro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/001-pesar_julio_tadeu_teodoro.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2021 - Pelo falecimento do Senhor Julio Tadeu Teodoro, ocorrido no dia 29/01/2021.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/002-pesar_sidmar_pinheiro_machado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/002-pesar_sidmar_pinheiro_machado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 002/2021 - Pelo falecimento do Senhor Sidmar Pinheiro Machado, ocorrido no dia 19/01/2021.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/003-pesar_alfranio_fernandes_de_araujo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/003-pesar_alfranio_fernandes_de_araujo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 003/2021 - Pelo falecimento do Senhor Alfranio Fernandes de Araujo, ocorrido no dia 21/01/2021.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/004-pesar_sandra_aline_farias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/004-pesar_sandra_aline_farias.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 004/2021 – À família da Senhora Sandra Aline de Farias, pelo seu falecimento ocorrido no dia 16 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/005-pesar_alcides_joao_lauro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/005-pesar_alcides_joao_lauro.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2021 – À família do Senhor Alcides João Lauro pelo seu falecimento ocorrido no dia 14 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/006-pesar_nivaldo_gomes_bento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/006-pesar_nivaldo_gomes_bento.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 006/2021 – À família do Senhor Nivaldo Gomes Bento, pelo seu falecimento ocorrido no dia 09 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1508/007-pesar_jose_paulo_borges_becker.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1508/007-pesar_jose_paulo_borges_becker.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2021 – À família do Senhor José Paulo Borges Becker, pelo seu falecimento ocorrido no dia 24 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/008-pesar_jesus_prandine.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/008-pesar_jesus_prandine.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 008/2021, à família do Senhor Jesus Prandine, pelo seu falecimento, ocorrido no dia 28 de março de 2021.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/009-pesar_cleiton_sampaio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/009-pesar_cleiton_sampaio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 009/2021 - À família do Senhor Cleiton Cristian Sampaio, pelo seu falecimento ocorrido no dia 07 de abril de 2021.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1547/010-pesar_vicente_marestoni.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1547/010-pesar_vicente_marestoni.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 010/2021 - À família do Bebê Vicente Marestoni Simões Gonzaga, pelo seu falecimento, ocorrido no dia 28 de março do 2021.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Plenário - PLN, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/011-pesar_julio_cesar_alves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/011-pesar_julio_cesar_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 011/2021 - À família do Senhor Júlio Cesar Alves, pelo seu falecimento, ocorrido no dia 20 de março do 2021.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Luciano Olivetto, Plenário - PLN, Eduardo do Boxe, Eraldo Markito, Leo Boy, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/012-pesar_vanderlete_alves_pintor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/012-pesar_vanderlete_alves_pintor.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 012/2021 - À família da Senhora Vanderlete Alves Pintor, pelo seu falecimento, ocorrido no dia 31 de março de 2021.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/013-pesar_nilson_de_brida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/013-pesar_nilson_de_brida.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 013/2021, à família do Senhor Nilson de Brida, pelo falecimento, ocorrido no dia 14 de abril de 2021.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/014-pesar_cleirto_sinhorin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/014-pesar_cleirto_sinhorin.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 014/2021 - À família do Senhor Cleirto Sinhorin, pelo falecimento, ocorrido no dia 16 de maio de 2021.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/015-pesar_julio_sirena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/015-pesar_julio_sirena.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 015/2021 - À família do Senhor Júlio Cezar Sirena, pelo seu falecimento, ocorrido no dia 21 de maio do 2021.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_decreto_001_titulo_de_cidadao_-_juarez_alves_da_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_decreto_001_titulo_de_cidadao_-_juarez_alves_da_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2021 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_decreto_002_titulo_de_cidada_-_cleuza_balan.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_decreto_002_titulo_de_cidada_-_cleuza_balan.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 002/2021 – Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2021 - Aprova as Contas Anuais de Governo da Prefeitura Municipal de Juara – MT, relativas ao exercício de 2019.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_decreto_004_titulo_de_cidadao_-_etso_rosolin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_decreto_004_titulo_de_cidadao_-_etso_rosolin.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 004-2021 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/projeto_de_decreto_005_titulo_de_cidadao_aparecido_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/projeto_de_decreto_005_titulo_de_cidadao_aparecido_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor Aparecido da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/projeto_de_decreto_006_titulo_de_cidadao_valdeson_rodrigues_saldanha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/projeto_de_decreto_006_titulo_de_cidadao_valdeson_rodrigues_saldanha.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 006/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor Valdeson Rodrigues Saldanha e dá outras providências.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_decreto_007_diploma_professora_antonio_marcos_de_almeida_pessoa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_decreto_007_diploma_professora_antonio_marcos_de_almeida_pessoa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 007/2021 – Concede o Diploma “Professora Elaine Silvana de Matias Alves” ao Senhor Antônio Marcos A. Pessoa.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/projeto_de_decreto_008_diploma_professora_luiz_eduardo_de_brito_correia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/projeto_de_decreto_008_diploma_professora_luiz_eduardo_de_brito_correia.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 008/2021 – Concede o Diploma “Professora Elaine Silvana de Matias Alves” ao Senhor Luiz Eduardo de Brito Correia.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/projeto_de_decreto_009_titulo_de_cidadao_pedro_tardio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/projeto_de_decreto_009_titulo_de_cidadao_pedro_tardio.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 009/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor Pedro Tardio, e dá outras providências.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_decreto_010_titulo_de_cidada_rute_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_decreto_010_titulo_de_cidada_rute_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 010/2021 - Concede Título Honorífico de Cidadã Juarense a Senhora Rute Costa e dá outras providências.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/projeto_de_decreto_011_titulo_de_cidada_irene_romineli_batista.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/projeto_de_decreto_011_titulo_de_cidada_irene_romineli_batista.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011/2021 - Concede Título Honorífico de Cidadã Juarense a Senhora Irene Romineli Batista e dá outras providências.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/projeto_de_decreto_012_diploma_professora_eleni_lucia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/projeto_de_decreto_012_diploma_professora_eleni_lucia.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 012/2021 – Concede o Diploma “Professora Elaine Silvana de Matias Alves” a Senhora Eleni Lucia Jung Damaceno.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_decreto_013_titulo_de_cidadao_seu_zequinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_decreto_013_titulo_de_cidadao_seu_zequinha.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 013/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor José Pinheiro Magalhães e dá outras providências.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/projeto_de_decreto_014_diploma_professor_helio_francisco_castao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/projeto_de_decreto_014_diploma_professor_helio_francisco_castao.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 014/2021 – Concede o Diploma “Professora Elaine Silvana de Matias Alves” ao Senhor Hélio Francisco Castão.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1706/projeto_de_decreto_015_diploma_professora_elza_ito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1706/projeto_de_decreto_015_diploma_professora_elza_ito.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 015/2021 – Concede o Diploma “Professora Elaine Silvana de Matias Alves” a Senhora Elza Ito.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_decreto_016_titulo_de_cidadao_salvador_pizzolio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_decreto_016_titulo_de_cidadao_salvador_pizzolio.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 016/2021 – Concede Título Honorífico de Cidadão Juarense ao Senhor Salvador Pizzolio, e dá outras providências.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1707/projeto_de_decreto_017_titulo_de_cidadao_celio_rezende.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1707/projeto_de_decreto_017_titulo_de_cidadao_celio_rezende.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 017/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor Celio Rezende e dá outras providências.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_decreto_018_titulo_de_cidada_maria_jose_oliveira_borges.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_decreto_018_titulo_de_cidada_maria_jose_oliveira_borges.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 018/2021 - Concede Título Honorífico de Cidadã Juarense a Senhora Maria José Oliveira Borges, e dá outras providências.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_decreto_019_diploma_professora_rosangela_de_paula.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_decreto_019_diploma_professora_rosangela_de_paula.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 019/2021 - Concede o Diploma “Professora Elaine Silvana de Matias Alves” a Senhora Rosangela Rosso de Paula.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_decreto_020_titulo_de_cidada_alvacir_ferro_raizer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_decreto_020_titulo_de_cidada_alvacir_ferro_raizer.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 020/2021- Concede Título Honorifico de Cidadã Juarense a Senhora Alvacir Ferro Raizer, e da outras providencias.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_decreto_021_titulo_de_cidada_euridese_gazetta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_decreto_021_titulo_de_cidada_euridese_gazetta.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 021/2021 - Concede Título Honorífico de Cidadã Juarense a Senhora Euridese Gazetta, e dá outras providências.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_decreto_022_diploma_professora_dimarilza_rezende.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_decreto_022_diploma_professora_dimarilza_rezende.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 022/2021 – Concede o Diploma “Professora Elaine Silvana de Matias Alves” a Senhora Dimarilza dos Santos Rodrigues de Rezende.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/projeto_de_decreto_023_titulo_de_cidada_ana_maria_de_lima.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/projeto_de_decreto_023_titulo_de_cidada_ana_maria_de_lima.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 023/2021 - Concede Título Honorífico de Cidadã Juarense a Senhora Ana Maria Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli, Eduardo do Boxe, Leo Boy, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/projeto_de_decreto_024_titulo_de_cidadao_ludovico_musialaki.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/projeto_de_decreto_024_titulo_de_cidadao_ludovico_musialaki.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 024/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor Ludovico Musialaki, e dá outras providências.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1728/projeto_de_decreto_025_titulo_de_cidadao_mauro_mendes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1728/projeto_de_decreto_025_titulo_de_cidadao_mauro_mendes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 025/2021 – Concede Título Honorífico de Cidadão Juarense ao Senhor Mauro Mendes Ferreira, e dá outras providências</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_decreto_026_titulo_de_cidadao_otaviano_pivetta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_decreto_026_titulo_de_cidadao_otaviano_pivetta.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 026/2021 – Concede Título Honorífico de Cidadão Juarense ao Senhor Otaviano Pivetta, e dá outras providências.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>Leo Boy, Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/projeto_de_decreto_027_diploma_professora_leticia_paula_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/projeto_de_decreto_027_diploma_professora_leticia_paula_dos_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 027/2021 - Concede o Diploma "Professora Elaine Silvana de Matias Alves" a Senhora Letícia Paula dos Santos.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/projeto_de_decreto_028_titulo_de_cidadao_joao_aparecido_torsi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/projeto_de_decreto_028_titulo_de_cidadao_joao_aparecido_torsi.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 028/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor João Aparecido Torsi, e dá outras providências.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/projeto_de_decreto_029_titulo_de_cidadao_luiz_kestring.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/projeto_de_decreto_029_titulo_de_cidadao_luiz_kestring.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 029/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor Luiz Kestring, e dá outras providências</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/projeto_de_decreto_030_titulo_de_cidada_maria_isabel_valdes_rodriguez.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/projeto_de_decreto_030_titulo_de_cidada_maria_isabel_valdes_rodriguez.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 030/2021 – Concede Título Honorífico de Cidadã Juarense a Senhora Maria Isabel Valdez Rodriguez, e dá outras providências.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_decreto_031_titulo_de_cidadao_dr._marcelo_junior_goncalves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_decreto_031_titulo_de_cidadao_dr._marcelo_junior_goncalves.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 031/2021 – Concede Título Honorífico de Cidadão Juarense ao Senhor Marcelo Junior Gonçalves, e dá outras providências.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1726/projeto_de_decreto_032_titulo_de_cidadao_joao_pilocelli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1726/projeto_de_decreto_032_titulo_de_cidadao_joao_pilocelli.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 032/2021 - Concede Título Honorífico de Cidadão Juarense ao Senhor João Pilocelli, e dá outras providências</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_decreto_033_titulo_de_cidada_leanoria_alves_teixeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_decreto_033_titulo_de_cidada_leanoria_alves_teixeira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 033/2021 - Concede Título Honorífico de Cidadã Juarense a Senhora Leanoria Alves Teixeira e dá outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/projeto_de_decreto_034_titulo_de_cidadao_herbert_dias_ferreira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/projeto_de_decreto_034_titulo_de_cidadao_herbert_dias_ferreira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 034/2021 – Concede Título Honorífico de Cidadão Juarense ao Senhor Herbert Dias Ferreira, e dá outras providências.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_de_decreto_035_diploma_professora_elenita_barbieri.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_de_decreto_035_diploma_professora_elenita_barbieri.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 035/2021 - Concede o Diploma “Professora Elaine Silvana de Matias Alves” a senhora Elenita Barbieri.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1746/projeto_de_decreto_036_titulo_de_cidadao_francisco_alves_de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1746/projeto_de_decreto_036_titulo_de_cidadao_francisco_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 036/2021 – Concede Título Honorífico de Cidadão Juarense ao Senhor Francisco Alves de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1747/projeto_de_decreto_037_titulo_de_cidada_maria_zulmira_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1747/projeto_de_decreto_037_titulo_de_cidada_maria_zulmira_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 037/2021 – Concede Título Honorífico de Cidadã Juarense a Senhora Maria Zulmira Costa, e dá outras providências.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/projeto_de_decreto_038_titulo_de_cidadao_luiz_manoel_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/projeto_de_decreto_038_titulo_de_cidadao_luiz_manoel_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 038/2021 – Concede Título Honorífico de Cidadão Juarense ao Senhor Luiz Manoel da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_no_001-2021_-_altera_dispositivos_da_lei_complementar_no_149-2017.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_no_001-2021_-_altera_dispositivos_da_lei_complementar_no_149-2017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001/2021 - Altera dispositivos da Lei Complementar nº 149/2017.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_complementar_no_002-2021_-_compensacao_dos_valores_pagos_decorrentes_do_exercicio_de_policia_anteriormente_a_vigencia_da_lc-196-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_complementar_no_002-2021_-_compensacao_dos_valores_pagos_decorrentes_do_exercicio_de_policia_anteriormente_a_vigencia_da_lc-196-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2021 - Dispõe sobre a compensação de valores pagos a título de taxas decorrentes do exercício do poder de polícia no exercício de 2021 anteriormente a vigência da Lei Complementar nº 196/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_complementar_no_003-2021_altera_as_alineas_a_e_b_do_art._2o_da_lc_016-2006_-_que_dispoe_sobre_os_perimetros_urbanos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_complementar_no_003-2021_altera_as_alineas_a_e_b_do_art._2o_da_lc_016-2006_-_que_dispoe_sobre_os_perimetros_urbanos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2021 - Altera as alíneas "a" e "b" do Art. 2º da Lei Complementar nº 016/2006, que Dispõe sobre os perímetros das zonas urbanas do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_complementar_no_004-2021_-_institui_o_regime_de_previdencia_complementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_complementar_no_004-2021_-_institui_o_regime_de_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2021 - Institui o Regime de Previdência Complementar no âmbito do Município de Juara; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de providência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_complementar_no_005-2021_-_dispoe_sobre_alteracao_da_upfm_-_unidade_padrao_fiscal_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_complementar_no_005-2021_-_dispoe_sobre_alteracao_da_upfm_-_unidade_padrao_fiscal_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005/2021 - Dispõe sobre a alteração do índice oficial de atualização da Unidade Padrão Fiscal Municipal - UPFM do Município de Juara/MT.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_complementar_no_006-2021_-_altera_lc_149-2017_-_dispoe_sobre_estrutura_organizacional.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_complementar_no_006-2021_-_altera_lc_149-2017_-_dispoe_sobre_estrutura_organizacional.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 006/2021 - Altera dispositivos da Lei Complementar nº 149/2017, que dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_complementar_do_legislativo_001-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_complementar_do_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 001/2021 - Altera os Anexos V e XVI da Lei Complementar nº 143/2016 – Dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>Leo Boy, Eduardo do Boxe, Eraldo Markito, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_complementar_do_legislativo_002-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_complementar_do_legislativo_002-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 002/2021 - Autoriza o Poder Executivo Municipal a não aplicar o índice de correção monetária aplicado ao Imposto sobre a Propriedade Predial e Territorial Urbana – IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_complementar_do_legislativo_003-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_complementar_do_legislativo_003-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 003/2021 - Dispõe sobre a concessão de desconto para pagamento das taxas decorrentes do exercício do poder de polícia e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 004/2021 - Dispõe sobre a alteração da Lei Complementar nº 077/2010, que dispõe sobre o IPTU – Imposto Sobre a Propriedade Predial e Territorial Urbana no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1783/projeto_de_lei_complementar_do_legislativo_006-2021_-_leo_boy_iptu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1783/projeto_de_lei_complementar_do_legislativo_006-2021_-_leo_boy_iptu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 006/2021 - Dispõe sobre a autorização para redução de alíquota de Imposto Predial e Territorial Urbano – IPTU aos imóveis residenciais localizados na zona urbana, beneficiados por Financiamento Habitacional, e dá outras providências.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_municipal_no_001-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_municipal_no_001-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 001/2021 - Altera o anexo II na Lei Municipal nº 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_municipal_no_002-2021_-_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_municipal_no_002-2021_-_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 002/2021 - Dispõe sobre a abertura de Crédito Adicional Suplementar no Orçamento Vigente do Município de Juara.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_municipal_no_003-2021_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_municipal_no_003-2021_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 003/2021 - Dispõe sobre a abertura de Crédito Especial no Orçamento Vigente do Município de Juara.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_municipal_no_004-2021_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_municipal_no_004-2021_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 004/2021 - Dispõe sobre a abertura de Crédito Especial no Orçamento Vigente do Município de Juara.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 005/2021 - Autoriza o Poder Executivo Municipal a empregar madeira na reforma de ponte de madeira.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/projeto_de_lei_municipal_no_006-2021_-_autoriza_firmar_termo_de_cessao_com_a_secretaria_de_estado_de_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/projeto_de_lei_municipal_no_006-2021_-_autoriza_firmar_termo_de_cessao_com_a_secretaria_de_estado_de_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 006/2021 - Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso com o Estado de Mato Grosso, através da Secretaria de Estado de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_municipal_no_007-2021_-_autoriza_transferir_incentivos_financeiros_a_associcao_int._dos_prod._e_benef._da_rodovia_mt_220-160.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_municipal_no_007-2021_-_autoriza_transferir_incentivos_financeiros_a_associcao_int._dos_prod._e_benef._da_rodovia_mt_220-160.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 007/2021 - Autoriza o Poder Executivo Municipal a transferir incentivos financeiros a Associação Intermunicipal dos Produtores e Beneficiários da Rodovia MT 220/160, e dá outras providências.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_de_lei_municipal_no_008-2021_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_de_lei_municipal_no_008-2021_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 008/2021 - Dispõe sobre a abertura de Crédito Adicional Suplementar no Orçamento Vigente do Município de Juara.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_de_lei_municipal_no_009-2021_-_altera_lei_municipal_no_1.856_2007_dimutran_e_jari.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_de_lei_municipal_no_009-2021_-_altera_lei_municipal_no_1.856_2007_dimutran_e_jari.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 009/2021 - Altera a Lei Municipal nº 1.856/2007 que dispõe sobre a criação da Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, da Junta Administrativa de Recursos de Infração - JARI e dá outras providências.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_lei_municipal_no_010-2021_-_institui_o_fundo_municipal_de_transito_e_cria_o_conselho_municipal_de_transito_1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_lei_municipal_no_010-2021_-_institui_o_fundo_municipal_de_transito_e_cria_o_conselho_municipal_de_transito_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 010/2021 - Institui o Fundo Municipal de Trânsito e cria o Conselho Municipal de Trânsito, e dá outras providências.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_municipal_no_011-2021_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_e_controle_do_fundo_da_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_municipal_no_011-2021_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_e_controle_do_fundo_da_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 011/2021 - Dispõe sobre a Criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_municipal_no_012-2021_-_acrescenta_dispositivo_na_lei_municipal_no_2.846-2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_municipal_no_012-2021_-_acrescenta_dispositivo_na_lei_municipal_no_2.846-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 012/2021 - Acrescenta dispositivo na Lei Municipal nº 2.846, de 20 de maio de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_municipal_no_013-2021_-_altera_denominacao_da_rua_antonio_riva_constante_da_planta_oficial_da_cidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_municipal_no_013-2021_-_altera_denominacao_da_rua_antonio_riva_constante_da_planta_oficial_da_cidade.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 013/2021 - Altera denominação da Rua Antonio Riva, constante da Planta Oficial da Cidade de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_municipal_no_014-2021_-_celebracao_de_termo_de_parceria_publico_privada_com_a_apri.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_municipal_no_014-2021_-_celebracao_de_termo_de_parceria_publico_privada_com_a_apri.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 014/2021 - Dispõe sobre a celebração de Termo de Parceria Público Privada com a Associação dos Produtores Rurais de Itapaiuna - APRI, visando a recuperação da estrada municipal vicinal.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_municipal_no_015-2021_-_afeta_imoveis_ao_uso_do_poder_legislativo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_municipal_no_015-2021_-_afeta_imoveis_ao_uso_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 015/2021 - Afeta imóveis ao uso especial do Poder Legislativo do Município de Juara/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_municipal_no_016-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_municipal_no_016-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 016/2021 - Dispõe sobre a abertura de Crédito Especial no Orçamento Vigente do município de Juara.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_municipal_no_017-2021_-_altera_o_anexo_ii_na_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_municipal_no_017-2021_-_altera_o_anexo_ii_na_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 017/2021 - Altera o anexo II na Lei Municipal nº 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_municipal_no_018-2021_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_-_exercicio_de_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_municipal_no_018-2021_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_-_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 018/2021 - Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_municipal_no_019-2021_-_dispoe_sobre_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_municipal_no_019-2021_-_dispoe_sobre_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 019/2021 - Dispõe sobre a abertura de Crédito Especial no Orçamento Vigente do município de Juara.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_municipal_no_020-2021_-_autoriza_celebrar_termo_de_cooperacao_tecnica_com_o_municipio_de_brasnorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_municipal_no_020-2021_-_autoriza_celebrar_termo_de_cooperacao_tecnica_com_o_municipio_de_brasnorte.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 020/2021 - Autoriza o Poder Executivo de Juara/MT a celebrar Termo de Cooperação Técnica com o Município de Brasnorte-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_municipal_no_021-2021_-_autoriza_abrir_credito_adicional_suplementar_por_superavit_financeiro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_municipal_no_021-2021_-_autoriza_abrir_credito_adicional_suplementar_por_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 021/2021 - Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar por superávit financeiro ao orçamento do exercício de 2021 e a sua respectiva fonte e destinação de recurso, e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_municipal_no_022-2021_-_autoriza_participar_do_consorcio_de_infraestrutura_e_desenvolvimento_do_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_municipal_no_022-2021_-_autoriza_participar_do_consorcio_de_infraestrutura_e_desenvolvimento_do_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 022/2021 - Autoriza o Município de Juara a participar do Consórcio de Infraestrutura e Desenvolvimento do Vale do Arinos - CINDVALE.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_municipal_no_023-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_municipal_no_023-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 023/2021 - Altera o anexo II na Lei Municipal nº 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_municipal_no_024-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_municipal_no_024-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 024/2021 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.882, de 08 de janeiro de 2021 - que dispõe sobre o orçamento para o exercício de 2021.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_municipal_no_025-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_municipal_no_025-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 025/2021 - Autoriza o Poder Executivo Municipal de Juara, a abrir crédito suplementar na Lei Municipal nº 2.882, de 08 de janeiro de 2021 - que dispõe sobre o orçamento para o exercício de 2021.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_municipal_no_026-2021_-_dispoe_sobre_a_reducao_de_carfga_horaria_servidor_efetivo_com_reducao_de_vencimentos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_municipal_no_026-2021_-_dispoe_sobre_a_reducao_de_carfga_horaria_servidor_efetivo_com_reducao_de_vencimentos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 026/2021 - Dispõe sobre a redução da carga horária semanal de trabalho do servidor público municipal efetivo, com a proporcional redução de vencimentos.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_municipal_no_027-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_municipal_no_027-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 027/2021 - Dispõe sobre a abertura de Crédito Especial no Orçamento Vigente do município de Juara.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_municipal_no_028-2021_-_dispoe_sobre_alteracao_do_caput_do_art._9o_da_lei_no_2.882_e_do_caput_do_art._30_da_lei_2.879.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_municipal_no_028-2021_-_dispoe_sobre_alteracao_do_caput_do_art._9o_da_lei_no_2.882_e_do_caput_do_art._30_da_lei_2.879.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 028/2021 - Dispõe sobre alteração do caput do art. 9º da Lei Municipal nº 2.882, de 08 de janeiro de 2021 e caput do art. 30 da Lei Municipal nº 2.879, de 28 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_municipal_no_029-2021_-_autoriza_realizar_no_orcamento_vigente_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_municipal_no_029-2021_-_autoriza_realizar_no_orcamento_vigente_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 029/2021 - Autoriza o Poder Executivo a realizar no Orçamento Vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_municipal_no_030-2021_-_institui_o_plano_plurianual_do_municipio_para_2022-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_municipal_no_030-2021_-_institui_o_plano_plurianual_do_municipio_para_2022-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 030/2021 - Dispõe sobre o Plano Plurianual do Município de Juara para o período 2022-2025.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_municipal_no_031-2021_-_dispoe_sobre_alteracao_da_lei_municipal_no_1.137-1999_-_doar_area_para_oab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_municipal_no_031-2021_-_dispoe_sobre_alteracao_da_lei_municipal_no_1.137-1999_-_doar_area_para_oab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 031/2021 - Dispõe sobre a alteração da Lei Municipal nº 1.137/1999, que Autoriza o Poder Executivo Municipal a doar área de propriedade municipal, para Ordem dos Advogados do Brasil - Seção de Mato Grosso OAB/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_municipal_no_032-2021_-_dispoe_sobre_a_transacao_e_parcelamento_de_creditos_fiscais_no_mutirao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_municipal_no_032-2021_-_dispoe_sobre_a_transacao_e_parcelamento_de_creditos_fiscais_no_mutirao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 032/2021 - Dispõe sobre a transação e o parcelamento dos créditos fiscais no mutirão de conciliação fiscal, e dá outras providências.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_municipal_no_033-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_municipal_no_033-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 033/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_municipal_no_034-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_municipal_no_034-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 034/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_municipal_no_035-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_municipal_no_035-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 035/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_municipal_no_036-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_municipal_no_036-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 036/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_municipal_no_037-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_municipal_no_037-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 037/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_municipal_no_038-2021_-_altera_a_redacao_da_lei_municipal_no_1.656-2005_-_institui_o_regime_p._p._social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_municipal_no_038-2021_-_altera_a_redacao_da_lei_municipal_no_1.656-2005_-_institui_o_regime_p._p._social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 038/2021 - Altera a redação da Lei Municipal nº 1.656, de 20 de abril de 2005, que Institui o Regime Próprio de Previdência Social do Município de Juara/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_municipal_no_039-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_municipal_no_039-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 039/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_municipal_no_040-2021_-_celebrar_termo_de_fomento_para_transferencia_de_incentivo_federacao_motociclismo_e_automobilismo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_municipal_no_040-2021_-_celebrar_termo_de_fomento_para_transferencia_de_incentivo_federacao_motociclismo_e_automobilismo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 040/2021 - Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento para a transferência de incentivo financeiro para a Federação de Motociclismo e Automobilismo de Mato Grosso.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_municipal_no_041-2021_-_transferir_recursos_financeiros_atraves_de_termo_de_fomento_a_aamor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_municipal_no_041-2021_-_transferir_recursos_financeiros_atraves_de_termo_de_fomento_a_aamor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 041/2021 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos AAMOR - Associação Amigos dos Moradores de Rua.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_municipal_no_042-2021_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_-_exercicio_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_municipal_no_042-2021_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_-_exercicio_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 042/2021 - Estima e Receita e Fixa a Despesa do Município de Juara, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_municipal_no_043-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_municipal_no_043-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 043/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_municipal_no_044-2021_-_regulamenta_faixa_de_dominio_e_pistas_das_estradas_rurais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_municipal_no_044-2021_-_regulamenta_faixa_de_dominio_e_pistas_das_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 044/2021 - Regulamenta a Faixa de Domínio e Pistas das Estradas Rurais Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_municipal_no_045-2021_-_ratifica_protocolo_de_intencoes_consorcio_intermunicipal_saneamento_basico_-_aris.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_municipal_no_045-2021_-_ratifica_protocolo_de_intencoes_consorcio_intermunicipal_saneamento_basico_-_aris.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 045/2021 - Ratifica Protocolo de Intenções com a finalidade de integrar o Município de Juara/MT ao Consórcio Público Intermunicipal de Saneamento Básico - ARIS MT.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1678/projeto_de_lei_municipal_no_046-2021_-_parcelamento_de_debitos_previdenciarios_e_nao_previdenciarios_perante_a_rfb_e_a_pgfn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1678/projeto_de_lei_municipal_no_046-2021_-_parcelamento_de_debitos_previdenciarios_e_nao_previdenciarios_perante_a_rfb_e_a_pgfn.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 046/2021 - Dispõe sobre a autorização para Parcelamento de Débitos Previdenciários e Não Previdenciários, perante a Receita Federal do Brasil - RFB e Procuradoria-Geral da Fazenda Nacional - PGFN e dá outras providências.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_lei_municipal_no_047-2021_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_lei_municipal_no_047-2021_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 047/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1685/projeto_de_lei_municipal_no_048-2021_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1685/projeto_de_lei_municipal_no_048-2021_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 048/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/projeto_de_lei_municipal_no_049-2021_-_institui_a_politica_municipal_praticas_integrativas_e_complementares_no_sus-juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/projeto_de_lei_municipal_no_049-2021_-_institui_a_politica_municipal_praticas_integrativas_e_complementares_no_sus-juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 049/2021 - Institui a Política Municipal de Práticas Integrativas e Complementares no SUS-Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/projeto_de_lei_municipal_no_050-2021_-_termo_de_cessao_de_uso_nao_onerosa_de_imovel_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/projeto_de_lei_municipal_no_050-2021_-_termo_de_cessao_de_uso_nao_onerosa_de_imovel_publico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 050/2021 - Autoriza o Poder Executivo Municipal a realizar Termo de Cessão de Uso não onerosa de imóvel público, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1689/projeto_de_lei_municipal_no_051-2021_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1689/projeto_de_lei_municipal_no_051-2021_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 051/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_municipal_no_052-2021_-_incentivo_financeiro_aos_servidores_da_saude_educacao_e_agricultura.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_municipal_no_052-2021_-_incentivo_financeiro_aos_servidores_da_saude_educacao_e_agricultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 052/2021 - Altera a Lei Municipal nº 2.200/2011 que Institui incentivo financeiro aos servidores públicos municipais das Secretarias Municipais de Saúde, da Educação e Cultura e Agricultura e Desenvolvimento Econômico do Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_municipal_no_053-2021_-_fica_revogado_a_lei_municipal_1.422-2003_e_1.724-2005.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_municipal_no_053-2021_-_fica_revogado_a_lei_municipal_1.422-2003_e_1.724-2005.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 053/2021 - Fica revogado a Lei Municipal nº 1.422/2003 e Lei Municipal nº 1.724/2005, e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/projeto_de_lei_municipal_no_054-2021_-_autoriza_firmar_termo_de_cessao_de_uso_nao_remunerado_com_a_adeju.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/projeto_de_lei_municipal_no_054-2021_-_autoriza_firmar_termo_de_cessao_de_uso_nao_remunerado_com_a_adeju.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 054/2021 - Autoriza o Poder Executivo Municipal, a firmar Termo de Cessão de Uso não Remunerado com a Associação dos Deficientes de Juara - ADEJU, e dá outras providências.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1723/projeto_de_lei_municipal_no_055-2021_-_altera_a_lei_municipal_no_2.747-2019_-_programa_de_desenvolvimento_economica_e_social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1723/projeto_de_lei_municipal_no_055-2021_-_altera_a_lei_municipal_no_2.747-2019_-_programa_de_desenvolvimento_economica_e_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 055/2021 - Altera a Lei Municipal nº 2.747, de 13 de março de 2019, que, Institui o Programa Municipal de Desenvolvimento Econômico e Social, através das Parcerias Publico Privadas - PPP do Município de Juara, e dá outras providencias.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1724/projeto_de_lei_municipal_no_056-2021_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1724/projeto_de_lei_municipal_no_056-2021_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 056/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1732/projeto_de_lei_municipal_no_057-2021_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1732/projeto_de_lei_municipal_no_057-2021_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 057/2021 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 058/2021 - Dispõe sobre a Concessão de Revisão Geral Anual, referente ao no de 2021.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mônica Costa, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_do_legislativo_001_semana_municipal_de_combate_a_hanseniase.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_do_legislativo_001_semana_municipal_de_combate_a_hanseniase.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 001/2021 - Institui a “Semana Municipal de Combate e Prevenção da Hanseníase” e dá outras providências.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_do_legislativo_002-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_do_legislativo_002-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 002/2021 - Dispõe sobre a incorporação ao Mapa Rodoviário e denominação de Estrada Vicinal no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_do_legislativo_003_mesa_diretora_associar-se_a_ucmmat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_do_legislativo_003_mesa_diretora_associar-se_a_ucmmat.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 003/2021 - Dispõe sobre a autorização à Câmara Municipal de Juara – MT, para associar-se na UCMMAT – União das Câmaras Municipais de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_do_legislativo_004_fogos_de_artificio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_do_legislativo_004_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 004/2021 – Dispõe sobre a proibição da queima e a soltura de fogos de estampido e de artifícios, assim como de quaisquer artefatos pirotécnicos festivos de efeito sonoro ruidoso no Município de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eduardo do Boxe, Eraldo Markito, Leo Boy, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_do_legislativo_005_mulheres_vitimas_de_violencia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_do_legislativo_005_mulheres_vitimas_de_violencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 005/2021 - Dispõe sobre a assistência e proteção as mulheres vítimas de violência e seus dependentes, no âmbito do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_do_legislativo_006_incentivo_a_contratacao_de_mulheres.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_do_legislativo_006_incentivo_a_contratacao_de_mulheres.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 006/2021 – Institui o programa de incentivos à contratação de mulheres vítimas de violência doméstica e familiar no município de Juara, Estado de Mato Grosso</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_do_legislativo_007_obrigatoriedade_de_divulgacao_das_pessoas_vacinadas_covid.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_do_legislativo_007_obrigatoriedade_de_divulgacao_das_pessoas_vacinadas_covid.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 007/2021 – Dispõe sobre a obrigatoriedade de divulgação de informações relativas às pessoas vacinadas contra a Covid-19 no Município de Juara, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_do_legislativo_008_2021_penalidades_administrativas_pelo_descumprimento_na_vacinacao_covid.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_do_legislativo_008_2021_penalidades_administrativas_pelo_descumprimento_na_vacinacao_covid.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 008/2021 - Dispõe sobre a aplicação de medidas administrativas e penalização a serem aplicadas pela não cumprimento da ordem de vacinação dos grupos prioritários, de acordo com a fase cronológica definida nos Planos Nacional, Estadual e/ou Municipal de imunização contra a covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_do_legislativo_009-2021_plenario_auxilio_funeral_covid.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_do_legislativo_009-2021_plenario_auxilio_funeral_covid.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 009/2021 - Institui o auxílio funeral para óbito decorrente de suspeita, confirmação ou por complicações relacionadas à COVID-19 no âmbito do sistema de assistência social do Município de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_do_legislativo_010-2021_-_plenario_-_proibe_o_plantio_de_arvore_ficus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_do_legislativo_010-2021_-_plenario_-_proibe_o_plantio_de_arvore_ficus.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 010/2021 - Dispõe sobre a proibição do plantio de mudas de árvores das espécies Ficus benjamina, Ficus retusa, Ficus elastica e Ficus microcarpa, nos logradouros públicos e nas propriedades privadas do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_do_legislativo_011_veda_contratacao_de_condenados_pelo_crime_de_maria_da_penha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_do_legislativo_011_veda_contratacao_de_condenados_pelo_crime_de_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 011/2021 – Veda a nomeação, pela administração pública direta e indireta do Município de Juara, de pessoas condenadas pela Lei Federal nº 11.340, de 07 de agosto de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Sandy, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_do_legislativo_012_dispoe_sobre_denominacao_do_cer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_do_legislativo_012_dispoe_sobre_denominacao_do_cer.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 012/2021 – Dispõe sobre a denominação do Centro Especializado em Reabilitação – CER, localizado neste município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_de_lei_do_legislativo_013_pobreza_menstrual_fornecimento_de_absorventes_higienicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_de_lei_do_legislativo_013_pobreza_menstrual_fornecimento_de_absorventes_higienicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 013/2021 – Institui e define diretrizes para a Politica Pública “Menstruação Sem Tabu” de Conscientização sobre a Menstruação e a Universalização do Acesso a Absorventes Higiênicos, e dá outras providências.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_do_legislativo_014_proibicao_de_ideologia_de_genero_nas_escolas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_do_legislativo_014_proibicao_de_ideologia_de_genero_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 014/2021 - Dispõe sobre a proibição da implantação da Política de Ideologia de Gênero nos estabelecimentos de ensino, no âmbito do município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_do_legislativo_015_empregada_gestante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_do_legislativo_015_empregada_gestante.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 015/2021 – Dispõe sobre o afastamento da servidora pública municipal gestante das atividades de trabalho presencial durante a emergência de saúde pública de importância nacional decorrente do novo coronavírus.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_do_legislativo_016_parto_humanizado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_do_legislativo_016_parto_humanizado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 016/2021 - Institui o Plano Municipal para Humanização da Assistência ao Parto e Nascimento em todos os estabelecimentos de saúde do Município de Juara.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_do_legislativo_017_leo_boy_aumenta_a_margem_de_consignacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_do_legislativo_017_leo_boy_aumenta_a_margem_de_consignacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 017/2021 – Dispõe sobre o acrescimento de 10% (dez por cento) ao percentual máximo para a contratação de operações de crédito com desconto automático em folha de pagamento até 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_do_legislativo_018_leo_boy_lampadas_de_led.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_do_legislativo_018_leo_boy_lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 018/2021 - Dispõe sobre a obrigatoriedade do uso de lâmpadas de LED – Diodo Emissor de Luz, na rede de Iluminação Pública em novos loteamentos e empreendimentos imobiliários no Município de Juara-MT.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher, Marta Dalpiaz, Mônica Costa, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_do_legislativo_020_sandy_semana_municipal_do_empreendedorismo_feminino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_do_legislativo_020_sandy_semana_municipal_do_empreendedorismo_feminino.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 020/2021 – Institui a "Semana Municipal do Empreendedorismo Feminino" no Município de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>Leo Boy, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_do_legislativo_021_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_no_2.714-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_do_legislativo_021_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_no_2.714-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 021/2021 – Altera o caput do art. 17, da Lei Municipal nº 2.714, de 27 de setembro de 2018, que dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_do_legislativo_022_sandy_agosto_dourado_aleitamento_materno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_do_legislativo_022_sandy_agosto_dourado_aleitamento_materno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 022/2021 – Institui a campanha de incentivo ao aleitamento materno, denominada de “Agosto Dourado” no Município de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1785/projeto_de_lei_do_legislativo_023_sandy_agosto_lilas_mes_de_protecao_a_mulher.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1785/projeto_de_lei_do_legislativo_023_sandy_agosto_lilas_mes_de_protecao_a_mulher.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 023/2021 – Institui o “Agosto Lilás”, como mês de proteção à mulher, a ser dedicado à conscientização pelo fim da violência contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eduardo do Boxe, Eraldo Markito, Leo Boy, Marta Dalpiaz, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_do_legislativo_024_luciano_atendimento_preferencial_aos_doadores_de_sangue.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_do_legislativo_024_luciano_atendimento_preferencial_aos_doadores_de_sangue.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 024/2021 - Dispõe sobre a política de atendimento preferencial a doadores de sangue nos locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_do_legislativo_026_leo_boy_desconto_iptu_para_doador_de_sangue_regular.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_do_legislativo_026_leo_boy_desconto_iptu_para_doador_de_sangue_regular.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 026/2021 - Fica assegurado desconto no Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU ao doador regular de sangue no âmbito do Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_proibi_a_contratacao_de_condenados_por_pedofilia_e_crime_sexual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_proibi_a_contratacao_de_condenados_por_pedofilia_e_crime_sexual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 027/2021 - Dispõe sobre a proibição de contratação ou nomeação, para todos os cargos públicos, de pessoa condenada por crime sexual contra criança ou adolescente.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_do_legislativo_028_altera_a_lei_1060_99_aguas_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_do_legislativo_028_altera_a_lei_1060_99_aguas_de_juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 028/2021 – Altera o Regulamento dos serviços de abastecimento de água do Município de Juara, anexo à Lei Municipal nº 1.060, de 25 de janeiro de 1999 e dá outras providências.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_do_legislativo_029_leo_boy_autorizado_permuta_oab-mt_-_area.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_do_legislativo_029_leo_boy_autorizado_permuta_oab-mt_-_area.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 029/2021 - Altera o parágrafo único do artigo 2º, da Lei Municipal nº 1.137, de 16 de dezembro de 1999, que autoriza o Executivo a doar área para a Ordem dos Advogados do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_do_legislativo_030_markito_aletara_a_lei_municipal_no_2.084-2010.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_do_legislativo_030_markito_aletara_a_lei_municipal_no_2.084-2010.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 030/2021 – Altera a Lei Municipal nº 2.521, de 13 de agosto de 2015, que dispõe sobre a obrigatoriedade de identificação dos veículos automotores pertencentes à administração pública e/ou locados e cedidos a serviço do poder público, no âmbito do município de Juara-MT e dá outras providencias.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 031/2021 – Autoriza o Município de Juara a receber em doação as áreas que especifica, afetando-as para fins de arruamento e dá outras providências</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/projeto_de_lei_do_legislativo_032_utilidade_publica_associacao_de_atletismo_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/projeto_de_lei_do_legislativo_032_utilidade_publica_associacao_de_atletismo_de_juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 032/2021 - Declara de utilidade pública a Associação de Atletismo de Juara - AAJ.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_do_legislativo_033_utilidade_publica_associacao_anjos_de_amor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_do_legislativo_033_utilidade_publica_associacao_anjos_de_amor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 033/2021 - Declara de Utilidade Pública a Associação Anjos de Amor.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/projeto_de_lei_do_legislativo_034_marta_dalpiaz_altera_a_lei_complementar_no_182_de__07.01.2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/projeto_de_lei_do_legislativo_034_marta_dalpiaz_altera_a_lei_complementar_no_182_de__07.01.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 034/2021 – Altera o caput do art. 5º, da Lei Complementar nº 182, de 07 de janeiro de 2020, que dispõe sobre a regularização de lotes urbanos com edificações consolidadas no Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1781/projeto_de_lei_do_legislativo_035_sandy__selo_amigo_do_esporte_-_escola_de_lideres.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1781/projeto_de_lei_do_legislativo_035_sandy__selo_amigo_do_esporte_-_escola_de_lideres.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 035/2021 – Institui o “Selo Amigo do Esporte” no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1782/projeto_de_lei_do_legislativo_036_sandy_possibilidade_de_ala_leito_separados_para_ofertar_as_parturientes_de_natimorto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1782/projeto_de_lei_do_legislativo_036_sandy_possibilidade_de_ala_leito_separados_para_ofertar_as_parturientes_de_natimorto.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 036/2021 – Dispõe sobre a possibilidade das unidades das redes pública e privada de saúde localizadas no Município de Juara ofertar às parturientes de natimorto acomodação, em leito ou ala, em área separada das demais pacientes e gestantes.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_resolucao_001_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_resolucao_001_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2021 - Fixa o calendário das Sessões Ordinárias para o ano de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_resolucao_002_autoriza_a_cedencia_de_servidor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_resolucao_002_autoriza_a_cedencia_de_servidor.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2021 - Autoriza a cedência de servidor do quadro efetivo ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/projeto_de_resolucao_003_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/projeto_de_resolucao_003_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2021 - Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/projeto_de_resolucao_004_institui_as_comissoes_permanentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/projeto_de_resolucao_004_institui_as_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2021 - Institui a composição das Comissões Permanentes da Câmara Municipal de Juara, Estado de Mato Grosso, para o biênio 2021/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_resolucao_005_institui_a_comissao_de_etica_e_decoro_parlamentar_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_resolucao_005_institui_a_comissao_de_etica_e_decoro_parlamentar_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 005/2021 - Instaura Comissão de Ética e Decoro Parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_resolucao_006_institui_a_comissao_especial_rascunho_covid-19.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_resolucao_006_institui_a_comissao_especial_rascunho_covid-19.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 006/2021 - Instaura Comissão Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_resolucao_007_institui_a_comissao_especial_educacao_professores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_resolucao_007_institui_a_comissao_especial_educacao_professores.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 007/2021 - Instaura Comissão Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_resolucao_008_altera_o_horario_da_sessao_ordinaria_dia_08_e_15.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_resolucao_008_altera_o_horario_da_sessao_ordinaria_dia_08_e_15.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 008/2021 - Altera o horário de Sessões Ordinárias específicas, com a finalidade de cumprir o Decreto nº 836, de 01 de março de 2021, do Governo do Estado de Mato Grosso, que atualiza as medidas restritivas para conter a disseminação da Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_resolucao_009_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_resolucao_009_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 009-2021 - Altera a Resolução nº 190, de 20 de janeiro de 2021, que fixa o calendário das Sessões Ordinárias para o ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_resolucao_010_altera_o_horario_da_sessao_ordinaria_dia_12_e_19.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_resolucao_010_altera_o_horario_da_sessao_ordinaria_dia_12_e_19.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 010/2021, Altera o horário de Sessões Ordinárias específicas, com a finalidade de cumprir o Decreto Municipal nº 1.626, de 08 de abril de 2021, que atualiza as medidas para enfrentamento da emergência de saúde pública de importância internacional decorrente do Coronavírus (COVID-19) e dá outras providências, para análise e aprovação após os tramites regimentais.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_resolucao_011_prorroga_prazo_comissao_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_resolucao_011_prorroga_prazo_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 011/2021 - Dispõe sobre a prorrogação do prazo da Comissão Especial instaurada pela Resolução nº 195, de 19 de fevereiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>CECOVID - Comissão Especial COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_resolucao_012_prorroga_prazo_comissao_especial_covid-19.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_resolucao_012_prorroga_prazo_comissao_especial_covid-19.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 012/2021 - Dispõe sobre a prorrogação do prazo da Comissão Especial instaurada pela Resolução nº 194, de 19 de fevereiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_resolucao_014_uso_de_sala.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_resolucao_014_uso_de_sala.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 014/2021 – Autoriza a Mesa Diretora a firmar Termo de Cessão de Uso com a Prefeitura Municipal de Juara.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/projeto_de_resolucao_015_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/projeto_de_resolucao_015_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 015/2021, que autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1725/projeto_de_resolucao_016_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1725/projeto_de_resolucao_016_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 016/2021 - Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bem de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1730/projeto_de_resolucao_017_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1730/projeto_de_resolucao_017_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 017/2021 - Altera a Resolução nº 190, de 20 de janeiro de 2021, que fixa o calendário das Sessões Ordinárias para o ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1737/projeto_de_resolucao_018_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1737/projeto_de_resolucao_018_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 018/2021 – Fixa o calendário das Sessões Ordinárias para o ano de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_001.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 001/2021 – Fixa o calendário das Sessões Ordinárias para o ano de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_002.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar nº 001/2021 - Altera dispositivos da Lei Complementar nº 149/2017.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_003.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 001/2021 - Altera o anexo II na Lei Municipal nº 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1475/requerimento_004.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1475/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 002/2021 - Dispõe sobre a abertura de Crédito Adicional Suplementar no Orçamento Vigente do Município de Juara.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/requerimento_005.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 003/2021 - Dispõe sobre a abertura de Crédito Especial no Orçamento Vigente do Município de Juara.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_006.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 002/2021 – Autoriza a cedência de servidor do quadro efetivo ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/requerimento_007.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 001/2021 – Altera os Anexos V e XVI da Lei Complementar nº 143/2016 – Dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_008.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 003/2021 – Dispõe sobre a autorização à Câmara Municipal de Juara – MT, para associar-se na UCMMAT – União das Câmaras Municipais de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Plenário - PLN, Welington Martins, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/requerimento_09.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 005/2021 - Autoriza o Poder Executivo Municipal a empregar madeira na reforma da ponte de madeira.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_010.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2021 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei do Legislativo nº 002/2021 - Dispõe sobre a incorporação ao Mapa Rodoviário e denominação de Estrada Vicinal no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_011.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 003/2021 - Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_012_solicitando_a_criacao_comissao_especial_covid-19.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_012_solicitando_a_criacao_comissao_especial_covid-19.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2021 - Requerendo a criação de uma Comissão Especial, pelo prazo de 180 (cento e oitenta) dias, podendo ser prorrogado, com objetivo de acompanhar a situação fiscal e a execução orçamentária e financeira e as ações do Poder Executivo Municipal, relacionadas às medidas de emergência de saúde pública de importância nacional e internacional decorrente do novo coronavírus - COVID-19 e seus impactos socioeconômicos e financeiros.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_013_solicitando_a_criacao_comissao_especial_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_013_solicitando_a_criacao_comissao_especial_educacao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 013/2021 - Requerendo a criação de uma Comissão Especial, pelo prazo de 120 (cento e vinte) dias, podendo ser prorrogado, com objetivo de averiguar os atos relacionados aos contratos firmados com os Professores da rede municipal de ensino e o Poder Executivo Municipal, os atos acerca das distribuições de kits de alimentação escolar aos alunos da rede municipal de ensino e os atos das aplicações dos recursos do transporte escolar durante a suspensão das aulas presencias em decorrência do COVID-19.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_014.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 014/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 008/2021 - Altera o horário de Sessões Ordinárias específicas, com a finalidade de cumprir o Decreto nº 836, de 01 de março de 2021, do Governo do Estado de Mato Grosso, que atualiza as medidas restritivas para conter a disseminação da Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_015.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2021 – Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 003/2021 - Dispõe sobre a concessão de desconto para pagamento das taxas decorrentes do exercício do poder de polícia e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_016.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 002/2021 - Autoriza o Poder Executivo Municipal a não aplicar o índice de correção monetária aplicado ao Imposto sobre a Propriedade Predial e Territorial Urbana – IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_017_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_009-2021_calendario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_017_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_009-2021_calendario.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2021 – Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 009/2021 – Altera a Resolução nº 190, de 20 de janeiro de 2021, que fixa o calendário das Sessões Ordinárias para ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/requerimento_018_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_010-2021_calendario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/requerimento_018_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_010-2021_calendario.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2021 – Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 010/2021 – Altera o horário de Sessões Ordinárias específicas, com a finalidade de cumprir o Decreto Municipal nº 1.626, de 08 de abril de 2021, que atualiza as medidas para enfrentamento da emergência de saúde pública de importância internacional decorrente do Coronavírus (COVID-19)  e dá outras providências.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/requerimento_019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 007/2021 – Dispõe sobre a obrigatoriedade de divulgação de informações relativas às pessoas vacinadas contra a Covid-19 no Município de Juara, Estado de Mato Grosso,  e dá outras providências.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 020/2021 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei do Legislativo nº 008/2021 – Dispõe sobre a aplicação de medidas administrativas e penalização a serem aplicadas pela não cumprimento da ordem de vacinação dos grupos prioritários, de acordo com a fase cronológica definida nos Planos Nacional, Estadual e/ou Municipal de imunização contra a covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/requerimento_021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 021/2021 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei do Legislativo nº 009/2021 – Institui o auxílio funeral para óbito decorrente de suspeita, confirmação ou por complicações relacionadas à COVID-19 no âmbito do sistema de assistência social do Município de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1545/requerimento_022_solicitando_a_dispensa_dos_pareces_ao_projeto_de_lei_municipal_no_014-2021_termo_de_parceria_privada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1545/requerimento_022_solicitando_a_dispensa_dos_pareces_ao_projeto_de_lei_municipal_no_014-2021_termo_de_parceria_privada.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 022/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 014/2021 – Dispõe sobre a celebração de Termo de Parceria Público Privado com a Associação dos Produtores Rurais de Itapaiuna – APRI, visando à recuperação de estrada municipal vicinal, no Município de Juara/MT.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1548/requerimento_023_markito_requerendo_resposta_de_oficio_referente_devolucao_do_predio_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1548/requerimento_023_markito_requerendo_resposta_de_oficio_referente_devolucao_do_predio_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 023/2021 - Requerendo que a Mesa Diretora solicite a Prefeitura Municipal que, remeta a este signatário resposta do Ofício nº 043/GVEM/2021 reiterado pelo Ofício nº 100/GVEM/2021, com vista a destinação dos imóveis localizados na Av. Vitória.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 024/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 015/2021 - Afeta imóveis ao uso especial do Poder Legislativo do Município de Juara/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 025/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 015/2021 – Dispõe sobre o afastamento da servidora pública municipal gestante das atividades de trabalho presencial durante a emergência de saúde pública de importância nacional decorrente do novo coronavírus.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 026/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar nº 002/2021 - Dispõe sobre a compensação de valores pagos a título de taxas decorrentes do exercício do poder de polícia no exercício de 2021 anteriormente a vigência da Lei Complementar nº 196/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_027.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_027.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 027/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes a Emenda Substitutiva nº 005/2021 - Substitui a redação do Projeto de Lei do Legislativo nº 004/2021.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Welington Martins, Marta Dalpiaz, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/requerimento_028.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 028/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 020/2021 – Autoriza o Poder Executivo de Juara/MT a celebrar Termo de Cooperação Técnica com o Município de Brasnorte-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_029.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 029/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Decreto Legislativo nº 001/2021 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_030.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 030/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 019/2021 – Dispõe sobre a abertura de crédito especial no orçamento vigente do município de Juara.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>CEEDU - Comissão Especial Educação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_031_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_195-2021-professores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_031_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_195-2021-professores.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 031/2021 - Requerendo a prorrogação por 30 (trinta) dias, a contar de 22 de  junho, do corrente ano, do prazo para a Comissão Especial instaurada pela Resolução nº 195, de 19 de fevereiro de 2021, concluir seus trabalhos e apresentar o relatório.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_032_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_022-2021_-_cindvale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_032_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_022-2021_-_cindvale.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 032/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 022/2021 – Autoriza o Município de Juara a participar do Consórcio de Infraestrutura e Desenvolvimento do Vale do Arinos - CINDVALE.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_033_markito_requerendo_resposta_de_oficio_referente_horas_maquinas_trabalhadas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_033_markito_requerendo_resposta_de_oficio_referente_horas_maquinas_trabalhadas.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 033/2021 - Requerendo que a Mesa Diretora solicite a Prefeitura Municipal que, remeta resposta ao Ofício nº 087/GVEM/2021 reiterado através do Ofício nº 159/GVEM/2021, com vista ao envio de relatório de controle de horas/máquinas, contendo o horímetro e o local para qual cada máquina foi destinada, período de fevereiro do corrente ano e, a partir deste, que o relatório seja remetido mensalmente.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_034_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_194-2021_covid.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_034_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_194-2021_covid.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 034/2021 - Requerendo a prorrogação por 90 (noventa) dias, a contar de 17 de agosto, do corrente ano, do prazo para a Comissão Especial instaurada pela Resolução nº 194, de 19 de fevereiro de 2021, concluir seus trabalhos e apresentar o relatório.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/requerimento_035.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 035/2021 – Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 027/2021 – Dispõe sobre a abertura de Crédito Especial no Orçamento Vigente do Município de Juara.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_036.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 036/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 029/2021 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/requerimento_037_luciano_requerendo_resposta_de_oficio_referente_sistema_de_monitoramento_e_seguranca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/requerimento_037_luciano_requerendo_resposta_de_oficio_referente_sistema_de_monitoramento_e_seguranca.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 037/2021 - Requerendo que a Mesa Diretora solicite a Prefeitura Municipal que, remeta a este signatário resposta ao Ofício nº 154/GVLO/2021, com vista ao envio de informações relacionadas ao serviço de monitoramento, vídeo monitoramento e segurança contratado pela Administração Municipal, especificando o valor gasto com cada secretaria e/ou repartição pública.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_032-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 038/2021 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei Municipal nº 032/2021 – Dispõe sobre a transação e o parcelamento dos créditos fiscais no mutirão de conciliação fiscal, e dá outras providências.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>Welington Martins, Marta Dalpiaz, Sandy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/requerimento_039.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 039/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 040/2021 - Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento para a transferência de incentivo financeiro para a Federação de Motociclismo e Automobilismo de Mato Grosso.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/requerimento_040.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/requerimento_040.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 040/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 041/2021 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos AAMOR - Associação Amigos dos Moradores de Rua.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1670/requerimento_041_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_n_029_2021_doa_area_a_oab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1670/requerimento_041_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_n_029_2021_doa_area_a_oab.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 041/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 029/2021 - Altera o parágrafo único do artigo 2º, da Lei Municipal nº 1.137, de 16 de dezembro de 1999, que autoriza o Executivo a doar área para a Ordem dos Advogados do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_042_markito_requerendo_resposta_de_oficio_referente_patrolamento_da_estrada_tucuruvi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_042_markito_requerendo_resposta_de_oficio_referente_patrolamento_da_estrada_tucuruvi.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 042/2021 - Requerendo que a Mesa Diretora solicite a Prefeitura Municipal que, remeta a este signatário resposta ao Ofício nº 230/GVEM/2021, com vista a realização de serviços de manutenção com patrolamento e cascalhamento da estrada conhecida popularmente como Estrada Tucuruvi, sentido Estrada Barro Vermelho.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_043.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_043.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 043/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 014/2021 – Autoriza a Mesa Diretora a firmar Termo de Cessão de Uso com a Prefeitura Municipal de Juara.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_044_markito_requerendo_a_convocacao_de_secretario_de_transporte_fred.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_044_markito_requerendo_a_convocacao_de_secretario_de_transporte_fred.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 044/2021 - Requerendo que o Presidente oficie o Secretário Municipal de Transporte, Senhor Luiz Frederico Serpa Chormiak, convocando-o a comparecer a esta Casa na Sessão Ordinária do dia 03 de novembro de 2021, afim de prestar esclarecimentos e informações sobre a situação das Pontes e Estradas localizadas na circunscrição do Município de Juara-MT.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/requerimento_045.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/requerimento_045.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 045/2021 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao  Projeto de Lei Municipal nº 050/2021 - Autoriza o Poder Executivo Municipal a realizar Termo de Cessão de Uso não onerosa de imóvel público, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_046.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_046.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 046/2021 - Requerendo a tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 016/2021 – Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bem de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_047.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 047/2021 - Requerendo a tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 017/2021 - Altera a Resolução nº 190, de 20 de janeiro de 2021, que fixa o calendário das Sessões Ordinárias para o ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1731/requerimento_048.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1731/requerimento_048.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 048/2021 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Decreto Legislativo nº 025/2021 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1743/requerimento_049.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1743/requerimento_049.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 049/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes à Emenda Substitutiva nº 015/2021, que substitui a redação do Projeto de Lei Municipal nº 058/2021 – Dispõe sobre a Concessão de Revisão Geral Anual, referente ao ano de 2021.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1744/requerimento_050_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_058-2021_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1744/requerimento_050_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_058-2021_rga.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 050/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 058/2021 – Dispõe sobre a Concessão de Revisão Geral Anual, referente ao ano de 2021.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_051_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_lei_complementar_do_legislativo_no_006-2021_iptu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_051_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_lei_complementar_do_legislativo_no_006-2021_iptu.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 051/2021 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 006/2021 – Dispõe sobre a autorização para redução de alíquota de Imposto Predial e Territorial Urbano – IPTU aos imóveis residenciais localizados na zona urbana, beneficiados por Financiamento Habitacional, e dá outras providências.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>MOCPA</t>
   </si>
   <si>
     <t>Moção de Parabenização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/parabenizacao_001_dia_internacional_da_mulher.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/parabenizacao_001_dia_internacional_da_mulher.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 001/2021 - Parabenizando as mulheres juarenses, na figura das que estão participando ativamente na linha de frente da crise da COVID-19 como profissionais da área da saúde, em decorrência do Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/parabenizacao_002_cido_silva_-_aparecido_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/parabenizacao_002_cido_silva_-_aparecido_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 002/2021 - Parabenizando o professor Aparecido da Silva pelo lançamento do seu livro “Histórias e Registros do Rio Arinos” que conta parte desconhecida da história de nossa região, arquivada em bibliotecas de vários países</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>Plenário - PLN, Zé Galvão, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/parabenizacao_003_dia_dos_pais_covid.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/parabenizacao_003_dia_dos_pais_covid.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 003/2021 - Parabenizando aos pais juarenses em alusão ao Dia dos Pais, na figura dos profissionais da área de saúde que estão participando ativamente na linha de frente da crise da COVID-19.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, Leo Boy, Marta Dalpiaz, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1641/parabenizacao_004_policiais_militares_progressao_por_merito_e_por_avaliacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1641/parabenizacao_004_policiais_militares_progressao_por_merito_e_por_avaliacao.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 004/2021, aos Policiais Militares lotados no 21º BPM – JUARA aprovados no Processo Seletivo Interno para promoção por mérito intelectual à Graduação de Terceiro Sargento Policial Militar, e aos que foram promovidos pelo tempo de atuação e pelos relevantes serviços prestados ao povo mato-grossense e à Polícia Militar.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/parabenizacao_005_contadores_pelo_dia_do_contador.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/parabenizacao_005_contadores_pelo_dia_do_contador.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 005/2021, aos Contadores do município de Juara, na pessoa do Senhor Sebastião Luiz da Silva, em decorrência do Dia do Contador.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1786/parabenizacao_007_diego_e_douglas_e_amplac_organizacao_para_pavimentacao_da_mt-338.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1786/parabenizacao_007_diego_e_douglas_e_amplac_organizacao_para_pavimentacao_da_mt-338.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 007/2021 - Parabenizando a Associação dos Moradores e Produtores de Leite de Águas Claras (AMPLAC) e aos Produtores Rurais Diego Martin Paes de Barros e Douglas Martin Paes de Barros, em alusão a organização e mobilização para arrecadar recursos objetivando custear o projeto de asfaltamento da MT-338, trecho de Juara até a MT- 417, compreendendo 73 (setenta e três) quilômetros, ligando ao município de Nova Monte Verde.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/001_apoio_correio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/001_apoio_correio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio nº 001/2021, no que tange à manutenção da Empresa de Correios e Telégrafos como Correios 100% público.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3720,67 +3720,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1581/emenda_modificativa_001_projeto_de_lei_municipal_no_017_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1597/emenda_modificativa_002_projeto_de_lei_municipal_no_023_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1681/emenda_modificativa_003_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/emenda_substitutiva_001_projeto_de_lei_municipal_no_006_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/emenda_substitutiva_002_projeto_de_lei_municipal_007_incentivo_financeiro_-_associacao_mt_220_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/emenda_substitutiva_003_projeto_de_lei_do_legislativo_no_004_2021_proibicao_da_queima_e_a_soltura_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/emenda_substitutiva_004_projeto_de_lei_do_legislativo_no_007_2021_divulgacao_pessoas_vacinadas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_004_2021_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/emenda_substitutiva_006_projeto_de_lei_do_municipal_no_020_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/emenda_substitutiva_007_altera_artigos_loa_e_ldo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/emenda_substitutiva_008_projeto_de_lei_complementar_004_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/emenda_substitutiva_009_projeto_de_lei_municipal_038_altera_lei_1656_prev_juara.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1683/emenda_substitutiva_010_projeto_de_lei_do_legislativo_no_028_2021_altera_o_regulamento_dos_servicos_de_abastecimento_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1780/emenda_substitutiva_013_projeto_de_lei_municipal_055_altera_o_art._7o_da_ei_2.747.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/001_sandy_indicacao_ao_presidente_da_camara_narguile.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/002_sandy_indicacao_ao_prefeito_para_criacao_de_um_ecoponto_de_pilhas_baterias_e_lampadas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1612/003_sandy_indicacao_ao_prefeito_para_firmar_parceria_com_a_mtpar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/004_marta_indicacao_campanha_de_incentivo_ao_emplamento_e_transferencia_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/005_sandy_indicacao_ao_executivo_prioridade_na_vacinacao_das_gestantes_puerperas_lactantes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/006_monica_reforma_do_calcamento_interno_e_reforma_dos_banheiros_da_creche_municipal_inacio_luiz_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/007_sandy_indicacao_ao_executivo_parque_morro_do_ibama.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/008_ze_galvao_indicacao_ao_executivo_cilcovia_na_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/009_sandy_indicacao_ao_executivo_pista_de_caminha_escola_iara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/010_comissao_direitos_das_mulheres_e_vereadores_indicacao_ao_executivo_contratacao_de_dois_pediatras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1624/011_ver._luciano_e_outros_executivo_municipal_pintura_e_instalacao_de_aparelhos_de_ar_condicionado_na_ubs_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/012_marta_indicacao_ao_executivo_pista_de_caminha_ginasio_de_esportes_angelo_sinval_riva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/013_ver._luciano_e__markito_executivo_municipal_melhorias_para_o_psf_do_distrito_administrativo_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/014_monica_indicacao_ao_prefeito_para_instalacao_de_posto_de_saude_no_banco_da_terra_em_forma_de_container.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/015_ver._markito_e_luciano_executivo_municipal_conserto_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/016_ver._markito_e_luciano_executivo_municipal_conserto_de_ponte_da_munduruku.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/017_marta_indicando_a_instuicao_da_lei_do_regularicao_fundiaria_urbana_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/018_ver._markito_executivo_municipal_conserto_de_ponte_da_estrada_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/019_ver._luciano_e_outros_executivo_municipal_indicando_providencias_quanto_aldeia_nova_munduruku.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/020_monica_indicacao_ao_prefeito_para_instalacao_de_academia_ao_ar_livre_e_parque_infantil_na_comunidade_santa_rita_de_cassia_-_linha_5.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/021_ver._marta_plano_de_acao_para_os_alunos_que_apresentam_deficit_educacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/022_monica_indicacao_ao_prefeito_para_a_compra_de_perfuradores_de_solo_para_trator_com_as_brocas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/023_eduardo_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.772-2019_vaga_exclusiva_para_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1655/024_sandy_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.049-2009_doacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/025_ver._markito_executivo_municipal_recuperacao_da_ponte_do_rio_machado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/026_ver._markito_indicando_a_desafetacao_de_lote_para_area_publica_parque_kennedy.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/027_sandy_indicando_o_plantio_de_arvores_em_homenagem_a_vitimas_de_covid_memorial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/028_sandy_indicando__oferta_de_acoes_ou_servicos_de_fitoterapia_como_pratica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/029_ver._marta_indicando_estudo_de_viabilidade_para_energia_fotovoltaica_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/030_luciano_olivetto_indicando_recapeamento_da_rua_rodrigo_bezerra_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/031_monica_indicacao_ao_dimutran_redutor_de_velocidade_nas_proximidades_do_jbs.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/032_monica_indicacao_ao_prefeito_para_a_compra_de_auto_concreteira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/033_monica_indicacao_ao_prefeito_para_a_compra_de_maquina_de_fazer_asfalto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1789/034_monica_indicacao_ao_prefeito_indicando_projeto_de_praca_publica_no_residencial_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1790/036_sandy_indicacao_ao_executivo_oferecer_oficinas_de_corte_e_costura_voltadas_para_a_moda_indigena_das_etnias_locais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/037_sandy_indicacao_ao_executivo_crie_um_plano_de_manutencao_preventiva_de_maquinas_e_equipamentos_em_todas_as_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/038_sandy_indicacao_ao_executivo__iptu_valor_venal.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/039_sandy_indicacao_ao_executivo_cumprimento_da_lei_2.722-2018_-_conselho_municipal_do_esporte_e_do_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/040_sandy_indicacao_ao_executivo_estimular_o_cultivo_de_pitaya.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/041_sandy_indicacao_ao_executivo__revisar_todas_as_normas_legais_municipais_vigentes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/042_monica_indicacao_ao_prefeito_indicando_a_retirada_de_rotatoria_proximo_ao_bela_vista_-_saida_para_nhn.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_da_avenida_vereador_walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/044_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_ubirajara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/045_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_continental.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/046_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/veto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/001_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/002_2021_-_coronel_jonildo_jose_de_assis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/003_dia_internacional_da_mulher_servidoras_e_vereadoras_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/004_carlos_moreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/005_procurador_dr._fabio_a._donizete_e_advogados_dr._marcelo_j._goncalves_e_dra._tharcilla_pinheiro_custodio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/006_antonio_bezerra_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/008_lions_colaboradores.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/009_igreja_assembleia_de_deus_madureira_de_juara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1647/010_jose_silvestre_dias_e_odair_jose_capelli.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/001-pesar_julio_tadeu_teodoro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/002-pesar_sidmar_pinheiro_machado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/003-pesar_alfranio_fernandes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/004-pesar_sandra_aline_farias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/005-pesar_alcides_joao_lauro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/006-pesar_nivaldo_gomes_bento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1508/007-pesar_jose_paulo_borges_becker.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/008-pesar_jesus_prandine.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/009-pesar_cleiton_sampaio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1547/010-pesar_vicente_marestoni.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/011-pesar_julio_cesar_alves.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/012-pesar_vanderlete_alves_pintor.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/013-pesar_nilson_de_brida.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/014-pesar_cleirto_sinhorin.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/015-pesar_julio_sirena.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_decreto_001_titulo_de_cidadao_-_juarez_alves_da_costa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_decreto_002_titulo_de_cidada_-_cleuza_balan.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_decreto_004_titulo_de_cidadao_-_etso_rosolin.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/projeto_de_decreto_005_titulo_de_cidadao_aparecido_da_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/projeto_de_decreto_006_titulo_de_cidadao_valdeson_rodrigues_saldanha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_decreto_007_diploma_professora_antonio_marcos_de_almeida_pessoa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/projeto_de_decreto_008_diploma_professora_luiz_eduardo_de_brito_correia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/projeto_de_decreto_009_titulo_de_cidadao_pedro_tardio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_decreto_010_titulo_de_cidada_rute_costa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/projeto_de_decreto_011_titulo_de_cidada_irene_romineli_batista.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/projeto_de_decreto_012_diploma_professora_eleni_lucia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_decreto_013_titulo_de_cidadao_seu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/projeto_de_decreto_014_diploma_professor_helio_francisco_castao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1706/projeto_de_decreto_015_diploma_professora_elza_ito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_decreto_016_titulo_de_cidadao_salvador_pizzolio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1707/projeto_de_decreto_017_titulo_de_cidadao_celio_rezende.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_decreto_018_titulo_de_cidada_maria_jose_oliveira_borges.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_decreto_019_diploma_professora_rosangela_de_paula.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_decreto_020_titulo_de_cidada_alvacir_ferro_raizer.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_decreto_021_titulo_de_cidada_euridese_gazetta.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_decreto_022_diploma_professora_dimarilza_rezende.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/projeto_de_decreto_023_titulo_de_cidada_ana_maria_de_lima.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/projeto_de_decreto_024_titulo_de_cidadao_ludovico_musialaki.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1728/projeto_de_decreto_025_titulo_de_cidadao_mauro_mendes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_decreto_026_titulo_de_cidadao_otaviano_pivetta.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/projeto_de_decreto_027_diploma_professora_leticia_paula_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/projeto_de_decreto_028_titulo_de_cidadao_joao_aparecido_torsi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/projeto_de_decreto_029_titulo_de_cidadao_luiz_kestring.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/projeto_de_decreto_030_titulo_de_cidada_maria_isabel_valdes_rodriguez.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_decreto_031_titulo_de_cidadao_dr._marcelo_junior_goncalves.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1726/projeto_de_decreto_032_titulo_de_cidadao_joao_pilocelli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_decreto_033_titulo_de_cidada_leanoria_alves_teixeira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/projeto_de_decreto_034_titulo_de_cidadao_herbert_dias_ferreira.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_de_decreto_035_diploma_professora_elenita_barbieri.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1746/projeto_de_decreto_036_titulo_de_cidadao_francisco_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1747/projeto_de_decreto_037_titulo_de_cidada_maria_zulmira_costa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/projeto_de_decreto_038_titulo_de_cidadao_luiz_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_no_001-2021_-_altera_dispositivos_da_lei_complementar_no_149-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_complementar_no_002-2021_-_compensacao_dos_valores_pagos_decorrentes_do_exercicio_de_policia_anteriormente_a_vigencia_da_lc-196-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_complementar_no_003-2021_altera_as_alineas_a_e_b_do_art._2o_da_lc_016-2006_-_que_dispoe_sobre_os_perimetros_urbanos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_complementar_no_004-2021_-_institui_o_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_complementar_no_005-2021_-_dispoe_sobre_alteracao_da_upfm_-_unidade_padrao_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_complementar_no_006-2021_-_altera_lc_149-2017_-_dispoe_sobre_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_complementar_do_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_complementar_do_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_complementar_do_legislativo_003-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1783/projeto_de_lei_complementar_do_legislativo_006-2021_-_leo_boy_iptu.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_municipal_no_001-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_municipal_no_002-2021_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_municipal_no_003-2021_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_municipal_no_004-2021_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/projeto_de_lei_municipal_no_006-2021_-_autoriza_firmar_termo_de_cessao_com_a_secretaria_de_estado_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_municipal_no_007-2021_-_autoriza_transferir_incentivos_financeiros_a_associcao_int._dos_prod._e_benef._da_rodovia_mt_220-160.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_de_lei_municipal_no_008-2021_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_de_lei_municipal_no_009-2021_-_altera_lei_municipal_no_1.856_2007_dimutran_e_jari.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_lei_municipal_no_010-2021_-_institui_o_fundo_municipal_de_transito_e_cria_o_conselho_municipal_de_transito_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_municipal_no_011-2021_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_e_controle_do_fundo_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_municipal_no_012-2021_-_acrescenta_dispositivo_na_lei_municipal_no_2.846-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_municipal_no_013-2021_-_altera_denominacao_da_rua_antonio_riva_constante_da_planta_oficial_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_municipal_no_014-2021_-_celebracao_de_termo_de_parceria_publico_privada_com_a_apri.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_municipal_no_015-2021_-_afeta_imoveis_ao_uso_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_municipal_no_016-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_municipal_no_017-2021_-_altera_o_anexo_ii_na_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_municipal_no_018-2021_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_-_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_municipal_no_019-2021_-_dispoe_sobre_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_municipal_no_020-2021_-_autoriza_celebrar_termo_de_cooperacao_tecnica_com_o_municipio_de_brasnorte.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_municipal_no_021-2021_-_autoriza_abrir_credito_adicional_suplementar_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_municipal_no_022-2021_-_autoriza_participar_do_consorcio_de_infraestrutura_e_desenvolvimento_do_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_municipal_no_023-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_municipal_no_024-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_municipal_no_025-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_municipal_no_026-2021_-_dispoe_sobre_a_reducao_de_carfga_horaria_servidor_efetivo_com_reducao_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_municipal_no_027-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_municipal_no_028-2021_-_dispoe_sobre_alteracao_do_caput_do_art._9o_da_lei_no_2.882_e_do_caput_do_art._30_da_lei_2.879.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_municipal_no_029-2021_-_autoriza_realizar_no_orcamento_vigente_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_municipal_no_030-2021_-_institui_o_plano_plurianual_do_municipio_para_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_municipal_no_031-2021_-_dispoe_sobre_alteracao_da_lei_municipal_no_1.137-1999_-_doar_area_para_oab.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_municipal_no_032-2021_-_dispoe_sobre_a_transacao_e_parcelamento_de_creditos_fiscais_no_mutirao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_municipal_no_033-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_municipal_no_034-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_municipal_no_035-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_municipal_no_036-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_municipal_no_037-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_municipal_no_038-2021_-_altera_a_redacao_da_lei_municipal_no_1.656-2005_-_institui_o_regime_p._p._social.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_municipal_no_039-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_municipal_no_040-2021_-_celebrar_termo_de_fomento_para_transferencia_de_incentivo_federacao_motociclismo_e_automobilismo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_municipal_no_041-2021_-_transferir_recursos_financeiros_atraves_de_termo_de_fomento_a_aamor.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_municipal_no_042-2021_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_-_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_municipal_no_043-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_municipal_no_044-2021_-_regulamenta_faixa_de_dominio_e_pistas_das_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_municipal_no_045-2021_-_ratifica_protocolo_de_intencoes_consorcio_intermunicipal_saneamento_basico_-_aris.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1678/projeto_de_lei_municipal_no_046-2021_-_parcelamento_de_debitos_previdenciarios_e_nao_previdenciarios_perante_a_rfb_e_a_pgfn.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_lei_municipal_no_047-2021_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1685/projeto_de_lei_municipal_no_048-2021_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/projeto_de_lei_municipal_no_049-2021_-_institui_a_politica_municipal_praticas_integrativas_e_complementares_no_sus-juara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/projeto_de_lei_municipal_no_050-2021_-_termo_de_cessao_de_uso_nao_onerosa_de_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1689/projeto_de_lei_municipal_no_051-2021_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_municipal_no_052-2021_-_incentivo_financeiro_aos_servidores_da_saude_educacao_e_agricultura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_municipal_no_053-2021_-_fica_revogado_a_lei_municipal_1.422-2003_e_1.724-2005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/projeto_de_lei_municipal_no_054-2021_-_autoriza_firmar_termo_de_cessao_de_uso_nao_remunerado_com_a_adeju.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1723/projeto_de_lei_municipal_no_055-2021_-_altera_a_lei_municipal_no_2.747-2019_-_programa_de_desenvolvimento_economica_e_social.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1724/projeto_de_lei_municipal_no_056-2021_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1732/projeto_de_lei_municipal_no_057-2021_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_do_legislativo_001_semana_municipal_de_combate_a_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_do_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_do_legislativo_003_mesa_diretora_associar-se_a_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_do_legislativo_004_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_do_legislativo_005_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_do_legislativo_006_incentivo_a_contratacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_do_legislativo_007_obrigatoriedade_de_divulgacao_das_pessoas_vacinadas_covid.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_do_legislativo_008_2021_penalidades_administrativas_pelo_descumprimento_na_vacinacao_covid.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_do_legislativo_009-2021_plenario_auxilio_funeral_covid.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_do_legislativo_010-2021_-_plenario_-_proibe_o_plantio_de_arvore_ficus.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_do_legislativo_011_veda_contratacao_de_condenados_pelo_crime_de_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_do_legislativo_012_dispoe_sobre_denominacao_do_cer.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_de_lei_do_legislativo_013_pobreza_menstrual_fornecimento_de_absorventes_higienicos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_do_legislativo_014_proibicao_de_ideologia_de_genero_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_do_legislativo_015_empregada_gestante.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_do_legislativo_016_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_do_legislativo_017_leo_boy_aumenta_a_margem_de_consignacao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_do_legislativo_018_leo_boy_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_do_legislativo_020_sandy_semana_municipal_do_empreendedorismo_feminino.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_do_legislativo_021_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_no_2.714-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_do_legislativo_022_sandy_agosto_dourado_aleitamento_materno.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1785/projeto_de_lei_do_legislativo_023_sandy_agosto_lilas_mes_de_protecao_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_do_legislativo_024_luciano_atendimento_preferencial_aos_doadores_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_do_legislativo_026_leo_boy_desconto_iptu_para_doador_de_sangue_regular.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_proibi_a_contratacao_de_condenados_por_pedofilia_e_crime_sexual.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_do_legislativo_028_altera_a_lei_1060_99_aguas_de_juara.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_do_legislativo_029_leo_boy_autorizado_permuta_oab-mt_-_area.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_do_legislativo_030_markito_aletara_a_lei_municipal_no_2.084-2010.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/projeto_de_lei_do_legislativo_032_utilidade_publica_associacao_de_atletismo_de_juara.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_do_legislativo_033_utilidade_publica_associacao_anjos_de_amor.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/projeto_de_lei_do_legislativo_034_marta_dalpiaz_altera_a_lei_complementar_no_182_de__07.01.2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1781/projeto_de_lei_do_legislativo_035_sandy__selo_amigo_do_esporte_-_escola_de_lideres.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1782/projeto_de_lei_do_legislativo_036_sandy_possibilidade_de_ala_leito_separados_para_ofertar_as_parturientes_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_resolucao_001_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_resolucao_002_autoriza_a_cedencia_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/projeto_de_resolucao_003_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/projeto_de_resolucao_004_institui_as_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_resolucao_005_institui_a_comissao_de_etica_e_decoro_parlamentar_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_resolucao_006_institui_a_comissao_especial_rascunho_covid-19.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_resolucao_007_institui_a_comissao_especial_educacao_professores.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_resolucao_008_altera_o_horario_da_sessao_ordinaria_dia_08_e_15.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_resolucao_009_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_resolucao_010_altera_o_horario_da_sessao_ordinaria_dia_12_e_19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_resolucao_011_prorroga_prazo_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_resolucao_012_prorroga_prazo_comissao_especial_covid-19.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_resolucao_014_uso_de_sala.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/projeto_de_resolucao_015_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1725/projeto_de_resolucao_016_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1730/projeto_de_resolucao_017_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1737/projeto_de_resolucao_018_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1475/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_012_solicitando_a_criacao_comissao_especial_covid-19.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_013_solicitando_a_criacao_comissao_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_017_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_009-2021_calendario.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/requerimento_018_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_010-2021_calendario.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1545/requerimento_022_solicitando_a_dispensa_dos_pareces_ao_projeto_de_lei_municipal_no_014-2021_termo_de_parceria_privada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1548/requerimento_023_markito_requerendo_resposta_de_oficio_referente_devolucao_do_predio_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_031_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_195-2021-professores.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_032_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_022-2021_-_cindvale.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_033_markito_requerendo_resposta_de_oficio_referente_horas_maquinas_trabalhadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_034_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_194-2021_covid.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/requerimento_037_luciano_requerendo_resposta_de_oficio_referente_sistema_de_monitoramento_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1670/requerimento_041_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_n_029_2021_doa_area_a_oab.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_042_markito_requerendo_resposta_de_oficio_referente_patrolamento_da_estrada_tucuruvi.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_044_markito_requerendo_a_convocacao_de_secretario_de_transporte_fred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1731/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1743/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1744/requerimento_050_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_058-2021_rga.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_051_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_lei_complementar_do_legislativo_no_006-2021_iptu.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/parabenizacao_001_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/parabenizacao_002_cido_silva_-_aparecido_da_silva.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/parabenizacao_003_dia_dos_pais_covid.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1641/parabenizacao_004_policiais_militares_progressao_por_merito_e_por_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/parabenizacao_005_contadores_pelo_dia_do_contador.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1786/parabenizacao_007_diego_e_douglas_e_amplac_organizacao_para_pavimentacao_da_mt-338.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/001_apoio_correio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1581/emenda_modificativa_001_projeto_de_lei_municipal_no_017_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1597/emenda_modificativa_002_projeto_de_lei_municipal_no_023_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1681/emenda_modificativa_003_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/emenda_substitutiva_001_projeto_de_lei_municipal_no_006_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/emenda_substitutiva_002_projeto_de_lei_municipal_007_incentivo_financeiro_-_associacao_mt_220_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/emenda_substitutiva_003_projeto_de_lei_do_legislativo_no_004_2021_proibicao_da_queima_e_a_soltura_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/emenda_substitutiva_004_projeto_de_lei_do_legislativo_no_007_2021_divulgacao_pessoas_vacinadas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_004_2021_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/emenda_substitutiva_006_projeto_de_lei_do_municipal_no_020_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/emenda_substitutiva_007_altera_artigos_loa_e_ldo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/emenda_substitutiva_008_projeto_de_lei_complementar_004_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/emenda_substitutiva_009_projeto_de_lei_municipal_038_altera_lei_1656_prev_juara.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1683/emenda_substitutiva_010_projeto_de_lei_do_legislativo_no_028_2021_altera_o_regulamento_dos_servicos_de_abastecimento_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1780/emenda_substitutiva_013_projeto_de_lei_municipal_055_altera_o_art._7o_da_ei_2.747.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/001_sandy_indicacao_ao_presidente_da_camara_narguile.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/002_sandy_indicacao_ao_prefeito_para_criacao_de_um_ecoponto_de_pilhas_baterias_e_lampadas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1612/003_sandy_indicacao_ao_prefeito_para_firmar_parceria_com_a_mtpar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/004_marta_indicacao_campanha_de_incentivo_ao_emplamento_e_transferencia_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/005_sandy_indicacao_ao_executivo_prioridade_na_vacinacao_das_gestantes_puerperas_lactantes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/006_monica_reforma_do_calcamento_interno_e_reforma_dos_banheiros_da_creche_municipal_inacio_luiz_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/007_sandy_indicacao_ao_executivo_parque_morro_do_ibama.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/008_ze_galvao_indicacao_ao_executivo_cilcovia_na_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/009_sandy_indicacao_ao_executivo_pista_de_caminha_escola_iara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/010_comissao_direitos_das_mulheres_e_vereadores_indicacao_ao_executivo_contratacao_de_dois_pediatras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1624/011_ver._luciano_e_outros_executivo_municipal_pintura_e_instalacao_de_aparelhos_de_ar_condicionado_na_ubs_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/012_marta_indicacao_ao_executivo_pista_de_caminha_ginasio_de_esportes_angelo_sinval_riva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/013_ver._luciano_e__markito_executivo_municipal_melhorias_para_o_psf_do_distrito_administrativo_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/014_monica_indicacao_ao_prefeito_para_instalacao_de_posto_de_saude_no_banco_da_terra_em_forma_de_container.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/015_ver._markito_e_luciano_executivo_municipal_conserto_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/016_ver._markito_e_luciano_executivo_municipal_conserto_de_ponte_da_munduruku.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/017_marta_indicando_a_instuicao_da_lei_do_regularicao_fundiaria_urbana_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/018_ver._markito_executivo_municipal_conserto_de_ponte_da_estrada_ii_irmaos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/019_ver._luciano_e_outros_executivo_municipal_indicando_providencias_quanto_aldeia_nova_munduruku.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/020_monica_indicacao_ao_prefeito_para_instalacao_de_academia_ao_ar_livre_e_parque_infantil_na_comunidade_santa_rita_de_cassia_-_linha_5.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/021_ver._marta_plano_de_acao_para_os_alunos_que_apresentam_deficit_educacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/022_monica_indicacao_ao_prefeito_para_a_compra_de_perfuradores_de_solo_para_trator_com_as_brocas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/023_eduardo_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.772-2019_vaga_exclusiva_para_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1655/024_sandy_indicacao_ao_prefeito_o_cumprimento_da_lei_municipal_2.049-2009_doacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/025_ver._markito_executivo_municipal_recuperacao_da_ponte_do_rio_machado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/026_ver._markito_indicando_a_desafetacao_de_lote_para_area_publica_parque_kennedy.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/027_sandy_indicando_o_plantio_de_arvores_em_homenagem_a_vitimas_de_covid_memorial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/028_sandy_indicando__oferta_de_acoes_ou_servicos_de_fitoterapia_como_pratica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/029_ver._marta_indicando_estudo_de_viabilidade_para_energia_fotovoltaica_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/030_luciano_olivetto_indicando_recapeamento_da_rua_rodrigo_bezerra_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/031_monica_indicacao_ao_dimutran_redutor_de_velocidade_nas_proximidades_do_jbs.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/032_monica_indicacao_ao_prefeito_para_a_compra_de_auto_concreteira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/033_monica_indicacao_ao_prefeito_para_a_compra_de_maquina_de_fazer_asfalto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1789/034_monica_indicacao_ao_prefeito_indicando_projeto_de_praca_publica_no_residencial_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1790/036_sandy_indicacao_ao_executivo_oferecer_oficinas_de_corte_e_costura_voltadas_para_a_moda_indigena_das_etnias_locais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/037_sandy_indicacao_ao_executivo_crie_um_plano_de_manutencao_preventiva_de_maquinas_e_equipamentos_em_todas_as_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/038_sandy_indicacao_ao_executivo__iptu_valor_venal.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/039_sandy_indicacao_ao_executivo_cumprimento_da_lei_2.722-2018_-_conselho_municipal_do_esporte_e_do_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/040_sandy_indicacao_ao_executivo_estimular_o_cultivo_de_pitaya.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/041_sandy_indicacao_ao_executivo__revisar_todas_as_normas_legais_municipais_vigentes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/042_monica_indicacao_ao_prefeito_indicando_a_retirada_de_rotatoria_proximo_ao_bela_vista_-_saida_para_nhn.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_da_avenida_vereador_walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/044_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_ubirajara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/045_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_continental.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/046_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_do_bairro_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/veto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/001_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/002_2021_-_coronel_jonildo_jose_de_assis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/003_dia_internacional_da_mulher_servidoras_e_vereadoras_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/004_carlos_moreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/005_procurador_dr._fabio_a._donizete_e_advogados_dr._marcelo_j._goncalves_e_dra._tharcilla_pinheiro_custodio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/006_antonio_bezerra_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/008_lions_colaboradores.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/009_igreja_assembleia_de_deus_madureira_de_juara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1647/010_jose_silvestre_dias_e_odair_jose_capelli.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/001-pesar_julio_tadeu_teodoro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/002-pesar_sidmar_pinheiro_machado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/003-pesar_alfranio_fernandes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/004-pesar_sandra_aline_farias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/005-pesar_alcides_joao_lauro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/006-pesar_nivaldo_gomes_bento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1508/007-pesar_jose_paulo_borges_becker.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/008-pesar_jesus_prandine.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/009-pesar_cleiton_sampaio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1547/010-pesar_vicente_marestoni.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/011-pesar_julio_cesar_alves.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/012-pesar_vanderlete_alves_pintor.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/013-pesar_nilson_de_brida.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/014-pesar_cleirto_sinhorin.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/015-pesar_julio_sirena.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_decreto_001_titulo_de_cidadao_-_juarez_alves_da_costa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_decreto_002_titulo_de_cidada_-_cleuza_balan.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_decreto_004_titulo_de_cidadao_-_etso_rosolin.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/projeto_de_decreto_005_titulo_de_cidadao_aparecido_da_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/projeto_de_decreto_006_titulo_de_cidadao_valdeson_rodrigues_saldanha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_decreto_007_diploma_professora_antonio_marcos_de_almeida_pessoa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/projeto_de_decreto_008_diploma_professora_luiz_eduardo_de_brito_correia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/projeto_de_decreto_009_titulo_de_cidadao_pedro_tardio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_decreto_010_titulo_de_cidada_rute_costa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/projeto_de_decreto_011_titulo_de_cidada_irene_romineli_batista.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/projeto_de_decreto_012_diploma_professora_eleni_lucia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_decreto_013_titulo_de_cidadao_seu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/projeto_de_decreto_014_diploma_professor_helio_francisco_castao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1706/projeto_de_decreto_015_diploma_professora_elza_ito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_decreto_016_titulo_de_cidadao_salvador_pizzolio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1707/projeto_de_decreto_017_titulo_de_cidadao_celio_rezende.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_decreto_018_titulo_de_cidada_maria_jose_oliveira_borges.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_decreto_019_diploma_professora_rosangela_de_paula.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_decreto_020_titulo_de_cidada_alvacir_ferro_raizer.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_decreto_021_titulo_de_cidada_euridese_gazetta.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_decreto_022_diploma_professora_dimarilza_rezende.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/projeto_de_decreto_023_titulo_de_cidada_ana_maria_de_lima.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/projeto_de_decreto_024_titulo_de_cidadao_ludovico_musialaki.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1728/projeto_de_decreto_025_titulo_de_cidadao_mauro_mendes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_decreto_026_titulo_de_cidadao_otaviano_pivetta.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/projeto_de_decreto_027_diploma_professora_leticia_paula_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/projeto_de_decreto_028_titulo_de_cidadao_joao_aparecido_torsi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/projeto_de_decreto_029_titulo_de_cidadao_luiz_kestring.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/projeto_de_decreto_030_titulo_de_cidada_maria_isabel_valdes_rodriguez.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_decreto_031_titulo_de_cidadao_dr._marcelo_junior_goncalves.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1726/projeto_de_decreto_032_titulo_de_cidadao_joao_pilocelli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_decreto_033_titulo_de_cidada_leanoria_alves_teixeira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/projeto_de_decreto_034_titulo_de_cidadao_herbert_dias_ferreira.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_de_decreto_035_diploma_professora_elenita_barbieri.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1746/projeto_de_decreto_036_titulo_de_cidadao_francisco_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1747/projeto_de_decreto_037_titulo_de_cidada_maria_zulmira_costa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/projeto_de_decreto_038_titulo_de_cidadao_luiz_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_no_001-2021_-_altera_dispositivos_da_lei_complementar_no_149-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_complementar_no_002-2021_-_compensacao_dos_valores_pagos_decorrentes_do_exercicio_de_policia_anteriormente_a_vigencia_da_lc-196-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_complementar_no_003-2021_altera_as_alineas_a_e_b_do_art._2o_da_lc_016-2006_-_que_dispoe_sobre_os_perimetros_urbanos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_complementar_no_004-2021_-_institui_o_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_complementar_no_005-2021_-_dispoe_sobre_alteracao_da_upfm_-_unidade_padrao_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_complementar_no_006-2021_-_altera_lc_149-2017_-_dispoe_sobre_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/projeto_de_lei_complementar_do_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_complementar_do_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_complementar_do_legislativo_003-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1783/projeto_de_lei_complementar_do_legislativo_006-2021_-_leo_boy_iptu.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_municipal_no_001-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1468/projeto_de_lei_municipal_no_002-2021_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_municipal_no_003-2021_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1470/projeto_de_lei_municipal_no_004-2021_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/projeto_de_lei_municipal_no_006-2021_-_autoriza_firmar_termo_de_cessao_com_a_secretaria_de_estado_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_municipal_no_007-2021_-_autoriza_transferir_incentivos_financeiros_a_associcao_int._dos_prod._e_benef._da_rodovia_mt_220-160.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_de_lei_municipal_no_008-2021_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/projeto_de_lei_municipal_no_009-2021_-_altera_lei_municipal_no_1.856_2007_dimutran_e_jari.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_lei_municipal_no_010-2021_-_institui_o_fundo_municipal_de_transito_e_cria_o_conselho_municipal_de_transito_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_municipal_no_011-2021_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_e_controle_do_fundo_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_municipal_no_012-2021_-_acrescenta_dispositivo_na_lei_municipal_no_2.846-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_municipal_no_013-2021_-_altera_denominacao_da_rua_antonio_riva_constante_da_planta_oficial_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_municipal_no_014-2021_-_celebracao_de_termo_de_parceria_publico_privada_com_a_apri.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_municipal_no_015-2021_-_afeta_imoveis_ao_uso_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_municipal_no_016-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_municipal_no_017-2021_-_altera_o_anexo_ii_na_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_municipal_no_018-2021_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_-_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_municipal_no_019-2021_-_dispoe_sobre_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_municipal_no_020-2021_-_autoriza_celebrar_termo_de_cooperacao_tecnica_com_o_municipio_de_brasnorte.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_municipal_no_021-2021_-_autoriza_abrir_credito_adicional_suplementar_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_municipal_no_022-2021_-_autoriza_participar_do_consorcio_de_infraestrutura_e_desenvolvimento_do_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_municipal_no_023-2021_-_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_municipal_no_024-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_municipal_no_025-2021_-_autoriza_abrir_credito_suplementar_na_lei_municipal_no_2.882-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_municipal_no_026-2021_-_dispoe_sobre_a_reducao_de_carfga_horaria_servidor_efetivo_com_reducao_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_municipal_no_027-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_municipal_no_028-2021_-_dispoe_sobre_alteracao_do_caput_do_art._9o_da_lei_no_2.882_e_do_caput_do_art._30_da_lei_2.879.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_municipal_no_029-2021_-_autoriza_realizar_no_orcamento_vigente_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_municipal_no_030-2021_-_institui_o_plano_plurianual_do_municipio_para_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_municipal_no_031-2021_-_dispoe_sobre_alteracao_da_lei_municipal_no_1.137-1999_-_doar_area_para_oab.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_municipal_no_032-2021_-_dispoe_sobre_a_transacao_e_parcelamento_de_creditos_fiscais_no_mutirao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_municipal_no_033-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_municipal_no_034-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_municipal_no_035-2021_-_autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_municipal_no_036-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_municipal_no_037-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_municipal_no_038-2021_-_altera_a_redacao_da_lei_municipal_no_1.656-2005_-_institui_o_regime_p._p._social.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_municipal_no_039-2021_-_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_municipal_no_040-2021_-_celebrar_termo_de_fomento_para_transferencia_de_incentivo_federacao_motociclismo_e_automobilismo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_municipal_no_041-2021_-_transferir_recursos_financeiros_atraves_de_termo_de_fomento_a_aamor.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_municipal_no_042-2021_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_-_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_municipal_no_043-2021_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_municipal_no_044-2021_-_regulamenta_faixa_de_dominio_e_pistas_das_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_municipal_no_045-2021_-_ratifica_protocolo_de_intencoes_consorcio_intermunicipal_saneamento_basico_-_aris.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1678/projeto_de_lei_municipal_no_046-2021_-_parcelamento_de_debitos_previdenciarios_e_nao_previdenciarios_perante_a_rfb_e_a_pgfn.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1684/projeto_de_lei_municipal_no_047-2021_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1685/projeto_de_lei_municipal_no_048-2021_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/projeto_de_lei_municipal_no_049-2021_-_institui_a_politica_municipal_praticas_integrativas_e_complementares_no_sus-juara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/projeto_de_lei_municipal_no_050-2021_-_termo_de_cessao_de_uso_nao_onerosa_de_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1689/projeto_de_lei_municipal_no_051-2021_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_municipal_no_052-2021_-_incentivo_financeiro_aos_servidores_da_saude_educacao_e_agricultura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_municipal_no_053-2021_-_fica_revogado_a_lei_municipal_1.422-2003_e_1.724-2005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/projeto_de_lei_municipal_no_054-2021_-_autoriza_firmar_termo_de_cessao_de_uso_nao_remunerado_com_a_adeju.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1723/projeto_de_lei_municipal_no_055-2021_-_altera_a_lei_municipal_no_2.747-2019_-_programa_de_desenvolvimento_economica_e_social.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1724/projeto_de_lei_municipal_no_056-2021_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1732/projeto_de_lei_municipal_no_057-2021_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_do_legislativo_001_semana_municipal_de_combate_a_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/projeto_de_lei_do_legislativo_002-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_do_legislativo_003_mesa_diretora_associar-se_a_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_lei_do_legislativo_004_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_do_legislativo_005_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_do_legislativo_006_incentivo_a_contratacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_do_legislativo_007_obrigatoriedade_de_divulgacao_das_pessoas_vacinadas_covid.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_do_legislativo_008_2021_penalidades_administrativas_pelo_descumprimento_na_vacinacao_covid.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_do_legislativo_009-2021_plenario_auxilio_funeral_covid.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_do_legislativo_010-2021_-_plenario_-_proibe_o_plantio_de_arvore_ficus.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_do_legislativo_011_veda_contratacao_de_condenados_pelo_crime_de_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_do_legislativo_012_dispoe_sobre_denominacao_do_cer.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/projeto_de_lei_do_legislativo_013_pobreza_menstrual_fornecimento_de_absorventes_higienicos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_do_legislativo_014_proibicao_de_ideologia_de_genero_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_do_legislativo_015_empregada_gestante.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_do_legislativo_016_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_do_legislativo_017_leo_boy_aumenta_a_margem_de_consignacao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_do_legislativo_018_leo_boy_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_do_legislativo_020_sandy_semana_municipal_do_empreendedorismo_feminino.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_do_legislativo_021_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_no_2.714-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_do_legislativo_022_sandy_agosto_dourado_aleitamento_materno.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1785/projeto_de_lei_do_legislativo_023_sandy_agosto_lilas_mes_de_protecao_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_do_legislativo_024_luciano_atendimento_preferencial_aos_doadores_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_do_legislativo_026_leo_boy_desconto_iptu_para_doador_de_sangue_regular.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_proibi_a_contratacao_de_condenados_por_pedofilia_e_crime_sexual.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_do_legislativo_028_altera_a_lei_1060_99_aguas_de_juara.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_do_legislativo_029_leo_boy_autorizado_permuta_oab-mt_-_area.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_do_legislativo_030_markito_aletara_a_lei_municipal_no_2.084-2010.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/projeto_de_lei_do_legislativo_032_utilidade_publica_associacao_de_atletismo_de_juara.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_do_legislativo_033_utilidade_publica_associacao_anjos_de_amor.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/projeto_de_lei_do_legislativo_034_marta_dalpiaz_altera_a_lei_complementar_no_182_de__07.01.2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1781/projeto_de_lei_do_legislativo_035_sandy__selo_amigo_do_esporte_-_escola_de_lideres.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1782/projeto_de_lei_do_legislativo_036_sandy_possibilidade_de_ala_leito_separados_para_ofertar_as_parturientes_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/projeto_de_resolucao_001_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/projeto_de_resolucao_002_autoriza_a_cedencia_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/projeto_de_resolucao_003_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/projeto_de_resolucao_004_institui_as_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/projeto_de_resolucao_005_institui_a_comissao_de_etica_e_decoro_parlamentar_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_resolucao_006_institui_a_comissao_especial_rascunho_covid-19.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_resolucao_007_institui_a_comissao_especial_educacao_professores.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_resolucao_008_altera_o_horario_da_sessao_ordinaria_dia_08_e_15.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/projeto_de_resolucao_009_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_resolucao_010_altera_o_horario_da_sessao_ordinaria_dia_12_e_19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_resolucao_011_prorroga_prazo_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_resolucao_012_prorroga_prazo_comissao_especial_covid-19.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1679/projeto_de_resolucao_014_uso_de_sala.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/projeto_de_resolucao_015_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1725/projeto_de_resolucao_016_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1730/projeto_de_resolucao_017_altera_a_resolucao_n._190-2021_calendario_da_sessoes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1737/projeto_de_resolucao_018_fixa_o_calendario_das_sessoes_ordinarias_para_o_ano_de_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1475/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_012_solicitando_a_criacao_comissao_especial_covid-19.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_013_solicitando_a_criacao_comissao_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_017_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_009-2021_calendario.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/requerimento_018_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_010-2021_calendario.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1545/requerimento_022_solicitando_a_dispensa_dos_pareces_ao_projeto_de_lei_municipal_no_014-2021_termo_de_parceria_privada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1548/requerimento_023_markito_requerendo_resposta_de_oficio_referente_devolucao_do_predio_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_031_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_195-2021-professores.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_032_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_022-2021_-_cindvale.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_033_markito_requerendo_resposta_de_oficio_referente_horas_maquinas_trabalhadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_034_solicitando_a_prorrogacao_de_prazo_da_comissao_especial_resolucao_no_194-2021_covid.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/requerimento_037_luciano_requerendo_resposta_de_oficio_referente_sistema_de_monitoramento_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1670/requerimento_041_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_n_029_2021_doa_area_a_oab.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_042_markito_requerendo_resposta_de_oficio_referente_patrolamento_da_estrada_tucuruvi.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_044_markito_requerendo_a_convocacao_de_secretario_de_transporte_fred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1731/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1743/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1744/requerimento_050_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_058-2021_rga.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_051_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_ao_projeto_de_lei_complementar_do_legislativo_no_006-2021_iptu.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/parabenizacao_001_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/parabenizacao_002_cido_silva_-_aparecido_da_silva.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/parabenizacao_003_dia_dos_pais_covid.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1641/parabenizacao_004_policiais_militares_progressao_por_merito_e_por_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/parabenizacao_005_contadores_pelo_dia_do_contador.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1786/parabenizacao_007_diego_e_douglas_e_amplac_organizacao_para_pavimentacao_da_mt-338.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/001_apoio_correio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="217.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="216.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>