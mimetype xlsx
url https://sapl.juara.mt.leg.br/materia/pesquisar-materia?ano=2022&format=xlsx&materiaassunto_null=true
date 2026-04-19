--- v0 (2025-12-24)
+++ v1 (2026-04-19)
@@ -54,3506 +54,3506 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Leo Boy, Marta Dalpiaz, Mônica Costa, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1829/emenda_aditiva_001_projeto_de_lei_complementar_no_001-2022_-_estrutura_organizacional.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1829/emenda_aditiva_001_projeto_de_lei_complementar_no_001-2022_-_estrutura_organizacional.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2022 – Acrescenta dispositivo ao Projeto de Lei Complementar nº 001/2022.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sandy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/emenda_aditiva_002_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_luciano_olivetto_welington.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/emenda_aditiva_002_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_luciano_olivetto_welington.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sandy, Eduardo do Boxe, Marta Dalpiaz, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/emenda_aditiva_003_-_sandy_ze_galva_eduardo_do_boxe_dra_monica_costa_marta_dalpiaz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/emenda_aditiva_003_-_sandy_ze_galva_eduardo_do_boxe_dra_monica_costa_marta_dalpiaz.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 003/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sandy, Marta Dalpiaz, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/emenda_aditiva_004_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/emenda_aditiva_004_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 004/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/emenda_aditiva_005_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_eduardo_do_boxe_marta_dalpiaz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/emenda_aditiva_005_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_eduardo_do_boxe_marta_dalpiaz.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 005/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sandy, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/emenda_aditiva_006_-_sandy_dra_monica_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/emenda_aditiva_006_-_sandy_dra_monica_costa.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 006/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/emenda_aditiva_007_-_sandy_dra_monica_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/emenda_aditiva_007_-_sandy_dra_monica_costa.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 007/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sandy, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/emenda_aditiva_008_-_sandy_welington_martins.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/emenda_aditiva_008_-_sandy_welington_martins.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 008/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sandy, Eraldo Markito, Luciano Olivetto, Mônica Costa, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/emenda_aditiva_009_-_conjunta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/emenda_aditiva_009_-_conjunta.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 009/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/emenda_aditiva_010_-_markito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/emenda_aditiva_010_-_markito.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 010/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Zé Galvão, Luciano Olivetto, Marta Dalpiaz, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/emenda_aditiva_011_-_conjunta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/emenda_aditiva_011_-_conjunta.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 011/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 012/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emenda_aditiva_013_-_eduardo_do_boxe_dra_monica_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emenda_aditiva_013_-_eduardo_do_boxe_dra_monica_costa.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 013/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/emenda_aditiva_014_-_eduardo_do_boxe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/emenda_aditiva_014_-_eduardo_do_boxe.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 014/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/emenda_aditiva_015_-_ze_galvao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/emenda_aditiva_015_-_ze_galvao.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 015/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/emenda_aditiva_016_-_marta_dalpiaz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/emenda_aditiva_016_-_marta_dalpiaz.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 016/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/emenda_aditiva_017_-_dra_monica_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/emenda_aditiva_017_-_dra_monica_costa.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 017/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda_aditiva_018_-_luciano_olivetto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda_aditiva_018_-_luciano_olivetto.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 018/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Eraldo Markito, Marta Dalpiaz, Mônica Costa, Sandy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/emenda_aditiva_019_-_conjunta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/emenda_aditiva_019_-_conjunta.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 019/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Sandy, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/emenda_aditiva_020_-_conjunta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/emenda_aditiva_020_-_conjunta.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 020/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_aditiva_021_-_sandy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_aditiva_021_-_sandy.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 021/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 022/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/emenda_aditiva_023_-_welington_martins.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/emenda_aditiva_023_-_welington_martins.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 023/2022 - Adita o Projeto de Lei Municipal nº 066/2022 – de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/emenda_modificativa_001_projeto_de_lei_complementar_do_legislativo_no_003_2022_altera_o_art_4.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/emenda_modificativa_001_projeto_de_lei_complementar_do_legislativo_no_003_2022_altera_o_art_4.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2022 – Modifica o Projeto de Lei Complementar do Legislativo nº 003/2022.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/emenda_modificativa_002_projeto_de_decreto_legislativo_no_002_2022_altera_o_art_1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/emenda_modificativa_002_projeto_de_decreto_legislativo_no_002_2022_altera_o_art_1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2022 – Modifica o Projeto de Decreto Legislativo nº 002/2022.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>Leo Boy, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_modificativa_003_projeto_de_lei_complementar_do_legislativo_no_004-2022_isencao_iptu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_modificativa_003_projeto_de_lei_complementar_do_legislativo_no_004-2022_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 003/2022 – Modifica o Projeto de Lei Complementar do Legislativo nº 004/2022 – Acrescenta o inciso X ao artigo 29 da Lei Complementar nº 077, de 17 de junho de 2010, que dispõe o IPTU – Imposto Sobre a Propriedade Predial e Territorial Urbana no Município de Juara.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/emenda_modificativa_004_projeto_de_lei_municipal_no_040_2022_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/emenda_modificativa_004_projeto_de_lei_municipal_no_040_2022_.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 004/2022 – Modifica o Projeto de Lei Municipal nº 040/2022.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 005/2022 - Modifica o Projeto de Lei Municipal nº 055/2022.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/emenda_modificativa_006_projeto_de_lei_complementar_do_legislativo_no_002-2022_liberdade_economica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/emenda_modificativa_006_projeto_de_lei_complementar_do_legislativo_no_002-2022_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 006/2022 - Modifica o Projeto de Lei Complementar do Legislativo nº 002/2022.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização, COPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/emenda_modificativa_007_projeto_de_lei_do_legislativo_no_025-2022_transporte_de_pessoas_em_tratamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/emenda_modificativa_007_projeto_de_lei_do_legislativo_no_025-2022_transporte_de_pessoas_em_tratamento.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 007/2022 - Modifica o Projeto de Lei do Legislativo nº 025/2022.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/emenda_substitutiva_001_projeto_de_lei_municipal_no_003_2022_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/emenda_substitutiva_001_projeto_de_lei_municipal_no_003_2022_finisa.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2022 – Substitui a redação do Projeto de Lei Municipal nº 003/2022.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/emenda_substitutiva_002_projeto_de_lei_do_legislativo_no_036_2021_parturiente_de_natimorto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/emenda_substitutiva_002_projeto_de_lei_do_legislativo_no_036_2021_parturiente_de_natimorto.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 002/2022 - Substitui a redação do Projeto de Lei do Legislativo nº 036/2022.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/emenda_substitutiva_003_projeto_de_lei_municipal_no_023-2022_recomposicao_-_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/emenda_substitutiva_003_projeto_de_lei_municipal_no_023-2022_recomposicao_-_rga.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 003/2022 - Substitui a redação do Projeto de Lei Municipal nº 023/2022.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/emenda_substitutiva_004_projeto_de_lei_municipal_no_018_2022_piso_salarial_profissional_dos_agentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/emenda_substitutiva_004_projeto_de_lei_municipal_no_018_2022_piso_salarial_profissional_dos_agentes.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 004/2022 - Substitui a redação do Projeto de Lei Municipal nº 018/2022.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_005_2022_transtorno_do_espectro_autista_tea.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_005_2022_transtorno_do_espectro_autista_tea.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 005/2022 – Substitui a redação do Projeto de Lei do Legislativo nº 005/2022.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/emenda_substitutiva_006_projeto_de_lei_municipal_no_047_2022_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/emenda_substitutiva_006_projeto_de_lei_municipal_no_047_2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 006/2022 - Substitui a redação do Projeto de Lei Municipal nº 047/2022.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/emenda_substitutiva_007_projeto_de_lei_municipal_no_050_2022_condominio_residencial_villa_verde.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/emenda_substitutiva_007_projeto_de_lei_municipal_no_050_2022_condominio_residencial_villa_verde.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 007/2022 - Substitui a redação do Projeto de Lei Municipal nº 050/2022.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/emenda_substitutiva_008_projeto_de_lei_municipal_no_044_2022_termo_de_colaboracao_com_a_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/emenda_substitutiva_008_projeto_de_lei_municipal_no_044_2022_termo_de_colaboracao_com_a_acrivale.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 008/2022 - Substitui a redação do Projeto de Lei Municipal nº 044/2022.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 009/2022 - Substitui a redação do Projeto de Lei Municipal nº 035/2022.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/emenda_substitutiva_010_projeto_de_lei_municipal_no_072_2022_residencial_paris.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/emenda_substitutiva_010_projeto_de_lei_municipal_no_072_2022_residencial_paris.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 010/2022 - Substitui a redação do Projeto de Lei Municipal nº 072/2022.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/emenda_substitutiva_011_projeto_de_lei_no_066-2022_loa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/emenda_substitutiva_011_projeto_de_lei_no_066-2022_loa.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 011/2022 - Substitui a redação do Projeto de Lei Municipal nº 066/2022.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/emenda_substitutiva_012_projeto_de_lei_complementar_do_legislativo_no_008_2022-altera_art.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/emenda_substitutiva_012_projeto_de_lei_complementar_do_legislativo_no_008_2022-altera_art.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 012/2022 - Substitui a redação do Projeto de Lei Complementar do Legislativo nº 008/2022.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/emenda_supressiva_002_projeto_de_lei_municipal_n._021-2022_contratacao_temporaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/emenda_supressiva_002_projeto_de_lei_municipal_n._021-2022_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 002/2022 – Suprime dispositivo do projeto de Lei Municipal nº 021/2022.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/001_luciano_olivetto_indicacao_ao_sec._de_esportes_-_academia_ao_ar_livre_na_linha_5_-_assentamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/001_luciano_olivetto_indicacao_ao_sec._de_esportes_-_academia_ao_ar_livre_na_linha_5_-_assentamento.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2022 - Indicando ao Secretário Municipal de Esportes, Lazer e Juventude, objetivando a instalação de uma academia ao ar livre na Comunidade Santa Rita de Cássia, localizada no Assentamento P.A. Vale do Arinos – Linha 5.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/002_monica_indicacao_a_seaf_-_reforma_da_feira_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/002_monica_indicacao_a_seaf_-_reforma_da_feira_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2022 - Indicando ao Ilustríssimo Senhor Silvano Amaral, Secretário de Estado de Agricultura Familiar – SEAF/MT-Cuiabá-MT,  a disponibilização de recursos financeiros no valor de R$ 819.416,86 (oitocentos e dezenove mil, quatrocentos e dezesseis reais e oitenta e seis centavos), objetivando a Feira Livre Municipal do município de Juara-MT.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/003_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_ruas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/003_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_ruas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2022 - Indicando a confecção de projeto de pavimentação asfáltica e drenagem de águas pluviais da Rua Florianópolis, Rua Porto Alegre, Rua Joaçaba, Rua Concordia, Rua Barbacena, Rua Pirapora e Rua Araçuaí, localizadas no Centro do município de Juara-MT.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/004_sandy_indicando_necessidade_de_providenciar_nova_sede_para_o_conselho_tutelar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/004_sandy_indicando_necessidade_de_providenciar_nova_sede_para_o_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2022 - Indicando a necessidade de providenciar uma nova sede para o Conselho Tutelar de Juara.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1815/005_markito_-_dep._nininho_solicitando_02_duas_caminhionetas_para_aldeia_rikbaktsa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1815/005_markito_-_dep._nininho_solicitando_02_duas_caminhionetas_para_aldeia_rikbaktsa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2022 - Indicando ao Excelentíssimo Deputado Estadual Ondanir Bortolini, indicando a necessidade de viabilizar a aquisição de 02 (dois) veículos do tipo Caminhonete traçada para uso da população indígena da Aldeia Rikbaktsa, localizada no município de Juara-MT.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/006_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_ytu-cachoeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/006_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_ytu-cachoeira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2022 - Indicando ao Excelentíssimo Deputado Estadual Ondanir Bortolini, indicando a necessidade de viabilizar a aquisição de 01 (um) veículo do tipo Caminhonete traçada para uso da população indígena da Aldeia Ytu-Cachoeira, localizada no município de Juara-MT.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/007_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_munduruku.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/007_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_munduruku.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2022 - Indicando ao Excelentíssimo Deputado Estadual Ondanir Bortolini, indicando a necessidade de viabilizar a aquisição de 01 (um) veículo do tipo Caminhonete traçada para uso da população indígena da Aldeia Munduruku, localizada no município de Juara-MT.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/008_markito_-_dep._nininho_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/008_markito_-_dep._nininho_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2022 - Indicando ao Excelentíssimo Deputado Estadual Ondanir Bortolini, indicando a necessidade de viabilizar a aquisição de 01 (uma) de Patrulha Mecanizada para atender as demandas dos agricultores familiares do Distrito Administrativo de Águas Claras, localizado no município de Juara-MT.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/009_indicacao_markito_-_seaf_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/009_indicacao_markito_-_seaf_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2022 - Indicando ao Ilustríssimo Senhor Silvano Amaral, Secretário de Estado de Agricultura Familiar – SEAF/MT-Cuiabá-MT, indicando a necessidade de atender e contemplar a agricultura familiar do Distrito Administrativo de Águas Claras, localizado no município de Juara-MT, com 01 (uma) Patrulha Mecanizada.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/010_sandy_-_executivo_municipal_-_projeto_aprender_valor_de_iniciativa_do_banco_central_do_brasil.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/010_sandy_-_executivo_municipal_-_projeto_aprender_valor_de_iniciativa_do_banco_central_do_brasil.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2022 - Indicando ao Executivo Municipal, a adesão ao projeto denominado Aprender Valor, de iniciativa do Banco Central do Brasil, em parceria com o Fundo de Defesa dos Direitos Difusos, do Ministério da Justiça e que trata-se de um programa que visa ensinar a educação financeira a alunos do ensino fundamental das escolas públicas brasileiras, a partir de uma abordagem transversal recomendada pela Base Nacional Comum Curricular (BNCC).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/011_marta_-_executivo_municipal_-_psicologos_nas_escolas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/011_marta_-_executivo_municipal_-_psicologos_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2022 - Indicando a contratação de Psicólogo para atender as demandas das Escolas Municipais de Juara, objetivando contribuir no processo educacional dos alunos.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/012_markito_-_nininho_parque_infantil_e_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/012_markito_-_nininho_parque_infantil_e_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2022 - Indicando ao Deputado Estadual Nininho, a alocação de recursos financeiros oriundos de Emenda Parlamentar para aquisição e instalação de uma Academia ao Ar Livre e um Parque Infantil no Bairro João de Barro, no município de Juara.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/013_markito_-_nininho_psf_itu_cachoeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/013_markito_-_nininho_psf_itu_cachoeira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2022 - Indicando ao Deputado Estadual Nininho, a destinação de recursos financeiros advindos de Emenda Parlamentar ou que realize gestão junto ao Governo Federal, para que seja materializada a construção de um Posto de Saúde em alvenaria na Aldeia Ytu-Cachoeira.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/014_markito_-_emanuelzinho_psf_itu_cachoeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/014_markito_-_emanuelzinho_psf_itu_cachoeira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2022 - Indicando ao Deputado Federal Emanuel Pinheiro Neto, a destinação de recursos financeiros advindos de Emenda Parlamentar ou que realize gestão junto ao Governo Federal, para que seja materializada a construção de um Posto de Saúde em alvenaria na Aldeia Ytu-Cachoeira.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/015_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_boa_vista.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/015_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_boa_vista.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/2022 - Indicando a instalação de uma academia ao ar livre e um playground, na praça localizada na Avenida Vereador Walter Lauro esquina com a Rua Antônio Ferreira Sanches e Rua Érico Veríssimo, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/016_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_o_jardim_floresta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/016_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_o_jardim_floresta.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/2022 - Indicando a instalação de uma academia ao ar livre e um playground, na praça do Jardim Floresta.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/017_luciano_olivetto_indicacao_ao_executivo_municipal_-_novo_piso_salarial_da_classe_dos_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/017_luciano_olivetto_indicacao_ao_executivo_municipal_-_novo_piso_salarial_da_classe_dos_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/2022 - Indicando a adesão do novo piso salarial da classe dos Profissionais do Magistério, no município de Juara-MT.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/018_monica_indicacao_dep._juarez_costa_-_revitalizacao_da_avenida_ayrton_senna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/018_monica_indicacao_dep._juarez_costa_-_revitalizacao_da_avenida_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2022 - Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, a possibilidade de alocar recursos financeiros para que seja materializada a revitalização da Avenida Ayrton Senna, no município de Juara-MT.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/019_sandy_indicando_necessidade_de_recuperar_o_piso_da_parte_central_da_praca_dos_colonizadores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/019_sandy_indicando_necessidade_de_recuperar_o_piso_da_parte_central_da_praca_dos_colonizadores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/2022 - Indicando a necessidade de providenciar a recuperação do piso da parte central da Praça dos Colonizadores.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>Indicação nº 020/2022 - Indicando a necessidade de contratação de vigilância e instalação de câmeras de monitoramento em toda a rede municipal de ensino no município de Juara-MT.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/021_marta_dalpiaz_juarez_-_indicando_a_possibilidade_de_alocar_recursos_para_a_construcao_da_rodoviaria_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/021_marta_dalpiaz_juarez_-_indicando_a_possibilidade_de_alocar_recursos_para_a_construcao_da_rodoviaria_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/2022 - Indicando a destinação de recursos financeiros advindos de Emenda Parlamentar ou que realize gestão junto ao Governo Federal, para que seja materializada a construção do Terminal Rodoviário do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/022_marta_dalpiaz_executivo_-_indicando_a_adequacao_do_projeto_e_destinacao_de_area_para_construcao_da_rodoviaria_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/022_marta_dalpiaz_executivo_-_indicando_a_adequacao_do_projeto_e_destinacao_de_area_para_construcao_da_rodoviaria_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2022 - Indicando que realize estudos de viabilidade, seguido de destinação de terreno e adequação do Projeto Básico e Memorial Descritivo Referencial de Construção do Terminal Rodoviário do Município de Juara-MT, disponibilizado pela AMM-MT.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/023_luciano_olivetto_indicacao_a_dep._rosa_neide_-_aquisicao_de_uma_ambulancia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/023_luciano_olivetto_indicacao_a_dep._rosa_neide_-_aquisicao_de_uma_ambulancia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 023/2022 - Indicando a criação de vagas de estacionamento exclusivo para veículos de transporte escolar em frente a escolas e creches do município.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/024_luciano_olivetto_executivo_municipal_-_telefone_para_o_final_de_semana_em_sistema_de_plantao_para_a_assistencia_social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/024_luciano_olivetto_executivo_municipal_-_telefone_para_o_final_de_semana_em_sistema_de_plantao_para_a_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Indicação nº 024/2022 - Indicando a disponibilização de um número de telefone e/ou de um servidor para atuar em sistema de plantão (sobreaviso), nos finais de semana e feriados, junto a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/025_sandy_indicando_a_possibilidade_de_desobrigar_o_uso_de_mascaras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/025_sandy_indicando_a_possibilidade_de_desobrigar_o_uso_de_mascaras.pdf</t>
   </si>
   <si>
     <t>Indicação nº 025/2022 - Indicando que reúna a equipe de enfrentamento à Covid-19 e a Secretaria Municipal de Saúde para que analisem a possibilidade de desobrigar o uso de máscaras, tornando-o opcional no município de Juara.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/026_luciano_olivetto_executivo_municipal_-_indicando_a_realizacao_de_reforma_no_ginasio_angelo_sinval_riva..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/026_luciano_olivetto_executivo_municipal_-_indicando_a_realizacao_de_reforma_no_ginasio_angelo_sinval_riva..pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/2022 - Indicando a realização de reforma com serviços de pintura e manutenção no Ginásio Ângelo Sinval Riva.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/027_janaina_-_interceder_junto_a_seduc_para_disponibilizar_psicologos_nas_escolas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/027_janaina_-_interceder_junto_a_seduc_para_disponibilizar_psicologos_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2022 - Indicando a Deputada Estadual Janaina Greyce Riva Fagundes, para que interceda junto a Secretaria de Estado de Educação no sentido de contratar Equipe de Psicólogos para atender as demandas das Escolas da Rede Pública Estadual, objetivando contribuir no processo educacional dos alunos.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/028_ze_galvao_indicacao_ao_dep._oscar_bezerra_recuperacao_da_estrada_beira_rio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/028_ze_galvao_indicacao_ao_dep._oscar_bezerra_recuperacao_da_estrada_beira_rio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 028/2022 - Indicando ao Deputado Estadual Oscar Bezerra, objetivando a disponibilização de recursos financeiros, no valor de R$ 2.000.000,00 (dois milhões de reais), para a realização de serviços de reabertura e recuperação da MT-338, trecho conhecido como “Beira Rio” e que se localiza entre a Ponte do Rio dos Peixes até a Balsa do Rio Juruena, no município de Juara-MT.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Mônica Costa, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/029_monica_indicacao_ao_prefeito__tecnico_de_enfermagem_para_o_banco_da_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/029_monica_indicacao_ao_prefeito__tecnico_de_enfermagem_para_o_banco_da_terra.pdf</t>
   </si>
   <si>
     <t>Indicação nº 029/2022 - Indicando 01 (um) técnico de enfermagem, para atender junto ao container de unidade/posto de saúde rural, que será instalado no Assentamento Banco da Terra, localizado na zona rural do município de Juara-MT.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/030_sandy_indicando_a_possibilidade_de_termo_de_parceria_com_o_sindicato_dos_trabalhadores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/030_sandy_indicando_a_possibilidade_de_termo_de_parceria_com_o_sindicato_dos_trabalhadores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 030/2022 - Indicando para que a Administração Municipal firme parceria com o Sindicato dos Trabalhadores Rurais, com o objetivo de disponibilizar um Professor/Instrutor de Informática para ministrar aulas no laboratório da entidade.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/031_marta_indicando_a_realizacao_de_evento_ciclismo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/031_marta_indicando_a_realizacao_de_evento_ciclismo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 031/2022 - Indicando para que através do setor competente, realize evento voltado ao CICLISMO, no município de Juara-MT.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Mônica Costa, Eraldo Markito, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/032_monica_indicacao_dep._juarez_costa_-_solicitando_uma_quadra_de_basquete.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/032_monica_indicacao_dep._juarez_costa_-_solicitando_uma_quadra_de_basquete.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032/2022 - Indicando ao Deputado Federal Juarez Alves da Costa, a disponibilização de recursos financeiros, no valor de R$ 150.000,00 (cento e cinquenta mil reais), para a construção de uma quadra de basquete na Praça dos Colonizadores, no município de Juara.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/033_monica_indicacao_dep._neri_geller_-_solicitando_uma_quadra_de_basquete.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/033_monica_indicacao_dep._neri_geller_-_solicitando_uma_quadra_de_basquete.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2022 - Indicando ao Deputado Federal Neri Geller, a disponibilização de recursos financeiros, no valor de R$ 150.000,00 (cento e cinquenta mil reais), para a construção de uma quadra de basquete na Praça dos Colonizadores, no município de Juara.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/034_monica_indicacao_sen._carlos_favaro_-_solicitando_uma_quadra_de_basquete.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/034_monica_indicacao_sen._carlos_favaro_-_solicitando_uma_quadra_de_basquete.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2022 - Indicando ao Senador Carlos Fávaro, a disponibilização de recursos financeiros, no valor de R$ 150.000,00 (cento e cinquenta mil reais), para a construção de uma quadra de basquete na Praça dos Colonizadores, no município de Juara.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Zé Galvão, Luciano Olivetto, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/035_ze_galvao_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_parque_infantil_para_o_jardim_primavera.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/035_ze_galvao_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_parque_infantil_para_o_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/2022 - Indicando a instalação de uma academia ao ar livre e um parque infantil, no terreno de propriedade da prefeitura localizado no bairro Jardim Primavera, próximo a Escola Estadual Nivaldo Fracarolli.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/036_sandy_indicacao_ao_executivo_municipal_veiculo_para_aquisicao_de_veiculo_para_psf_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/036_sandy_indicacao_ao_executivo_municipal_veiculo_para_aquisicao_de_veiculo_para_psf_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/2022 - Indicando a destinação de um veículo para atender as demandas do PSF- Programa Saúde da Família do Distrito Administrativo de Paranorte.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/037_eduardo_do_boxe_indicacao_ao_executivo_municipal_-_a_criacao_da_bolsa_atleta_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/037_eduardo_do_boxe_indicacao_ao_executivo_municipal_-_a_criacao_da_bolsa_atleta_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037/2022 - Indicando a criação do Projeto Bolsa atleta, destinado à concessão de ajuda mensal aos atletas praticantes do desporto de iniciação e rendimento no município de Juara-MT, em modalidades preferencialmente Olímpicas e Paraolímpicas individuais e coletivas, com registro nas entidades regionais de administração e de prática do desporto no Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Mônica Costa, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/038_monica_indicacao_dep._neri_geller_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/038_monica_indicacao_dep._neri_geller_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 038/2022 - Indicando a disponibilização de recursos financeiros, no valor de R$ 12.000.000,00 (doze milhões de reais), para execução de obras de pavimentação asfáltica e drenagem de águas pluviais, das ruas não pavimentadas do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/039_monica_indicacao_sen._carlos_favaro_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/039_monica_indicacao_sen._carlos_favaro_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039/2022 - Indicando a disponibilização de recursos financeiros, no valor de R$ 12.000.000,00 (doze milhões de reais), para execução de obras de pavimentação asfáltica e drenagem de águas pluviais, das ruas não pavimentadas do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/040_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/040_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 040/2022 - Indicando a disponibilização de recursos financeiros, no valor de R$ 12.000.000,00 (doze milhões de reais), para execução de obras de pavimentação asfáltica e drenagem de águas pluviais, das ruas não pavimentadas do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/041_marta_indicando_a_instalacao_de_ecopontos_no_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/041_marta_indicando_a_instalacao_de_ecopontos_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 041/2022 - Indicando a disponibilização de pontos de coleta da modalidade “ECOPONTO”, para descarte de lixo eletrônico e/ou similares.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/042_marta_indicando_a_aquisicao_de_um_triturador_de_galho_para_o_meio_ambiente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/042_marta_indicando_a_aquisicao_de_um_triturador_de_galho_para_o_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2022 - Indicando a disponibilização da comunidade, um local especifico com um triturador de galho, objetivando a reciclagem dos resíduos sólidos advindos de podas urbanas e jardinagem.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_recuo_do_canteiro_da_avenida_airton_senna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_recuo_do_canteiro_da_avenida_airton_senna.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/2022 - Indicação a realização de estudo de viabilidade, objetivando o recuo do canteiro central da Avenida Ayrton Senna, nas proximidades do semáforo.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/044_monica_indicacao_ao_prefeito_para_aquisicao_de_caminhao_de_lixo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/044_monica_indicacao_ao_prefeito_para_aquisicao_de_caminhao_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/2022 - Indicando a aquisição de 01 (um) caminhão compactador para atuar na coleta de lixo, visando economicidade aos cofres públicos e melhorias na coleta de lixo em nosso município.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/045_sandy_indicacao_ao_executivo_municipal_para_aquisicao_de_poltronas_para_os_acompanhantes_no_hmj.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/045_sandy_indicacao_ao_executivo_municipal_para_aquisicao_de_poltronas_para_os_acompanhantes_no_hmj.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045/2022 - Indicando a aquisição de poltronas, para melhor comodidade dos acompanhantes nas alas de internações junto aos pacientes do Hospital Municipal de Juara “Elidia Machietto Santillo”.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/046_sandy_indicacao_ao_executivo_municipal_politica_anual_da_vacinacao_contra_a_cinomose_parvovirose_e_leptospirose.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/046_sandy_indicacao_ao_executivo_municipal_politica_anual_da_vacinacao_contra_a_cinomose_parvovirose_e_leptospirose.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/2022 - Indicando o envio de projeto de lei a esta Edilidade, estabelecendo política anual da vacinação contra a Cinomose, Parvovirose e Leptospirose em cães no município de Juara-MT.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/047_marta_indicando_a_pavimentacao_de_duas_vias_de_acesso_ao_cruzeiro_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/047_marta_indicando_a_pavimentacao_de_duas_vias_de_acesso_ao_cruzeiro_sul.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047/2022 - Indicando execução de pavimentação asfáltica em duas vias de acesso ao Loteamento Jardim Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Fátima da Paranorte</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/048_fatima_indicando_instalacao_de_creche_no_distrito_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/048_fatima_indicando_instalacao_de_creche_no_distrito_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 048/2022 - Indicando a implantação e/ou construção de uma creche no Distrito Administrativo de Paranorte.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Zé Galvão, Leo Boy, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/049_ze_galvao_indicacao_-_pavimentacao_parque_alvorada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/049_ze_galvao_indicacao_-_pavimentacao_parque_alvorada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 049/2022 - Indicando execução de pavimentação asfáltica em dois trechos, sendo um na Rua Maria das Dores dos Santos, e outro na Avenida Luiz Gatti, ambas localizadas no Parque Alvorada.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/050_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_vias_do_jardim_italia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/050_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_vias_do_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 050/2022 - Indicando a confecção de projeto de pavimentação asfáltica e drenagem de águas pluviais das vias do Jardim Itália - Juara-MT.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/051_monica_indicacao_ao_prefeito_para_aquisicao_de_dois_freezer_para_o_banco_de_sangue.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/051_monica_indicacao_ao_prefeito_para_aquisicao_de_dois_freezer_para_o_banco_de_sangue.pdf</t>
   </si>
   <si>
     <t>Indicação nº 051/2022 - Indicando 01 (uma) Câmara para Conservação de Vacinas, Hemoderivados, Kit, Reagentes, Termolábeis e Sangue e 01 (um) freezer FMB 340, visando atender as necessidades do Banco de Sangue do município de Juara-MT.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/052_welington_martins_indicacao_ao_prefeito_para_aquisicao_de_um_tanque_para_fazer_um_caminhao_pipa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/052_welington_martins_indicacao_ao_prefeito_para_aquisicao_de_um_tanque_para_fazer_um_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 052/2022 - Indicando a aquisição de 01 (um) tanque para caminhão pipa, para ser destinado ao Distrito Administrativo de Águas Claras.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/053_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_jardim_italia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/053_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 053/2022 - Indicando a disponibilização de recursos financeiros advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, os quais serão destinados a execução de obras de pavimentação asfáltica e drenagem de águas pluviais, das vias do Jardim Itália, localizado no município de Juara-MT.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/054_marta_indicando_desconto_no_iptu_para_quem_plantar_arvore_no_passeio_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/054_marta_indicando_desconto_no_iptu_para_quem_plantar_arvore_no_passeio_publico.pdf</t>
   </si>
   <si>
     <t>Indicação nº 054/2022 - Indicando a instituição do IPTU Verde no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/055_monica_indicacao_ao_executivo_municipal_-_revitalizacao_da_avenida_rio_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/055_monica_indicacao_ao_executivo_municipal_-_revitalizacao_da_avenida_rio_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 055/2022 - Indicando a elaboração de projeto urbanístico de requalificação para dar continuidade na obra de revitalização da Avenida Rio Arinos, no trecho compreendido entre o estabelecimento comercial denominado Diságua até à ACRIVALE.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Mônica Costa, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/056_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_das_polacas_3.000.00000.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/056_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_das_polacas_3.000.00000.pdf</t>
   </si>
   <si>
     <t>Indicação nº 056/2022 - Indicando alocação de recursos financeiros no valor de R$3.000.000,00 (três milhões de reais) para pavimentação asfáltica do Bairro das Polacas, compreendendo as seguintes vias: Rua Florianópolis, Rua Porto Alegre, Rua Joaçaba, Rua Concordia, Rua Barbacena, Rua Pirapora e Rua Araçuaí.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/057_monica_indicacao_ao_executivo_municipal_-_feira_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/057_monica_indicacao_ao_executivo_municipal_-_feira_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 057/2022 - Indicando ao Executivo Municipal, visando, na obra de revitalização e modernização, a execução da cobertura total da passarela da Feira Livre Municipal, objetivando a integração de um espaço ao outro.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/059_marta_indicando_instacao_de_pontos_de_coleta_seletiva_no_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/059_marta_indicando_instacao_de_pontos_de_coleta_seletiva_no_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Indicação nº 059/2022 - Indicando instituição e instalação de pontos de coleta seletiva através de contentores/contêineres no município de Juara-MT.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/060_marta_indicando_lei_de_notificacao_desempenho_educacional.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/060_marta_indicando_lei_de_notificacao_desempenho_educacional.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2022 - Indicando a instituição de legislação municipal que Institui o Bônus de Desempenho Educacional no município de Juara-MT.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/061_sandy_indicando_o_calcamento_e_demarcacao_de_ciclorrota_compartilhada_na_av._antares_em_frente_ao_tiro_de_guerra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/061_sandy_indicando_o_calcamento_e_demarcacao_de_ciclorrota_compartilhada_na_av._antares_em_frente_ao_tiro_de_guerra.pdf</t>
   </si>
   <si>
     <t>Indicação nº 061/2022 - Indicando a execução de Ciclorrota compartilhada entre pedestres e ciclistas na Av. Antares, em frente ao Tiro de Guerra, e um projeto de uma nova via de acesso ao Loteamento Jardim Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/062_sandy_indicando_retomada_da_area_publica_destinada_ao_campo_futebol_do_remo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/062_sandy_indicando_retomada_da_area_publica_destinada_ao_campo_futebol_do_remo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 062/2022 - Indicando ao Executivo Municipal, para que o setor competente retome à posse do Município, a área de propriedade municipal, objeto de conceção da Lei Municipal nº 1.843/2007.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/064_marta_indicando_aquisicao_de_computadores_para_professores_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/064_marta_indicando_aquisicao_de_computadores_para_professores_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Indicação nº 064/2022 - Indicando ao Executivo Municipal, a aquisição de computadores portáteis (notebooks) para serem consignados aos Professores da Rede Pública Municipal, sob forma de comodato.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/065_marta_indicando_aquisicao_de_castramovel.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/065_marta_indicando_aquisicao_de_castramovel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 065/2022 - Indicando a destinação ao município de Juara-MT, de uma Unidade Móvel Veterinária, para que seja implantado na região o Castramóvel, que é um Programa de Controle Populacional de Cães e Gatos.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/066_marta_indicando_beneficio_fiscal_passeio_publico_com_arborizacao_e_acessibilidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/066_marta_indicando_beneficio_fiscal_passeio_publico_com_arborizacao_e_acessibilidade.pdf</t>
   </si>
   <si>
     <t>Indicação nº 066/2022 - Indicando instituição de Benefício Fiscal ao Contribuinte que realizar construção e pavimentação de passeio público com acessibilidade e arborização, no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/067_monica_indicacao_ao_executivo_municipal_-_caminhao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/067_monica_indicacao_ao_executivo_municipal_-_caminhao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 067/2022 - Indicando parceria via Consórcio Municipal de Transporte e a SEAF - Secretaria de Estado Agricultura Familiar – MT, para adquirir um caminhão para o transporte de calcário para o Município de Juara-MT.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Carlos Amadeu Sirena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/mensagem_de_veto_no_001-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/mensagem_de_veto_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 001/2022 - Veta Integralmente o Autógrafo nº 031/2022, referente ao Projeto de Lei Complementar do Legislativo nº 003/2022, que Altera a Lei Complementar nº 077/2010, para revogar previsão de atualização de ofício do valor venal do imóvel pelo preço de mercado sobre a base de cálculo do IPTU, e dá outras providencias.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/veto_no_002-2022_-_projeto_de_lei_do_legislativo_no_023-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/veto_no_002-2022_-_projeto_de_lei_do_legislativo_no_023-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 002/2022 - que Veta Integralmente o Autógrafo nº 106/2022, referente ao Projeto de Lei do Legislativo nº 023/2022 - Dispõe sobre a denominação de Estrada no Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 003/2022 - Veta Integralmente o Autógrafo nº 107/2022, referente ao Projeto de Lei do Legislativo nº 027/2022, que Institui no município de Juara o Projeto Educa Juara, que consiste na distribuição anual de uniforme escolar as crianças matriculadas nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/mensagem_de_veto_no_004-2022_-_projeto_de_lei_do_legislativo_no_025-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/mensagem_de_veto_no_004-2022_-_projeto_de_lei_do_legislativo_no_025-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 004/2022 - Veta Integralmente o Autógrafo nº 107/2022, referente ao Projeto de Lei do Legislativo nº 025/2022, que Autoriza o Poder Executivo a criar programa social para o transporte de pessoas em tratamento de saúde no Município de Juara/MT.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Eraldo Markito, Luciano Olivetto, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/001_assessoria_parlamentar_do_deputado_nininho__markito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/001_assessoria_parlamentar_do_deputado_nininho__markito.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 001/2022 - Aplaudindo a Assessoria Parlamentar do Deputado Estadual Ondanir Bortolini – Nininho.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/002_associacao_de_pais_e_amigos_do_autista_do_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/002_associacao_de_pais_e_amigos_do_autista_do_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 002/2022 - Aplaudindo os envolvidos na mobilização para criação da Associação de Pais e Amigos do Autista do Vale do Arinos.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/003_professora_jaqueline_tiso__marta_dalpiaz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/003_professora_jaqueline_tiso__marta_dalpiaz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 003/2022, aplaudindo a Professora Jaqueline Tiso de Almeida Ribeiro, pela dedicação e trabalho prestado à educação juarense.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/004_joselene_aparecida_semensato__eduardo_do_boxe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/004_joselene_aparecida_semensato__eduardo_do_boxe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 004/2022 - Aplaudindo a profissional de educação física Joselene Aparecida Semensato, pela sua atuação junto à comunidade juarense, especialmente pela idealização e realização do Projeto Vida Ativa e pela realização de atividades voltadas para promoção da saúde e lazer aos idosos do Clube da Terceira Idade Viva a Vida.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/005_marinha_festival_de_pesca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/005_marinha_festival_de_pesca.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 005/2022 - Aplaudindo os Militares da Marinha do Brasil - Capitão de Fragata Jorge Henrique Correia de Sá, Capitão-Tenente (AA) Monzaldo Leonardo Oliveira Sousa, 2º Sargento-MR Jardel Ximenes Castor, Cabo-MO Felipe Lorrã Baptista Machado, e o Marinheiro-MN Igor Ortiz da Silva, pelos trabalhos desenvolvidos no 7º Festival de Pesca de Juara-MT</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/006_servidores_asilo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/006_servidores_asilo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 006/2022 – Aos colaboradores do Lar dos Idosos Irmã Maria Lucianete, em alusão ao Dia Internacional do Idoso, comemorado em 01 de outubro.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eduardo do Boxe, Eraldo Markito, Leo Boy, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/007_arquitetas_e_engenheira_do_projeto_requalificacao_av._rio_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/007_arquitetas_e_engenheira_do_projeto_requalificacao_av._rio_arinos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 007/2022 – Aplaudindo as Profissionais Juarenses Claudia Musialak – Arquiteta e Urbanista, Rosana Silveira – Arquiteta e Urbanista, Evelyn Montagna – Engenheira Civil, Thais Vedoveto – Arquiteta e Urbanista, que doaram o Projeto Urbanístico de Requalificação com intervenção no Canteiro Central da Av. Rio Arinos.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/008_dineva_maria_kayabi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/008_dineva_maria_kayabi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 008/2022 – Aplaudindo a liderança indígena Dineva Maria Kayabi pela participação na 27ª conferência do clima da Organização das Nações Unidas, realizada entre 6 de novembro a 18 de novembro de 2022 em Sharm El Sheikh, Egito.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/009_ao_clube_de_desbravadores_e_aventureiros_de_juara_eduardo_do_boxe.docx</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/009_ao_clube_de_desbravadores_e_aventureiros_de_juara_eduardo_do_boxe.docx</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 009/2022 - Aplaudindo o Clube de Desbravadores Castelo Forte de Juara e seu diretor, o Clube de Aventureiros Amiguinhos do Rei e sua diretora e o diretor distrital da Igreja Adventista do Sétimo Dia de Juara, pela ação social de grande relevância, desenvolvida no dia 27 de novembro de 2022 no município de Juara.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/011_ao_conselho_tutelar_sandy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/011_ao_conselho_tutelar_sandy.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 011/2022 - Aplaudindo o Conselho Tutelar de Juara/MT, pela brilhante atuação no zelo pela garantia de Direitos das Crianças e Adolescentes de nosso município de Juara.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/012_aos_organizadores_do_1o_ride_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/012_aos_organizadores_do_1o_ride_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 012/2022 – Aos organizadores do 1º Ride Juara, passeio cicloturístico ocorrido no dia 04 de dezembro de 2022 no município de Juara.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora, para o Biênio 2023/2024._x000D_
 _x000D_
 - Com base no Art. 11 do Regimento Interno da Câmara Municipal,  ocorrerá  chamada nominal por ordem alfabética dos vereadores para que se dirijam à tribuna, e manifestem seus votos na forma de votação pública.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_decreto_002_licenca_para_o_prefeito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_decreto_002_licenca_para_o_prefeito.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 002/2022 - Autoriza o Prefeito Municipal de Juara Sr. Carlos Amadeu Sirena a licenciar-se do cargo e ausentar-se do Município.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 003/2022 - Aprova as Contas Anuais de Governo da Prefeitura Municipal de Juara – MT, relativas ao exercício de 2020.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_decreto_004_diploma_professora_ivete_braga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_decreto_004_diploma_professora_ivete_braga.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 004/2022 – Concede o Diploma “Professora Elaine Silvana de Matias Alves.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_decreto_005_cidada_juarense_ivete_braga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_decreto_005_cidada_juarense_ivete_braga.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2022 – Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_decreto_006_cidada_juarense_celia_regina_da_costa_galdino_peres.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_decreto_006_cidada_juarense_celia_regina_da_costa_galdino_peres.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 006/2022 – Concede Título Honorífico de Cidadã Juarense, a Senhora Celia Regina da Costa Galdino Peres, e dá outras providências.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_decreto_007_cidada_juarense_luzia_gasque_candida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_decreto_007_cidada_juarense_luzia_gasque_candida.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 007/2022 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_decreto_008_cidada_juarense_joselene_aparecida_semensato.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_decreto_008_cidada_juarense_joselene_aparecida_semensato.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 008/2022 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_decreto_009_diploma_professora_fatima_da_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_decreto_009_diploma_professora_fatima_da_paranorte.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 009/2022 - Concede o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_decreto_010_titulo_de_cidadao_-_donizeti_martins_silveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_decreto_010_titulo_de_cidadao_-_donizeti_martins_silveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 010/2022 – Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_decreto_011_titulo_de_cidadao_-_natalina_bonilha_vicente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_decreto_011_titulo_de_cidadao_-_natalina_bonilha_vicente.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011/2022 – Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_decreto_012_titulo_de_cidada_-_silvia_regina_cremonez_sirena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_decreto_012_titulo_de_cidada_-_silvia_regina_cremonez_sirena.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 012/2022 – Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_decreto_013_diploma_professora_amarildo_bertasso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_decreto_013_diploma_professora_amarildo_bertasso.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 013/2022 – Concede o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/projeto_de_decreto_014_diploma_professora_pedrinho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/projeto_de_decreto_014_diploma_professora_pedrinho.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 014/2022 – Concede o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_decreto_015_titulo_de_cidadao_-_antonio_menezes_de_andrade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_decreto_015_titulo_de_cidadao_-_antonio_menezes_de_andrade.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 015/2022 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_decreto_016_diploma_professora_sidinei_castao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_decreto_016_diploma_professora_sidinei_castao.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 016/2022 – Concede o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_decreto_017_titulo_de_cidadao_-_jose_antonio_da_rocha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_decreto_017_titulo_de_cidadao_-_jose_antonio_da_rocha.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 017/2022 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_decreto_018_titulo_de_cidadao_-_antonino_severino_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_decreto_018_titulo_de_cidadao_-_antonino_severino_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 018/2022 – Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/projeto_de_decreto_019_diploma_professora_eunilda_nunes_correia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/projeto_de_decreto_019_diploma_professora_eunilda_nunes_correia.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 019/2022 - Concede o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/projeto_de_decreto_020_cidada_juarense_maria_reolon.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/projeto_de_decreto_020_cidada_juarense_maria_reolon.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 020/2022 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Leo Boy, Eduardo do Boxe, Eraldo Markito, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/projeto_de_decreto_021_titulo_de_cidadao_otaviano_pivetta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/projeto_de_decreto_021_titulo_de_cidadao_otaviano_pivetta.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 021/2022 – Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_decreto_022_titulo_de_cidadao_-_pedro_de_jesus_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_decreto_022_titulo_de_cidadao_-_pedro_de_jesus_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 022/2022 - Concede Título Honorífico de Cidadão Honorário Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_decreto_023_titulo_de_cidadao_-_jose_marques_dos_reis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_decreto_023_titulo_de_cidadao_-_jose_marques_dos_reis.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 023/2022 - Concede Título Honorífico de Cidadão Honorário Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_024_diploma_professora_darci_pereira_de_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_024_diploma_professora_darci_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 024/2022 - Concede o Diploma Professora "Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_decreto_025_titulo_de_cidadao_-_antonio_leite.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_decreto_025_titulo_de_cidadao_-_antonio_leite.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 025/2022, que concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/projeto_de_decreto_026_titulo_de_cidada_-_maria_do_sindicato.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/projeto_de_decreto_026_titulo_de_cidada_-_maria_do_sindicato.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 026/2022, que concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/projeto_de_decreto_027_diploma_professora_rita_de_cassia_marques_de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/projeto_de_decreto_027_diploma_professora_rita_de_cassia_marques_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 027/2022 - Concede o Diploma "Professora Elaine Silvana de Matias Alves".</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_decreto_028_titulo_de_cidadao_-_joao_ribeiro_de_paula.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_decreto_028_titulo_de_cidadao_-_joao_ribeiro_de_paula.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 028/2022 – Concede Título de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_decreto_029_titulo_de_cidadao_-_hermelino_cardoso_pereira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_decreto_029_titulo_de_cidadao_-_hermelino_cardoso_pereira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 029/2022 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_decreto_030_titulo_de_cidada_-_josefa_antonia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_decreto_030_titulo_de_cidada_-_josefa_antonia.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 030/2022 - Concede Título Honorífico de Cidadã Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_031_titulo_de_cidadao_-_nelson_dalpiaz.doc</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_031_titulo_de_cidadao_-_nelson_dalpiaz.doc</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 031/2022 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_032_diploma_professora_dinair_auxiliadora_pereira_de_goes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_032_diploma_professora_dinair_auxiliadora_pereira_de_goes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 032/2022 - Concede o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_decreto_033_titulo_de_cidadao_-_ghyslen_robson_lehnen.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_decreto_033_titulo_de_cidadao_-_ghyslen_robson_lehnen.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 033/2022 - Concede Título Honorífico de Cidadão Honorário Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_decreto_034_comissao_de_financas_contas_do_exercicio_de_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_decreto_034_comissao_de_financas_contas_do_exercicio_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 034/2022 - Aprova as Contas Anuais de Governo da Prefeitura Municipal de Juara – MT, relativas ao exercício de 2021.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_complementar_no_001-2022_-_altera_o_anexo_i_da_lc_149-2017_dispoe_sobre_a_estrutura_organizacional_e_cria_nova_tabela_de_cargos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_complementar_no_001-2022_-_altera_o_anexo_i_da_lc_149-2017_dispoe_sobre_a_estrutura_organizacional_e_cria_nova_tabela_de_cargos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001/2022 - Altera o Anexo I da Lei Complementar nº 149/2017, que dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_complementar_002-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_complementar_002-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2022 - Altera a redação do art. 119 da Lei Complementar nº 028, de 26 de dezembro de 2007 e da outras providencias.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_lei_complementar_no_003-2022_-_altera_o_anexo_i_da_lc_149-2017_-_dispoe_sobre_a_estrutura_organizacional.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_lei_complementar_no_003-2022_-_altera_o_anexo_i_da_lc_149-2017_-_dispoe_sobre_a_estrutura_organizacional.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2022 - Altera o Anexo I da Lei Complementar nº 149/2017, que dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>Valdinei Holanda Moraes</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_no_005-2022_-_altera_os_anexos_xi_e_xii_da_lc_016-2006_-_perimetros_das_zonas_urbanas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_no_005-2022_-_altera_os_anexos_xi_e_xii_da_lc_016-2006_-_perimetros_das_zonas_urbanas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005/2022 - Altera os anexos XI e XII da Lei Complementar nº 016/2006, que Dispõe sobre os perímetros das zonas urbanas do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_complementar_no_006-2022_-_altera_lc_031-2007_-_carreira_profissionais_do_sus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_complementar_no_006-2022_-_altera_lc_031-2007_-_carreira_profissionais_do_sus.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 006/2022 - Altera Lei Complementar nº 031/2007 que Reestrutura e Institui a Carreira dos Profissionais do Sistema Único de Saúde do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_complementar_no_007-2022_-_altera_dispositivos_da_lc_077-2010_-_iptu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_complementar_no_007-2022_-_altera_dispositivos_da_lc_077-2010_-_iptu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 007/2022 - Altera dispositivos da Lei Complementar nº 077/2010 que Dispõe sobre o IPTU – Imposto Sobre a Propriedade Predial e Territorial Urbana no Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_complementar_do_legislativo_001-2022_-_revoga_leis_complementares__promotor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_complementar_do_legislativo_001-2022_-_revoga_leis_complementares__promotor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 001/2022 – Dispõe sobre a revogação das Leis Complementares nºs 157, de 12 de junho de 2017, 171, de 21 de janeiro de 2019, 188, de 1º de junho de 2020 e 190, de 16 de outubro de 2020.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_complementar_do_legislativo_002-2022_-_liberdade_economica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_complementar_do_legislativo_002-2022_-_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 002/2022 – Institui a Declaração Municipal de Direitos de Liberdade Econômica no município de Juara.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1849/projeto_de_lei_complementar_do_legislativo_003-2022_-_altera_a_lc_77-2010_-_valor_venal_iptu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1849/projeto_de_lei_complementar_do_legislativo_003-2022_-_altera_a_lc_77-2010_-_valor_venal_iptu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 003/2022 – Altera a Lei Complementar nº 77/2010, para revogar previsão de atualização de ofício do valor venal do imóvel pelo preço de mercado sobre a base de cálculo do IPTU, e dá outras providências.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_complementar_do_legislativo_004_isencao_iptu_tratamento_de_cancer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_complementar_do_legislativo_004_isencao_iptu_tratamento_de_cancer.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 004/2022 - Acrescenta o inciso X ao artigo 29 da Lei Complementar nº 077, de 17 de junho de 2010, que dispõe sobre o IPTU - Imposto Sobre a Propriedade Predial e Territorial Urbana no Município de Juara.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>Plenário - PLN, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_complementar_do_legislativo_005-2022_-_altera_a_lei_complementar_no_143-2016_-_plano_de_cargos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_complementar_do_legislativo_005-2022_-_altera_a_lei_complementar_no_143-2016_-_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 005/2022 - Acrescenta e altera dispositivos na Lei Complementar nº 143, de 31 de março de 2016, que dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_complementar_do_legislativo_006-2022-.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_complementar_do_legislativo_006-2022-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 006/2022 – Acrescenta e revoga dispositivo à Lei Complementar nº 028, de 26 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_do_legislativo_007_altera_a_lei_complementar_028_amplia_margem_de_consignacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_do_legislativo_007_altera_a_lei_complementar_028_amplia_margem_de_consignacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 007/2022 – Altera e acrescenta dispositivos à Lei Complementar nº 028, de 26 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_complementar_do_legislativo_008_altera_a_lei_208_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_complementar_do_legislativo_008_altera_a_lei_208_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 008/2022 – Altera o artigo 2º da Lei Complementar nº 208, de 20 de maio de 2022.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_complementar_do_legislativo_009-2022_sandy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_complementar_do_legislativo_009-2022_sandy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 009/2022 – Institui no Município de Juara-MT o direito do contribuinte de ter acesso a meios e formas de pagamento digital para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_municipal_no_001-2022_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_e_transferencia_de_saldos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_municipal_no_001-2022_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_e_transferencia_de_saldos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 001/2022 - Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentários na LOA - Lei Orçamentária Anual do Município de Juara, para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_municipal_no_002-2022_autoriza_abertura_de_creditos_especiais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_municipal_no_002-2022_autoriza_abertura_de_creditos_especiais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 002/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Créditos Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_municipal_003-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_municipal_003-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 003/2022 - Autoriza o Poder Executivo a contratar Operação de Crédito junto à Caixa Econômica Federal - CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_municipal_004-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_municipal_004-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 004/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Créditos Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_municipal_005-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_municipal_005-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 005/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_municipal_no_006-2022_-_autoriza_transferir_recursos_financeiros_as_entidades_sem_fins_lucrativos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_municipal_no_006-2022_-_autoriza_transferir_recursos_financeiros_as_entidades_sem_fins_lucrativos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 006/2022 - Autoriza o Poder Executivo a transferir recursos financeiros através de Termo de Colaboração ou Termo de Fomento, as entidades sem fins lucrativos, nos termos da Lei Federal nº 13.019/2014 e Lei Federal nº 4.320/1964, no exercício de 2022.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_lei_municipal_no_007-2022_-_autoriza_parceria_para_execucao_do_projeto_pedagogico_do_curso_de_agronomia_-_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_lei_municipal_no_007-2022_-_autoriza_parceria_para_execucao_do_projeto_pedagogico_do_curso_de_agronomia_-_unemat.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 007/2022 - Autoriza o Poder Executivo a celebrar Parceria com a Fundação Universidade do Estado de Mato Grosso - UNEMAT através da Fundação de Apoio ao Ensino Superior Público Estadual - FAESP, para execução do Projeto Pedagógico do Curso de Agronomia, em Turma Única, no Campus Universitário de Juara/MT na forma que estabelece, e dá outras providências.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_lei_municipal_no_008-2022_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_lei_municipal_no_008-2022_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 008/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_lei_municipal_no_009_-2022_-autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_lei_municipal_no_009_-2022_-autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 009/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_municipal_no_010-2022_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_municipal_no_010-2022_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 010/2022 - Altera o anexo I da Lei Municipal nº 2.720/2018 - Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_municipal_no_011-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_municipal_no_011-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 011/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1843/projeto_de_lei_municipal_no_012-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1843/projeto_de_lei_municipal_no_012-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 012/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_municipal_no_013-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_municipal_no_013-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 013/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_municipal_no_014-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_municipal_no_014-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 014/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_municipal_no_015-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_intervale_para_pavimentacao_mt-325-160.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_municipal_no_015-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_intervale_para_pavimentacao_mt-325-160.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 015/2022 - Autoriza o Poder Executivo a firmar Termo de Colaboração com a Associação Intermunicipal do Vale do Arinos - INTERVALE, para realização de pavimentação asfáltica da Rodovia MT 325/160, e dá outras providências.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_municipal_no_016-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_amplac_-_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_municipal_no_016-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_amplac_-_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 016/2021 - Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a Associação dos Moradores e Produtores de Leite de Águas Claras - AMPLAC, e dá outras providências.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_municipal_no_017-2022_-_dispoe_sobre_o_reajuste_piso_salarial_base_da_educacao_basica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_municipal_no_017-2022_-_dispoe_sobre_o_reajuste_piso_salarial_base_da_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 017/2022 - Dispõe sobre o Reajuste do Piso Salarial Base dos Ocupantes de Cargos do Magistério Público Municipal da Educação Básica, e dá outras providências.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_municipal_no_018-2022_-_estabelece_piso_salarial_profissional_dos_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_municipal_no_018-2022_-_estabelece_piso_salarial_profissional_dos_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 018/2022 - Estabelece o piso salarial profissional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no Município de Juara.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_lei_municipal_no_019-2022_-_alteracao_da_lei_no_2.600-2016_que_dispoe_sobre_criacao_de_empregos_publicos_temporarios_de_auxiliar_de_inspecao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_lei_municipal_no_019-2022_-_alteracao_da_lei_no_2.600-2016_que_dispoe_sobre_criacao_de_empregos_publicos_temporarios_de_auxiliar_de_inspecao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 019/2022 - Dispõe sobre a alteração da Lei Municipal nº 2.600/2016 que dispõe sobre a criação dos empregos públicos temporários de Auxiliar de Inspeção, Auxiliar de Inspeção Assistente, Auxiliar de Inspeção Administrativo e Auxiliar de Inspeção Administrativo Sênior, e dá outras providências.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_municipal_no_020-2022_autoriza_entabular_contrato_de_cessao_onerosa_de_area_rural_por_utilidade_publica_para_exploracao_de_cascalho_e_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_municipal_no_020-2022_autoriza_entabular_contrato_de_cessao_onerosa_de_area_rural_por_utilidade_publica_para_exploracao_de_cascalho_e_terra.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 020/2022 - Autoriza o Município de Juara/MT a entabular contrato de Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_municipal_no_021-2022_-_dispoe_sobre_contratacao_temporaria_de_pessoal_de_excepcional_interesse_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_municipal_no_021-2022_-_dispoe_sobre_contratacao_temporaria_de_pessoal_de_excepcional_interesse_publico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 021/2022 - Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_municipal_no_022-2022_-_dispoe_sobre_parceria_publico_privada_com_a_apri.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_municipal_no_022-2022_-_dispoe_sobre_parceria_publico_privada_com_a_apri.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 022/2022 - Dispõe sobre a celebração de Termo de Parceria Público Privada com a Associação dos Produtores Rurais de Itapaiuna - APRI, visando a recuperação de estradas municipais e estaduais localizadas no Município de Juara/MT.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_municipal_no_023-2022_-_dispoe_sobre_a_concessao_de_revisao_geral_anual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_municipal_no_023-2022_-_dispoe_sobre_a_concessao_de_revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 023/2022 - Dispõe sobre a Revisão Geral Anual, referente ao ano de 2022.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_municipal_no_024-2022_-_institui_a_ouvidoria_geral_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_municipal_no_024-2022_-_institui_a_ouvidoria_geral_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 024/2022 - Institui a Ouvidoria Geral Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_municipal_no_025-2022_-_autoriza_termo_de_cessao_de_uso_-_igreja_ibn.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_municipal_no_025-2022_-_autoriza_termo_de_cessao_de_uso_-_igreja_ibn.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 025/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Imóvel com a Igreja Batista Nacional de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/projeto_de_lei_municipal_no_026-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_com_simava.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/projeto_de_lei_municipal_no_026-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_com_simava.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 026/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Imóvel com o Sindicato Intermunicipal das Indústrias Madeireiras do Vale do Arinos - SIMAVA e dá outras providências.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/projeto_de_lei_municipal_no_027-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/projeto_de_lei_municipal_no_027-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 027/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_municipal_no_028-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_municipal_no_028-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 028/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_municipal_no_029-2022_-_dispoe_sobre_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_municipal_no_029-2022_-_dispoe_sobre_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 029/2022 - Dispõe sobre abertura de Crédito Especial autorizado no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_municipal_no_030-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_municipal_no_030-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 030/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_municipal_no_031-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_municipal_no_031-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 031/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_municipal_no_032-2022_-_autoriza_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_municipal_no_032-2022_-_autoriza_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 032/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_municipal_no_033-2022_-_autoriza_cessao_onerosa_area_para_cascalho_e_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_municipal_no_033-2022_-_autoriza_cessao_onerosa_area_para_cascalho_e_terra.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 033/2022 - Autoriza o Município de Juara/MT e entabular Contrato de Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_municipal_no_034-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_municipal_no_034-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 034/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_municipal_no_035-2022_-_dispoe_sobre_diretrizes_elaboracao_lei_orcamentaria_anual_-_exercicio_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_municipal_no_035-2022_-_dispoe_sobre_diretrizes_elaboracao_lei_orcamentaria_anual_-_exercicio_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 035/2022 - Dispõe sobre as Diretrizes para a Elaboração de Lei Orçamentária para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_municipal_no_036-2022_-_altera_redacao_da_lei_municipal_no_1.656-20225_-_rpps.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_municipal_no_036-2022_-_altera_redacao_da_lei_municipal_no_1.656-20225_-_rpps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 036/2022 - Altera a redação da Lei Municipal nº 1.656, de 20 de abril de 2005, que Institui o Regime Próprio de Previdência Social do Município de Juara/MT e, dá providências.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/projeto_de_lei_municipal_no_037-2022_-_doar_area_publica_para_o_governo_do_estaod_de_mato_grosso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/projeto_de_lei_municipal_no_037-2022_-_doar_area_publica_para_o_governo_do_estaod_de_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 037/2022 - Autoriza o Poder Executivo Municipal a doar área pública para o Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_municipal_no_038-2022_-_autoriza_pagamento_indenizacao_cessao_onerosa_cascalho_e_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_municipal_no_038-2022_-_autoriza_pagamento_indenizacao_cessao_onerosa_cascalho_e_terra.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 038/2022 - Autoriza o Município de Juara/MT a realizar o pagamento da indenização, referente a Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_municipal_no_039-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_municipal_no_039-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 039/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_municipal_no_040-2022_-_autoriza_proceder_servicos_de_manutencao_da_area_que_menciona_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_municipal_no_040-2022_-_autoriza_proceder_servicos_de_manutencao_da_area_que_menciona_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 040/2022 - Autoriza o Município de Juara/MT a proceder serviços de manutenção da área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_municipal_no_041-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_municipal_no_041-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 041/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_municipal_no_042-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_municipal_no_042-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 042/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_municipal_no_043-2022_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_municipal_no_043-2022_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 043/2022 - Altera o anexo II na Lei Municipal nº 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_municipal_no_044-2022_-_autoriza_termo_de_colaboracao_com_a_acrivale_para_transferencias_de_recursos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_municipal_no_044-2022_-_autoriza_termo_de_colaboracao_com_a_acrivale_para_transferencias_de_recursos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 044/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a ACRIVALE - Associação dos Criadores do Vale do Arinos, para Transferências de Recursos Financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_municipal_no_045-2022_-_concede_isencao_de_issqn_a_acrivale_-_28a_expovale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_municipal_no_045-2022_-_concede_isencao_de_issqn_a_acrivale_-_28a_expovale.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 045/2022 - Concede isenção de ISSQN - Imposto Sobre Qualquer Natureza à ACRIVALE - Associação dos Criadores do vale do Arinos, Promotora da 28ª EXPOVALE em Juara/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_municipal_no_046-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_municipal_no_046-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 046/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_municipal_no_047-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_municipal_no_047-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 047/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_municipal_no_048-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_municipal_no_048-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 048/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_municipal_no_049-2022_-_autoriza_servicos_de_organizacao_limpeza_e_ampliacao_da_area_estacionamento_balneario_ilha_bella.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_municipal_no_049-2022_-_autoriza_servicos_de_organizacao_limpeza_e_ampliacao_da_area_estacionamento_balneario_ilha_bella.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 049/2022 – Autoriza o Município de Juara/MT a proceder serviços de organização/limpeza e ampliação de área de estacionamento do Balneário Ilha Bella.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_municipal_no_050-2022_-_dispoe_sobre_aprovacao_do_condominio_residencial_villa_verde.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_municipal_no_050-2022_-_dispoe_sobre_aprovacao_do_condominio_residencial_villa_verde.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 050/2022 - Dispõe sobre aprovação do Condomínio Residencial Villa Verde e dá outras providências.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_municipal_no_051-2022_-_fixa_o_valor_dos_vencimentos_iniciais_dos_acs_s_e_ace_s.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_municipal_no_051-2022_-_fixa_o_valor_dos_vencimentos_iniciais_dos_acs_s_e_ace_s.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 051/2022 - Fixa o valor dos vencimentos iniciais dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no Município de Juara/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_municipal_no_052-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_municipal_no_052-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 052/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_municipal_no_053-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_municipal_no_053-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 053/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_municipal_no_054-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_municipal_no_054-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 054/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar por tendência de excesso de arrecadação, e dá outras providências.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_municipal_no_055-2022_-_altera_o_anexo_i_da_lei__no_2.983.2022_e_o_anexo_iii_da_lei_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_municipal_no_055-2022_-_altera_o_anexo_i_da_lei__no_2.983.2022_e_o_anexo_iii_da_lei_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 055/2022 - Altera o anexo I da Lei Municipal nº 2.983/2022 e anexo III da Lei Municipal nº 2.552/2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_municipal_no_056-2022_-_autoriza_doacao_de_bens_moveis_inserviveis_para_entidades_sem_fins_lucrativos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_municipal_no_056-2022_-_autoriza_doacao_de_bens_moveis_inserviveis_para_entidades_sem_fins_lucrativos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 056/2022 - Autoriza a doação de bens móveis inservíveis para entidades sem fins lucrativos.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_municipal_no_057-2022_-_dispoe_sobre_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_municipal_no_057-2022_-_dispoe_sobre_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 057/2022 - Dispõe sobre Abertura de Crédito Suplementar autorizado no Orçamento Vigente, e dá outras providências</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_municipal_no_058-2022_-_autoriza_confissao_e_parcelamento_de_debitos_perante_a_pge-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_municipal_no_058-2022_-_autoriza_confissao_e_parcelamento_de_debitos_perante_a_pge-mt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 058/2022 - Autoriza ao Chefe do Poder Executivo Municipal a proceder a confissão e o parcelamento de débitos perante a Procuradoria Geral do Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_municipal_no_059-2022_-_institui_o_programa_municipal_dinheiro_direto_na_escola.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_municipal_no_059-2022_-_institui_o_programa_municipal_dinheiro_direto_na_escola.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 059/2022 - Institui o Programa Municipal de Dinheiro Direto na Escola no âmbito do Município de Juara-MT.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_municipal_no_060-2022_-_autoriza_transferir_recursos_atraves_de_termo_de_fomento_a_aamor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_municipal_no_060-2022_-_autoriza_transferir_recursos_atraves_de_termo_de_fomento_a_aamor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 060/2022 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos AAMOR - Associação Amigos dos Moradores de Rua.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_municipal_no_061-2022_-_autoriza_firmar_termo_de_fomento_com_a_associacao_pestalozzi_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_municipal_no_061-2022_-_autoriza_firmar_termo_de_fomento_com_a_associacao_pestalozzi_de_juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 061/2022 - Autoriza o Poder Executivo Municipal a firmar de Termo de Fomento com a Associação Pestalozzi de Juara, para transferências de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_municipal_no_062-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_municipal_no_062-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 062/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_lei_municipal_no_063-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_igreja_apascentar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_lei_municipal_no_063-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_igreja_apascentar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 063/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Imóvel com a Igreja Pentecostal o Senhor é Meu Pastor - Ministério Apascentar, e dá outras providências.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/projeto_de_lei_municipal_no_064-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/projeto_de_lei_municipal_no_064-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 064/200 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_municipal_no_065-2022_-_dispoe_sobre_alteracao_do__1o_do_art._9o_da_lei_municipal_no_2.963-2022_e_do_caput_do_art._30_da_lei_2.952-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_municipal_no_065-2022_-_dispoe_sobre_alteracao_do__1o_do_art._9o_da_lei_municipal_no_2.963-2022_e_do_caput_do_art._30_da_lei_2.952-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 065/2022 - Dispõe sobre alteração do § 1º do art. 9º da Lei Municipal nº 2.963, de 10 de janeiro de 2022 e do caput do art. 30 da Lei Municipal nº 2.952, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_municipal_no_066-2022_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_de_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_municipal_no_066-2022_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 066/2022 - Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_municipal_no_067-2022_-_autoriza_firmar_termo_de_cessao_associacao_indigena_inha-apiaka.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_municipal_no_067-2022_-_autoriza_firmar_termo_de_cessao_associacao_indigena_inha-apiaka.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 067/2022 - Autoriza o Poder Executivo Municipal à firmar Termo de Cessão de Uso de Bem Público com a Associação Indígena Inha-Apiaka e dá outras providências.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_municipal_no_068-2022_-_altera_dos_valores_dos_programas_do_anexo_i_-_lei_2.961-2021_-_plano_pluarianual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_municipal_no_068-2022_-_altera_dos_valores_dos_programas_do_anexo_i_-_lei_2.961-2021_-_plano_pluarianual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 068/2022 - Altera valores dos Programas do anexo I da Lei Municipal nº 2.961/2021 que dispõe sobre o Plano Pluarianual do  Município de Juara para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/projeto_de_lei_municipal_no_069-2022_-_autoriza_termo_de_fomento_produtores_e_beneficiarios_rodovia_mt-220-160.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/projeto_de_lei_municipal_no_069-2022_-_autoriza_termo_de_fomento_produtores_e_beneficiarios_rodovia_mt-220-160.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 069/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Intermunicipal dos Produtores e Beneficiários da Rodovia MT 220/160, e dá outras providências.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/projeto_de_lei_municipal_no_070-2022_-_autoriza_termo_de_fomento_com_a_intervale_pavimentacao_rodovia_mt-325-160.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/projeto_de_lei_municipal_no_070-2022_-_autoriza_termo_de_fomento_com_a_intervale_pavimentacao_rodovia_mt-325-160.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 070/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Intermunicipal do Vale do Arinos - INTERVALE, para auxílio na realização de pavimentação asfáltica da Rodovia MT-325/160, e dá outras providências.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_municipal_no_071-2022_-_altera_o_anexo_i_da_lei_no_2.741-2019_-_servico_de_transporte_aluguel-taxi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_municipal_no_071-2022_-_altera_o_anexo_i_da_lei_no_2.741-2019_-_servico_de_transporte_aluguel-taxi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 071/2022 - Altera o anexo I da Lei Municipal nº 2.741/2019 que Estabelece normas gerais para o Serviço de Interesse Público de Transporte Individual de Passageiros em veículo de aluguel-táxi no Município de Juara - Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_municipal_no_072-2022_-_dispoe_sobre_aprovacao_do__loteamento_denominado_residencial_paris.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_municipal_no_072-2022_-_dispoe_sobre_aprovacao_do__loteamento_denominado_residencial_paris.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 072/2022 - Dispõe sobre aprovação do Loteamento denominado Residencial Paris, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/projeto_de_lei_municipal_no_073-2022_-_autoriza_termo_de_fomento_com_asagro_-_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/projeto_de_lei_municipal_no_073-2022_-_autoriza_termo_de_fomento_com_asagro_-_paranorte.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 073/2022 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos Associação do Agronegócio, Agricultura e Comunitária de Paranorte - ASAGRO.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_municipal_no_074-2022_-_autoriza_firmar_termo_de_fomento_com_a_amplac.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_municipal_no_074-2022_-_autoriza_firmar_termo_de_fomento_com_a_amplac.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 074/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação dos Moradores e Produtores de Leite de Águas Claras – AMPLAC, e dá outras providências.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_municipal_no_075-2022_-_autoriza_termo_de_cessao_de_uso_de_bem_publico_com_a_pestalozzi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_municipal_no_075-2022_-_autoriza_termo_de_cessao_de_uso_de_bem_publico_com_a_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 075/2022 - Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Público com a Associação Pestalozzi de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_municipal_no_076-2022_-_altera_anexo_i_da_lei_2.133-2010_-_gratificacao_agentes_comunitarios_de_saude_rural.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_municipal_no_076-2022_-_altera_anexo_i_da_lei_2.133-2010_-_gratificacao_agentes_comunitarios_de_saude_rural.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 076/2022 - Altera anexo I da Lei Municipal nº 2.133/2010, que autoriza o Município de Juara a instituir Gratificação Específica de Apoio aos Agentes Comunitários de Saúde Rural.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_municipal_no_077-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_municipal_no_077-2022_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 077/2022 - Autoriza o Poder Executivo Municipal a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_municipal_no_078-2022_-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_municipal_no_078-2022_-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 078/2022 - Dispõe sobre a revogação de Leis Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_municipal_no_079-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_municipal_no_079-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 079/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_municipal_no_080-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_municipal_no_080-2022_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 080/2022 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_do_legislativo_001-2022_linguagem_neutra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_do_legislativo_001-2022_linguagem_neutra.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 001/2022 - Proíbe a utilização de pronomes de tratamento neutros e estabelece direito dos cidadãos ao aprendizado correto da língua portuguesa.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_lei_do_legislativo_002_apreensao_de_animal_solto_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_lei_do_legislativo_002_apreensao_de_animal_solto_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 002/2022 – Altera e acrescenta dispositivos na Lei Municipal nº 2.735, de 08 de janeiro de 2019.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_do_legislativo_003_modalidade_cutiano.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_do_legislativo_003_modalidade_cutiano.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 003/2022 – Dispõe sobre o reconhecimento da modalidade Cutiano como patrimônio histórico cultural do município de Juara-MT e estabelece normas para a realização de rodeios.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_do_legislativo_004_anti_corrupcao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_do_legislativo_004_anti_corrupcao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 004/2022 - Dispõe sobre as Medidas Anticorrupção e a Responsabilização Administrativa de Pessoas Jurídicas pela Prática de Atos Contra a Administração Pública, no Âmbito do Município de Juara, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Mônica Costa, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_do_legislativo_005_conscientizacao_autismo_-_tea.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_do_legislativo_005_conscientizacao_autismo_-_tea.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 005/2022 – Dispõe sobre a Política Pública Municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>Welington Martins, Eduardo do Boxe, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_lei_do_legislativo_006_semana_da_patria_nas_escolas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_lei_do_legislativo_006_semana_da_patria_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 006/2022 – Institui a “Semana da Pátria” no Município de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_lei_do_legislativo_007_cac_s_colecionadores_atiradores_e_cacadores_como_atividade_de_risco.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_lei_do_legislativo_007_cac_s_colecionadores_atiradores_e_cacadores_como_atividade_de_risco.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 007/2022 – Reconhece, no Município de Juara, a atividade de Colecionador, Atirador esportivo e Caçador–CAC’s, como atividade de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade física, nos termos do art. 10 da Lei Federal nº 10.826/2003</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_lei_do_legislativo_008_veiculos_abandonados.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_lei_do_legislativo_008_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 008/2022 - Dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono em vias públicas, terrenos públicos e privados do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_do_legislativo_009_marco_infancia_-_sandy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_do_legislativo_009_marco_infancia_-_sandy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 009/2022 – Dispõe sobre as diretrizes a serem observadas pelo Poder Executivo na elaboração das Políticas Públicas da Primeira Infância e dá outras providências.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_do_legislativo_010_semana_do_lixo_zero-sandy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_do_legislativo_010_semana_do_lixo_zero-sandy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 010/2022 – Institui no Município de Juara a Semana Municipal do Lixo Zero, e dá outras providências.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_do_legislativo_012_revoga_a_lei_municipal_no_2.946-2021_termo_de_cessao_de_uso_escola_militar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_do_legislativo_012_revoga_a_lei_municipal_no_2.946-2021_termo_de_cessao_de_uso_escola_militar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 012/2022 – Dispõe sobre a revogação da Lei Municipal nº 2.946, de 9 de novembro de 2021, que autoriza o Poder Executivo Municipal a realizar Termo de Cessão de Uso não onerosa de imóvel público, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_do_legislativo_013_verba_indenizatoria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_do_legislativo_013_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 013/2022 – Dispõe sobre a verba de natureza indenizatória, em face das despesas decorrentes das atividades parlamentares de Vereador no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_do_legislativo_014_cria_o_banco_de_materiais_para_construcao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_do_legislativo_014_cria_o_banco_de_materiais_para_construcao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 014/2022 - Cria o Banco Municipal de Materiais de Construção no Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_do_legislativo_015_campanha_de_conscientizacao_cinomose_-_sandy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_do_legislativo_015_campanha_de_conscientizacao_cinomose_-_sandy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 015/2022 – Institui campanha de conscientização para vacinação de cães contra as doenças denominadas cinomose e parvovirose no âmbito do município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_do_legislativo_016_denominacao_do_antigo_pam_-_ambulatorio_medico_especializado_dr._takaaki_hosoume_-_marta_dalpiaz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_do_legislativo_016_denominacao_do_antigo_pam_-_ambulatorio_medico_especializado_dr._takaaki_hosoume_-_marta_dalpiaz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 016/2022 – Dispõe sobre a denominação do Ambulatório Médico Especializado, localizado neste município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_do_legislativo_017_maus-tratos_de_animais_leo_boy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_do_legislativo_017_maus-tratos_de_animais_leo_boy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 017/2022 – Estabelece, no âmbito do Município de Juara, sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais e dá outras providências.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/projeto_de_lei_do_legislativo_018_fundo_de_protecao_animal_leo_boy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/projeto_de_lei_do_legislativo_018_fundo_de_protecao_animal_leo_boy.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 018/2022 – Cria o Fundo de Proteção aos Animais - FUPA e o Conselho Municipal de Proteção e Defesa dos Animais - COMUPDA e dá outras providências.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_do_legislativo_019_divulgacao_da_listagem_de_medicamentos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_do_legislativo_019_divulgacao_da_listagem_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 019/2022 - Dispõe sobre a obrigatoriedade da divulgação da listagem de medicamentos disponíveis e em falta destinados exclusivamente à distribuição na Farmácia Central do Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>Leo Boy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_do_legislativo_020-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_rua_maria_das_dores_dos_santos_e_av._luiz_gatti.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_do_legislativo_020-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_rua_maria_das_dores_dos_santos_e_av._luiz_gatti.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 020/2022 – Dispõe sobre a denominação de logradouros públicos que especificam, situados no perímetro urbano do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_do_legislativo_021-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_jardim_bela_vista.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_do_legislativo_021-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_jardim_bela_vista.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 021/2022 – Dispõe sobre a denominação de logradouro público que especifica, situado no perímetro urbano do Município de Juara-MT, e dá outras providências</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/projeto_de_lei_do_legislativo_022-2022_-_leo_boy_-_dispoe_sobre_denominacao_da_av._ayrton_senna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/projeto_de_lei_do_legislativo_022-2022_-_leo_boy_-_dispoe_sobre_denominacao_da_av._ayrton_senna.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 022/2022 – Dispõe sobre a denominação de logradouro público que especifica, situado no perímetro urbano do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_do_legislativo_023_sandy_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_do_legislativo_023_sandy_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 023/2022 - Dispõe sobre a denominação de Estrada no Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, Mônica Costa, Sandy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_do_legislativo_024_luciano_e_outros_distribuicao_anual_de_uniforme_escolar_as_criancas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_do_legislativo_024_luciano_e_outros_distribuicao_anual_de_uniforme_escolar_as_criancas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 024/2022 – Institui no município de Juara o Projeto “Educa Juara”, que consiste na distribuição anual de uniforme escolar às crianças matriculadas nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_do_legislativo_025_markito_programa_social_para_transporte_de_pessoas_em_tratamento_de_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_do_legislativo_025_markito_programa_social_para_transporte_de_pessoas_em_tratamento_de_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 025/2022 – Autoriza o Poder Executivo criar programa social para transporte de pessoas em tratamento de saúde no Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_do_legislativo_026-2022_-_leo_boy_-_altera_lei_2.046_estrada_ubaldo_furlan.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_do_legislativo_026-2022_-_leo_boy_-_altera_lei_2.046_estrada_ubaldo_furlan.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 026/2022 – Altera artigo e acrescenta anexo único à Lei Municipal nº 2.046, de 11 de dezembro de 2009, que dispõe sobre a nomenclatura da estrada de acesso à Unemat de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/projeto_de_lei_do_legislativo_027_leo_boy_empresa_solidaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/projeto_de_lei_do_legislativo_027_leo_boy_empresa_solidaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 027/2022 – Institui o selo Empresa Solidária com a Vida no município de Juara.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_lei_do_legislativo_028_marta_dalpiaz_lixo_eletronico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_lei_do_legislativo_028_marta_dalpiaz_lixo_eletronico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 028/2022 – Autoriza a instituição do programa de Coleta Seletiva de Lixo Eletrônico e Tecnológico, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_do_legislativo_029_luciano_e_outros_auxilio_financeiro_aos_atletas_amadores_e_profissionais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_do_legislativo_029_luciano_e_outros_auxilio_financeiro_aos_atletas_amadores_e_profissionais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 029/2022 – Autoriza o Chefe do Poder Executivo Municipal a conceder auxílio financeiro aos atletas amadores e profissionais que participarem de eventos e competições esportivas representando o Município de Juara - MT e dá outras providências.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_lei_do_legislativo_030_eduardo.doc</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_lei_do_legislativo_030_eduardo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 030/2022 - Institui no calendário de Comemorações Oficiais do Município de Juara, o “Dia Municipal do Clube de Desbravadores Castelo Forte e do Clube de Aventureiros Amiguinhos do Rei da Igreja Adventista do Sétimo Dia”, e dá outras providências.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_do_legislativo_031-2022_cidade_vigilante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_do_legislativo_031-2022_cidade_vigilante.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 031/2022 – Cria o programa “Cidade vigilante”, que concede redução de alíquota a empresas e munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>Leo Boy, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_do_legislativo_032_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_2.803-2019_uber.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_do_legislativo_032_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_2.803-2019_uber.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 032/2022 – Altera dispositivo da Lei Municipal nº 2.803, de 06 de dezembro de 2019, que dispõe sobre o serviço remunerado de transporte individual de passageiros gerenciado exclusivamente por plataformas tecnológicas, no Município de Juara e dá outras providências</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_do_legislativo_033_markito_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_do_legislativo_033_markito_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 033/2022 – Dispõe sobre a denominação de Estrada no Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_do_legislativo_034_sandy-escola_de_lideres_-_campanha_municipal_de_prevencao_e_combate_ao_suicidio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_do_legislativo_034_sandy-escola_de_lideres_-_campanha_municipal_de_prevencao_e_combate_ao_suicidio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 034/2022 – Institui a Campanha Municipal de Prevenção e Combate ao Suicídio.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_resolucao_001_cria_a_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_resolucao_001_cria_a_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2022 – Institui a Procuradoria da Mulher na Câmara Municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_resolucao_002_institui_a_comissao_especial_-_porto_seguro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_resolucao_002_institui_a_comissao_especial_-_porto_seguro.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2022 - Instaura Comissão Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_resolucao_004_institui_a_comissao_especial_-_dispensa_de_licitacao_n._30-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_resolucao_004_institui_a_comissao_especial_-_dispensa_de_licitacao_n._30-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2022 - Instaura Comissão Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_resolucao_005_luciano_e_outros_titulo_mulheres_empreendedoras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_resolucao_005_luciano_e_outros_titulo_mulheres_empreendedoras.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 005/2022 – Institui o Título Mulher Empreendedora e dá outras providências.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_resolucao_006_leo_boy_regulamentacao_lei_federal_13460_2017_ouvidoria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_resolucao_006_leo_boy_regulamentacao_lei_federal_13460_2017_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 006/2022 – Regulamenta a participação, proteção e defesa dos direitos do usuário dos serviços públicos do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>Mesa Diretora - Valdir Leandro Cavichioli, Eduardo do Boxe, Leo Boy, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 007/2022 – Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_001.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Complementar nº 001/2022 – Altera o Anexo I da Lei Complementar nº 149/2017, que dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do município de Juara-MT, cria nova tabela de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_002.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 001/2022 – Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e transferência de saldos Orçamentários na LOA – Lei Orçamentária Anual do Município de Juara, para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/requerimento_003_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_002-2022_-_creditos_especiais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/requerimento_003_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_002-2022_-_creditos_especiais.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 002/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Créditos Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_004_emenda_aditiva_001-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_004_emenda_aditiva_001-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2022 – Requerendo o regime de urgência e a dispensa dos pareceres das comissões permanentes à Emenda Aditiva nº 001/2022 (zero zero um/dois mil e vinte e dois).</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2022_-_termo_de_colaboracao_ou_fomento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2022_-_termo_de_colaboracao_ou_fomento.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 006/2022 – Autoriza o Poder Executivo a transferir recursos financeiros através de Termo de Colaboração ou Termo de Fomento, as entidades sem fins lucrativos, nos termos da Lei Federal nº 13.019/2014 e Lei Federal nº 4.320/1964, no exercício de 2022.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, Marta Dalpiaz, Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_006_solicitando_a_criacao_comissao_especial_obra_do_porto_seguro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_006_solicitando_a_criacao_comissao_especial_obra_do_porto_seguro.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2022 - Requerendo a criação de uma Comissão Especial, pelo prazo de 180 (cento e oitenta) dias, podendo ser prorrogado, com objetivo de acompanhar os atos administrativos e a execução da obra de pavimentação asfáltica e drenagem de águas pluviais do Bairro Porto Seguro, oriunda do Contrato nº 126/2022.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Luciano Olivetto, Mônica Costa, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_013-2022_-_creditos_especiais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_013-2022_-_creditos_especiais.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 013/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_008_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_015-2022_-_intervale_-_jau.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_008_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_015-2022_-_intervale_-_jau.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 015/2022 – Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a Associação Intermunicipal do Vale do Arinos – INTERVALE, para realização de pavimentação asfáltica da Rodovia MT-325/160, e dá outras providências.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>Leo Boy, Eduardo do Boxe, Eraldo Markito, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2022_-_amplac_-_colaboracao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2022_-_amplac_-_colaboracao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 016/2022 – Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a Associação dos Moradores e Produtores de Leite de Águas Claras – AMPLAC, e dá outras providências.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/requerimento_010_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_019-2022_-_auxiliar_de_inspecao_administrativo_senior.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/requerimento_010_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_019-2022_-_auxiliar_de_inspecao_administrativo_senior.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 019/2022 – Dispõe sobre a alteração da Lei Municipal nº 2.600/2016 que dispõe sobre a criação dos empregos públicos temporários de Auxiliar de Inspeção, Auxiliar de Inspeção Assistente, Auxiliar de Inspeção Administrativo e Auxiliar de Inspeção Administrativo Sênior e dá outras providências.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/requerimento_011_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_020-2022_-_exploracao_de_cascalho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/requerimento_011_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_020-2022_-_exploracao_de_cascalho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 020/2022 – Autoriza o Município de Juara/MT a entabular contrato de Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_012_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_021-2022_-_contratacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_012_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_021-2022_-_contratacao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 021/2022 – Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_013_solicitando_a_dispensa_dos_pareceres_da_emenda_supressiva_no_002-2022_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_013_solicitando_a_dispensa_dos_pareceres_da_emenda_supressiva_no_002-2022_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 013/2022 – Requerendo a dispensa dos pareceres das comissões permanentes à Emenda Supressiva nº 002/2022 – Suprime dispositivo do Projeto de Lei Municipal nº 021/2022.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_014_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_023-2022_-_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_014_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_023-2022_-_rga.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 014/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 023/2022 – Dispõe sobre a Revisão Geral Anual, referente ao ano de 2022.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>Requerimento nº 015/2022 - Requerendo a dispensa dos pareceres das comissões permanentes à Emenda Substitutiva nº 003/2022 - Substitui a redação do Projeto de Lei Municipal nº 023/2022.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/requerimento_016_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_032-2022_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/requerimento_016_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_032-2022_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 032/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_017_solicitando_a_criacao_comissao_especial_locacao_de_imovel_almoxarifado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_017_solicitando_a_criacao_comissao_especial_locacao_de_imovel_almoxarifado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2022 - Requerendo a criação de uma Comissão Especial, pelo prazo de 90 (noventa) dias, podendo ser prorrogado por igual período, com escopo de averiguar os atos administrativos relacionados à Dispensa de Licitação nº 30/2022, realizada pela Prefeitura Municipal de Juara-MT, que tem como objeto a locação de imóvel com a finalidade de funcionar os setores de patrimônio e almoxarifado, em atendimento a Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_018_cessao_onerosa_cascalho_e_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_018_cessao_onerosa_cascalho_e_terra.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 033/2022 – Autoriza o Município de Juara/MT a entabular Contrato de Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/requerimento_019_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/requerimento_019_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 034/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 020/2022 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 012/2022 – Dispõe sobre a revogação da Lei Municipal nº 2.946, de 9 de novembro de 2021, que autoriza o Poder Executivo Municipal a realizar Termo de Cessão de Uso não onerosa de imóvel público, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 021/2022 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 005/2022 - Acrescenta e altera dispositivos na Lei Complementar nº 143, de 31 de março de 2016, que dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_022_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_013-2022_-_v.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_022_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_013-2022_-_v.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 022/2022 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 013/2022 – Dispõe sobre a verba de natureza indenizatória, em face das despesas decorrentes das atividades parlamentares de Vereador no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/requerimento_023_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_037-2022_doacao_de_area_publica_governo_do_estado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/requerimento_023_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_037-2022_doacao_de_area_publica_governo_do_estado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 023/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 037/2022 – Autoriza o Poder Executivo Municipal a doar área pública para o Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_024_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_039-2022_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_024_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_039-2022_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 024/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 039/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 025/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 038/2022 – Autoriza o Município de Juara/MT a realizar o pagamento da indenização, referente à Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_026_requerendo_resposta_de_oficios_levantamento_de_areas_publicas_do_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_026_requerendo_resposta_de_oficios_levantamento_de_areas_publicas_do_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 026/2022 - Requerendo que a Mesa Diretora solicite a Prefeitura Municipal que, remeta a estes signatários, resposta ao Ofício nº 191/GVLO/2021, com vista ao envio de levantamento das áreas públicas disponíveis e pertencentes à municipalidade, na área urbana e rural.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_027_requerendo_afastamento_do_cargo_por_2_meses.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_027_requerendo_afastamento_do_cargo_por_2_meses.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 027/2022 - Requerendo Licença para tratar de interesse particular, pelo período de 60 (sessenta) dias, contados a partir do dia 01 de agosto de 2022, com retorno as funções na data de 30 de setembro de 2022.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_028_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_042-2022_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_028_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_042-2022_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 028/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 042/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_029_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_051-2022_agente_comuntario_de_saude_e_endemias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_029_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_051-2022_agente_comuntario_de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 029/2022 - Requerendo a a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 051/2022 – Fixa o valor dos vencimentos iniciais dos Agentes de Comunitários de Saúde e dos Agentes de Combate às Endemias no Município de Juara/MT e dá outras providências.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>Plenário - PLN, Eduardo do Boxe, Eraldo Markito, Fátima da Paranorte, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_030_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_057-2022_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_030_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_057-2022_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 030/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 057/2022 – Dispõe sobre a abertura de Crédito Suplementar autorizado no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/requerimento_031_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_058-2022_confissao_de_debitos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/requerimento_031_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_058-2022_confissao_de_debitos.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 031/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 058/2022 – Autoriza ao Chefe do Poder Executivo Municipal a proceder a confissão e o parcelamento de débitos perante a Procuradoria Geral do Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_032_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_064-2022_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_032_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_064-2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 032/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 064/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_033_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_072-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_033_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_072-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 033/2022 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei Municipal nº 072/2022 – Dispõe sobre aprovação do Loteamento denominado Residencial Paris, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_034_solicitando_a_dispensa_dos_pareceres.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_034_solicitando_a_dispensa_dos_pareceres.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 034/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 075/2022 – Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Público com a Associação Pestalozzi de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_035_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_027-2022_empresa_solidaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_035_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_027-2022_empresa_solidaria.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 035/2022 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 027/2022 – Institui o selo Empresa Solidária com a Vida no município de Juara.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_036_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_077-2022_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_036_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_077-2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 036/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei Municipal nº 077/2022 – Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_037_solicitando_a_dispensa_dos_pareceres_do_projeto_de_decreto_legislativo_no_032-2022_diploma_professora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_037_solicitando_a_dispensa_dos_pareceres_do_projeto_de_decreto_legislativo_no_032-2022_diploma_professora.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 037/2022 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Decreto Legislativo nº 032/2022 – Concede o Diploma “Professora Elaine Silvana de Matias Alves”.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_032-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_032-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 038/2022 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei do Legislativo nº 032/2022 – Altera dispositivo da Lei Municipal nº 2.803, de 06 de dezembro de 2019, que dispõe sobre o serviço remunerado de transporte individual de passageiros gerenciado exclusivamente por plataformas tecnológicas, no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_039_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_026-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_039_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_026-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 039/2022 - Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 026/2022 – Altera artigo e acrescenta anexo único à Lei Municipal nº 2.046, de 11 de dezembro de 2009, que dispõe sobre a nomenclatura da estrada de acesso à Unemat de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>MOCPA</t>
   </si>
   <si>
     <t>Moção de Parabenização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/parabenizacao_001_wilson_silvestre_giarola.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/parabenizacao_001_wilson_silvestre_giarola.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 001/2022 - Ao 1º Sargento de Infantaria Wilson Silvestre Giarola, pelos 23 anos de incorporação no Exército Brasileiro.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/parabenizacao_003_profissionais_de_educacao_fisica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/parabenizacao_003_profissionais_de_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 003/2022 - Parabenizando os profissionais de Educação Física pela passagem do seu dia, comemorado em 01 de setembro.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/parabenizacao_004_profissionais_do_tiro_de_guerra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/parabenizacao_004_profissionais_do_tiro_de_guerra.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 004/2022 - Parabeniza os profissionais civis José Francisco do Nascimento, Tarcísio Holanda Rodrigues e Jose Claudino Iolanda Filho, pelo apoio aos Chefes da Instrução à frente do “Tiro de Guerra Alves Reolon”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3860,67 +3860,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1829/emenda_aditiva_001_projeto_de_lei_complementar_no_001-2022_-_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/emenda_aditiva_002_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_luciano_olivetto_welington.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/emenda_aditiva_003_-_sandy_ze_galva_eduardo_do_boxe_dra_monica_costa_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/emenda_aditiva_004_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/emenda_aditiva_005_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_eduardo_do_boxe_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/emenda_aditiva_006_-_sandy_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/emenda_aditiva_007_-_sandy_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/emenda_aditiva_008_-_sandy_welington_martins.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/emenda_aditiva_009_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/emenda_aditiva_010_-_markito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/emenda_aditiva_011_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emenda_aditiva_013_-_eduardo_do_boxe_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/emenda_aditiva_014_-_eduardo_do_boxe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/emenda_aditiva_015_-_ze_galvao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/emenda_aditiva_016_-_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/emenda_aditiva_017_-_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda_aditiva_018_-_luciano_olivetto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/emenda_aditiva_019_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/emenda_aditiva_020_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_aditiva_021_-_sandy.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/emenda_aditiva_023_-_welington_martins.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/emenda_modificativa_001_projeto_de_lei_complementar_do_legislativo_no_003_2022_altera_o_art_4.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/emenda_modificativa_002_projeto_de_decreto_legislativo_no_002_2022_altera_o_art_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_modificativa_003_projeto_de_lei_complementar_do_legislativo_no_004-2022_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/emenda_modificativa_004_projeto_de_lei_municipal_no_040_2022_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/emenda_modificativa_006_projeto_de_lei_complementar_do_legislativo_no_002-2022_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/emenda_modificativa_007_projeto_de_lei_do_legislativo_no_025-2022_transporte_de_pessoas_em_tratamento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/emenda_substitutiva_001_projeto_de_lei_municipal_no_003_2022_finisa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/emenda_substitutiva_002_projeto_de_lei_do_legislativo_no_036_2021_parturiente_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/emenda_substitutiva_003_projeto_de_lei_municipal_no_023-2022_recomposicao_-_rga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/emenda_substitutiva_004_projeto_de_lei_municipal_no_018_2022_piso_salarial_profissional_dos_agentes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_005_2022_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/emenda_substitutiva_006_projeto_de_lei_municipal_no_047_2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/emenda_substitutiva_007_projeto_de_lei_municipal_no_050_2022_condominio_residencial_villa_verde.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/emenda_substitutiva_008_projeto_de_lei_municipal_no_044_2022_termo_de_colaboracao_com_a_acrivale.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/emenda_substitutiva_010_projeto_de_lei_municipal_no_072_2022_residencial_paris.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/emenda_substitutiva_011_projeto_de_lei_no_066-2022_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/emenda_substitutiva_012_projeto_de_lei_complementar_do_legislativo_no_008_2022-altera_art.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/emenda_supressiva_002_projeto_de_lei_municipal_n._021-2022_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/001_luciano_olivetto_indicacao_ao_sec._de_esportes_-_academia_ao_ar_livre_na_linha_5_-_assentamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/002_monica_indicacao_a_seaf_-_reforma_da_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/003_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/004_sandy_indicando_necessidade_de_providenciar_nova_sede_para_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1815/005_markito_-_dep._nininho_solicitando_02_duas_caminhionetas_para_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/006_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_ytu-cachoeira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/007_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_munduruku.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/008_markito_-_dep._nininho_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/009_indicacao_markito_-_seaf_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/010_sandy_-_executivo_municipal_-_projeto_aprender_valor_de_iniciativa_do_banco_central_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/011_marta_-_executivo_municipal_-_psicologos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/012_markito_-_nininho_parque_infantil_e_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/013_markito_-_nininho_psf_itu_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/014_markito_-_emanuelzinho_psf_itu_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/015_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/016_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_o_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/017_luciano_olivetto_indicacao_ao_executivo_municipal_-_novo_piso_salarial_da_classe_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/018_monica_indicacao_dep._juarez_costa_-_revitalizacao_da_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/019_sandy_indicando_necessidade_de_recuperar_o_piso_da_parte_central_da_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/021_marta_dalpiaz_juarez_-_indicando_a_possibilidade_de_alocar_recursos_para_a_construcao_da_rodoviaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/022_marta_dalpiaz_executivo_-_indicando_a_adequacao_do_projeto_e_destinacao_de_area_para_construcao_da_rodoviaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/023_luciano_olivetto_indicacao_a_dep._rosa_neide_-_aquisicao_de_uma_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/024_luciano_olivetto_executivo_municipal_-_telefone_para_o_final_de_semana_em_sistema_de_plantao_para_a_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/025_sandy_indicando_a_possibilidade_de_desobrigar_o_uso_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/026_luciano_olivetto_executivo_municipal_-_indicando_a_realizacao_de_reforma_no_ginasio_angelo_sinval_riva..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/027_janaina_-_interceder_junto_a_seduc_para_disponibilizar_psicologos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/028_ze_galvao_indicacao_ao_dep._oscar_bezerra_recuperacao_da_estrada_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/029_monica_indicacao_ao_prefeito__tecnico_de_enfermagem_para_o_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/030_sandy_indicando_a_possibilidade_de_termo_de_parceria_com_o_sindicato_dos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/031_marta_indicando_a_realizacao_de_evento_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/032_monica_indicacao_dep._juarez_costa_-_solicitando_uma_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/033_monica_indicacao_dep._neri_geller_-_solicitando_uma_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/034_monica_indicacao_sen._carlos_favaro_-_solicitando_uma_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/035_ze_galvao_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_parque_infantil_para_o_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/036_sandy_indicacao_ao_executivo_municipal_veiculo_para_aquisicao_de_veiculo_para_psf_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/037_eduardo_do_boxe_indicacao_ao_executivo_municipal_-_a_criacao_da_bolsa_atleta_municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/038_monica_indicacao_dep._neri_geller_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/039_monica_indicacao_sen._carlos_favaro_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/040_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/041_marta_indicando_a_instalacao_de_ecopontos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/042_marta_indicando_a_aquisicao_de_um_triturador_de_galho_para_o_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_recuo_do_canteiro_da_avenida_airton_senna.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/044_monica_indicacao_ao_prefeito_para_aquisicao_de_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/045_sandy_indicacao_ao_executivo_municipal_para_aquisicao_de_poltronas_para_os_acompanhantes_no_hmj.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/046_sandy_indicacao_ao_executivo_municipal_politica_anual_da_vacinacao_contra_a_cinomose_parvovirose_e_leptospirose.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/047_marta_indicando_a_pavimentacao_de_duas_vias_de_acesso_ao_cruzeiro_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/048_fatima_indicando_instalacao_de_creche_no_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/049_ze_galvao_indicacao_-_pavimentacao_parque_alvorada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/050_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_vias_do_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/051_monica_indicacao_ao_prefeito_para_aquisicao_de_dois_freezer_para_o_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/052_welington_martins_indicacao_ao_prefeito_para_aquisicao_de_um_tanque_para_fazer_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/053_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/054_marta_indicando_desconto_no_iptu_para_quem_plantar_arvore_no_passeio_publico.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/055_monica_indicacao_ao_executivo_municipal_-_revitalizacao_da_avenida_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/056_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_das_polacas_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/057_monica_indicacao_ao_executivo_municipal_-_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/059_marta_indicando_instacao_de_pontos_de_coleta_seletiva_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/060_marta_indicando_lei_de_notificacao_desempenho_educacional.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/061_sandy_indicando_o_calcamento_e_demarcacao_de_ciclorrota_compartilhada_na_av._antares_em_frente_ao_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/062_sandy_indicando_retomada_da_area_publica_destinada_ao_campo_futebol_do_remo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/064_marta_indicando_aquisicao_de_computadores_para_professores_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/065_marta_indicando_aquisicao_de_castramovel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/066_marta_indicando_beneficio_fiscal_passeio_publico_com_arborizacao_e_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/067_monica_indicacao_ao_executivo_municipal_-_caminhao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/mensagem_de_veto_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/veto_no_002-2022_-_projeto_de_lei_do_legislativo_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/mensagem_de_veto_no_004-2022_-_projeto_de_lei_do_legislativo_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/001_assessoria_parlamentar_do_deputado_nininho__markito.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/002_associacao_de_pais_e_amigos_do_autista_do_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/003_professora_jaqueline_tiso__marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/004_joselene_aparecida_semensato__eduardo_do_boxe.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/005_marinha_festival_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/006_servidores_asilo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/007_arquitetas_e_engenheira_do_projeto_requalificacao_av._rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/008_dineva_maria_kayabi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/009_ao_clube_de_desbravadores_e_aventureiros_de_juara_eduardo_do_boxe.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/011_ao_conselho_tutelar_sandy.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/012_aos_organizadores_do_1o_ride_juara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_decreto_002_licenca_para_o_prefeito.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_decreto_004_diploma_professora_ivete_braga.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_decreto_005_cidada_juarense_ivete_braga.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_decreto_006_cidada_juarense_celia_regina_da_costa_galdino_peres.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_decreto_007_cidada_juarense_luzia_gasque_candida.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_decreto_008_cidada_juarense_joselene_aparecida_semensato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_decreto_009_diploma_professora_fatima_da_paranorte.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_decreto_010_titulo_de_cidadao_-_donizeti_martins_silveira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_decreto_011_titulo_de_cidadao_-_natalina_bonilha_vicente.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_decreto_012_titulo_de_cidada_-_silvia_regina_cremonez_sirena.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_decreto_013_diploma_professora_amarildo_bertasso.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/projeto_de_decreto_014_diploma_professora_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_decreto_015_titulo_de_cidadao_-_antonio_menezes_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_decreto_016_diploma_professora_sidinei_castao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_decreto_017_titulo_de_cidadao_-_jose_antonio_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_decreto_018_titulo_de_cidadao_-_antonino_severino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/projeto_de_decreto_019_diploma_professora_eunilda_nunes_correia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/projeto_de_decreto_020_cidada_juarense_maria_reolon.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/projeto_de_decreto_021_titulo_de_cidadao_otaviano_pivetta.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_decreto_022_titulo_de_cidadao_-_pedro_de_jesus_santos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_decreto_023_titulo_de_cidadao_-_jose_marques_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_024_diploma_professora_darci_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_decreto_025_titulo_de_cidadao_-_antonio_leite.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/projeto_de_decreto_026_titulo_de_cidada_-_maria_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/projeto_de_decreto_027_diploma_professora_rita_de_cassia_marques_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_decreto_028_titulo_de_cidadao_-_joao_ribeiro_de_paula.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_decreto_029_titulo_de_cidadao_-_hermelino_cardoso_pereira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_decreto_030_titulo_de_cidada_-_josefa_antonia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_031_titulo_de_cidadao_-_nelson_dalpiaz.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_032_diploma_professora_dinair_auxiliadora_pereira_de_goes.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_decreto_033_titulo_de_cidadao_-_ghyslen_robson_lehnen.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_decreto_034_comissao_de_financas_contas_do_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_complementar_no_001-2022_-_altera_o_anexo_i_da_lc_149-2017_dispoe_sobre_a_estrutura_organizacional_e_cria_nova_tabela_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_lei_complementar_no_003-2022_-_altera_o_anexo_i_da_lc_149-2017_-_dispoe_sobre_a_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_no_005-2022_-_altera_os_anexos_xi_e_xii_da_lc_016-2006_-_perimetros_das_zonas_urbanas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_complementar_no_006-2022_-_altera_lc_031-2007_-_carreira_profissionais_do_sus.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_complementar_no_007-2022_-_altera_dispositivos_da_lc_077-2010_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_complementar_do_legislativo_001-2022_-_revoga_leis_complementares__promotor.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_complementar_do_legislativo_002-2022_-_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1849/projeto_de_lei_complementar_do_legislativo_003-2022_-_altera_a_lc_77-2010_-_valor_venal_iptu.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_complementar_do_legislativo_004_isencao_iptu_tratamento_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_complementar_do_legislativo_005-2022_-_altera_a_lei_complementar_no_143-2016_-_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_complementar_do_legislativo_006-2022-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_do_legislativo_007_altera_a_lei_complementar_028_amplia_margem_de_consignacao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_complementar_do_legislativo_008_altera_a_lei_208_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_complementar_do_legislativo_009-2022_sandy.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_municipal_no_001-2022_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_e_transferencia_de_saldos.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_municipal_no_002-2022_autoriza_abertura_de_creditos_especiais.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_municipal_003-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_municipal_004-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_municipal_005-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_municipal_no_006-2022_-_autoriza_transferir_recursos_financeiros_as_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_lei_municipal_no_007-2022_-_autoriza_parceria_para_execucao_do_projeto_pedagogico_do_curso_de_agronomia_-_unemat.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_lei_municipal_no_008-2022_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_lei_municipal_no_009_-2022_-autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_municipal_no_010-2022_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_municipal_no_011-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1843/projeto_de_lei_municipal_no_012-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_municipal_no_013-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_municipal_no_014-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_municipal_no_015-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_intervale_para_pavimentacao_mt-325-160.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_municipal_no_016-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_amplac_-_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_municipal_no_017-2022_-_dispoe_sobre_o_reajuste_piso_salarial_base_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_municipal_no_018-2022_-_estabelece_piso_salarial_profissional_dos_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_lei_municipal_no_019-2022_-_alteracao_da_lei_no_2.600-2016_que_dispoe_sobre_criacao_de_empregos_publicos_temporarios_de_auxiliar_de_inspecao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_municipal_no_020-2022_autoriza_entabular_contrato_de_cessao_onerosa_de_area_rural_por_utilidade_publica_para_exploracao_de_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_municipal_no_021-2022_-_dispoe_sobre_contratacao_temporaria_de_pessoal_de_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_municipal_no_022-2022_-_dispoe_sobre_parceria_publico_privada_com_a_apri.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_municipal_no_023-2022_-_dispoe_sobre_a_concessao_de_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_municipal_no_024-2022_-_institui_a_ouvidoria_geral_municipal.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_municipal_no_025-2022_-_autoriza_termo_de_cessao_de_uso_-_igreja_ibn.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/projeto_de_lei_municipal_no_026-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_com_simava.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/projeto_de_lei_municipal_no_027-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_municipal_no_028-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_municipal_no_029-2022_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_municipal_no_030-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_municipal_no_031-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_municipal_no_032-2022_-_autoriza_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_municipal_no_033-2022_-_autoriza_cessao_onerosa_area_para_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_municipal_no_034-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_municipal_no_035-2022_-_dispoe_sobre_diretrizes_elaboracao_lei_orcamentaria_anual_-_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_municipal_no_036-2022_-_altera_redacao_da_lei_municipal_no_1.656-20225_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/projeto_de_lei_municipal_no_037-2022_-_doar_area_publica_para_o_governo_do_estaod_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_municipal_no_038-2022_-_autoriza_pagamento_indenizacao_cessao_onerosa_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_municipal_no_039-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_municipal_no_040-2022_-_autoriza_proceder_servicos_de_manutencao_da_area_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_municipal_no_041-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_municipal_no_042-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_municipal_no_043-2022_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_municipal_no_044-2022_-_autoriza_termo_de_colaboracao_com_a_acrivale_para_transferencias_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_municipal_no_045-2022_-_concede_isencao_de_issqn_a_acrivale_-_28a_expovale.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_municipal_no_046-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_municipal_no_047-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_municipal_no_048-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_municipal_no_049-2022_-_autoriza_servicos_de_organizacao_limpeza_e_ampliacao_da_area_estacionamento_balneario_ilha_bella.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_municipal_no_050-2022_-_dispoe_sobre_aprovacao_do_condominio_residencial_villa_verde.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_municipal_no_051-2022_-_fixa_o_valor_dos_vencimentos_iniciais_dos_acs_s_e_ace_s.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_municipal_no_052-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_municipal_no_053-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_municipal_no_054-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_municipal_no_055-2022_-_altera_o_anexo_i_da_lei__no_2.983.2022_e_o_anexo_iii_da_lei_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_municipal_no_056-2022_-_autoriza_doacao_de_bens_moveis_inserviveis_para_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_municipal_no_057-2022_-_dispoe_sobre_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_municipal_no_058-2022_-_autoriza_confissao_e_parcelamento_de_debitos_perante_a_pge-mt.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_municipal_no_059-2022_-_institui_o_programa_municipal_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_municipal_no_060-2022_-_autoriza_transferir_recursos_atraves_de_termo_de_fomento_a_aamor.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_municipal_no_061-2022_-_autoriza_firmar_termo_de_fomento_com_a_associacao_pestalozzi_de_juara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_municipal_no_062-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_lei_municipal_no_063-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_igreja_apascentar.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/projeto_de_lei_municipal_no_064-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_municipal_no_065-2022_-_dispoe_sobre_alteracao_do__1o_do_art._9o_da_lei_municipal_no_2.963-2022_e_do_caput_do_art._30_da_lei_2.952-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_municipal_no_066-2022_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_municipal_no_067-2022_-_autoriza_firmar_termo_de_cessao_associacao_indigena_inha-apiaka.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_municipal_no_068-2022_-_altera_dos_valores_dos_programas_do_anexo_i_-_lei_2.961-2021_-_plano_pluarianual.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/projeto_de_lei_municipal_no_069-2022_-_autoriza_termo_de_fomento_produtores_e_beneficiarios_rodovia_mt-220-160.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/projeto_de_lei_municipal_no_070-2022_-_autoriza_termo_de_fomento_com_a_intervale_pavimentacao_rodovia_mt-325-160.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_municipal_no_071-2022_-_altera_o_anexo_i_da_lei_no_2.741-2019_-_servico_de_transporte_aluguel-taxi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_municipal_no_072-2022_-_dispoe_sobre_aprovacao_do__loteamento_denominado_residencial_paris.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/projeto_de_lei_municipal_no_073-2022_-_autoriza_termo_de_fomento_com_asagro_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_municipal_no_074-2022_-_autoriza_firmar_termo_de_fomento_com_a_amplac.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_municipal_no_075-2022_-_autoriza_termo_de_cessao_de_uso_de_bem_publico_com_a_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_municipal_no_076-2022_-_altera_anexo_i_da_lei_2.133-2010_-_gratificacao_agentes_comunitarios_de_saude_rural.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_municipal_no_077-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_municipal_no_078-2022_-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_municipal_no_079-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_municipal_no_080-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_do_legislativo_001-2022_linguagem_neutra.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_lei_do_legislativo_002_apreensao_de_animal_solto_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_do_legislativo_003_modalidade_cutiano.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_do_legislativo_004_anti_corrupcao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_do_legislativo_005_conscientizacao_autismo_-_tea.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_lei_do_legislativo_006_semana_da_patria_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_lei_do_legislativo_007_cac_s_colecionadores_atiradores_e_cacadores_como_atividade_de_risco.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_lei_do_legislativo_008_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_do_legislativo_009_marco_infancia_-_sandy.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_do_legislativo_010_semana_do_lixo_zero-sandy.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_do_legislativo_012_revoga_a_lei_municipal_no_2.946-2021_termo_de_cessao_de_uso_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_do_legislativo_013_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_do_legislativo_014_cria_o_banco_de_materiais_para_construcao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_do_legislativo_015_campanha_de_conscientizacao_cinomose_-_sandy.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_do_legislativo_016_denominacao_do_antigo_pam_-_ambulatorio_medico_especializado_dr._takaaki_hosoume_-_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_do_legislativo_017_maus-tratos_de_animais_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/projeto_de_lei_do_legislativo_018_fundo_de_protecao_animal_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_do_legislativo_019_divulgacao_da_listagem_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_do_legislativo_020-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_rua_maria_das_dores_dos_santos_e_av._luiz_gatti.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_do_legislativo_021-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_jardim_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/projeto_de_lei_do_legislativo_022-2022_-_leo_boy_-_dispoe_sobre_denominacao_da_av._ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_do_legislativo_023_sandy_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_do_legislativo_024_luciano_e_outros_distribuicao_anual_de_uniforme_escolar_as_criancas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_do_legislativo_025_markito_programa_social_para_transporte_de_pessoas_em_tratamento_de_saude.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_do_legislativo_026-2022_-_leo_boy_-_altera_lei_2.046_estrada_ubaldo_furlan.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/projeto_de_lei_do_legislativo_027_leo_boy_empresa_solidaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_lei_do_legislativo_028_marta_dalpiaz_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_do_legislativo_029_luciano_e_outros_auxilio_financeiro_aos_atletas_amadores_e_profissionais.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_lei_do_legislativo_030_eduardo.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_do_legislativo_031-2022_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_do_legislativo_032_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_2.803-2019_uber.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_do_legislativo_033_markito_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_do_legislativo_034_sandy-escola_de_lideres_-_campanha_municipal_de_prevencao_e_combate_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_resolucao_001_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_resolucao_002_institui_a_comissao_especial_-_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_resolucao_004_institui_a_comissao_especial_-_dispensa_de_licitacao_n._30-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_resolucao_005_luciano_e_outros_titulo_mulheres_empreendedoras.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_resolucao_006_leo_boy_regulamentacao_lei_federal_13460_2017_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/requerimento_003_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_002-2022_-_creditos_especiais.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_004_emenda_aditiva_001-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2022_-_termo_de_colaboracao_ou_fomento.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_006_solicitando_a_criacao_comissao_especial_obra_do_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_013-2022_-_creditos_especiais.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_008_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_015-2022_-_intervale_-_jau.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2022_-_amplac_-_colaboracao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/requerimento_010_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_019-2022_-_auxiliar_de_inspecao_administrativo_senior.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/requerimento_011_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_020-2022_-_exploracao_de_cascalho.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_012_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_021-2022_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_013_solicitando_a_dispensa_dos_pareceres_da_emenda_supressiva_no_002-2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_014_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_023-2022_-_rga.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/requerimento_016_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_032-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_017_solicitando_a_criacao_comissao_especial_locacao_de_imovel_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_018_cessao_onerosa_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/requerimento_019_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_022_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_013-2022_-_v.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/requerimento_023_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_037-2022_doacao_de_area_publica_governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_024_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_039-2022_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_026_requerendo_resposta_de_oficios_levantamento_de_areas_publicas_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_027_requerendo_afastamento_do_cargo_por_2_meses.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_028_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_042-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_029_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_051-2022_agente_comuntario_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_030_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_057-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/requerimento_031_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_058-2022_confissao_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_032_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_064-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_033_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_034_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_035_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_027-2022_empresa_solidaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_036_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_077-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_037_solicitando_a_dispensa_dos_pareceres_do_projeto_de_decreto_legislativo_no_032-2022_diploma_professora.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_039_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/parabenizacao_001_wilson_silvestre_giarola.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/parabenizacao_003_profissionais_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/parabenizacao_004_profissionais_do_tiro_de_guerra.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1829/emenda_aditiva_001_projeto_de_lei_complementar_no_001-2022_-_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/emenda_aditiva_002_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_luciano_olivetto_welington.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/emenda_aditiva_003_-_sandy_ze_galva_eduardo_do_boxe_dra_monica_costa_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/emenda_aditiva_004_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/emenda_aditiva_005_-_sandy_ze_galvao_marta_dalpiaz_dra_monica_costa_eduardo_do_boxe_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/emenda_aditiva_006_-_sandy_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/emenda_aditiva_007_-_sandy_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/emenda_aditiva_008_-_sandy_welington_martins.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/emenda_aditiva_009_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/emenda_aditiva_010_-_markito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/emenda_aditiva_011_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emenda_aditiva_013_-_eduardo_do_boxe_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/emenda_aditiva_014_-_eduardo_do_boxe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/emenda_aditiva_015_-_ze_galvao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/emenda_aditiva_016_-_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/emenda_aditiva_017_-_dra_monica_costa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda_aditiva_018_-_luciano_olivetto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/emenda_aditiva_019_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/emenda_aditiva_020_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_aditiva_021_-_sandy.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/emenda_aditiva_023_-_welington_martins.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/emenda_modificativa_001_projeto_de_lei_complementar_do_legislativo_no_003_2022_altera_o_art_4.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/emenda_modificativa_002_projeto_de_decreto_legislativo_no_002_2022_altera_o_art_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/emenda_modificativa_003_projeto_de_lei_complementar_do_legislativo_no_004-2022_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/emenda_modificativa_004_projeto_de_lei_municipal_no_040_2022_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/emenda_modificativa_006_projeto_de_lei_complementar_do_legislativo_no_002-2022_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/emenda_modificativa_007_projeto_de_lei_do_legislativo_no_025-2022_transporte_de_pessoas_em_tratamento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/emenda_substitutiva_001_projeto_de_lei_municipal_no_003_2022_finisa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/emenda_substitutiva_002_projeto_de_lei_do_legislativo_no_036_2021_parturiente_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/emenda_substitutiva_003_projeto_de_lei_municipal_no_023-2022_recomposicao_-_rga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/emenda_substitutiva_004_projeto_de_lei_municipal_no_018_2022_piso_salarial_profissional_dos_agentes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/emenda_substitutiva_005_projeto_de_lei_do_legislativo_no_005_2022_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/emenda_substitutiva_006_projeto_de_lei_municipal_no_047_2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/emenda_substitutiva_007_projeto_de_lei_municipal_no_050_2022_condominio_residencial_villa_verde.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/emenda_substitutiva_008_projeto_de_lei_municipal_no_044_2022_termo_de_colaboracao_com_a_acrivale.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/emenda_substitutiva_010_projeto_de_lei_municipal_no_072_2022_residencial_paris.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/emenda_substitutiva_011_projeto_de_lei_no_066-2022_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/emenda_substitutiva_012_projeto_de_lei_complementar_do_legislativo_no_008_2022-altera_art.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/emenda_supressiva_002_projeto_de_lei_municipal_n._021-2022_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/001_luciano_olivetto_indicacao_ao_sec._de_esportes_-_academia_ao_ar_livre_na_linha_5_-_assentamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/002_monica_indicacao_a_seaf_-_reforma_da_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/003_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/004_sandy_indicando_necessidade_de_providenciar_nova_sede_para_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1815/005_markito_-_dep._nininho_solicitando_02_duas_caminhionetas_para_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/006_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_ytu-cachoeira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/007_markito_-_dep._nininho_solicitando_01_uma_caminhioneta_para_aldeia_munduruku.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/008_markito_-_dep._nininho_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/009_indicacao_markito_-_seaf_solicitando_patrulha_mecanizada_para_o_distrito_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/010_sandy_-_executivo_municipal_-_projeto_aprender_valor_de_iniciativa_do_banco_central_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/011_marta_-_executivo_municipal_-_psicologos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/012_markito_-_nininho_parque_infantil_e_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/013_markito_-_nininho_psf_itu_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/014_markito_-_emanuelzinho_psf_itu_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/015_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/016_luciano_olivetto_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_playground_para_o_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/017_luciano_olivetto_indicacao_ao_executivo_municipal_-_novo_piso_salarial_da_classe_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/018_monica_indicacao_dep._juarez_costa_-_revitalizacao_da_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/019_sandy_indicando_necessidade_de_recuperar_o_piso_da_parte_central_da_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/021_marta_dalpiaz_juarez_-_indicando_a_possibilidade_de_alocar_recursos_para_a_construcao_da_rodoviaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/022_marta_dalpiaz_executivo_-_indicando_a_adequacao_do_projeto_e_destinacao_de_area_para_construcao_da_rodoviaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/023_luciano_olivetto_indicacao_a_dep._rosa_neide_-_aquisicao_de_uma_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/024_luciano_olivetto_executivo_municipal_-_telefone_para_o_final_de_semana_em_sistema_de_plantao_para_a_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/025_sandy_indicando_a_possibilidade_de_desobrigar_o_uso_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/026_luciano_olivetto_executivo_municipal_-_indicando_a_realizacao_de_reforma_no_ginasio_angelo_sinval_riva..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/027_janaina_-_interceder_junto_a_seduc_para_disponibilizar_psicologos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/028_ze_galvao_indicacao_ao_dep._oscar_bezerra_recuperacao_da_estrada_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/029_monica_indicacao_ao_prefeito__tecnico_de_enfermagem_para_o_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/030_sandy_indicando_a_possibilidade_de_termo_de_parceria_com_o_sindicato_dos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/031_marta_indicando_a_realizacao_de_evento_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/032_monica_indicacao_dep._juarez_costa_-_solicitando_uma_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/033_monica_indicacao_dep._neri_geller_-_solicitando_uma_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/034_monica_indicacao_sen._carlos_favaro_-_solicitando_uma_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/035_ze_galvao_indicacao_ao_executivo_municipal_e_sec._de_esportes_-_academia_ao_ar_livre_e_parque_infantil_para_o_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/036_sandy_indicacao_ao_executivo_municipal_veiculo_para_aquisicao_de_veiculo_para_psf_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/037_eduardo_do_boxe_indicacao_ao_executivo_municipal_-_a_criacao_da_bolsa_atleta_municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/038_monica_indicacao_dep._neri_geller_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/039_monica_indicacao_sen._carlos_favaro_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/040_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_de_todas_as_ruas_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/041_marta_indicando_a_instalacao_de_ecopontos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/042_marta_indicando_a_aquisicao_de_um_triturador_de_galho_para_o_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/043_monica_indicacao_ao_prefeito_para_a_realizacao_de_recuo_do_canteiro_da_avenida_airton_senna.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/044_monica_indicacao_ao_prefeito_para_aquisicao_de_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/045_sandy_indicacao_ao_executivo_municipal_para_aquisicao_de_poltronas_para_os_acompanhantes_no_hmj.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/046_sandy_indicacao_ao_executivo_municipal_politica_anual_da_vacinacao_contra_a_cinomose_parvovirose_e_leptospirose.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/047_marta_indicando_a_pavimentacao_de_duas_vias_de_acesso_ao_cruzeiro_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/048_fatima_indicando_instalacao_de_creche_no_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/049_ze_galvao_indicacao_-_pavimentacao_parque_alvorada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/050_monica_indicacao_ao_prefeito_para_a_realizacao_de_projeto_de_pavimentacao_das_vias_do_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/051_monica_indicacao_ao_prefeito_para_aquisicao_de_dois_freezer_para_o_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/052_welington_martins_indicacao_ao_prefeito_para_aquisicao_de_um_tanque_para_fazer_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/053_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/054_marta_indicando_desconto_no_iptu_para_quem_plantar_arvore_no_passeio_publico.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/055_monica_indicacao_ao_executivo_municipal_-_revitalizacao_da_avenida_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/056_monica_indicacao_dep._juarez_costa_-_solicitando_recursos_para_pavimentacao_do_bairro_das_polacas_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/057_monica_indicacao_ao_executivo_municipal_-_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/059_marta_indicando_instacao_de_pontos_de_coleta_seletiva_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/060_marta_indicando_lei_de_notificacao_desempenho_educacional.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/061_sandy_indicando_o_calcamento_e_demarcacao_de_ciclorrota_compartilhada_na_av._antares_em_frente_ao_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/062_sandy_indicando_retomada_da_area_publica_destinada_ao_campo_futebol_do_remo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/064_marta_indicando_aquisicao_de_computadores_para_professores_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/065_marta_indicando_aquisicao_de_castramovel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/066_marta_indicando_beneficio_fiscal_passeio_publico_com_arborizacao_e_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/067_monica_indicacao_ao_executivo_municipal_-_caminhao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/mensagem_de_veto_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/veto_no_002-2022_-_projeto_de_lei_do_legislativo_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/mensagem_de_veto_no_004-2022_-_projeto_de_lei_do_legislativo_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/001_assessoria_parlamentar_do_deputado_nininho__markito.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/002_associacao_de_pais_e_amigos_do_autista_do_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/003_professora_jaqueline_tiso__marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/004_joselene_aparecida_semensato__eduardo_do_boxe.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/005_marinha_festival_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/006_servidores_asilo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/007_arquitetas_e_engenheira_do_projeto_requalificacao_av._rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/008_dineva_maria_kayabi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/009_ao_clube_de_desbravadores_e_aventureiros_de_juara_eduardo_do_boxe.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/011_ao_conselho_tutelar_sandy.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/012_aos_organizadores_do_1o_ride_juara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/projeto_de_decreto_002_licenca_para_o_prefeito.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_decreto_003_comissao_de_financas_contas_do_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_decreto_004_diploma_professora_ivete_braga.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_decreto_005_cidada_juarense_ivete_braga.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_decreto_006_cidada_juarense_celia_regina_da_costa_galdino_peres.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_decreto_007_cidada_juarense_luzia_gasque_candida.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_decreto_008_cidada_juarense_joselene_aparecida_semensato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_decreto_009_diploma_professora_fatima_da_paranorte.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_decreto_010_titulo_de_cidadao_-_donizeti_martins_silveira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_de_decreto_011_titulo_de_cidadao_-_natalina_bonilha_vicente.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/projeto_de_decreto_012_titulo_de_cidada_-_silvia_regina_cremonez_sirena.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/projeto_de_decreto_013_diploma_professora_amarildo_bertasso.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/projeto_de_decreto_014_diploma_professora_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_decreto_015_titulo_de_cidadao_-_antonio_menezes_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_decreto_016_diploma_professora_sidinei_castao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_decreto_017_titulo_de_cidadao_-_jose_antonio_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_decreto_018_titulo_de_cidadao_-_antonino_severino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/projeto_de_decreto_019_diploma_professora_eunilda_nunes_correia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/projeto_de_decreto_020_cidada_juarense_maria_reolon.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/projeto_de_decreto_021_titulo_de_cidadao_otaviano_pivetta.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_decreto_022_titulo_de_cidadao_-_pedro_de_jesus_santos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_de_decreto_023_titulo_de_cidadao_-_jose_marques_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_024_diploma_professora_darci_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_decreto_025_titulo_de_cidadao_-_antonio_leite.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/projeto_de_decreto_026_titulo_de_cidada_-_maria_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/projeto_de_decreto_027_diploma_professora_rita_de_cassia_marques_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_decreto_028_titulo_de_cidadao_-_joao_ribeiro_de_paula.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_decreto_029_titulo_de_cidadao_-_hermelino_cardoso_pereira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_decreto_030_titulo_de_cidada_-_josefa_antonia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_031_titulo_de_cidadao_-_nelson_dalpiaz.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_032_diploma_professora_dinair_auxiliadora_pereira_de_goes.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/projeto_de_decreto_033_titulo_de_cidadao_-_ghyslen_robson_lehnen.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_decreto_034_comissao_de_financas_contas_do_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_complementar_no_001-2022_-_altera_o_anexo_i_da_lc_149-2017_dispoe_sobre_a_estrutura_organizacional_e_cria_nova_tabela_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_complementar_002-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_lei_complementar_no_003-2022_-_altera_o_anexo_i_da_lc_149-2017_-_dispoe_sobre_a_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_no_005-2022_-_altera_os_anexos_xi_e_xii_da_lc_016-2006_-_perimetros_das_zonas_urbanas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_complementar_no_006-2022_-_altera_lc_031-2007_-_carreira_profissionais_do_sus.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_complementar_no_007-2022_-_altera_dispositivos_da_lc_077-2010_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_complementar_do_legislativo_001-2022_-_revoga_leis_complementares__promotor.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_complementar_do_legislativo_002-2022_-_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1849/projeto_de_lei_complementar_do_legislativo_003-2022_-_altera_a_lc_77-2010_-_valor_venal_iptu.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_complementar_do_legislativo_004_isencao_iptu_tratamento_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/projeto_de_lei_complementar_do_legislativo_005-2022_-_altera_a_lei_complementar_no_143-2016_-_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_complementar_do_legislativo_006-2022-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_do_legislativo_007_altera_a_lei_complementar_028_amplia_margem_de_consignacao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_complementar_do_legislativo_008_altera_a_lei_208_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_complementar_do_legislativo_009-2022_sandy.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/projeto_de_lei_municipal_no_001-2022_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_e_transferencia_de_saldos.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_municipal_no_002-2022_autoriza_abertura_de_creditos_especiais.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_municipal_003-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_lei_municipal_004-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_municipal_005-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_municipal_no_006-2022_-_autoriza_transferir_recursos_financeiros_as_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_lei_municipal_no_007-2022_-_autoriza_parceria_para_execucao_do_projeto_pedagogico_do_curso_de_agronomia_-_unemat.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_lei_municipal_no_008-2022_-_autoriza_abertura_de_credito_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_lei_municipal_no_009_-2022_-autoriza_abertura_de_credito_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_municipal_no_010-2022_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/projeto_de_lei_municipal_no_011-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1843/projeto_de_lei_municipal_no_012-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/projeto_de_lei_municipal_no_013-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_municipal_no_014-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_municipal_no_015-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_intervale_para_pavimentacao_mt-325-160.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_municipal_no_016-2022_-_autoriza_firmar_termo_de_colaboracao_com_a_amplac_-_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_municipal_no_017-2022_-_dispoe_sobre_o_reajuste_piso_salarial_base_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_municipal_no_018-2022_-_estabelece_piso_salarial_profissional_dos_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/projeto_de_lei_municipal_no_019-2022_-_alteracao_da_lei_no_2.600-2016_que_dispoe_sobre_criacao_de_empregos_publicos_temporarios_de_auxiliar_de_inspecao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/projeto_de_lei_municipal_no_020-2022_autoriza_entabular_contrato_de_cessao_onerosa_de_area_rural_por_utilidade_publica_para_exploracao_de_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/projeto_de_lei_municipal_no_021-2022_-_dispoe_sobre_contratacao_temporaria_de_pessoal_de_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_municipal_no_022-2022_-_dispoe_sobre_parceria_publico_privada_com_a_apri.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/projeto_de_lei_municipal_no_023-2022_-_dispoe_sobre_a_concessao_de_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_municipal_no_024-2022_-_institui_a_ouvidoria_geral_municipal.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_municipal_no_025-2022_-_autoriza_termo_de_cessao_de_uso_-_igreja_ibn.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/projeto_de_lei_municipal_no_026-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_com_simava.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/projeto_de_lei_municipal_no_027-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_municipal_no_028-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_municipal_no_029-2022_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_municipal_no_030-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/projeto_de_lei_municipal_no_031-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/projeto_de_lei_municipal_no_032-2022_-_autoriza_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/projeto_de_lei_municipal_no_033-2022_-_autoriza_cessao_onerosa_area_para_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/projeto_de_lei_municipal_no_034-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/projeto_de_lei_municipal_no_035-2022_-_dispoe_sobre_diretrizes_elaboracao_lei_orcamentaria_anual_-_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/projeto_de_lei_municipal_no_036-2022_-_altera_redacao_da_lei_municipal_no_1.656-20225_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/projeto_de_lei_municipal_no_037-2022_-_doar_area_publica_para_o_governo_do_estaod_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/projeto_de_lei_municipal_no_038-2022_-_autoriza_pagamento_indenizacao_cessao_onerosa_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/projeto_de_lei_municipal_no_039-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_de_lei_municipal_no_040-2022_-_autoriza_proceder_servicos_de_manutencao_da_area_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_municipal_no_041-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_municipal_no_042-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_municipal_no_043-2022_altera_o_anexo_ii_da_lei_municipal_no_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_municipal_no_044-2022_-_autoriza_termo_de_colaboracao_com_a_acrivale_para_transferencias_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_municipal_no_045-2022_-_concede_isencao_de_issqn_a_acrivale_-_28a_expovale.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_municipal_no_046-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_municipal_no_047-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_lei_municipal_no_048-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_municipal_no_049-2022_-_autoriza_servicos_de_organizacao_limpeza_e_ampliacao_da_area_estacionamento_balneario_ilha_bella.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/projeto_de_lei_municipal_no_050-2022_-_dispoe_sobre_aprovacao_do_condominio_residencial_villa_verde.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_municipal_no_051-2022_-_fixa_o_valor_dos_vencimentos_iniciais_dos_acs_s_e_ace_s.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_municipal_no_052-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_municipal_no_053-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_municipal_no_054-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/projeto_de_lei_municipal_no_055-2022_-_altera_o_anexo_i_da_lei__no_2.983.2022_e_o_anexo_iii_da_lei_2.552-2015_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/projeto_de_lei_municipal_no_056-2022_-_autoriza_doacao_de_bens_moveis_inserviveis_para_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/projeto_de_lei_municipal_no_057-2022_-_dispoe_sobre_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/projeto_de_lei_municipal_no_058-2022_-_autoriza_confissao_e_parcelamento_de_debitos_perante_a_pge-mt.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_municipal_no_059-2022_-_institui_o_programa_municipal_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_municipal_no_060-2022_-_autoriza_transferir_recursos_atraves_de_termo_de_fomento_a_aamor.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_municipal_no_061-2022_-_autoriza_firmar_termo_de_fomento_com_a_associacao_pestalozzi_de_juara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_municipal_no_062-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/projeto_de_lei_municipal_no_063-2022_-_autoriza_firmar_termo_de_cessao_de_uso_de_bem_imovel_igreja_apascentar.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/projeto_de_lei_municipal_no_064-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_municipal_no_065-2022_-_dispoe_sobre_alteracao_do__1o_do_art._9o_da_lei_municipal_no_2.963-2022_e_do_caput_do_art._30_da_lei_2.952-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_municipal_no_066-2022_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_municipal_no_067-2022_-_autoriza_firmar_termo_de_cessao_associacao_indigena_inha-apiaka.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_municipal_no_068-2022_-_altera_dos_valores_dos_programas_do_anexo_i_-_lei_2.961-2021_-_plano_pluarianual.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/projeto_de_lei_municipal_no_069-2022_-_autoriza_termo_de_fomento_produtores_e_beneficiarios_rodovia_mt-220-160.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/projeto_de_lei_municipal_no_070-2022_-_autoriza_termo_de_fomento_com_a_intervale_pavimentacao_rodovia_mt-325-160.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_de_lei_municipal_no_071-2022_-_altera_o_anexo_i_da_lei_no_2.741-2019_-_servico_de_transporte_aluguel-taxi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/projeto_de_lei_municipal_no_072-2022_-_dispoe_sobre_aprovacao_do__loteamento_denominado_residencial_paris.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/projeto_de_lei_municipal_no_073-2022_-_autoriza_termo_de_fomento_com_asagro_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_municipal_no_074-2022_-_autoriza_firmar_termo_de_fomento_com_a_amplac.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/projeto_de_lei_municipal_no_075-2022_-_autoriza_termo_de_cessao_de_uso_de_bem_publico_com_a_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/projeto_de_lei_municipal_no_076-2022_-_altera_anexo_i_da_lei_2.133-2010_-_gratificacao_agentes_comunitarios_de_saude_rural.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/projeto_de_lei_municipal_no_077-2022_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_municipal_no_078-2022_-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_municipal_no_079-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_municipal_no_080-2022_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_do_legislativo_001-2022_linguagem_neutra.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_lei_do_legislativo_002_apreensao_de_animal_solto_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_do_legislativo_003_modalidade_cutiano.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_do_legislativo_004_anti_corrupcao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/projeto_de_lei_do_legislativo_005_conscientizacao_autismo_-_tea.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/projeto_de_lei_do_legislativo_006_semana_da_patria_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/projeto_de_lei_do_legislativo_007_cac_s_colecionadores_atiradores_e_cacadores_como_atividade_de_risco.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/projeto_de_lei_do_legislativo_008_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_do_legislativo_009_marco_infancia_-_sandy.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_do_legislativo_010_semana_do_lixo_zero-sandy.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_do_legislativo_012_revoga_a_lei_municipal_no_2.946-2021_termo_de_cessao_de_uso_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_do_legislativo_013_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_do_legislativo_014_cria_o_banco_de_materiais_para_construcao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_do_legislativo_015_campanha_de_conscientizacao_cinomose_-_sandy.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_do_legislativo_016_denominacao_do_antigo_pam_-_ambulatorio_medico_especializado_dr._takaaki_hosoume_-_marta_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/projeto_de_lei_do_legislativo_017_maus-tratos_de_animais_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/projeto_de_lei_do_legislativo_018_fundo_de_protecao_animal_leo_boy.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/projeto_de_lei_do_legislativo_019_divulgacao_da_listagem_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/projeto_de_lei_do_legislativo_020-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_rua_maria_das_dores_dos_santos_e_av._luiz_gatti.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/projeto_de_lei_do_legislativo_021-2022_-_leo_boy_-_dispoe_sobre_o_prolongamento_de_logradouro_jardim_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/projeto_de_lei_do_legislativo_022-2022_-_leo_boy_-_dispoe_sobre_denominacao_da_av._ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/projeto_de_lei_do_legislativo_023_sandy_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_do_legislativo_024_luciano_e_outros_distribuicao_anual_de_uniforme_escolar_as_criancas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_do_legislativo_025_markito_programa_social_para_transporte_de_pessoas_em_tratamento_de_saude.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_lei_do_legislativo_026-2022_-_leo_boy_-_altera_lei_2.046_estrada_ubaldo_furlan.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/projeto_de_lei_do_legislativo_027_leo_boy_empresa_solidaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_lei_do_legislativo_028_marta_dalpiaz_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/projeto_de_lei_do_legislativo_029_luciano_e_outros_auxilio_financeiro_aos_atletas_amadores_e_profissionais.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_lei_do_legislativo_030_eduardo.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_do_legislativo_031-2022_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_lei_do_legislativo_032_leo_boy_e_marta_dalpiaz_altera_a_lei_municipal_2.803-2019_uber.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_do_legislativo_033_markito_dispoe_sobre_a_denominacao_de_estrada_linha_araputanga.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/projeto_de_lei_do_legislativo_034_sandy-escola_de_lideres_-_campanha_municipal_de_prevencao_e_combate_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_resolucao_001_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/projeto_de_resolucao_002_institui_a_comissao_especial_-_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_resolucao_004_institui_a_comissao_especial_-_dispensa_de_licitacao_n._30-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_resolucao_005_luciano_e_outros_titulo_mulheres_empreendedoras.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_resolucao_006_leo_boy_regulamentacao_lei_federal_13460_2017_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/requerimento_003_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_002-2022_-_creditos_especiais.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_004_emenda_aditiva_001-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2022_-_termo_de_colaboracao_ou_fomento.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_006_solicitando_a_criacao_comissao_especial_obra_do_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_013-2022_-_creditos_especiais.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_008_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_015-2022_-_intervale_-_jau.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2022_-_amplac_-_colaboracao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/requerimento_010_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_019-2022_-_auxiliar_de_inspecao_administrativo_senior.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/requerimento_011_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_020-2022_-_exploracao_de_cascalho.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_012_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_021-2022_-_contratacao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_013_solicitando_a_dispensa_dos_pareceres_da_emenda_supressiva_no_002-2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_014_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_023-2022_-_rga.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/requerimento_016_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_032-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_017_solicitando_a_criacao_comissao_especial_locacao_de_imovel_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_018_cessao_onerosa_cascalho_e_terra.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/requerimento_019_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_022_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_013-2022_-_v.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/requerimento_023_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_037-2022_doacao_de_area_publica_governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_024_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_039-2022_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_026_requerendo_resposta_de_oficios_levantamento_de_areas_publicas_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_027_requerendo_afastamento_do_cargo_por_2_meses.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_028_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_042-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_029_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_051-2022_agente_comuntario_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_030_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_057-2022_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/requerimento_031_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_058-2022_confissao_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_032_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_064-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_033_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_municipal_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_034_solicitando_a_dispensa_dos_pareceres.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_035_solicitando_o_regime_de_urgencia_e_a_dispensa_dos_pareceres_do_projeto_de_lei_do_legislativo_no_027-2022_empresa_solidaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_036_solicitando_a_dispensa_dos_pareceres_do_projeto_de_lei_municipal_no_077-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_037_solicitando_a_dispensa_dos_pareceres_do_projeto_de_decreto_legislativo_no_032-2022_diploma_professora.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_038_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_039_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/parabenizacao_001_wilson_silvestre_giarola.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/parabenizacao_003_profissionais_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/parabenizacao_004_profissionais_do_tiro_de_guerra.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="220.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="220" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>