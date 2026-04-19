--- v0 (2025-12-22)
+++ v1 (2026-04-19)
@@ -54,5779 +54,5779 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2023 - Acrescenta dispositivos ao Projeto de Lei Municipal nº 013/2023.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2167/emenda_aditiva_002_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2167/emenda_aditiva_002_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2023 - Acrescenta Parágrafo Único ao art. 7º do Projeto de Lei Legislativo nº 031/2022, que Cria o Programa “Cidade Vigilante”, que concede redução de alíquota a empresas e munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_aditiva_003_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_aditiva_003_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 003/2023 - Acrescenta § 2º ao art. 7º do Projeto de Lei Legislativo nº 031/2022, que Cria o Programa “Cidade Vigilante”, que Concede desconto de 15% no valor do IPTU anual, às empresas e munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/emenda_aditiva_004_acrescenta_art._12._do_projeto_de_lei_legislativo_no_013-2023_-_filas_de_bancos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/emenda_aditiva_004_acrescenta_art._12._do_projeto_de_lei_legislativo_no_013-2023_-_filas_de_bancos.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 004/2023 - Acrescenta art. 12 ao Projeto de Lei do Legislativo n° 013/2023, Que Dispõe sobre o atendimento adequado e em tempo hábil aos consumidores, pelos estabelecimentos bancários do Município de Juara-MT, e dá outras providencias</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/emenda_aditiva_005_projeto_de_lei_municipal_no_029-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/emenda_aditiva_005_projeto_de_lei_municipal_no_029-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 005/2023 - Acrescenta dispositos aos arts. 23 e 45 do Projeto de Lei Municipal n° 029/2023, que Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2024.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/emenda_aditiva_006_projeto_de_lei_municipal_no_046.2023_-_acrescenta_inciso_v_ao_art._8o_do_projeto_de_lei_municipal_no_046-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/emenda_aditiva_006_projeto_de_lei_municipal_no_046.2023_-_acrescenta_inciso_v_ao_art._8o_do_projeto_de_lei_municipal_no_046-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 006/2023- Acrescenta inciso V ao Art. 8° do Projeto de Lei Municipal n° 046/2023, que Dispõe sobre a concessão, controle e realização de suprimento de fundos aos agentes políticos da Prefeitura Municipal de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/emenda_aditiva_007_projeto_de_lei_municipal_no_063.2023_-_acrescenta_art._12_ao_projeto_de_lei_municipal_no_063.2023_-_cessao_de_area_a_cdl.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/emenda_aditiva_007_projeto_de_lei_municipal_no_063.2023_-_acrescenta_art._12_ao_projeto_de_lei_municipal_no_063.2023_-_cessao_de_area_a_cdl.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 007/2023 - Acrescenta art. 12 ao Projeto de Lei Municipal n° 063/2023, que Autoriza o Poder Executivo Municipal a desafetar parcial Imóvel Público Urbano e ceder o Imóvel Público, mediante Cessão de Uso de Bem Imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2136/emenda_modificativa_001_projeto_de_lei_municipal_no_002-2023_desafetacao_de_area_de_dominio_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2136/emenda_modificativa_001_projeto_de_lei_municipal_no_002-2023_desafetacao_de_area_de_dominio_publico.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2023 - Modifica o Projeto de Lei Municipal nº 002/2023.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2023 - Modifica o Projeto de Lei Municipal nº 013/2023.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2168/emenda_modificativa_003_projeto_de_lei_legislativo_no_031-2022_cidade_vigilante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2168/emenda_modificativa_003_projeto_de_lei_legislativo_no_031-2022_cidade_vigilante.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 003/2023 - Modifica a Ementa, o caput do art. 1º, caput e §§ 1º a 3º do art. 2º, e caput do art. 3º do Projeto de Lei Legislativo nº 031/2022, que Cria o Programa “Cidade Vigilante”, que concede redução de alíquota a empresas e munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2169/emenda_modificativa_004_projeto_de_lei_legislativo_no_006-2023_censo_tea.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2169/emenda_modificativa_004_projeto_de_lei_legislativo_no_006-2023_censo_tea.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 004/2023 - Modifica o art. 3º do Projeto de Lei Legislativo nº 006/2023, que Dispõe sobre a realização do censo para diagnóstico de crianças e jovens com Transtorno do Espectro Autista (TEA) matriculados nas escolas do município de Juara.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2184/emenda_modificativa_005_projeto_de_lei_municipal_no_015-2023_modifica_o_caput_do_art._5o_e_o_inciso_i_e_alineas_de_a_a_c_do_art._6o.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2184/emenda_modificativa_005_projeto_de_lei_municipal_no_015-2023_modifica_o_caput_do_art._5o_e_o_inciso_i_e_alineas_de_a_a_c_do_art._6o.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 005/2023 - Modifica o caput do art. 5º e o inciso I e alíneas de “a” a “c” do art. 6º, passando a ser parágrafo único e incisos de I a III ao Projeto de Lei Municipal nº 015/2023 que Dispõe sobre apreensão, registro e cadastramento de animais de grande porte soltos nas vias e logradouros públicos, na zona urbana e rural do município de Juara-MT.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2195/emenda_modificativa_006_modifica_o_caput_do_art._1o_do_projeto_de_lei_complementar_municipal_no_001.2023_que_altera_dispositivos_da_lei_com_no_149.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2195/emenda_modificativa_006_modifica_o_caput_do_art._1o_do_projeto_de_lei_complementar_municipal_no_001.2023_que_altera_dispositivos_da_lei_com_no_149.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 006/2023 - Modifica o caput do art. 1º do Projeto de Lei Complementar Municipal nº 001/2023 que Altera dispositivos da Lei Complementar nº 149/2017, que Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>Mesa Diretora - Sandy de Paula Alves Mainardes</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/emenda_modificativa_007_modifica_projeto_de_lei_complementar_legislativo_no_001.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/emenda_modificativa_007_modifica_projeto_de_lei_complementar_legislativo_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 007/2023 - Modifica dispositivos do Projeto de Lei Complementar do Legislativo nº 001/2023, que altera dispositivos da Lei Complementar nº 143 de 31 de março de 2016.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/emenda_modificativa_008_modifica_o_art._5o_do_projeto_de_resolucao_no_010-2023_que_institui_as_sessoes_itinereantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/emenda_modificativa_008_modifica_o_art._5o_do_projeto_de_resolucao_no_010-2023_que_institui_as_sessoes_itinereantes.pdf</t>
   </si>
   <si>
     <t>Emenda nº 008/2023 - Modifica o art. 5º do Projeto de Resolução nº 010/2023 que institui as Sessões Itinerantes na Câmara Municipal de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/emenda_modificativa_009_modifica_dispostivos_do_art._1o_do_projeto_de_lei_no_030-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/emenda_modificativa_009_modifica_dispostivos_do_art._1o_do_projeto_de_lei_no_030-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 009/2023 - Modifica os §§ 1º dos arts. 70 e 70-a da Lei nº 1.656/2005 alterados pelo art. 1º do Projeto de Lei Municipal nº 030/2023.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_modificativa_010_modifica_dispositivos_do_art._1o_do_projeto_de_lei_complementar_no_003-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_modificativa_010_modifica_dispositivos_do_art._1o_do_projeto_de_lei_complementar_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o item 06.19 da tabela b referida no art. 1º do Projeto de Lei Complementar Municipal nº 003/2023, que Altera dispositivos da Lei Complementar nº 149/2017, que Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/emenda_modificativa_011_modifica_dispositivos_do_projeto_de_lei_municipal_no_029-2023-_ldo_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/emenda_modificativa_011_modifica_dispositivos_do_projeto_de_lei_municipal_no_029-2023-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 011/2023 - Modifica dispositivos do Projeto de Lei Municipal n° 029/2023 que, Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2024.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/emenda_modificativa_012_modifica_dispositivos_do_projeto_de_lei_municipal_no_046.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/emenda_modificativa_012_modifica_dispositivos_do_projeto_de_lei_municipal_no_046.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 012/2023 - Modifica dispositivos do Projeto de Lei Municipal n° 046/2023,  que Dispõe sobre a concessão, controle e realização de suprimento de fundos aos agentes políticos da Prefeitura Municipal de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2023 - Substitui a redação do Projeto de Lei Municipal nº 020/2023, que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2259/emenda_substitutiva_002_projeto_de_lei_municipal_no_031-2022_programa_cidade_vigilante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2259/emenda_substitutiva_002_projeto_de_lei_municipal_no_031-2022_programa_cidade_vigilante.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n° 002/2023- Substitui a redação do Projeto de Lei do Legislativo nº 031/2022 que cria o Programa “Cidade Vigilante”, que concede desconto de 15% no valor do IPTU anual, às empresas e munícipes que instalarem câmeras de vídeo monitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/emenda_substitutiva_003_projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/emenda_substitutiva_003_projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 003/2023 - Substitui a redação do Projeto de Resolução nº 007/2022 que Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/emenda_substitutiva_004_projeto_de_lei_municipal_no_022-2023_altera_a_redacao_da_lei_municipal_no_1.656.2005.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/emenda_substitutiva_004_projeto_de_lei_municipal_no_022-2023_altera_a_redacao_da_lei_municipal_no_1.656.2005.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n° 004/2023 - Substitui a redação do Projeto de Lei Municipal nº 022/2023, que altera a redação da Lei Municipal nº 1.656/2005, que institui o Regime Próprio de Previdência Social do Município de Juara/MT e dá outras providências.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2185/emenda_supressiva_001_projeto_de_lei_municipal_no_015-2023_suprime_o_inciso_i_do_art._5o.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2185/emenda_supressiva_001_projeto_de_lei_municipal_no_015-2023_suprime_o_inciso_i_do_art._5o.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 001/2023 - Suprime o inciso I do art. 5º do Projeto de Lei Municipal nº 015/2023 que Dispõe sobre apreensão, registro e cadastramento de animais de grande porte soltos nas vias e logradouros públicos, na zona urbana e rural do município de Juara-MT.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_supressiva_002_projeto_de_lei_municipal_no_046.2023_suprime_o_inciso_vi_do_art._4o_e_renumera_os_incisos_de_vii_a_xii_plm_046-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_supressiva_002_projeto_de_lei_municipal_no_046.2023_suprime_o_inciso_vi_do_art._4o_e_renumera_os_incisos_de_vii_a_xii_plm_046-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 002/2023- Suprime o inciso VI do Art. 4° e renumera os incisos de VII a XII do Projeto de Lei Municipal n° 046/2023, que Dispõe sobre a concessão, controle e realização de suprimento de fundos aos agentes políticos da Prefeitura Municipal de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2172/001_marta_indicando_a_mudanca_da_prefeitura_para_o_centro_de_eventos_dr._geraldo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2172/001_marta_indicando_a_mudanca_da_prefeitura_para_o_centro_de_eventos_dr._geraldo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Indicando a transferência das instalações da Prefeitura Municipal para o prédio do Centro de Eventos “Geraldo Machado de Oliveira”.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2173/001_indicacao_ao_prefeito_corpo_de_bombeiro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2173/001_indicacao_ao_prefeito_corpo_de_bombeiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Indicando ao Executivo Municipal, a instalação de uma base de Corpo de Bombeiros no Município de Juara.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/002_indicacao_ao_presidente_da_republica_casa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/002_indicacao_ao_presidente_da_republica_casa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Indicando ao Senhor Luiz Inácio Lula da Silva, Presidente da República Federativa do Brasil, a construção de 600 casas populares no Município de Juara-MT através do Programa Minha Casa Minha Vida do Governo Federal.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/003_indicacao_ao_dep._juarez_costa_casa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/003_indicacao_ao_dep._juarez_costa_casa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2023 - Indicando Senhor Juarez Alves da Costa, Deputado Federal, indicando a construção de 600 casas populares no Município de Juara-MT através do Programa Minha Casa Minha Vida do Governo Federal.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/004_indicacao_a_senadora_margareth_casa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/004_indicacao_a_senadora_margareth_casa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2023 - Indicando a Excelentíssima Senhora Margareth Gettert Busetti, Senadora da República, indicando a construção de 600 casas populares no Município de Juara-MT através do Programa Minha Casa Minha Vida do Governo Federal.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/005_indicacao_ao_prefeito_folga_no_dia_do_aniversario_dos_os_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/005_indicacao_ao_prefeito_folga_no_dia_do_aniversario_dos_os_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2023 - Indicando ao Executivo Municipal e à Secretaria Municipal de Administração, versando sobre a necessidade do Poder Executivo Municipal, elaborar um projeto de lei que dispõe sobre uma folga anual para todos os servidores públicos do município de Juara, no dia de seu aniversário, sem prejuízos financeiros em seus vencimentos.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/006_indicacao_ao_prefeito_programa_de_calcada_comunitaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/006_indicacao_ao_prefeito_programa_de_calcada_comunitaria.pdf</t>
   </si>
   <si>
     <t>Indicando nº 006/2023 - Indicando ao Executivo Municipal, versando sobre a necessidade do Poder Executivo Municipal, elaborar um projeto de lei que dispõe sobre implantação de Programa de Calçada Comunitária no município de Juara-MT.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>Zé Galvão, Eraldo Markito, Luciano Olivetto, Mônica Costa, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/001_indicacao_ao_prefeito_mudar_a_garagem_dos_onibus_escolares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/001_indicacao_ao_prefeito_mudar_a_garagem_dos_onibus_escolares.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Indicando ao Executivo Municipal, ao Secretário Municipal de Cidade e a Secretária Municipal de Educação, indicando que a área destinada à guarda e conservação dos veículos da frota do transporte escolar seja transferida para a Escola Agrícola.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/001_indicacao_fabio_garcia_asfalto_atras_ceja_jose_dias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/001_indicacao_fabio_garcia_asfalto_atras_ceja_jose_dias.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Indicando ao Excelentíssimo Senhor Fábio Garcia, Deputado Federal por Mato Grosso, destinação de emenda parlamentar no valor de R$ 5.624.102,70, para Pavimentação Asfáltica das ruas localizadas atrás da Escola CEJA José Dias, no Bairro João de Barro/Centro no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/002_indicacao_nininho_asfalto_atras_ceja_jose_dias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/002_indicacao_nininho_asfalto_atras_ceja_jose_dias.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Indicando ao Excelentíssimo Senhor Ondanir Bortolini (Dep. Nininho- PSD), Deputado Estadual de Mato Grosso, destinação de emenda parlamentar no valor de R$ 5.624.102,70, para Pavimentação Asfáltica das ruas localizadas atrás da Escola CEJA José Dias, no Bairro João de Barro/Centro no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/003_indicacao_promotor_de_justica_prorrogacao_concessao_aguas_cuiaba.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/003_indicacao_promotor_de_justica_prorrogacao_concessao_aguas_cuiaba.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2023 - Indicando ao Excelentíssimo Senhor, Promotor de Justiça, a urgente investigação da alteração do prazo de vigência do contrato da Águas Juara prorrogado no termo aditivo, do ano de 2030 para o ano de 2060.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_001_-_transporte_as_criancas_e_adolescentes_que_participam_dos_projetos_sociais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_001_-_transporte_as_criancas_e_adolescentes_que_participam_dos_projetos_sociais.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Ao Executivo Municipal, ao Secretário Municipal de Cidade, Secretária Municipal de Assistência Social, e Secretário Municipal de Esportes, Lazer e Juventude, a urgente disponibilização de transporte municipal para as crianças e adolescentes que frequentam os projetos sociais desenvolvidos pela Secretaria Municipal de Assistência Social em conjunto com as demais Secretarias deste município.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_002_-_implantacao_de_energia_eletrica_na_feira_da_associacao_dos_pequenos_produtores_rurais_da_comunidade_de_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_002_-_implantacao_de_energia_eletrica_na_feira_da_associacao_dos_pequenos_produtores_rurais_da_comunidade_de_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito Municipal em Exercício, indicando a implantação de energia elétrica na feira da Associação dos Pequenos Produtores Rurais da Comunidade de Água Boa.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_003_-_anteprojeto_renda_solidaria_-_cuidando_da_gente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_003_-_anteprojeto_renda_solidaria_-_cuidando_da_gente.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2023 - Indicando a implantação do Programa de Transferência de Renda denominado “RENDA SOLIDÁRIA – CUIDANDO DA GENTE, que trata de auxílio financeiro temporário aos Catadores de Materiais Recicláveis.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_004_-_revitalizacao_pista_skate_-_praca_esportiva_diogo_rafael_saporski.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_004_-_revitalizacao_pista_skate_-_praca_esportiva_diogo_rafael_saporski.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2023 - Indicando a revitalização da Praça Esportiva Diogo Rafael Saporski, com inclusão de mais obstáculos na pista de skate, corrimão, iluminação, adequação do piso,  poda da árvore próxima a pista e disponibilização de um bebedouro de água.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_001_construcao_de_mais_uma_sala_de_aula_na_escola_municipal_santa_clara_no_projeto_assentamento_japurana.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_001_construcao_de_mais_uma_sala_de_aula_na_escola_municipal_santa_clara_no_projeto_assentamento_japurana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Indicando a implantação de mais uma sala de aula, bem como a construção de alambrado no entorno da Escola Municipal Santa Clara, no P. A. Japuranã.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_002_construcao_de_mais_duas_salas_de_aula_na_escola_municipal_tancredo_neves_no_projeto_assentamento_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_002_construcao_de_mais_duas_salas_de_aula_na_escola_municipal_tancredo_neves_no_projeto_assentamento_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Indicando a construção de mais duas salas de aula na Escola Municipal Tancredo Neves, no P.A. Vale do Arinos.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023_instalacao_e_uso_de_conteineres_de_lixo_no_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023_instalacao_e_uso_de_conteineres_de_lixo_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Indicando a instalação e uso de contêineres de lixo no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/011_indicacao_ao_prefeito_construcao_de_creche_no_distrito_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/011_indicacao_ao_prefeito_construcao_de_creche_no_distrito_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2023 - Indicando a necessidade do Poder Executivo Municipal, construir uma creche no Distrito Administrativo de Paranorte.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_003_denominacao_do_centro_esportivo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_003_denominacao_do_centro_esportivo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2023 -  Ao Executivo Municipal, objetivando dar denominação do Centro Esportivo, localizado na Rua Florianópolis, esquina com a Rua Antônio Braga, de Centro Esportivo Sirenão.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao_001_recursos_van_para_atender_a_sec._esportes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao_001_recursos_van_para_atender_a_sec._esportes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 - Indicando ao Excelentíssimo Senhor Beto Dois a Um,  a disponibilização de recursos financeiros no valor de R$ 150.000,00 (cento e cinquenta mil reais), para contribuir na aquisição de 01 (um) veículo tipo VAN, visando atender as demandas da Secretaria Municipal de Esportes, Lazer e Juventude do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/012_indicacao_ao_prefeito_pista_de_caminhada_no_distrito_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/012_indicacao_ao_prefeito_pista_de_caminhada_no_distrito_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2023 - Indicando a necessidade de construir uma pista de caminhada no Distrito Administrativo de Paranorte.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/013_indicacao_ao_prefeito_levantamento_de_moradores_na_area_de_risco_do_bairro_joao_de_barro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/013_indicacao_ao_prefeito_levantamento_de_moradores_na_area_de_risco_do_bairro_joao_de_barro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2023 - Indicando a necessidade de realizar um levantamento dos moradores que residem em áreas de risco no bairro João de Barro, localizado no município de Juara-MT, bem como, a possibilidade de remanejar tais moradores.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/002_marta_indicando_a_identificacao_de_areas_institucionais_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/002_marta_indicando_a_identificacao_de_areas_institucionais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Indicando a necessidade de instalação de placas de identificação nas áreas institucionais do município de Juara-MT.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/007_indicacao_ao_dep._juarez_costa_recursos_para_a_rodovia_do_jau.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/007_indicacao_ao_dep._juarez_costa_recursos_para_a_rodovia_do_jau.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2023 - Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, objetivando a disponibilização de recursos financeiros no valor de R$ 2.000.000,00 (dois milhões de reais), para a Associação Intermunicipal do Vale do Arinos – INTERVALE, para execução de obras de pavimentação asfáltica da Rodovia MT-325/160 (rodovia do Jaú), visando melhorar as condições de tráfego e facilitar escoamento da produção agrícola e pecuária.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/008_indicacao_ao_prefeito_incentivar_adocao_de_caes_e_gatos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/008_indicacao_ao_prefeito_incentivar_adocao_de_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2023 - Indicando ao Executivo Municipal que, por ocasião dos eventos esportivos do município, sejam feitas ações que estimulem a adoção responsável dos animais que se encontram na Associação Anjos de 4 Patas e no Centro de Controle de Zoonoses, do município de Juara-MT.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/009_indicacao_ao_prefeito_cameras_de_monitoramento_na_frente_das_escolas_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/009_indicacao_ao_prefeito_cameras_de_monitoramento_na_frente_das_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2023 - Indicando ao Executivo Municipal e a Secretaria Municipal de Administração, a necessidade de instalar câmeras de monitoramento no entorno e/ou frente, das escolas e creches municipais do município de Juara-MT.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/010_indicacao_ao_prefeito_criacao_de_uma_ganha_tempo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/010_indicacao_ao_prefeito_criacao_de_uma_ganha_tempo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2023 - Indicando a necessidade de elaborar um projeto para a construção de uma unidade "Ganha Tempo", com objetivo prestar todos os serviços municipais em um único local, como emissão de IPTU, alvarás, ISSQN, ITBI, guias da SEFAZ, REFIZ, atendimento de desmembramentos de terrenos e outros.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Sandy, Eraldo Markito, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_005_-_disponibilizacao_de_um_servidor_para_o_desenvolve_mt_-_com_timbre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_005_-_disponibilizacao_de_um_servidor_para_o_desenvolve_mt_-_com_timbre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2023 - Indicando ao Executivo Municipal, a disponibilização de um servidor para realizar treinamento para ser agente de crédito do Desenvolve-MT.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_006_-_viabilizacao_de_kits_de_ferramentas_de_trabalho_aos_agricultores_familiares_do_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_006_-_viabilizacao_de_kits_de_ferramentas_de_trabalho_aos_agricultores_familiares_do_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2023 - Indicando ao Deputado Estadual Dilmar Dal Bosco, a viabilização de kits de ferramentas de trabalho aos agricultores familiares do município de Juara/MT.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Mônica Costa, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/014_indicacao_ao_prefeito_psicologo_e_fisioterapeuta_para_o_banco_da_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/014_indicacao_ao_prefeito_psicologo_e_fisioterapeuta_para_o_banco_da_terra.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2023 - Indicando ao Executivo Municipal e a Secretaria Municipal de Saúde, a necessidade de disponibilizar profissionais da área de Psicologia e Fisioterapia, para atenderem uma vez por semana ou uma vez ao mês, os moradores do Assentamento Banco da Terra.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2298/015_indicacao_ao_prefeito_construcao_de_casa_para_professores_no_banco_da_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2298/015_indicacao_ao_prefeito_construcao_de_casa_para_professores_no_banco_da_terra.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/2023 - Indicando ao Executivo Municipal e a Secretaria Municipal de Educação, a necessidade de construir uma casa de apoio/alojamento, para os professores que atuam na educação do Assentamento Banco da Terra.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/016_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_assentamento_banco_da_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/016_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_assentamento_banco_da_terra.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/2023 - Indicando ao Executivo Municipal e ao Secretário Municipal de Esportes, Lazer e Juventude, a instalação de uma academia ao ar livre no Assentamento Banco da Terra.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/017_indicacao_ao_prefeito_internet_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/017_indicacao_ao_prefeito_internet_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/2023 - Indicando ao Executivo Municipal e a Secretaria Municipal de Saúde, a necessidade de instalação de rede de internet WI-FI, na Unidade de Saúde localizada ao lado da Escola Municipal Tancredo Neves, no Assentamento P.A Vale do Arinos.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/018_indicacao_ao_prefeito_construcao_de_uma_cozinha_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/018_indicacao_ao_prefeito_construcao_de_uma_cozinha_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2023 - Indicando ao Executivo Municipal e a Secretaria Municipal de Saúde, estudo de viabilidade no sentido de disponibilizar na Unidade de Saúde localizada ao lado da Escola Municipal Tancredo Neves, no Assentamento P.A Vale do Arinos, uma cozinha e/ou copa, para suprir as necessidades dos servidores.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/004_marta_indicando_tapa_buracos_na_avenida_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/004_marta_indicando_tapa_buracos_na_avenida_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2023 - Indicando à Secretaria Municipal de Cidade,  a realização de serviços de recuperação com tapa-buracos, na Avenida Rio Grande do Sul, localizada no centro.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/003_marta_indicando_faixa_elevada_em_frente_a_dimutran.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/003_marta_indicando_faixa_elevada_em_frente_a_dimutran.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2023 - Indicando à Divisão Municipal de Trânsito – DIMUTRAN, a instalação de 01 (uma) faixa elevada para travessia de pedestres devidamente sinalizada, na Avenida Ayrton Senna, nas proximidades da Retipar.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/005_marta_indicando_rotatoria_na_rua_campo_grande_-_em_frente_ao_antigo_pam.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/005_marta_indicando_rotatoria_na_rua_campo_grande_-_em_frente_ao_antigo_pam.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2023 - Indicando ao Executivo Municipal e à Divisão Municipal de Trânsito – DIMUTRAN,  a instalação de uma rotatória com tachão refletivo de sinalização bidirecional, na Rua Campo Grande, localizada no Jardim Boa Vista.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_002-2023_ponte_barbosinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_002-2023_ponte_barbosinha.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Indicando ao Secretário Municipal de Cidade, a recuperação da ponte de madeira e/ou a construção de ponte de concreto na estrada que dá acesso ao Loteamento Barbosinha.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao_007_-recuperacao_da_estrada_que_liga_o_distrito_de_paranorte_a_gleba_escondido.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao_007_-recuperacao_da_estrada_que_liga_o_distrito_de_paranorte_a_gleba_escondido.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2023 - Indicando ao Secretário Municipal de Transportes, em regime de urgência, a recuperação da Estrada que liga o Distrito de Paranorte à Gleba  Escondido, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao_008_-instalacao_de_toldo_em_frente_unidade_basica_de_saude_jardim_california.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao_008_-instalacao_de_toldo_em_frente_unidade_basica_de_saude_jardim_california.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2023 - Indicando à Secretária Municipal de Saúde, a necessidade de instalação de um toldo e/ou uma tenda em frente a Unidade Básica de Saúde do Jardim Califórnia, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/019_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_jardim_ubirajara_e_avenida_vereador_walter_lauro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/019_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_jardim_ubirajara_e_avenida_vereador_walter_lauro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/2023 - Indicando ao Deputado Federal Juarez Alves da Costa, a disponibilização de recursos financeiros no valor de 4.252.627,89 (quatro milhões, duzentos e cinquenta e dois mil e seiscentos e vinte e sete reais e oitenta e nove centavos), advindos de emenda parlamentar, que serão destinados a execução de obras de Pavimentação Asfáltica e Drenagem Urbana nas vias do Jardim Ubirajara.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/020_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_bairro_das_polacas_e_demais_bairros.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/020_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_bairro_das_polacas_e_demais_bairros.pdf</t>
   </si>
   <si>
     <t>Indicação nº 020/2023 - Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, recursos financeiros no valor de R$ 6.014.523,79 (seis milhões, quatorze mil e quinhentos e vinte e três reais e setenta e nove centavos), advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, os quais serão destinados a execução de obras de Pavimentação Asfáltica e Drenagem Urbana nas vias dos seguintes bairros: Parque Azoia, Jardim Paranaguá e Centro - conhecido popularmente como “Bairro das Polacas”, localizados no município de Juara-MT.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/021_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_do_jardim_italia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/021_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_do_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/2023 - Indicando ao ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, recursos financeiros no valor de R$ 2.315.614,19 (dois milhões, trezentos e quinze mil e seiscentos e quatorze reais e dezenove centavos), advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, os quais serão destinados para materialização da execução de obras de pavimentação asfáltica e drenagem de águas pluviais nas vias do Jardim Itália, localizado no município de Juara-MT.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/022_indicacao_ao_prefeito_reforma_da_guarita_do_geraldao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/022_indicacao_ao_prefeito_reforma_da_guarita_do_geraldao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2023 - Indicando ao Executivo Municipal, objetivando a realização de manutenção e limpeza periódica dos banheiros e bebedouro, localizados na guarita do Centro de Eventos “Geraldo Machado de Oliveira” (Lago Geraldão).</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/023_indicacao_ao_dep._diego_guimaraes_corpo_de_bombeiro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/023_indicacao_ao_dep._diego_guimaraes_corpo_de_bombeiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 023/2023 - Indicando ao Excelentíssimo Senhor Diego Guimarães, Deputado Estadual, que intervenha junto ao Corpo de Bombeiros Militar do Estado de Mato Grosso, objetivando a instalação de uma base de Corpo de Bombeiros no Município de Juara.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/024_indicacao_a_sinfra_e_governador_limpeza_das_rodovias_mt-338_mt-325_mt-220_e_mt-170.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/024_indicacao_a_sinfra_e_governador_limpeza_das_rodovias_mt-338_mt-325_mt-220_e_mt-170.pdf</t>
   </si>
   <si>
     <t>Indicação nº 024/2023 - Indicando ao Excelentíssimo Senhor Mauro Mendes, Governador de Mato Grosso e ao Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso - SINFRA MT, versando sobre a necessidade de realizar nas rodovias: MT-338, MT-325, MT-220 e MT-170, os serviços de recuperação de pavimentação asfáltica (tapa buracos), e limpeza/roçada da vegetação nos acostamentos/laterais.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/025_indicacao_ao_prefeito_manutencao_da_rodovia_mt_-_338_-_juara_a_novo_horizonte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/025_indicacao_ao_prefeito_manutencao_da_rodovia_mt_-_338_-_juara_a_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 025/2023 - Indicando ao Executivo Municipal, a necessidade de realizar os serviços de recuperação de pavimentação asfáltica (tapa buracos), na Rodovia MT-338, de Juara até a divisa com município de Novo Horizonte do Norte.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Sandy, Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_009_-_disponibilizacao_de_equipe_e_veiculo_apropriado_para_coleta_de_sangue_distrito_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_009_-_disponibilizacao_de_equipe_e_veiculo_apropriado_para_coleta_de_sangue_distrito_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2023 - Indicando à Secretária Municipal de Saúde, a necessidade de disponibilizar equipe e veículo apropriado para realizar a coleta de materiais para exames, pelo menos uma vez ao mês, no Distrito de Paranorte, e dá outras providências.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_010_-_construcao_de_02_salas_de_aula_escola_francisco_sampaio_distrito_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_010_-_construcao_de_02_salas_de_aula_escola_francisco_sampaio_distrito_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2023 - Indicando à  Secretária Municipal de Educação, a necessidade da construção de, pelo menos, mais duas salas de aula na Escola Municipal Francisco Sampaio, no Distrito de Paranorte.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_011_-_iluminacao_publica_distrito_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_011_-_iluminacao_publica_distrito_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2023 - Indicando ao Prefeito Municipal de Juara, a necessidade de adoção das medidas necessárias para realizar o rebaixamento da rede de alta tensão da Comunidade Porta do Céu, objetivando a instalação de iluminação pública.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_002_dep._beto_dois_a_um_-_recursos_pavimentacao_ruas_centro_e_joao_de_barro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_002_dep._beto_dois_a_um_-_recursos_pavimentacao_ruas_centro_e_joao_de_barro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2023 - Indicando ao Excelentíssimo Senhor Beto Dois a Um, Deputado Estadual, a destinação de recursos financeiros advindos de emenda parlamentar, para viabilizar obras de pavimentação asfáltica e drenagem de águas pluviais nas Ruas especificadas no Projeto de Pavimentação e Drenagem de diversas vias do centro da cidade.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao_003_dep._janaina_riva_-_recursos_pavimentacao_ruas_centro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao_003_dep._janaina_riva_-_recursos_pavimentacao_ruas_centro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2023 - Indicando a Excelentíssima Senhora Janaina Riva, Deputada Estadual, a destinação de recursos financeiros advindos de emenda parlamentar, para viabilizar obras de pavimentação asfáltica e drenagem de águas pluviais nas Ruas especificadas no Projeto de Pavimentação e Drenagem de diversas vias do centro da cidade.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao_004_dep._juarez_costa_-_recursos_pavimentacao_ruas_centro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao_004_dep._juarez_costa_-_recursos_pavimentacao_ruas_centro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2023 - Indicando ao Excelentíssimo Senhor Juarez Costa, Deputado Estadual, a destinação de recursos financeiros advindos de emenda parlamentar, para viabilizar obras de pavimentação asfáltica e drenagem de águas pluviais nas Ruas especificadas no Projeto de Pavimentação e Drenagem de diversas vias do centro da cidade.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_005_executivo_municipal_-_contratar_empresa_engenharia_de_transito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_005_executivo_municipal_-_contratar_empresa_engenharia_de_transito.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2023 - Indicando ao Executivo Municipal, a contratação de empresa de serviços de Consultoria de Engenharia de Tráfego (sinalização vertical, horizontal e semafórica), para realização de diagnóstico das características do trânsito do município de Juara-MT.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_012_-_aquisicao_smart_tv_para_escola_francisco_sampaio_distrito_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_012_-_aquisicao_smart_tv_para_escola_francisco_sampaio_distrito_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2023 - Indicando à Secretária Municipal de Educação, a necessidade da aquisição de uma SMART TV para ser compartilhada entre a Escola Francisco Sampaio, no Distrito de Paranorte e salas anexas das demais Comunidades.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/005_indicacao_nininho_ambulancia_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/005_indicacao_nininho_ambulancia_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2023 - Indicando ao Excelentíssimo Senhor Ondanir Bortolini( Dep. Nininho), Deputado Estadual, a destinação de emenda parlamentar para aquisição de 01(um) veiculo traçado, modelo Toyota Hilux Ambulância 4X4, para ser destinado ao Distrito Administrativo de Águas Claras, no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/006_indicacao_nininho_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/006_indicacao_nininho_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2023 - Indicando ao Excelentíssimo Senhor Ondanir Bortolini( Dep. Nininho), Deputado Estadual, a destinação de emenda parlamentar no valor de R$ 400.000,00(quatrocentos mil reais) para construção de um campo de futebol com grama sintética no terreno localizado na divisa do Bairro João de Barro e Residencial Bandeirantes, no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2326/007_indicacao_fabio_garcia_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2326/007_indicacao_fabio_garcia_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2023 - Indicando ao Excelentíssimo Senhor Fábio Garcia, Deputado Federal, a destinação de emenda parlamentar no valor de R$ 400.000,00(quatrocentos mil reais) para construção de um campo de futebol com grama sintética no terreno localizado na divisa do Bairro João de Barro e Residencial Bandeirantes, no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/008_indicacao_sen._jayme_campos_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/008_indicacao_sen._jayme_campos_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2023 - Indicando ao Excelentíssimo Senhor Jayme Veríssimo de Campos, Senador da República, a destinação de emenda parlamentar no valor de R$ 400.000,00(quatrocentos mil reais) para construção de um campo de futebol com grama sintética no terreno localizado na divisa do Bairro João de Barro e Residencial Bandeirantes, no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/002_indicacao_ao_prefeito__reforma_no_psf__parque_alvorada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/002_indicacao_ao_prefeito__reforma_no_psf__parque_alvorada.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2023- Indicando ao Executivo Municipal e à Secretária Municipal de Saúde, a necessidade de reforma no PSF (Programa Saúde da Família) unidade do Bairro Parque Alvorada, assim como a ampliação de três salas destinadas à vacina, enfermagem e odontologia, além da aquisição de alguns equipamentos.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/006_marta_indicando_aquisicao_de_caminhoes_para_coleta_seletiva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/006_marta_indicando_aquisicao_de_caminhoes_para_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, objetivando a aquisição de 02 (dois) caminhões para atuar na coleta seletiva, visando a economia aos cofres públicos em nosso município.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_003_2023_iluminacao_do_campo_de_futebol_da_assentamento_5_pa_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_003_2023_iluminacao_do_campo_de_futebol_da_assentamento_5_pa_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 003/2023- Indicando ao Prefeito do Município em exercício, visando a instalação de iluminação do campo de futebol, localizado junto a Associação da Linha 5 do Assentamento PA Vale do Arinos.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/026_indicacao_a_ager_mais_uma_rota_sinopxjuara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/026_indicacao_a_ager_mais_uma_rota_sinopxjuara.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 026/2023- Indicando ao Excelentíssimo Senhor Luís Alberto Nespolo, Presidente da Agência Estadual de Regulação dos Serviços Públicos Delegados de Mato Grosso – AGER/MT, a necessidade de alterar o quadro de horário das viagens da linha SinopXJuara, disponibilizando uma linha para o período diurno.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/027_indicacao_ao_governador_e_ao_dep._juarez_costa_mais_uma_rota_sinopxjuara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/027_indicacao_ao_governador_e_ao_dep._juarez_costa_mais_uma_rota_sinopxjuara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 027/2023- indicando ao  Excelentíssimo Senhor Mauro Mendes, Governador de Mato Grosso e ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, que intervenham junto à Agência Estadual de Regulação dos Serviços Públicos Delegados de Mato Grosso – AGER/MT, objetivando a alteração de quadro de horário das viagens da linha SinopXJuara, disponibilizando uma linha para o período diurno.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/028_indicacao_dep._juarez_costa_e_silvano_pulverizador_canhao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/028_indicacao_dep._juarez_costa_e_silvano_pulverizador_canhao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 028/2023- Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal e ao Excelentíssimo Senhor Silvano Amaral, Deputado Estadual, a disponibilização/destinação de um pulverizador canhão, para a Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte – ASAGRO, devidamente inscrita no CNPJ nº 45.807.019/0001-82.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/029_indicacao_ao_prefeito_contratacao_de_mais_1_medico_no_hospital.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/029_indicacao_ao_prefeito_contratacao_de_mais_1_medico_no_hospital.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 029/2023- Indicando ao Executivo Municipal e à Secretária Municipal de Saúde, sobre a necessidade de efetivar a contratação de mais um médico para realizar atendimentos no Hospital Municipal Elidia Machietto Santillo, do Município de Juara – MT, objetivando melhorar a prestação de serviços na área da saúde e, aumentando desta forma, a capacidade de atendimento da população.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/030_indicacao_dep._juarez_costa_e_silvano_dois_onibus_para_a_sec._de_transportes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/030_indicacao_dep._juarez_costa_e_silvano_dois_onibus_para_a_sec._de_transportes.pdf</t>
   </si>
   <si>
     <t>indicação n° 030/2023- Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, a destinação de 2 (dois) ônibus, para a Secretária Municipal de Transportes do município de Juara-MT e, 1 (um) caminhão furgão, para a Secretária Municipal de Educação do município de Juara-MT, para auxiliar na distribuição da alimentação escolar nas zonas rurais do município de Juara-MT.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao_006_executivo_municipal_-_parceria_com_secel_-_realizacao_semi_final_campeonato.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao_006_executivo_municipal_-_parceria_com_secel_-_realizacao_semi_final_campeonato.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2023- Indicando ao Executivo Municipal, a parceria e/ou convênio com a Secretaria de Estado de Cultura, Esporte e Lazer - SECEL para a realização da semifinal do Campeonato da Liga Estadual de Motocross no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, Mônica Costa, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_004_2023_iluminacao_publica_acrivale_unemat_escola_tecnica_e_ajes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_004_2023_iluminacao_publica_acrivale_unemat_escola_tecnica_e_ajes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2023- Indicando ao Executivo Municipal, a necessidade de instalação de rede de energia elétrica baixa e/ou de alta tensão, objetivando a implantação de iluminação pública do trecho compreendido entre a Acrivale, Escola Técnica, Unemat e Ajes.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_017_-_recuperacao_da_estrada_de_itapaiuna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_017_-_recuperacao_da_estrada_de_itapaiuna.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2023- Indicando ao Secretário Municipal de Transportes, em regime de urgência urgentíssima, a recuperação da Estrada MT 160, em especial a Estrada de Itapaiúna, por reivindicação da Senhora Lindamir Bortolon de Faria, a pedido dos munícipes que moram na região.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_013_-_recuperacao_linha_serra_grande.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_013_-_recuperacao_linha_serra_grande.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 013/2023- indicando aos Prefeitos Municipais de Juara e Nova Bandeirantes, indicando a necessidade de reparação da Estrada conhecida como “Linha Serra Grande”, na divisa entre os municípios de Juara e Nova Bandeirantes.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_014_-_instalacao_de_alambrado_campo_de_futebol_jardim_das_flores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_014_-_instalacao_de_alambrado_campo_de_futebol_jardim_das_flores.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 014/2023- Indicando ao Secretário Municipal de Esportes, Lazer e Juventude, indicando a necessidade da instalação de alambrado no entorno do campo de futebol do bairro Portal das Flores.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_015_-_iluminacao_publica_ate_o_jardim_universitario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_015_-_iluminacao_publica_ate_o_jardim_universitario.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 015/2023- Indicando ao Prefeito Municipal de Juara, indicando a necessidade da instalação de iluminação pública na saída da cidade sentido Juína, especificamente entre a Acrivale e o loteamento Jardim Universitário.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/indicacao_016_-_disponibilizacao_de_cursos_profissionalizantes_para_pessoas_cadastradas_no_cadunico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/indicacao_016_-_disponibilizacao_de_cursos_profissionalizantes_para_pessoas_cadastradas_no_cadunico.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 016/2023- Indicando à Secretária Municipal de Assistência Social e Trabalho, a necessidade de disponibilizar cursos de capacitação para as pessoas cadastradas no CadÚnico residentes de Juara/MT.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_004_rebaixamente_rede_eletrica_na_estrada_da_chacara_de_recreio_bom_sucesso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_004_rebaixamente_rede_eletrica_na_estrada_da_chacara_de_recreio_bom_sucesso.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2023- Indicando ao Executivo Municipal, o rebaixamento da rede de distribuição de energia elétrica, para implantação de iluminação publica na Estrada da Chácara de Recreio Bom Sucesso, Linha Julião e Comunidade Água Boa.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/007_marta_indicando_instalacao_de_cerca_eletrica_e_portao_eletronico_em_escolas_e_creches_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/007_marta_indicando_instalacao_de_cerca_eletrica_e_portao_eletronico_em_escolas_e_creches_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, objetivando a instalação de equipamentos de cercas elétricas e portões eletrônicos nas escolas e creches municipais do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_009_meio_ambiente_-_pintura_do_circuito_na_pista_de_caminhada_do_lago_do_geraldao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_009_meio_ambiente_-_pintura_do_circuito_na_pista_de_caminhada_do_lago_do_geraldao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2023- Indicando a Secretaria Municipal de Desenvolvimento Econômico, objetivando a recuperação do calçamento da pista de caminhada do Lago Contemplativo do Geraldão, bem como a pintura do circuito de atletismo e ainda, a possibilidade de execução de circuito de atletismo em outras praças públicas do município.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_008_dimutran_-_abertura_canteiro_avenida_rio_arinos_em_frente_john_deere.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_008_dimutran_-_abertura_canteiro_avenida_rio_arinos_em_frente_john_deere.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2023- Indicando a Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, objetivando a abertura de parte do canteiro da Avenida Rio Arinos, nas proximidades do estabelecimento comercial John Deere e a instalação de uma rotatória com tachão refletivo de sinalização bidirecional.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_007_executivo_municipal_-_prolongamento_da_pista_de_caminhada_e_de_ciclismo_ate_a_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_007_executivo_municipal_-_prolongamento_da_pista_de_caminhada_e_de_ciclismo_ate_a_acrivale.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2023- Indicando ao Executivo Municipal, objetivando a revitalização dos canteiros e o prolongamento da ciclorrota compartilhada com pista acessível aos pedestres na Avenida Rio Arinos até a Acrivale.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/031_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_a_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/031_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_a_saude.pdf</t>
   </si>
   <si>
     <t>Indicação nº 031/2023 - Indicando aos Excelentíssimos Senhores Jayme Veríssimo Campos e Margareth Gettert Busetti, Senadores da República, indicando a destinação de recursos financeiros, advindos de emenda parlamentar, no valor de R$1.000.000,00 (Um Milhão de Reais), para ações e serviços na área da Saúde do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2204/032_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2204/032_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_educacao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032/2023 - Indicando aos Excelentíssimos Senhores Jayme Veríssimo Campos e Margareth Gettert Busetti, Senadores da República, indicando a destinação de recursos financeiros, advindos de emenda parlamentar, no valor de R$1.000.000,00 (Um Milhão de Reais), para ações e serviços na área da Educação do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/033_indicacao_ao_dep._jayme_campos_casa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/033_indicacao_ao_dep._jayme_campos_casa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2023 - Indicando ao Excelentíssimo Senhor Jayme Veríssimo Campos, Senador da República, a construção de 600 casas populares no Município de Juara-MT através do Programa Minha Casa Minha Vida do Governo Federal.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/034_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_aquisicao_de_maquinarios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/034_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_aquisicao_de_maquinarios.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2023 - Indicando aos Excelentíssimos Senhores Jayme Veríssimo Campos e Margareth Gettert Busetti, Senadores da República,  a destinação de recursos financeiros, advindos de emenda parlamentar, no valor de R$1.000.000,00 (Um Milhão de Reais), para aquisição e/ou manutenção dos maquinários, com o objetivo de melhorar e oferecer infraestrutura adequada e suficiente para atender as necessidades diárias do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/003_indicacao_a_dimutran__revitalizacao_da_sinalizacao_de_faixa_elevada_em_frente_a_escola_daury_riva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/003_indicacao_a_dimutran__revitalizacao_da_sinalizacao_de_faixa_elevada_em_frente_a_escola_daury_riva.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2023- A Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, objetivando a revitalização, com pintura e remarcação da faixa elevada localizada em frente à Escola Estadual Plena Daury Riva.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/004_indicacao_ao_executivo_municipal_o_remanejamento_do_local_dos_postes_instalados_na_avenida_parana_ate_a_escola_daury_riva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/004_indicacao_ao_executivo_municipal_o_remanejamento_do_local_dos_postes_instalados_na_avenida_parana_ate_a_escola_daury_riva.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2023 - Ao Executivo Municipal, versando a realocação dos postes de energia elétrica instalados na Avenida Paraná, sentido Escola Estadual Plena Daury Riva, objetivando a construção de calçada.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao_019_-_instalacao_de_rotatoria_av_mato_grosso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao_019_-_instalacao_de_rotatoria_av_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2023- Indicando ao Poder Executivo Municipal e à Divisão Municipal de Trânsito – DIMUTRAN, a necessidade da instalação de uma rotatória na Avenida Mato Grosso, na entrada das Ruas Maria Leopoldina, Castelo Branco e Bauru.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_018_-_elaboracao_de_projeto_para_reducao_de_issqn_para_autonomos_inicio_de_carreira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_018_-_elaboracao_de_projeto_para_reducao_de_issqn_para_autonomos_inicio_de_carreira.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2023- Indicando  a necessidade da elaboração de projeto para a redução  da alíquota do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) aos profissionais autônomos em início de carreira no município de Juara.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_005_2023_redutor_de_velocidade_rua_argentina_com_costa_rica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_005_2023_redutor_de_velocidade_rua_argentina_com_costa_rica.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2023- Indicando ao Executivo Municipal e Dimutran, estudo de viabilidade, objetivando a instalação de um redutor de velocidade, devidamente sinalizado na Rua Argentina esquina com a Rua Costa Rica, localizadas no Bairro Jardim América, devido à alta velocidade praticada pelos motoristas e aos incidentes e/ou atropelamentos na via.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/035_indicacao_a_ager_espaco_da_mulher.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/035_indicacao_a_ager_espaco_da_mulher.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 035/2023- Indicando ao Excelentíssimo Senhor Luís Alberto Nespolo, Presidente da Agência Estadual de Regulação dos Serviços Públicos Delegados de Mato Grosso – AGER/MT,  a realização de estudos, visando a implantação nas empresas de ônibus que atendem o município de Juara-MT e região, poltronas reservadas e identificadas com as capas na cor rosa/lilás contendo a expressão “Espaço da Mulher” para serem utilizadas exclusivamente por mulheres desacompanhadas, garantindo mais conforto, segurança, proteção e tranquilidade em suas viagens.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/036_indicacao_ao_prefeito_botao_do_panico_nas_escolas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/036_indicacao_ao_prefeito_botao_do_panico_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Indicação n° 036/2023-Indicando ao Executivo Municipal e a Secretária Municipal de Educação, a necessidade do Poder Executivo Municipal, tomar uma série de providências para reforçar a segurança na Rede Municipal de Ensino,  dentre elas, estão o reforço da ronda escolar e a implantação de canal direto de comunicação das unidades escolares com a Polícia o popular “botão do pânico”.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/037_indicacao_ao_dep._juarez_costa_recursos_para_quadra_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/037_indicacao_ao_dep._juarez_costa_recursos_para_quadra_unemat.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 037/2023- Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, recursos financeiros no valor de R$ 288.638,83 (duzentos e oitenta e oito mil, seiscentos e trinta e oito reais e oitenta e três centavos), advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, para a construção de uma quadra de vôlei e futebol de areia, na UNEMAT - Universidade do Estado de Mato Grosso - Campus Universitário de Juara-MT.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/038_indicacao_ao_prefeito_substituir_pontes_por_tubos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/038_indicacao_ao_prefeito_substituir_pontes_por_tubos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 038/2023- Indicando ao Executivo Municipal e ao Secretário Municipal de Transportes, a possibilidade de realizar a substituição das pontes de madeira dos Assentamentos e Distritos do Município de Juara, por bueiros de concretos ou bueiros celulares, uma vez que, os bueiros garantem a vazão de água e têm maior durabilidade, gerando economia das manutenções realizadas nas pontes de madeira.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/039_indicacao_ao_ministro_substituir_pontes_de_madeira_por_tubos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/039_indicacao_ao_ministro_substituir_pontes_de_madeira_por_tubos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039/2023 - Indicando ao Excelentíssimo Senhor Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento do Brasil, a destinação de recursos financeiros para substituição de pontes de madeira dos Assentamentos e Distritos do Município de Juara-MT, por bueiros de concretos ou bueiros celulares, visando  gerar economia das manutenções realizadas nas pontes de madeira.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/040_indicacao_ao_conab_substituir_pontes_de_madeira_por_tubos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/040_indicacao_ao_conab_substituir_pontes_de_madeira_por_tubos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 040/2023 - Indicando à CONAB - Companhia Nacional de Abastecimento, a destinação de recursos financeiros para substituição de pontes de madeira dos Assentamentos e Distritos do Município de Juara-MT, por bueiros de concretos ou bueiros celulares, visando gerar economia das manutenções realizadas nas pontes de madeira.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/041_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_abertura_de_rua-estrada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/041_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_abertura_de_rua-estrada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 041/2023 - Indicando ao Executivo Municipal e ao DIMUTRAN – Divisão Municipal Executiva de Trânsito e Transportes Rodoviário, a realização de estudos de viabilidade, objetivando o prolongamento da Estrada do Guri, sentido Avenida Rio Arinos.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/008_marta_indicando_criacao_de_departamento_especifico_plano_de_ensino_individualizado_-_pei.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/008_marta_indicando_criacao_de_departamento_especifico_plano_de_ensino_individualizado_-_pei.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, a criação de Departamento Específico no âmbito do Sistema Educacional Inclusivo, visando adequação e inclusão do Plano de Ensino Individualizado – PEI nas escolas e creches municipais do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/009_marta_indicando_criacao_de_cargo_auxiliar_de_sala_com_especialidade_criancas_deficiente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/009_marta_indicando_criacao_de_cargo_auxiliar_de_sala_com_especialidade_criancas_deficiente.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2023-Indicando ao Excelentíssimo Senhor Prefeito do Município, a criação do cargo de Auxiliar de Sala, com especialização em educação especial, visando contribuir com a organização e manutenção do ambiente de sala de aula nas escolas municipais do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_020_-_concessao_de_isencao_empresas_que_se_instalarem_no_municipio_issqn_iptu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_020_-_concessao_de_isencao_empresas_que_se_instalarem_no_municipio_issqn_iptu.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 020/2023- Indicando ao Poder Executivo Municipal, para que incentive empresas e indústrias a se instalarem no município de Juara-MT, através de projetos de incentivos fiscais e financeiros, de modo a fomentar a geração de emprego e renda.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_021_-_aquisicao_de_equipamento_para_emissao_de_rg_para_menores_de_05_anos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_021_-_aquisicao_de_equipamento_para_emissao_de_rg_para_menores_de_05_anos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 021/2023-Indicando a necessidade da aquisição de um equipamento de alta resolução capaz de registrar a biometria de crianças menores de 05 (cinco) anos de idade.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/042_indicacao_ao_prefeito_projeto_para_construcao_de_garagem_para_o_transporte_escolar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/042_indicacao_ao_prefeito_projeto_para_construcao_de_garagem_para_o_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2023 - Indicando ao Executivo Municipal, versando sobre a elaboração de projeto para construção de uma garagem coberta ou espaço coberto destinado à guarda e conservação dos veículos da frota do transporte escolar.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_006_2023_redutor_de_velocidade_villa_beach.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_006_2023_redutor_de_velocidade_villa_beach.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2023 - Indicando ao Executivo Municipal e DIMUTRAN – Divisão Municipal Executiva de Trânsito e Transportes Rodoviário, a realização de estudos de viabilidade, objetivando a instalação de redutor de velocidade, placas de sinalizações, faixa de pedestre e organização de delimitadores de estacionamento nas proximidades do Villa Beach Tennis, visando contribuir para um trânsito mais seguro e melhores condições de trafegabilidade.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_007_2023_indicar__que_a_creche_do_cruzeiro_do_sul_seja_nomeada_berenice_dalla_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_007_2023_indicar__que_a_creche_do_cruzeiro_do_sul_seja_nomeada_berenice_dalla_costa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2023- Indicando  ao Executivo Municipal e a Secretária Municipal de Educação, a denominação da Creche Municipal do Bairro Cruzeiro do Sul, com o nome Berenice Maria Dalla Costa da Silva.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_005_destinacao_de_area_para_construcao_de_casas_populares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_005_destinacao_de_area_para_construcao_de_casas_populares.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2023- Ao Executivo Municipal, objetivando a destinação de uma área situada na Avenida Paraná (saída para o Jaú), esquina com a Estrada Parati, para construção de aproximadamente 80 (oitenta) casas populares, visando acomodar as famílias carentes e em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_006_destinacao_de_area_para_construcao_de_casas_populares_-_area_antiga_associacao_remo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_006_destinacao_de_area_para_construcao_de_casas_populares_-_area_antiga_associacao_remo.pdf</t>
   </si>
   <si>
     <t>indicação n° 006/2023- Indicando ao Executivo Municipal, a destinação de uma área situada na Rua Chico Mendes, no Loteamento Porto Seguro II (antiga Associação Esportiva Remo), para construção de aproximadamente 35 (trinta e cinco) casas populares, visando acomodar as famílias carentes e em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/043_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_rede_de_wifi_nas_unidades_de_saude_e_no_hospital_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/043_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_rede_de_wifi_nas_unidades_de_saude_e_no_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/2023 - Ao Executivo Municipal e à Secretária Municipal de Saúde, visando a instalação de rede de internet WI-FI gratuita para acessar a internet no Hospital Municipal Elidia Machietto Santillo e a possibilidade de instalar nas Unidades Básicas de Saúde e no Centro de Saúde Frater Lucas, visando possibilitar, entre outros benefícios, que os acompanhantes de pacientes que estejam internados no hospital possam enviar notícias aos familiares de forma rápida e gratuita.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/010_marta_indicando_a_instituicao_do_programa_essa_vaga_nao_e_sua_nem_por_um_minuto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/010_marta_indicando_a_instituicao_do_programa_essa_vaga_nao_e_sua_nem_por_um_minuto.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, objetivando a implantação do programa “Essa vaga não é sua nem por um minuto”, visando reforçar as campanhas pelo respeito aos direitos das pessoas com deficiência e idosas do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/011_marta_indicando_ao_executivo_municipal_a_contratacao_de_medica_plantonista_obstetrica_em_tempo_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/011_marta_indicando_ao_executivo_municipal_a_contratacao_de_medica_plantonista_obstetrica_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>indicação n° 011/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, para que por seu intermédio através do Consórcio Intermunicipal de Saúde do Vale do Arinos, seja contratados Médicos com especialização em obstetrícia para atuarem como plantonista presencial e em tempo integral para atendimento junto ao Hospital Municipal de Juara/MT.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/indicacao_022_-construcao_de_calcadas_no_entorno_da_escola_cantinho_magico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/indicacao_022_-construcao_de_calcadas_no_entorno_da_escola_cantinho_magico.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2023 - Indicando ao Prefeito Municipal, com cópia à Secretária Municipal de Educação, a necessidade de construção de calçadas no entorno da Escola Municipal Cantinho Mágico, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_007_dep._elizeu_nascimento_-_recursos_caminhonete_assistencia_social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_007_dep._elizeu_nascimento_-_recursos_caminhonete_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2023- Indicando ao Deputado Estadual Elizeu Francisco do Nascimento, visando a destinação de recursos financeiros, advindos de emenda parlamentar ou que realize gestão junto ao Governo Estadual e Federal, para que seja materializada a aquisição de 01 (um) veículo tipo caminhonete cabine dupla, com tração 4x4 para atender a Secretaria Municipal de Assistência Social e Trabalho do município de Juara-MT.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_008_dep._dilmar_dal_bosco_-_recursos_caminhonete_aldeia_rikbaktsa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_008_dep._dilmar_dal_bosco_-_recursos_caminhonete_aldeia_rikbaktsa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2023- Indicando ao Deputado Estadual Dilmar Dal Bosco, visando a destinação de recursos financeiros, advindos de emenda parlamentar ou que realize gestão junto ao Governo Estadual e Federal, para que seja materializada a aquisição de 01 (um) veículo tipo caminhonete cabine dupla, com tração 4x4 para atender os indígenas da Aldeia Ytu-Cachoeira, localizada no município de Juara.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Mônica Costa, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/044_indicacao_ao_prefeito_e_a_fernanda_indicacao_ao_prefeito_para_instalacao_de_parque_infantil_na_escola_dom_aquino_correa_-_distrito_de_aguas_clara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/044_indicacao_ao_prefeito_e_a_fernanda_indicacao_ao_prefeito_para_instalacao_de_parque_infantil_na_escola_dom_aquino_correa_-_distrito_de_aguas_clara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 044/2023- indicando ao Executivo Municipal e à Secretária Municipal de Educação, visando a instalação de um parque infantil, na Escola Dom Aquino Correia, localizado em Águas Claras, Juara/MT.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/045_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_ventiladores_e_cortina_no_cer__centro_de_especializado_em_reabilitacao_edson_miguel_p.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/045_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_ventiladores_e_cortina_no_cer__centro_de_especializado_em_reabilitacao_edson_miguel_p.pdf</t>
   </si>
   <si>
     <t>Indicação n° 045/2023- Indicando ao Executivo Municipal e à Secretária Municipal de Saúde, visando a instalação de ventiladores e cortina, na sala de espera do CER – Centro de Especializado em Reabilitação “Edson Miguel Piovesan”.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/012_marta_indicando_criacao_de_programa_de_gratificacao_eficiencia_e_resultados_dos_professores_da_rede_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/012_marta_indicando_criacao_de_programa_de_gratificacao_eficiencia_e_resultados_dos_professores_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, objetivando a criação de Programa de gratificação anual por eficiência e resultado dos Profissionais da Educação Básica do Município de Juara/MT, visando reconhecer o exímio desempenho desses profissionais, garantindo educação de qualidade.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/005_indicando_aquisicao_de_um_caminhao_munck_para_desempenhar_papel_fundamental_nos_servicos_publicos_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/005_indicando_aquisicao_de_um_caminhao_munck_para_desempenhar_papel_fundamental_nos_servicos_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, a aquisição de um caminhão Munck para desempenhar papel fundamental nos serviços públicos municipais, visando a economia aos cofres públicos em nosso município.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao_no_008_2023_iluminacao_com_lampadas_de_led_aldeia_mayrobi_tatui__figueirinha_e_mondoruk.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao_no_008_2023_iluminacao_com_lampadas_de_led_aldeia_mayrobi_tatui__figueirinha_e_mondoruk.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 008/2023- Indicando ao Executivo Municipal, a instalação de iluminação com lâmpadas de led nas Aldeias Mayrob, Figuerinha, Tatuí e Nova Munduruku.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao_no_009_2023_melhorias_na_estrada_da_aldeia_mayrobi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao_no_009_2023_melhorias_na_estrada_da_aldeia_mayrobi.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2023- Indicando ao Executivo Municipal e a Secretária Municipal de Transporte,  melhorias nas estradas que dão acesso as aldeias indígenas, especialmente a Estrada de acesso as Aldeias Mayrob e Figueirinha.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao_no_010_2023_iluminacao_do_campo_de_futebol_society_da_aldeia_tatui.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao_no_010_2023_iluminacao_do_campo_de_futebol_society_da_aldeia_tatui.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 010/2023- indicando ao Secretário de Cidade, a instalação de iluminação com lâmpadas de Led no campo de futebol society da Aldeia Tatuí do nosso município.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/010_indicacao_nininho_denominacao_ponte_sobre_o_rio_dos_peixes_-_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/010_indicacao_nininho_denominacao_ponte_sobre_o_rio_dos_peixes_-_paranorte.pdf</t>
   </si>
   <si>
     <t>indicação n° 010/2023- Indicando a elaboração de um Projeto de Lei para denominação da Ponte sobre o Rio dos Peixes, na MT-338, trecho que liga o município de Juara ao Distrito de Paranorte, como Ponte ¨Dr. Milton Queiroz Lopes¨.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_009_seaf-tete_bezerra_-_implementos_agricolas_-_aldeia_tatui.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_009_seaf-tete_bezerra_-_implementos_agricolas_-_aldeia_tatui.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2023- Indicando a Ilustríssima Senhora Teté Bezerra, Secretária de Estado de Agricultura Familiar, a necessidade de viabilizar a aquisição de uma grade de arado de 14 (quatorze) discos e uma roçadeira hidráulica ou de arrasto, para atender as demandas da Aldeia Tatuí, no município de Juara.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao_010_seaf-tete_bezerra_-_patrulha_mecanizada_-_aldeia_rikbaktsa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao_010_seaf-tete_bezerra_-_patrulha_mecanizada_-_aldeia_rikbaktsa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2023- Indicando a Ilustríssima Senhora Teté Bezerra, Secretária de Estado de Agricultura Familiar, a necessidade de viabilizar a aquisição de uma Patrulha Mecanizada para atender as demandas da Aldeia Rikbaktsa, no município de Juara.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/046_indicacao_ao_prefeito_contratacao_de_um_tecnico_de_agropecuaria_para_atender_paranorte_e_regiao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/046_indicacao_ao_prefeito_contratacao_de_um_tecnico_de_agropecuaria_para_atender_paranorte_e_regiao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 046/2023- Indicando ao Executivo Municipal, a necessidade de contratação de um Técnico em Agropecuária para atender os Pequenos Produtores Rurais do Distrito Administrativo de Paranorte e região.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/047_indicacao_ao_prefeito_indicando_a_creche_para_idosos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/047_indicacao_ao_prefeito_indicando_a_creche_para_idosos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 047/2023- Indicando ao Executivo Municipal, a realização de estudos de viabilidade para a criação de uma "Creche do Idoso" para população em vulnerabilidade social no município de Juara-MT.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/048_indicacao_ao_prefeito_e_joao_r_indicando_o_plantio_de_arvores_embaixo_de_pes_de_ipes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/048_indicacao_ao_prefeito_e_joao_r_indicando_o_plantio_de_arvores_embaixo_de_pes_de_ipes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 048/2023 - Indicando ao Executivo Municipal e ao Secretário Municipal de Desenvolvimento Econômico, a realização do plantio de árvores embaixo dos pés de ipês que existem em nossa cidade.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/049_indicacao_ao_prefeito_indicando_espaco_para_pizeiro_de_som_e_motos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/049_indicacao_ao_prefeito_indicando_espaco_para_pizeiro_de_som_e_motos.pdf</t>
   </si>
   <si>
     <t>Indicando n° 049/2023 - Indicando ao Executivo Municipal, a criação de um espaço específico destinado a atividades de lazer motorizadas, como o uso de paredões de som e a prática de motociclismo recreativo, em nossa cidade.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_011_2023_iluminacao_da_linha_do_barbosinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_011_2023_iluminacao_da_linha_do_barbosinha.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2023- Indicando ao Prefeito Municipal e ao Secretário Adjunto de Cidade, a instalação de iluminação pública de LED com bateria solar no Loteamento Barbosinha.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/013_marta_indicando_criacao_de_programa_de_educacao_no_transito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/013_marta_indicando_criacao_de_programa_de_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, a imediata implementação de campanhas educativas de conscientização sobre comportamentos seguros no trânsito através do setor responsável que implementará Programas de Educação no Trânsito direcionados aos motoristas do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Mônica Costa, Sandy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/050_indicacao_ao_prefeito_indicando_postos_de_abastecimentos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/050_indicacao_ao_prefeito_indicando_postos_de_abastecimentos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 050/2023- Indicando ao Executivo Municipal, a criação de pontos de abastecimento estrategicamente localizados no Parque Alvorada, João de Barro e Loteamento Barbosinha, de caminhões- pipa  visando otimizar o tempo e economia de recursos financeiros.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/051_indicacao_ao_prefeito_e_a_maisa_indicando_a_painel_e_pulseira_no_hospital_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/051_indicacao_ao_prefeito_e_a_maisa_indicando_a_painel_e_pulseira_no_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação n° 051/2023- Indicando ao Executivo Municipal e à Secretária Municipal de Saúde, a implantação de um painel eletrônico de senha e pulseiras de identificação de pacientes, no Hospital Municipal Elidia Machietto Santillo.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/052_indicacao_ao_prefeito_indicando_a_alteracao_da_lei_municipal_no_1.656-2005_que_institui_o_regime_proprio_de_previdencia_social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/052_indicacao_ao_prefeito_indicando_a_alteracao_da_lei_municipal_no_1.656-2005_que_institui_o_regime_proprio_de_previdencia_social.pdf</t>
   </si>
   <si>
     <t>Indicação n° 052/2023- Indicando ao Executivo Municipal e à Secretaria Municipal de Administração, sobre a necessidade do Poder Executivo Municipal, elaborar um projeto de Lei Complementar alterando a Lei Municipal Nº 1.656, de 20/04/2005, que institui o Regime Próprio de Previdência Social do município de Juara-MT e, dá outras providências, com a finalidade de acrescentar no Art. 14, as doenças de depressão e fibromialgia.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_023_-realizacao_do_evento_marcha_para_jesus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_023_-realizacao_do_evento_marcha_para_jesus.pdf</t>
   </si>
   <si>
     <t>Indicação n° 023/2023 - Indicando ao Prefeito Municipal, para que através do setor competente, realize o evento “Marcha para Jesus”, no município de Juara-MT.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_024_-implantacao_de_iluminacao_publica_nas_ruas_e_estradas_da_comunidade_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_024_-implantacao_de_iluminacao_publica_nas_ruas_e_estradas_da_comunidade_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 024/2023- Indicando ao Prefeito Municipal e ao Secretário Municipal de Cidade, a necessidade da implantação de iluminação pública nas ruas e estradas da Comunidade Água Boa, município de Juara/MT.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_025_-_instalacao_de_uma_academia_da_terceira_idade_na_comunidade_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_025_-_instalacao_de_uma_academia_da_terceira_idade_na_comunidade_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 025/2023 - Indicando ao Prefeito Municipal e ao Secretário Municipal de Cidade, a necessidade da instalação de uma academia da terceira idade na Comunidade Água Boa, município de Juara/MT.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_026_-_instalacao_de_parque_infantil_na_comunidade_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_026_-_instalacao_de_parque_infantil_na_comunidade_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 026/2023 - Indicando ao Prefeito Municipal e ao Secretário Municipal de Cidade, a necessidade da instalação de parque infantil na Comunidade Água Boa, município de Juara/MT.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_027_-_implantacao_do_programa_crianca_feliz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_027_-_implantacao_do_programa_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>Indicação n° 027/2023 - Indicando ao Prefeito Municipal e à Secretária Municipal de Assistência Social, a necessidade da implantação do Programa “Criança Feliz” no município de Juara/MT.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_028_-_implantacao_do_programa_familia_acolhedora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_028_-_implantacao_do_programa_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Indicação n° 028/2023 - Indicando ao Prefeito Municipal e à Secretária Municipal de Assistência Social, a necessidade da implantação do Programa “Família Acolhedora” no município de Juara/MT.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao_029_-_implantacao_de_rotatoria_na_av_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao_029_-_implantacao_de_rotatoria_na_av_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Indicação n° 029/2023 - Indicando ao Departamento Municipal de Trânsito, a necessidade da implantação de uma rotatória na Avenida Rio Grande do Sul, na intersecção entre as ruas Porto Alegre e Campinas, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_030_-_implantacao_da_acao_de_limpeza_no_rio_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_030_-_implantacao_da_acao_de_limpeza_no_rio_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 030/2023 - Indicando ao Prefeito Municipal e ao Secretário Municipal de Desenvolvimento Econômico, a necessidade da implantação do Programa “Ação de Limpeza no Rio Arinos”, anualmente, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_031_-_elaboracao_de_um_estudo_de_planejamento_das_estradas_rurais_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_031_-_elaboracao_de_um_estudo_de_planejamento_das_estradas_rurais_de_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 031/2023 - Indicando ao Prefeito Municipal e ao Secretário Municipal de Transporte, a necessidade da elaboração de um estudo de planejamento das estradas rurais do município de Juara/MT.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/053_indicacao_ao_juarez_recursos_para_a_saude_-_consorcio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/053_indicacao_ao_juarez_recursos_para_a_saude_-_consorcio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 053/2023 - Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, a destinação de recursos financeiros, advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, no valor de R$ 1.200.000,00 (um milhão e duzentos mil reais), os quais serão destinados para o Consórcio Intermunicipal de Saúde do Vale do Arinos, para a aquisição de um arco cirúrgico e um aparelho de vídeoartroscopia, para o Hospital Municipal Elídia Machietto Santillo de Juara-MT.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/054_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_uma_ciclovia_e_pista_de_caminhada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/054_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_uma_ciclovia_e_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Indicação n° 054/2023 - Indicando ao Executivo Municipal e ao Secretário Adjunto de Cidade, a realização de estudos acerca da possibilidade de construir uma ciclovia entre árvores da Avenida José Alves Bezerra, no trecho compreendido, em frente ao estabelecimento denominado Atacado Bela Vista até o final do Bairro Porto Seguro.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/055_indicacao_ao_prefeito_projeto_para_pavimentacao_da_estrada_de_acesso_a_barbosinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/055_indicacao_ao_prefeito_projeto_para_pavimentacao_da_estrada_de_acesso_a_barbosinha.pdf</t>
   </si>
   <si>
     <t>Indicação n° 055/2023 - Indicando ao Executivo Municipal para que providencie junto a Secretaria de Cidade – Setor de Planejamento, a elaboração de projeto para a pavimentação asfáltica e drenagem de águas pluviais, da rua de acesso à Linha Barbosinha, rua que passa ao lado do Bairro São Gabriel.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao_no_012_2023_solicitando_transporte_escolar_unemat_-aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao_no_012_2023_solicitando_transporte_escolar_unemat_-aguas_claras.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2023 - Indicando ao Prefeito Municipal e a Secretária Municipal de Educação, a necessidade da Prefeitura Municipal fornecer transporte escolar para atender a demanda dos alunos da Unemat que residem em Águas Claras.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao_015_executivo_municipal_e_educacao_-_indicando_espaco_para_pratica_de_airsoft.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao_015_executivo_municipal_e_educacao_-_indicando_espaco_para_pratica_de_airsoft.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2023 - Indicando ao Executivo Municipal e a Secretária Municipal de Educação, objetivando a cedência de um espaço na Escola Agrícola, para ser destinado a prática de Airsoft.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_016_sec._cidade-_indicando_a_recuperacao_da_ponte_localizada_na_rua_goiania_sentido_joao_de_barro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_016_sec._cidade-_indicando_a_recuperacao_da_ponte_localizada_na_rua_goiania_sentido_joao_de_barro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016/2023 - Indicando à Secretaria Municipal de Cidade, a necessidade de promover a recuperação da ponte localizada na Rua Goiânia, sentido Bairro João de Barro.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_017_sec._cidade-_indicando_a_recuperacao_da_pavimentacao_asfaltica_da_rua_leopoldo_prebianca_santa_helena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_017_sec._cidade-_indicando_a_recuperacao_da_pavimentacao_asfaltica_da_rua_leopoldo_prebianca_santa_helena.pdf</t>
   </si>
   <si>
     <t>indicação n° 017/2023 - Indicando à Secretaria Municipal de Cidade, a necessidade de promover a recuperação da pavimentação asfáltica da Rua Leopoldo Prebianca, esquina com a Rua Lovato, localizada no Jardim Paranaguá.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/014_marta_indicando_a_informatizacao_dos_processos_do_procon.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/014_marta_indicando_a_informatizacao_dos_processos_do_procon.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2023 - Indicando ao Excelentíssimo Senhor Prefeito do Município, objetivando a implantação da plataforma digital interna do Sistema Nacional de Atendimento ao Consumidor - ProConsumidor ao Procon - Programa de Proteção e Defesa do Consumidor do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_032_-_implantacao_de_um_poupatempo_em_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_032_-_implantacao_de_um_poupatempo_em_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 032/2023 - Indicando ao Prefeito Municipal, a necessidade da implantação de uma unidade do Ganha Tempo no município de Juara/MT.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_033_-_implementacao_de_um_programa_de_castracao_de_caes_e_gatos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_033_-_implementacao_de_um_programa_de_castracao_de_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 033/2023 - Indicando ao Prefeito Municipal, a necessidade da implementação de um Programa de castração de cães e gatos no município de Juara/MT.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_034_-_elaboracao_de_um_plano_de_mobilidade_urbana.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_034_-_elaboracao_de_um_plano_de_mobilidade_urbana.pdf</t>
   </si>
   <si>
     <t>Indicação n° 034/2023 - Indicando ao Prefeito Municipal e ao Secretário Municipal de Cidade, a necessidade da elaboração e apresentação de um Plano de Mobilidade Urbana no município de Juara/MT, conforme determina a Lei Federal nº 12.587/2012.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_018_sec._cidade-_indicando_a_limpeza_do_corrego_localizado_na_avenida_rio_arinos_sentido_avenida_recife.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_018_sec._cidade-_indicando_a_limpeza_do_corrego_localizado_na_avenida_rio_arinos_sentido_avenida_recife.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2023 - Indicando à Secretaria Municipal de Cidade, a realização de serviços de limpeza geral, com retirada de mato, do córrego localizado na Avenida Rio Arinos (descendo a Escola Oscar Soares), sentido Avenida Recife.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_019_sec._cidade-_indicando_tapa_buracos_na_avenida_mato_grosso_esquina_com_a_rua_curitiba.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_019_sec._cidade-_indicando_tapa_buracos_na_avenida_mato_grosso_esquina_com_a_rua_curitiba.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2023 - Indicando à Secretaria Municipal de Cidade, operação tapa buracos na Avenida Mato Grosso, esquina com a Rua Curitiba, no centro.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_020_sec._cidade-_indicando_a_limpeza_da_praca_publica_do_residencial_buritis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_020_sec._cidade-_indicando_a_limpeza_da_praca_publica_do_residencial_buritis.pdf</t>
   </si>
   <si>
     <t>Indicação n° 020/2023 - Indicando à Secretaria Municipal de Desenvolvimento Econômico, a realização de serviços de limpeza da Praça Pública do Residencial Buritis.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/006_indicacao_ao_prefeito_projeto_para_revitalizacao_da_entrada_da_cidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/006_indicacao_ao_prefeito_projeto_para_revitalizacao_da_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2023- Indicando ao Executivo Municipal para que providencie junto a Secretaria de Cidade – Setor de Planejamento, a elaboração de projeto visando a revitalização da Avenida Ayrton Senna contemplando uma pista de ciclovia no trecho perpendicular à Avenida Rio Arinos até a entrada para a empresa denominada Creforma, finalizando com uma rotatória no cruzamento entre a entrada para a Creforma e a entrada para o Loteamento Kairós.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_035_-_instalacao_de_rotatoria_av_mato_grosso_x_rua_curitiba.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_035_-_instalacao_de_rotatoria_av_mato_grosso_x_rua_curitiba.pdf</t>
   </si>
   <si>
     <t>Indicação n° 035/2023 - Indicando ao Poder Executivo Municipal e à Divisão Municipal de Trânsito – DIMUTRAN, a necessidade da instalação de uma rotatória na Avenida Mato Grosso, na intersecção entre as Ruas Curitiba e Belém.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_036_-_tornar_a_rua_jose_pedro_dias_via_de_mao_unica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_036_-_tornar_a_rua_jose_pedro_dias_via_de_mao_unica.pdf</t>
   </si>
   <si>
     <t>Indicação n° 036/2023 - Indicando ao Departamento Municipal de Trânsito, a necessidade de tornar a circulação da Rua José Pedro Dias via de “mão única”, no trecho compreendido entre a Avenida Mato Grosso e a Rua Curitiba.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/056_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_tornar_sentido_unico_rua_da_creche_municipal_madre_paulina_e_escola_canti.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/056_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_tornar_sentido_unico_rua_da_creche_municipal_madre_paulina_e_escola_canti.pdf</t>
   </si>
   <si>
     <t>Indicação n° 056/2023 - Indicando ao Executivo Municipal e ao DIMUTRAN – Divisão Municipal Executiva de Trânsito e Transportes Rodoviário, a realização de estudos de viabilidade e se for possível a instituição com a devida sinalização de sentido único na Rua Rio Branco (em frente à Creche Municipal "Madre Paulina"), localizada no Jardim Califórnia, bem como, na Rua Guatemala (em frente à Escola Municipal "Cantinho Mágico"), localizada no Jardim América, tendo em vista que as referidas ruas são estreitas e o fluxo de veículos é bastante intenso.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Mônica Costa, Marta Dalpiaz, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/057_indicacao_a_seaf_a_criacao_de_um_abatedouro_de_frango_no_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/057_indicacao_a_seaf_a_criacao_de_um_abatedouro_de_frango_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 057/2023 - Indicando a Ilustríssima Senhora Teté Bezerra, Secretária de Estado de Agricultura Familiar, a destinação de recursos e/ou parceria para a criação de um abatedouro de frango no município de Juara.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/058_indicacao_ao_prefeito_e_ao_tolovi_indicando_iluminacao_no_trecho_recem_pavimentado_da_avenida_jose_alves_bezerra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/058_indicacao_ao_prefeito_e_ao_tolovi_indicando_iluminacao_no_trecho_recem_pavimentado_da_avenida_jose_alves_bezerra.pdf</t>
   </si>
   <si>
     <t>Indicação n° 058/2023 - Indicando ao Executivo Municipal e ao Secretário Adjunto de Cidade, a confecção de projeto visando o prolongamento da iluminação pública já existente na Avenida José Alves Bezerra para o trecho recém pavimentado da referida avenida na saída para o Distrito Administrativo de Águas Claras.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_no_013_2023_acessibilidade_no_ginasio_de_esportes_angelo_sinval_riva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_no_013_2023_acessibilidade_no_ginasio_de_esportes_angelo_sinval_riva.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2023 - Indicando ao Prefeito Municipal, a necessidade de garantir a acessibilidade no Ginásio de Esportes Ângelo Sinval Riva, com instalação de rampas estratégicas  e banheiro para cadeirantes, visando o amplo acesso a todos.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/015_marta_indicando_a_demarcacao_de_pontos_estrategicos_para_embarque_e_desembarque_de_carros_de_aplicativos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/015_marta_indicando_a_demarcacao_de_pontos_estrategicos_para_embarque_e_desembarque_de_carros_de_aplicativos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2023 - Indicando ao Excelentíssimo Senhor Prefeito do Município, e a DIMUTRAN – Divisão Municipal Executiva de Trânsito e Transportes Rodoviário, a realização de estudos de viabilidade, objetivando a demarcação de pontos estratégicos para embarque e desembarque de carros de aplicativos, levando em consideração critérios como a segurança viária, acessibilidade, fluxo de tráfego e a demanda do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_021_executivo_municipal_-_elaboracao_de_projeto_de_lei_autorizando_condecon_realizar_parcerias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_021_executivo_municipal_-_elaboracao_de_projeto_de_lei_autorizando_condecon_realizar_parcerias.pdf</t>
   </si>
   <si>
     <t>indicação n° 021/2023 - Indicando ao Prefeito Municipal de Juara, Carlos Amadeu Sirena, a necessidade da elaboração de projeto de lei que Autoriza o CONDECON - Conselho Municipal de Defesa do Consumidor, a realizar parcerias com as Associações Comerciais, Industriais, Filantrópicas e Instituições sem fins lucrativos do Município de Juara, visando o trabalho em prol do bem-estar do consumidor.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/011_indicacao_ao_prefeito_e_cidade_tubulacao_trecho_entre_rua_sao_geraldo_e_rua_curitiba.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/011_indicacao_ao_prefeito_e_cidade_tubulacao_trecho_entre_rua_sao_geraldo_e_rua_curitiba.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2023 - Indicando ao Prefeito Municipal e a Secretaria Municipal de Cidade – Setor de Planejamento, estudos de viabilidade e, posteriormente a elaboração de projeto para a canalização do córrego localizado nas imediações da Rua São Geraldo e Rua Curitiba.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_022_sec._esportes_-_indicando_iluminacao_e_pintura_da_quadra_de_areia_de_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_022_sec._esportes_-_indicando_iluminacao_e_pintura_da_quadra_de_areia_de_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Indicação n° 022/2023 - Indicando à Secretaria Municipal de Esportes, Lazer e Juventude, a necessidade de viabilizar a iluminação e pintura no entorno nas traves da quadra de areia do Distrito de Águas Claras.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/indicacao_011_prefeito_e_saude_-_instalacao_de_bancos_em_frente_aos_psfs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/indicacao_011_prefeito_e_saude_-_instalacao_de_bancos_em_frente_aos_psfs.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2023 - Indicando a Excelentíssimo Senhor Prefeito Municipal, bem como a Secretária Municipal de Saúde, a instalação de bancos e tendas em frente aos PSFs – Programa Saúde da Família do município.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/060_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_cruzeiro_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/060_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_cruzeiro_do_sul.pdf</t>
   </si>
   <si>
     <t>indicação n° 060/2023 - Indicando ao Executivo Municipal e ao Secretário Municipal de Esportes, Lazer e Juventude, a instalação de uma academia ao ar livre no Bairro Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao_037_-_realocacao_de_emenda_parlamentar_para_aquisicao_de_ambulancia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao_037_-_realocacao_de_emenda_parlamentar_para_aquisicao_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>indicação n° 037/2023 - Indicando ao Prefeito Municipal e à Secretária Municipal de Saúde, a necessidade urgente da realocação da Emenda Parlamentar nº 021/2022, Programa 1342, de minha autoria, para a aquisição de uma ambulância para o Distrito de Paranorte, município de Juara/MT.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/059_indicacao_ao_prefeito_indicando_a_participacao_nos_programas_do_governo_federal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/059_indicacao_ao_prefeito_indicando_a_participacao_nos_programas_do_governo_federal.pdf</t>
   </si>
   <si>
     <t>Indicação n° 059/2023 - Indicando ao Executivo Municipal,  para que autorize os setores competentes a realizarem o cadastramento do município de Juara, nos Programas do Governo Federal, para solicitar maquinários para o município e também recursos para a realização de serviços de recuperação/manutenção de estradas vicinais.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_038_-_disponibilizacao_de_um_psicologo_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_038_-_disponibilizacao_de_um_psicologo_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 038/2023 - Indicando às Secretárias Municipais de Saúde e Educação de Juara, a necessidade da disponibilização de um psicólogo para atender a Unidade Básica de Saúde e a Escola Municipal Francisco Sampaio, ambas no Distrito de Paranorte.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/007_indicacao_ao_executivo_municipal_visando_a_implantacao_de_bebedouro_na_praca_dos_colonizadores..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/007_indicacao_ao_executivo_municipal_visando_a_implantacao_de_bebedouro_na_praca_dos_colonizadores..pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2023 - Indicando ao Executivo Municipal, a instalação de um bebedouro público na "Praça dos Colonizadores", a praça central do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Mônica Costa, Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/061_indicacao_a_metamat_pocos_artesianos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/061_indicacao_a_metamat_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 061/2023 - Ao Excelentíssimo Senhor Juliano Jorge Boraczynski Presidente na METAMAT - Companhia Matogrossense de Mineração, indicando a perfuração de 03 (três) Poços Artesianos para abastecimento de água, das seguintes localidades: Escola Municipal Santo Antônio, localizada na Fazenda Monte Azul na Estrada da Balsa, km 125, Aldeia Tatuí e na Porta do Céu.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
     <t>Indicação nº 012/2023: Poda de árvores na Avenida Principal (núcleo urbano) do Distrito de Águas Claras.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Indicação nº 014/2023: Construção do Muro ao redor da Mini Prefeitura do Distrito de Águas Claras.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Indicação nº 015/2023: Disponibilização de uma agência dos Correios, no Distrito de Águas Claras.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao_039_-_encaminhando_anteprojeto_de_lei_-_fundo_municipal_penitenciario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao_039_-_encaminhando_anteprojeto_de_lei_-_fundo_municipal_penitenciario.pdf</t>
   </si>
   <si>
     <t>indicação n° 039/2023- Indicando a CRIAÇÃO DO FUNDO MUNICIPAL DE POLÍTICAS PENAIS, nos termos do anteprojeto de lei encaminhado em anexo.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_040__-_instalacao_de_relogio_digital.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_040__-_instalacao_de_relogio_digital.pdf</t>
   </si>
   <si>
     <t>Indicação n° 040/2023- Indicando a instalação de relógio digital com termômetro na Avenida Rio Arinos.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/012_indicacao_-_anteprojeto_comercio_de_alimentos_em_vias_publicas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/012_indicacao_-_anteprojeto_comercio_de_alimentos_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2023- Indicando a regulamentação do comércio de alimentos em vias e logradouros públicos no município de Juara, conforme anteprojeto de lei encaminhado em anexo.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/016_marta_indicando_ao_executivo_municipal_que_atraves_da_secretaria_de_educacao_planeja_a_licenca_premio_dos_servidores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/016_marta_indicando_ao_executivo_municipal_que_atraves_da_secretaria_de_educacao_planeja_a_licenca_premio_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, para que por seu intermédio através da Secretária de Educação, organize a partir do ano que vem (2024), uma escala de planejamento para a concessão das licenças prêmios dos professores Municipais de Juara/MT.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_012_prefeito_e_esportes_-_instalacao_de_alambrado_para_cercar_o_centro_esportivo_julio_cezar_sirena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_012_prefeito_e_esportes_-_instalacao_de_alambrado_para_cercar_o_centro_esportivo_julio_cezar_sirena.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2023- Indicando ao Excelentíssimo Senhor Prefeito Municipal, bem como ao Secretário Municipal de Esportes, Lazer e Juventude, indicando a necessidade da instalação de alambrado no entorno do Centro Esportivo Júlio Cézar Sirena, localizado no centro.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/012_indicacao_-_projeto_que_institui_o_centro_de_especialidades_odontologicas_-_ceo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/012_indicacao_-_projeto_que_institui_o_centro_de_especialidades_odontologicas_-_ceo.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2023 - Indicando a necessidade da elaboração de projeto de lei instituindo o Centro de Especialidades Odontológicas, em atendimento à Política Nacional de Saúde Bucal – Programa Brasil Sorridente, no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no_016_2023_prefeito_e_secretaria_de_saude_sugerindo_que_inscricao_pra_aquisicao_de_unidades_odontologicas_moveis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no_016_2023_prefeito_e_secretaria_de_saude_sugerindo_que_inscricao_pra_aquisicao_de_unidades_odontologicas_moveis.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016/2023 - Indicando ao Prefeito Municipal e a Secretária Municipal de Saúde, a realização de inscrição de seleção para aquisição de Unidades Odontológicas Móveis (UOMs) oferecidas pelo Governo Federal do Presidente Luiz Inácio Lula da Silva.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no_017_2023_prefeito_indicando_a_publicacao_de_vagas_em_creche.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no_017_2023_prefeito_indicando_a_publicacao_de_vagas_em_creche.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2023 - Indicando ao Prefeito Municipal e a Secretaria Municipal de Educação, que sejam tomadas as medidas necessárias para o cumprimento integral da Lei nº 14.685/2023, que versa sobre a obrigatoriedade de divulgação da lista de espera para vagas nas Escolas e Creches em nosso município.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_no_018_2023_prefeito_indicando_a_contratacao_de_um_tecnico_e_um_novo_ponto_de_atentendimento_de_identificacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_no_018_2023_prefeito_indicando_a_contratacao_de_um_tecnico_e_um_novo_ponto_de_atentendimento_de_identificacao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2023 - Indicando ao Prefeito Municipal a criação de um novo polo de atendimento no setor de identificação, além da contratação de um servidor.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_019_2023_mauro_mendes_rosa_neide_tete_bezerra_solicitando_4_veiculos_para_as_aldeias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_019_2023_mauro_mendes_rosa_neide_tete_bezerra_solicitando_4_veiculos_para_as_aldeias.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2023- Indicando aos Excelentíssimos Senhores: Mauro Mendes Ferreira, Rosa Neide Sandes de Almeida e Teté Bezerra,  a disponibilização de emendas para aquisição de 4 (quatro) Veículos Pick UP Strada, visando melhorar as condições de tráfego e facilitar escoamento da produção agrícola e pecuária dos povos indígenas de Juara/MT.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/063_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_niteroi_esquina_com_a_rua_joao_cardoso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/063_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_niteroi_esquina_com_a_rua_joao_cardoso.pdf</t>
   </si>
   <si>
     <t>Indicação n° 063/2023 - Indicando ao Executivo Municipal para que providencie junto a Secretaria Municipal de Cidade – Setor de Planejamento, a elaboração de projeto e execução da pavimentação asfáltica e drenagem de águas pluviais, do trecho entre a Rua Niterói esquina com a Rua João Cardoso.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_023_prefeito_e_transportes_-_indicando_recuperacao_da_ponte_sobre_o_rio_matrinxa_ii_-_estrada_da_porteira_branca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_023_prefeito_e_transportes_-_indicando_recuperacao_da_ponte_sobre_o_rio_matrinxa_ii_-_estrada_da_porteira_branca.pdf</t>
   </si>
   <si>
     <t>Indicação n° 023/2023 - Indicando ao Excelentíssimo Prefeito Municipal e ao Secretário Municipal de Transportes, a urgente recuperação da ponte sobre o Rio Matrinxã II, localizada na Estrada da Porteira Branca, neste município.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_024_esportes_-_indicando_melhorias_para_quadra_de_basquete_e_instalacao_de_um_bebedouro_na_pista_do_skate.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_024_esportes_-_indicando_melhorias_para_quadra_de_basquete_e_instalacao_de_um_bebedouro_na_pista_do_skate.pdf</t>
   </si>
   <si>
     <t>indicação n° 024/2023 - Indicando ao Excelentíssimo Secretário Municipal de Esportes, Lazer e Juventude, melhorias na quadra de basquete localizada na Praça Esportiva Diogo Rafael Saporski, com a recuperação do piso, a instalação de rede de proteção e de um bebedouro de água na quadra de basquete.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/017_marta_indicando_ao_executivo_municipal_compute_o_tempo_da_licenca_premio_dos_servidores_congelados_durante_a_pandemia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/017_marta_indicando_ao_executivo_municipal_compute_o_tempo_da_licenca_premio_dos_servidores_congelados_durante_a_pandemia.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2023 - Indicando ao Excelentíssimo Senhor Prefeito do Município, para que este reveja e ajuste os procedimentos administrativos cabíveis visando a computação do tempo para cumprimento de período aquisitivo necessário à concessão de licença prêmio dos Servidores Públicos Municipais de Juara/MT, conforme a Resolução de Consulta nº 05/2020 do Tribunal de Contas de Mato Grosso.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_043__-_instalacao_de_cameras_lago_geraldao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_043__-_instalacao_de_cameras_lago_geraldao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 043/2023 - Indicando ao Prefeito Municipal de Juara e ao Secretário Municipal de Cidade, a instalação de câmeras de videomonitoramento no Lago Contemplativo do Geraldão, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_044_-adesao_ao_programa_ser_familia_habitacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_044_-adesao_ao_programa_ser_familia_habitacao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 044/2023 - Indicando ao Prefeito Municipal de Juara, a necessidade da adesão do município no Programa  “Ser Família Habitação” desenvolvido pelo Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_045_-adesao_ao_programa_escola_em_tempo_integral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_045_-adesao_ao_programa_escola_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>Indicação n° 045/2023 - Indicando ao Prefeito Municipal de Juara e a Secretária Municipal de Educação, a necessidade da adesão do município no Programa  “Escola em Tempo Integral” desenvolvido pelo Ministério da Educação.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_046_-adesao_ao_novo_pac_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_046_-adesao_ao_novo_pac_saude.pdf</t>
   </si>
   <si>
     <t>Indicação n° 046/2023 - Indicando ao Prefeito Municipal de Juara e a Secretária Municipal de Saúde, a necessidade da adesão do município no novo Programa de Aceleração de Crescimento (PAC), em suas diversas modalidades, desenvolvido pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/018_marta_indicando_ao_executivo_municipal_divulgacao_edital_de_chamamento_publico_para_a_selecao_de_osc_interessada_em_celebrar_termo_de_fomento_mulher.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/018_marta_indicando_ao_executivo_municipal_divulgacao_edital_de_chamamento_publico_para_a_selecao_de_osc_interessada_em_celebrar_termo_de_fomento_mulher.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2023 - Indicando ao Excelentíssimo Senhor Prefeito do Município, para que por meio de seus canais oficiais de comunicação, promova a divulgação do Edital nº 02/2023 de Chamamento Público que tem por objetivo a seleção de Organização da Sociedade Civil interessada em celebrar Termo de Fomento que tenha por objeto realizar Projeto de formação com mulheres em Autonomia econômica e cuidado, visando à constituição de rede de multiplicadoras.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/064_indicacao_a_mapa_patrola_para_o_distrito_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/064_indicacao_a_mapa_patrola_para_o_distrito_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 064/2023 - Indicando ao Excelentíssimo Senhor Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento do Brasil - MAPA, a destinação de uma patrola para atender as demandas do Distrito Administrativo de Paranorte.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_042__-_limpeza_do_rio_arinos_e_instalacao_de_lixeiras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_042__-_limpeza_do_rio_arinos_e_instalacao_de_lixeiras.pdf</t>
   </si>
   <si>
     <t>Indicação n° 042/2023- Indicando ao Prefeito Municipal de Juara e ao Secretário Municipal de Cidade, solicitando a limpeza e manutenção do entorno do Rio Arinos, nas proximidades da Ponte, bem como a instalação de lixeiras no local.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_041__-_restabelecimento_do_servico_de_internet_dos_correios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_041__-_restabelecimento_do_servico_de_internet_dos_correios.pdf</t>
   </si>
   <si>
     <t>Indicação n° 041/2023 - Indicando ao Diretor da Agência dos Correios de Juara, a regularização urgente dos problemas de interrupção de internet da Agência para garantir que os serviços sejam restabelecidos de forma eficaz e eficiente.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no_020_2023_prefeito_solicitando_a_criacao_do_cargo__de_assessoria_para_assuntos_indiginas.docx</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no_020_2023_prefeito_solicitando_a_criacao_do_cargo__de_assessoria_para_assuntos_indiginas.docx</t>
   </si>
   <si>
     <t>Indicação n° 020/2023 - Indicando ao Excelentíssimo Prefeito Municipal, a viabilidade de instituir um cargo ou função de assessoria especializada para tratar das demandas das quatro etnias indígenas – Aldeia Munduruku, Aldeia Rikbaktsa, Aldeia Apiaká–Kayabi e Aldeia Inhá–Apiaká – junto à estrutura administrativa da Prefeitura de Juara/MT.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_025_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_e_ampliacaos_das_vagas_de_estacionamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_025_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_e_ampliacaos_das_vagas_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>Indicação n° 025/2023- Indicando ao Executivo Municipal para que através de Secretaria de Cidade e Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, promova uma análise para a possível implementação do fechamento do canteiro central da Avenida Mato Grosso nas proximidades do Centro de Saúde Frater Lucas, bem como amplie as vagas de estacionamento nessa localidade.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/019_marta_indicando_ao_executivo_municipal_implementacao_do_dia_de_conscientizacao_do_bullying_e_regulamentacao_da_lei_no_3.019_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/019_marta_indicando_ao_executivo_municipal_implementacao_do_dia_de_conscientizacao_do_bullying_e_regulamentacao_da_lei_no_3.019_2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2023- Indicando ao Excelentíssimo Senhor Prefeito do Município, para que este institua um Dia de Conscientização do Bullying, assim como nos encaminha a programação para a implantação da Lei nº 3.109 de 10 de julho de 2023 que instituiu a Campanha Agosto verde de Conscientização da Segurança Digital nas Escolas Municipais, no Município de Juara/MT.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/065_indicacao_a_mapa_maquinarios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/065_indicacao_a_mapa_maquinarios.pdf</t>
   </si>
   <si>
     <t>Indicação n° 065/2023 - Indicando ao Excelentíssimo Senhor Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento do Brasil - MAPA, a destinação de um caminhão caçamba, três ensiladeiras e uma Plantadeira Hidráulica com 5 Linhas, com o objetivo de fortalecer e impulsionar as atividades agrícolas do município de Juara-MT.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/066_indicacao_ao_juarez_recursos_para_micro_revestimento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/066_indicacao_ao_juarez_recursos_para_micro_revestimento.pdf</t>
   </si>
   <si>
     <t>Indicação n° 066/2023 - Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, a destinação de recursos financeiros, advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, com escopo de garantir recursos para a materialização e execução do projeto de micro revestimento para conservação do pavimento, que foi protocolado junto a SINFRA – Secretaria de Estado de Infraestrutura e Logística, com protocolo de nº 504247/2021, que atenderá vários bairros do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_026_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_sentido_avenida_planeta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_026_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_sentido_avenida_planeta.pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/2023 - Ao Executivo Municipal para que através de Secretaria de Cidade e Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, providencie melhorias para a Avenida Mato Grosso, no trecho compreendido entre a Rua Bauru e a Rua Castelo Branco.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/014_indicacao_-_projeto_basico_de_autorizacao_implantacao_de_quebra-molas_mt-338.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/014_indicacao_-_projeto_basico_de_autorizacao_implantacao_de_quebra-molas_mt-338.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2023- Indicando ao Excelentíssimo Senhor Prefeito Carlos Amadeu Sirena e ao Secretário Adjunto de Cidade, Sr. Joaquim Tolovi Junior, a necessidade da elaboração de Projeto Básico para Construção de Quebra-molas na Rodovia MT-338.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/062_indicacao_a_fernanda_indicando_lei_13.845_-_eca_-_vagas_a_irmaos_na_mesma_escola.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/062_indicacao_a_fernanda_indicando_lei_13.845_-_eca_-_vagas_a_irmaos_na_mesma_escola.pdf</t>
   </si>
   <si>
     <t>Indicação n° 062/2023- Indicando a Secretária Municipal de Educação, Senhora Fernanda Alves dos Santos Ribas, versando sobre o cumprimento da Lei Nº 13.845, de 18 de junho de 2019, que altera o Estatuto da Criança e do Adolescente (ECA), que garante o acesso à escola pública e gratuita, próxima de sua residência, garantindo-se vagas no mesmo estabelecimento a irmãos que frequentem a mesma etapa ou ciclo de ensino da educação básica.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_014_2023_prefeito_solicitando_bebedor_de_agua_escola_tancredo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_014_2023_prefeito_solicitando_bebedor_de_agua_escola_tancredo.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2023- Indicando ao Prefeito Municipal e a Secretária Municipal de Educação solicitando um bebedouro de água com maior capacidade, bem como melhorar os ar-condicionado e colocar insulfilm nos ônibus escolares da Escola Municipal Tancredo Neves.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_no_015_2023_prefeito_e_secretaria_de_educacao_solicitando_melhorias_na_escola_renascer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_no_015_2023_prefeito_e_secretaria_de_educacao_solicitando_melhorias_na_escola_renascer.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2023- Indicando ao Prefeito Municipal, Secretária Municipal de Educação e Secretaria de Esporte, solicitando um bebedouro de água com maior capacidade, bem como melhorar os ar-condicionado dos ônibus e colocar insulfilm nos ônibus escolares e artigos esportivos na Escola Municipal Renascer.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Carlos Amadeu Sirena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/mensagem_de_veto_no_001-2023_-_projeto_de_lei_do_legislativo_no_028-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/mensagem_de_veto_no_001-2023_-_projeto_de_lei_do_legislativo_no_028-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 001/2023 - Veta integralmente o Autógrafo nº 112/2022, referente ao Projeto de Lei do Legislativo nº 028/2022, que autoriza instituição do programa de Coleta Seletiva de Lixo Eletrônico e Tecnológico, no Município de Juara/MT.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/mensagem_de_veto_no_002-2023_-_projeto_de_lei_do_legislativo_no_029-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/mensagem_de_veto_no_002-2023_-_projeto_de_lei_do_legislativo_no_029-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 002/2023 - Veta Integralmente o Autógrafo nº 114/2022, referente ao Projeto de Lei do Legislativo nº 029/2022, que "Autoriza o Chefe do Poder Executivo Municipal a conceder auxílio financeiro aos atletas amadores e profissionais que participarem de eventos e competições esportivas representando o Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2260/mensagem_de_veto_no_003-2023_-_veta_integralmente_o_projeto_de_lei_do_legislativo_no_001-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2260/mensagem_de_veto_no_003-2023_-_veta_integralmente_o_projeto_de_lei_do_legislativo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 003/2023 - que Veta Integralmente o Autógrafo nº 039/2023, referente ao Projeto de Lei do Legislativo nº 001/2023– Que dispõe sobre a transparência na execução de emendas parlamentares indicadas ao município de Juara-MT por Senadores, Deputados Estadual e Vereadores.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/mensagem_de_veto_no_004-2023_-_projeto_de_lei_do_legislativo_no_031-2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/mensagem_de_veto_no_004-2023_-_projeto_de_lei_do_legislativo_no_031-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 004/2023 - Veta integralmente o Autógrafo nº 059/2023, que a criação do Programa “Cidade Vigilante”, que concede desconto de 15% no valor do IPTU anual, às empresas e munícipes que instalarem câmeras de vídeo monitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/mensagem_de_veto_no_005-2023_-_projeto_de_lei_do_legislativo_no_008-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/mensagem_de_veto_no_005-2023_-_projeto_de_lei_do_legislativo_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 005/2023 - Veta integralmente o Autógrafo nº 060/2023, que Dispõe sobre a presença de “DOULAS” durante o parto, nas maternidades situadas no município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2217/mocao_de_aplauso_001_ana_beatriz_fernandes_sokano_da_e.e_oscar_soares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2217/mocao_de_aplauso_001_ana_beatriz_fernandes_sokano_da_e.e_oscar_soares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2023- À aluna Ana Beatriz Fernandes Sokano da E.E Oscar Soares, selecionada no Município de Juara/MT para o Programa de Intercâmbio MT no Mundo.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2218/mocao_de_aplauso_002_nicole_mateus_lopes_da_e.e_militar_tiradentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2218/mocao_de_aplauso_002_nicole_mateus_lopes_da_e.e_militar_tiradentes.pdf</t>
   </si>
   <si>
     <t>Moçao de Aplausos n° 002/2023- À aluna Nicole Mateus Lopes da E.E Militar Tiradentes, selecionada no Município de Juara/MT para o Programa de Intercâmbio MT no Mundo.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2219/mocao_de_aplauso_003_dhieniffer_maykely_guira_soares_da_e.e_nivaldo_fracarolli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2219/mocao_de_aplauso_003_dhieniffer_maykely_guira_soares_da_e.e_nivaldo_fracarolli.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2023- À aluna Dhieniffer Maykeli Guira Soares da E.E Nivaldo Fracarolli, selecionada no Município de Juara/MT para o Programa de Intercâmbio MT no Mundo.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2220/mocao_de_aplauso_004_emanuelli_teodoro_menozzi_da_e.e_nivaldo_fracarolli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2220/mocao_de_aplauso_004_emanuelli_teodoro_menozzi_da_e.e_nivaldo_fracarolli.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2023- À aluna Emanuelli Teodoro Menozzi da E.E Nivaldo Fracarolli, selecionada no Município de Juara/MT para o Programa de Intercâmbio MT no Mundo.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_de_aplauso_001_joao_venancio_da_silva_o_joao_chinelo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_de_aplauso_001_joao_venancio_da_silva_o_joao_chinelo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 001/2023 - Ao Senhor João Venâncio da Silva, em reconhecimento ao exemplo de cidadania, amor ao esporte, organização e dedicação nos eventos esportivos juarense.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/mocao_de_aplauso_005_alunos_oscar_soares_projeto_coleta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/mocao_de_aplauso_005_alunos_oscar_soares_projeto_coleta.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 005/2023- Requeiro à Mesa, que encaminhe a presente Moção de Aplausos ao Professor Amarildo Bertasso e aos alunos do 2º Ano “C” e 2º Ano “D” do ano letivo de 2022, da E.E Oscar Soares, pela iniciativa em solicitar junto ao Poder Legislativo, um Projeto de Lei que crie programas de descarte e reciclagem de lixo eletrônico.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/mocao_de_aplauso_001_lions_clube.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/mocao_de_aplauso_001_lions_clube.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2023 - Aos membros do Lions Clube de Juara Centenário, pelos relevantes serviços prestados aos Juarenses, com parcerias integradas na comunidade com o Poder Público e demais entidades locais.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_002_sicredi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_002_sicredi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2023 - À Cooperativa Sicredi Univales, pelos relevantes serviços prestados aos Juarenses.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/mocao_de_aplauso_002_advogados_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/mocao_de_aplauso_002_advogados_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2023-Aos advogados do município de Juara-MT, em comemoração ao Dia do Advogado, comemorado anualmente no dia 11 de agosto.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_de_aplauso_002_profissionais_da_saude_-_prestacao_de_socorro_-_acidente_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_de_aplauso_002_profissionais_da_saude_-_prestacao_de_socorro_-_acidente_acrivale.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 002/2023 - Aos profissionais da saúde que atenderam o grave acidente com um lance de arquibancada, com vítimas, ocorrido durante a 29ª Expovale, demonstrando coragem, dedicação e profissionalismo.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/mocao_de_aplauso_003_brigada_municipal_-_prestacao_de_socorro_-_acidente_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/mocao_de_aplauso_003_brigada_municipal_-_prestacao_de_socorro_-_acidente_acrivale.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 003/2023 - Aos profissionais da Brigada Municipal que atenderam o grave acidente com um lance de arquibancada, com vítimas, ocorrido durante a 29ª Expovale, demonstrando coragem, dedicação e profissionalismo.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/mocao_de_aplauso_003_advogados_subsecao_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/mocao_de_aplauso_003_advogados_subsecao_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2023 - Aos advogados do município de Juara-MT, em comemoração ao Dia do Advogado, comemorado anualmente no dia 11 de agosto.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_de_aplauso_004_ao_instutor_everaldo_galdino_e_aos_atletas_victor_gabriel_e_pedro_henrique.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_de_aplauso_004_ao_instutor_everaldo_galdino_e_aos_atletas_victor_gabriel_e_pedro_henrique.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2023 - Ao Instrutor Esportivo Municipal Everaldo Miranda Galdino e aos Atletas Victor Gabriel Viola Galdino – Campeão Brasileiro de Karatê e Pedro Henrique de Araújo – 3º Colocado no Kumite (luta) em equipe, no XXII Campeonato Brasileiro de Karatê, na cidade de São José do Rio Preto/SP.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/mocao_de_aplauso_005_as_eleitas_do_concurso_mini_miss_mato_grosso_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/mocao_de_aplauso_005_as_eleitas_do_concurso_mini_miss_mato_grosso_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 005/2023 - As eleitas do Concurso Mini Miss Mato Grosso 2023, realizado no dia 8 de outubro de 2023, na cidade de Cuiabá-MT, pela excelência, talento e dedicação demonstrados no decorrer desta competição.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/mocao_de_aplauso_006_aos_atletas_da_terceira_idade_e_a_comissao_tecnica_do_voleibol_adaptado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/mocao_de_aplauso_006_aos_atletas_da_terceira_idade_e_a_comissao_tecnica_do_voleibol_adaptado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 006/2023 - Aos Atletas da Terceira Idade e a Comissão Técnica de Voleibol Adaptado de Juara-MT, pela conquista do primeiro lugar no 1º Encontro de Voleibol Adaptado de Porto dos Gaúchos-MT.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/mocao_de_aplauso_001_atiradores_do_tiro_de_guerra_alves_reolon_-_ano_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/mocao_de_aplauso_001_atiradores_do_tiro_de_guerra_alves_reolon_-_ano_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2023 - Aos Atiradores matriculados nas Turmas de 2022 e 2023 que, durante a prestação do Serviço Militar, se mantiveram íntegros e comprometidos com as suas obrigações no Tiro de Guerra Alves Reolon, sob a chefia do 1º Sargento Wilson Silvestre Giarola, colaborando para o bem-estar da sociedade Juarense.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>Sandy, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Marta Dalpiaz, Mônica Costa, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_de_aplauso_004_valdeson_paula_portela.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_de_aplauso_004_valdeson_paula_portela.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2023 - Ao Senhor Valdeson Paula Portela, conhecido como "Professor Modelo" e recentemente laureado com o título de Mestrando de Capoeira.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>Eraldo Markito, Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_de_aplauso_001_assistencia_social_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_de_aplauso_001_assistencia_social_do_municipio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2023 - A Secretária Municipal de Assistência Social e Trabalho, senhora Creusa Cristina Carvalho da Mota, bem como à dedicada servidora Eveline da Costa Zolandek, e a todos os servidores exemplares do CRAS, CREAS, Casa de Passagem Francisca Isaura Moreira, da AAMOR e Lar dos Idosos Irmã Maria Lucianete, pelos relevantes serviços prestados em prol do bem-estar social de nossa comunidade.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/mocao_de_aplauso_007_aos_atletas_sub-14_e_equipe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/mocao_de_aplauso_007_aos_atletas_sub-14_e_equipe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 007/2023 - Aos Atletas da categoria Futsal Sub 14 de Juara comandada pelo professor, Fernando Antônio da Cruz e os auxiliares técnicos Weder Camillo de Souza e Gilmar dos Santos, que foram campeões da Taça Mato Grosso Sub 14, realizada na cidade de Nobres-MT.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/mocao_de_aplauso_008_aos_atletas_sub-15_e_equipe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/mocao_de_aplauso_008_aos_atletas_sub-15_e_equipe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 008/2023 - Aos Atletas da categoria Futsal Sub 15 de Juara comandada pelo professor, Fernando Antônio da Cruz e os auxiliares técnicos Weder Camillo de Souza e Gilmar dos Santos, que conquistaram o 2º lugar na Taça Mato Grosso Sub 15, realizada na cidade de Cuiabá-MT.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/mocao_de_aplauso_001_aos_bombeiros_que_atuaram_no_resgate_do_jovem_breno_e_outras_vitimas_de_afogamento_no_rio_arinos_em_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/mocao_de_aplauso_001_aos_bombeiros_que_atuaram_no_resgate_do_jovem_breno_e_outras_vitimas_de_afogamento_no_rio_arinos_em_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2023 - Aos Bombeiros que estiveram envolvidos nas operações de busca das vítimas de afogamento no Rio Arinos nos últimos dias.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_001_licenca_para_o_prefeito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_001_licenca_para_o_prefeito.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2023 - Autoriza o Prefeito Municipal de Juara Sr. Carlos Amadeu Sirena, a licenciar-se do cargo e ausentar-se do Município por período superior a 15 (quinze) dias.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_alessandra_paula_dos_santos_zimmerman.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_alessandra_paula_dos_santos_zimmerman.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 002/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Alessandra Paula dos Santos Zimmerman.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_vera_alves_cordeiro_grande.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_vera_alves_cordeiro_grande.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 003/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Vera Alves Cordeiro Grande.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_caroline_adriane_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_caroline_adriane_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 004/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Caroline Adriane da Silva.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_maria_terezinha_farias_gustmann..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_maria_terezinha_farias_gustmann..pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Maria Terezinha Farias Gustmann.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_lucilia_pistore_frasson.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_lucilia_pistore_frasson.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 006/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Lucilia Pistore Frasson.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_nilza_de_fatima_botelho_dalpiaz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_nilza_de_fatima_botelho_dalpiaz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 007/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Nilza de Fátima Botelho Dalpiaz.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_keila_renata_barbieri_vendrame.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_keila_renata_barbieri_vendrame.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 008/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Keila Renata Barbieri Vendrame Araújo.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_leonice_maria_do_nascimento_musialak.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_leonice_maria_do_nascimento_musialak.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 009/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Leonice Maria do Nascimento Musialak.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_luzilene_de_fatima_nunes_alvorado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_luzilene_de_fatima_nunes_alvorado.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 010/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Luzilene de Fátima Nunes Alvorado.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_erica_tatiane_pereira_sawitzki..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_erica_tatiane_pereira_sawitzki..pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Érica Tatiane Pereira Sawitzki.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2158/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_silvana_aparecida_de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2158/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_silvana_aparecida_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 012/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Silvana Aparecida de Oliveira.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_decreto_013_titulo_mulher_empreendedora_senhora_maria_de_fatima_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_decreto_013_titulo_mulher_empreendedora_senhora_maria_de_fatima_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 013/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Maria de Fátima da Silva.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_decreto_014_titulo_mulher_empreendedora_senhora_maria_de_souza_carmo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_decreto_014_titulo_mulher_empreendedora_senhora_maria_de_souza_carmo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 014/2023 - Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Maria de Souza Carmo.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2189/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_silvano_ferreira_do_amaral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2189/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_silvano_ferreira_do_amaral.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 015/2023 - Concede Título Honorífico de Cidadão Juarense e dá outras providências.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>Mesa Diretora - Sandy de Paula Alves Mainardes, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_016_titulo_de_cidadao_honorario_juarense_comandante_alex_fontes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_016_titulo_de_cidadao_honorario_juarense_comandante_alex_fontes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 016/2023- Concede Título Honorífico de Cidadão Juarense ao Senhor Alex Fontes Meira e Silva.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_sargento_helena_portela.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_sargento_helena_portela.pdf</t>
   </si>
   <si>
     <t>Assunto: Projeto de Decreto Legislativo n° 017/2023 - Concede o Titulo Honorífico de Cidadã Juarense a Senhora Maria Helena Portela.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_decreto_018_titulo_honorifico_de_comenda_do_legislativo-amara_moreira_da_silva_ramos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_decreto_018_titulo_honorifico_de_comenda_do_legislativo-amara_moreira_da_silva_ramos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 018/2023 - Concede o Título Honorífico de Comenda do Legislativo Juarense à Senhora Amara Moreira da Silva Ramos.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_joao_venancio_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_joao_venancio_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 019/2023- Concede o Titulo Honorífico de Cidadão Juarense ao Senhor João Venâncio da Silva.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_antonio_vitoriano_da_cruz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_antonio_vitoriano_da_cruz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 020/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Antônio Vitoriano da Cruz.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_cleriston_souza_cavalcante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_cleriston_souza_cavalcante.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 021/2023 - Concede o Título honorífico de Cidadão Juarense ao Senhor Cleriston Souza Cavalcante.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto do Legislativo nº 022/2023 - Concede o Diploma ¨Professora Elaine Silvana de Matias Alves¨ à Senhora Elizangela Alves Aze.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 023/2023 - Concede o Titulo Honorífico de Cidadão Juarense ao Senhor Antônio Alves Santos.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_decreto_024_diploma_professora_joice_emanuele_da_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_decreto_024_diploma_professora_joice_emanuele_da_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 024/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Joice Emanuele da Costa.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_decreto_026_diploma_professora_josiane_eloisa_casale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_decreto_026_diploma_professora_josiane_eloisa_casale.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 026/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Josiane Eloisa Casale.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_lincoln_de_carvalho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_lincoln_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de Decreto Legislativo n° 025/2023 - Concede o Título Honorifico de Cidadão Juarense ao Senhor Lincoln de Carvalho.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_decreto_027_titulo_de_cidadao_honorario_juarense_sidney_mantoan_nunes_siqueira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_decreto_027_titulo_de_cidadao_honorario_juarense_sidney_mantoan_nunes_siqueira.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto Legislativo n° 027/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Sidney Mantoan Nunes Siqueira.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_decreto_028_diploma_professora_kely_cristina_ferneda.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_decreto_028_diploma_professora_kely_cristina_ferneda.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 028/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Kely Cristina Ferneda.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_decreto_029_diploma_professora_marta_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_decreto_029_diploma_professora_marta_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 029/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Marta da Silva.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_decreto_030_diploma_professora_joana_cardozo_migliavacca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_decreto_030_diploma_professora_joana_cardozo_migliavacca.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 030/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Joana Cardozo Migliavacca.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_decreto_031_diploma_professora_maria_lucia_da_silva_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_decreto_031_diploma_professora_maria_lucia_da_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 031/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Maria Lucia da Silva Oliveira.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_decreto_032_diploma_professora_marta_dalpiaz_nepomuceno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_decreto_032_diploma_professora_marta_dalpiaz_nepomuceno.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 032/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Marta Dalpiaz Nepomuceno.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_decreto_033_diploma_professora_marilsa_fatima_da_silva_guerra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_decreto_033_diploma_professora_marilsa_fatima_da_silva_guerra.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 033/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Marilsa Fatima da Silva Guerra.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_decreto_034_diploma_professora_ediomar_bispo_correa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_decreto_034_diploma_professora_ediomar_bispo_correa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 034/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves ao Senhor Ediomar Bispo Corrêa.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_decreto_035_diploma_professora_elizete_selma_de_matias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_decreto_035_diploma_professora_elizete_selma_de_matias.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 035/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Elizete Selma de Matias.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto_de_decreto_036_diploma_professora_giacomo_luiz_de_matias_junior.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto_de_decreto_036_diploma_professora_giacomo_luiz_de_matias_junior.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 036/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves ao Senhor Giacomo Luiz de Matias Junior.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto_de_decreto_038_diploma_professora_jocely_gomes_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto_de_decreto_038_diploma_professora_jocely_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 038/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Jocely Gomes da Silva.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_decreto_037_titulo_de_cidada_honorario_juarense_maria_do_rosario_carneiro_de_lima.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_decreto_037_titulo_de_cidada_honorario_juarense_maria_do_rosario_carneiro_de_lima.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 037/2023 - Concede o Título Honorífico de Cidadã Juarense a Senhora Maria do Rosário Carneiro de Lima.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_joilson_junior_de_melo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_joilson_junior_de_melo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto legislativo n° 039/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Joilson Junior de Melo.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_040_diploma_professora_noeli_catarina_beltramello.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_040_diploma_professora_noeli_catarina_beltramello.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 040/2023 - Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Noeli Catarina Beltramello.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_goncalves_cerqueira_filho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_goncalves_cerqueira_filho.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 041/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Antonio Gonçalves Cerqueira Filho.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_decreto_042_titulo_de_cidada_honoraria_juarense_gisela_simona_viana_de_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_decreto_042_titulo_de_cidada_honoraria_juarense_gisela_simona_viana_de_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 042/2023 - Concede o Título Honorífico de Cidadã Juarense à Senhora Gisela Simona Viana de Souza.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_de_decreto_043_titulo_de_cidada_honoraria_juarense_marcia_zelia_franco_da_cruz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_de_decreto_043_titulo_de_cidada_honoraria_juarense_marcia_zelia_franco_da_cruz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 043/2023 - Concede o Título Honorífico de Cidadã Juarense à Senhora Marcia Zelia Franco da Cruz.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_decreto_044_titulo_de_cidadao_honorario_juarense_josue_de_freitas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_decreto_044_titulo_de_cidadao_honorario_juarense_josue_de_freitas.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 044/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Josué de Freitas.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_wilson_silvestre_giarola.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_wilson_silvestre_giarola.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 045/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Wilson Silvestre Giarola.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_decreto_046_titulo_de_cidadao_honorario_juarense_dalmir_dionei_barela_iori.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_decreto_046_titulo_de_cidadao_honorario_juarense_dalmir_dionei_barela_iori.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 046/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Dalmir Dionei Barela Iori.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_decreto_049_titulo_de_cidada_honoraria_juarense_maria_natividade_de_souza_vasselli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_decreto_049_titulo_de_cidada_honoraria_juarense_maria_natividade_de_souza_vasselli.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 049/2023 - Concede o Título Honorífico de Cidadã Juarense à Senhora Maria Natividade de Souza Vasseli.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_decreto_048_titulo_de_cidadao_honorario_juarense_eduardo_gomes_azoia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_decreto_048_titulo_de_cidadao_honorario_juarense_eduardo_gomes_azoia.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto legislativo n° 048/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Eduardo Gomes Azoia.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_decreto_047_titulo_de_cidada_honorario_juarense_josefa_serafim_de_jesus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_decreto_047_titulo_de_cidada_honorario_juarense_josefa_serafim_de_jesus.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 047/2023 - Concede o Título Honorífico de Cidadã Juarense à Senhora Josefa Serafim de Jesus.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_050_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_050_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 050/2023 - Aprova as Contas Anuais de Governo da Prefeitura Municipal de Juara relativas ao Exercício de 2022.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_051_titulo_de_cidada_honoraria_juarense_maria_de_almeida_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_051_titulo_de_cidada_honoraria_juarense_maria_de_almeida_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 051/2023 - Concede o Título Honorífico de Cidadã Juarense à Senhora Maria de Almeida Silva.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_sueli_aparecida_mileski.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_sueli_aparecida_mileski.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 052/2023 - Concede o Título Honorífico de Cidadã Juarense à Senhora Sueli Aparecida Mileski.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 053/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Milton Gasparini Moreira.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 054/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor José Aparecido da Silva.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_055_titulo_de_cidada_honoraria_juarense_carmelita_bento_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_055_titulo_de_cidada_honoraria_juarense_carmelita_bento_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 055/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhora Carmelita Bento da Silva.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 056/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Mario Luiz Pinheiro de Souza.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_057_titulo_de_cidadao_honorario_juarense_antonio_domingues_pereira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_057_titulo_de_cidadao_honorario_juarense_antonio_domingues_pereira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 057/2023 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Antônio Domingues Pereira.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Valdinei Holanda Moraes</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_complementar_no_001-2023_-_altera_dispositivos_lc-149-2017_-_cria_nova_tabela_de_cargos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_complementar_no_001-2023_-_altera_dispositivos_lc-149-2017_-_cria_nova_tabela_de_cargos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 001/2023- Altera dispositivos da Lei Complementar n° 149/2017, que Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos, e dá outras providencias.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_lei_complementar_no_002-2023_-_substituicao_projeto_plano_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_lei_complementar_no_002-2023_-_substituicao_projeto_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 002/2023-Dispõe sobre o Plano Diretor do Município de Juara-MT, e da outras providências.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_complementar_no_003-2023_-_altera_lc_no_149-2017_-_cria_nova_tabela_de_cargos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_complementar_no_003-2023_-_altera_lc_no_149-2017_-_cria_nova_tabela_de_cargos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 003/2023 - Altera dispositivos da Lei Complementar n° 149/2017, que Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos, e dá outras providencias.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_lei_complementar_no_004-2023_-_altera_anexos_xi_e_xii_da_lc_016-2006_-_perimetro_urbano.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_lei_complementar_no_004-2023_-_altera_anexos_xi_e_xii_da_lc_016-2006_-_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 004/2023- Altera os anexos Xl e Xll da Lei Complementar n° 016/2016 que, Dispõe sobre os perímetros das zonas urbanos do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_complementar_001_2023_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_complementar_001_2023_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 001/2023 - Altera e Acrescenta Dispositivos à Lei Complementar nº 143, de 31 de março de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_complementar_alvara_simplificado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_complementar_alvara_simplificado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo n° 002/2023 - Institui no Município de Juara-MT o Alvará Simplificado e dá outras providências.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_complementar_003_2023_altera_lc_182.2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_complementar_003_2023_altera_lc_182.2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 5º DA LEI COMPLEMENTAR Nº 182, DE 07 DE JANEIRO DE 2020, QUE DISPÕE SOBRE A REGULARIZAÇÃO DE LOTES URBANOS COM EDIFICAÇÕES CONSOLIDADAS NO MUNICÍPIO DE JUARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/projeto_de_lei_complementar_004_2023_altera_lc_028.2007_-_ver._leo_boy.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/projeto_de_lei_complementar_004_2023_altera_lc_028.2007_-_ver._leo_boy.pdf</t>
   </si>
   <si>
     <t>Altera e Acrescenta dispositivos à Lei Complementar nº 028, de 26 de dezembro de 2007, que dispõe sobre o Estatuto dos Servidores Públicos do município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_municipal_no_001-2023_-_autoriza_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_transf._saldo_loa-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_municipal_no_001-2023_-_autoriza_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_transf._saldo_loa-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 001/2023 - Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentários na LOA - Lei Orçamentária Anual do Município de Juara, para o Exercício Financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_municipal_no_002-2023_-_dispoe_sobre_desafetacao_de_area_de_dominio_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_municipal_no_002-2023_-_dispoe_sobre_desafetacao_de_area_de_dominio_publico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 002/2023 - Dispõe sobre a desafetação de área de domínio público, e dá outras providências.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_municipal_no_003-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_municipal_no_003-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 003/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_municipal_no_004-2023_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_municipal_no_004-2023_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 004/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_municipal_no_005-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_municipal_no_005-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 005/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_municipal_no_006-2023_-_altera_a_lei_municipal_no_3.028-2022_-_condominio_villa_verde.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_municipal_no_006-2023_-_altera_a_lei_municipal_no_3.028-2022_-_condominio_villa_verde.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 006/2023 - Altera a Lei Municipal nº 3.028/2022 que Dispõe sobre aprovação do Condomínio Residencial Villa Verde e dá outras providências.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_municipal_no_007-2023_-_institui_novos_valores_para_diarias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_municipal_no_007-2023_-_institui_novos_valores_para_diarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 007/2023 - Altera a Lei Municipal nº 2.508/2015 que, Institui novos valores para as diárias dos Agentes Públicos, Políticos e Membros de Conselho do Poder Executivo Municipal de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_municipal_no_008-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_municipal_no_008-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 008/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_municipal_no_009-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_municipal_no_009-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 009/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_lei_municipal_no_010-2023_-_disciplina_regime_de_plantao_presencial_e_de_sobreaviso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_lei_municipal_no_010-2023_-_disciplina_regime_de_plantao_presencial_e_de_sobreaviso.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 010/2023 - Disciplina o Regime de Plantão Presencial e Plantão Sobreaviso dos Profissionais da área de saúde, atribuindo-lhes duração e valores, e dá outras providências.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_lei_municipal_no_011-2023_-_altera_alienas_a_e_b_do_art._5o_lei_municipal_no_2.692-2018_-_gratificacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_lei_municipal_no_011-2023_-_altera_alienas_a_e_b_do_art._5o_lei_municipal_no_2.692-2018_-_gratificacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 011/2023 - Altera alíneas "a" e "b" do art. 5º da Lei Municipal nº 2.692/2018, que Cria gratificação no quadro de servidores da Prefeitura Municipal de Juara, para membros da Comissão Permanente de Licitação, Pregoeiro e Equipe de Apoio e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei_municipal_no_012-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contraracao_temporaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei_municipal_no_012-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contraracao_temporaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 012/2023 - Altera o Anexo I da Lei Municipal nº 2.720/2018 que Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_municipal_no_013-2023_-_dispoe_sobre_o_piso_salaria_base_dos_ocupantes_do_cargo_de_magisterio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_municipal_no_013-2023_-_dispoe_sobre_o_piso_salaria_base_dos_ocupantes_do_cargo_de_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 013/2023 - Dispõe sobre o Piso Salarial Base dos ocupantes do Cargo de Magistério Público Municipal da Educação Básica e a Revisão Geral Anual aos Profissionais de Educação.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_municipal_no_014-2023_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_municipal_no_014-2023_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 014/2023 - Estabelece a Estrutura e o Funcionamento do Conselho Tutelar do Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_de_lei_municipal_no_015-2023_-_dispoe_sobre_a_apreesao_registro_e_cadastramento_de_animais_de_grande_porte_soltos_nas_vias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_de_lei_municipal_no_015-2023_-_dispoe_sobre_a_apreesao_registro_e_cadastramento_de_animais_de_grande_porte_soltos_nas_vias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 015/2023 - Dispõe sobre a apreensão, registro e cadastramento de animais de grande porte soltos nas vias e logradouros públicos, na zona urbana e rural do município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_municipal_no_016-2023_altera_o_anexo_i_da_lei_municipal_3.081-2023_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_municipal_no_016-2023_altera_o_anexo_i_da_lei_municipal_3.081-2023_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 016/2023 - Altera o Anexo I da Lei Municipal nº 3.081/2023 que Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_municipal_no_017-2023_-_dispoe_sobre_revogacao_de_leis_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_municipal_no_017-2023_-_dispoe_sobre_revogacao_de_leis_municipais.pdf</t>
   </si>
   <si>
     <t>Projeto de lei Municipal n° 017/2023- Dispõe sobre a revogação de Leis Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2187/projeto_de_lei_municipal_no_018-2023_-_termo_de_parceria_publico_privada_com_apri.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2187/projeto_de_lei_municipal_no_018-2023_-_termo_de_parceria_publico_privada_com_apri.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 018/2023- Dispõe sobre a celebração de termo de parceria Publico Privada com a Associação dos Produtores Rurais de Itapaiuna- APRI, visando a recuperação de estradas municipais e estaduais localizadas .no Município de Juara/MT.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto_de_lei_municipal_no_019-2023_-_dispoe_sobre_a_revogacao_de_leis_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto_de_lei_municipal_no_019-2023_-_dispoe_sobre_a_revogacao_de_leis_municipais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 019/2023- Dispõe sobre a revogação de Leis Municipais e da outras providencias.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto_de_lei_municipal_no_020-2023_-_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto_de_lei_municipal_no_020-2023_-_rga.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 020/2023- Dispõe sobre a Revisão Geral anual, referente ao ano de 2023, e da outras providencias.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/projeto_de_lei_municipal_no_021-2023_-_revoga_o_inciso_vi_do_art._16_da_lei_3.087-2023_-_ctj.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/projeto_de_lei_municipal_no_021-2023_-_revoga_o_inciso_vi_do_art._16_da_lei_3.087-2023_-_ctj.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 021/2023- Revoga o inciso VI do art. 16 da Lei Municipal n° 3087/2023 que, Estabelece a Estrutura e o funcionamento do Conselho Tutelar do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_municipal_no_022-2023_-_altera_redacao_lei_1.656-2005_-_regime_proprio_previdencia_social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_municipal_no_022-2023_-_altera_redacao_lei_1.656-2005_-_regime_proprio_previdencia_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 022/2023 - Altera a redação da Lei Municipal nº 1.656/2005, que Institui o Regime Próprio de Previdência Social do Município de Juara/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_municipal_no_023-2023_-_altera_paragro_lei_2.766-2019_-_gratificacao_membro_comissao_sindicancia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_municipal_no_023-2023_-_altera_paragro_lei_2.766-2019_-_gratificacao_membro_comissao_sindicancia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 023/2023 - Dispõe sobre a alteração do § 3º do art. 1º da Lei Municipal nº 2.766/2019, que  Institui Gratificação pelo encargo de membro de Comissão de Sindicância, Processo Administrativo Disciplinar e Procedimento Administrativo de Apuração de Infrações Contratuais, e dá outras providências.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_municipal_no_024-2023_-_institui_o_conselho_municipal_usuarios_dos_servicos_publicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_municipal_no_024-2023_-_institui_o_conselho_municipal_usuarios_dos_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 024/2023 - Institui o Conselho Municipal de Usuários de Serviços Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_municipal_no_025-2023_autoriza_doacao_de_imovel_ao_governo_do_estado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_municipal_no_025-2023_autoriza_doacao_de_imovel_ao_governo_do_estado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 025/2023 - Autoriza o Poder Executivo Municipal a alienar mediante doação, imóvel de propriedade do Município ao Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2267/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2267/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 026/2023- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 027/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_municipal_no_028-2023_-_altera_anexo_i_da_lei_no_2.983-2022_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_municipal_no_028-2023_-_altera_anexo_i_da_lei_no_2.983-2022_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 028/2023 - Altera o anexo I da Lei Municipal n° 2.983/2022, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto_de_lei_municipal_no_029-2023_-_diretrizes_elaboracao_lei_orcamentaria_exercicio_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto_de_lei_municipal_no_029-2023_-_diretrizes_elaboracao_lei_orcamentaria_exercicio_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 029/2023- Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_municipal_no_030-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_municipal_no_030-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 030/2023 - Altera a redação da Lei Municipal n° 1.656, de 20 abril de 2005, que institui o Regime Próprio de Previdência Social do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_municipal_no_031-2023_-_altera_dispositivos_lei_municipal_no_2.592-2016_-_conselho_municipal_meio_ambiente_e_desenvolvimento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_municipal_no_031-2023_-_altera_dispositivos_lei_municipal_no_2.592-2016_-_conselho_municipal_meio_ambiente_e_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 031/2023 - Altera dispositivos da Lei Municipal n° 2.592/2016 que, Dispõe sobre a Criação do Conselho Municipal do Meio Ambiente e Desenvolvimento - COMADE e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_municipal_no_032-2023_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_municipal_no_032-2023_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Assunto: Projeto de Lei Municipal n° 032/2023- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_municipal_no_033-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_municipal_no_033-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Assunto: Projeto de Lei Municipal n° 033/2023- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_municipal_no_034-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_municipal_no_034-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 034/2023 - Altera a redação da Lei Municipal n° 1.656, de 20 de abril de 2005 que, Institui o Regime Próprio de Previdência Social do Município de Juara/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_municipal_no_036-2023_-_dispoe_sobre_implantacao_e_aplicacao_tarifa_social_de_agua.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_municipal_no_036-2023_-_dispoe_sobre_implantacao_e_aplicacao_tarifa_social_de_agua.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 036/2023 - Dispõe sobre a implantação a aplicação da Tarifa Social de água no município de Juara/MT.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_municipal_no_037-2023_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_municipal_no_037-2023_-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 037/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_municipal_no_038-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983-2022_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_municipal_no_038-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983-2022_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 038/2023 - Altera o anexo I da Lei Municipal n° 2.983/2022, que Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_municipal_no_039-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_municipal_no_039-2023_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 039/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_municipal_no_040-2023_-_transferencia_recursos_atraves_de_termo_de_fomento_-_amplac.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_municipal_no_040-2023_-_transferencia_recursos_atraves_de_termo_de_fomento_-_amplac.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 040/2023 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, com a Associação dos Moradores e Produtores de Leite de Águas Claras - AMPLAC, nos ternos da Lei Federal n° 13.019/2014, da Lei Federal n° 4.320/1964, da Lei Federal Complementar n° 101/2000, e dá outras providências.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_municipal_no_041-2023_-_autoriza_cessao_de_uso_em_comodato_de_lampadas_de_led_a_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_municipal_no_041-2023_-_autoriza_cessao_de_uso_em_comodato_de_lampadas_de_led_a_acrivale.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 041/2023 - Autoriza o Poder Executivo Municipal a realizar a Cessão de Uso em Comodato de Lâmpadas de LED, à Associação dos Criadores do Vale do Arinos ACRIVALE, e dá outras providências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_municipal_no_042-2023_-_plantao_presencial_e_plantao_de_sobreaviso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_municipal_no_042-2023_-_plantao_presencial_e_plantao_de_sobreaviso.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 042/2023 - Altera a Lei Municipal n° 3.080/2023 que, Disciplina o Regime de Plantão Presencial e Plantão Sobreaviso dos Profissionais da área de saúde, atribuindo-lhes duração e valores, e dá outras providências.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_municipal_no_043-2023_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_municipal_no_043-2023_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 043/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_municipal_no_044-2023_-_revogacao_da_lei_municipal_no_728-1995.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_municipal_no_044-2023_-_revogacao_da_lei_municipal_no_728-1995.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 044/2023- Dispõe sobre a revogação de Lei Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_municipal_no_045-2023_-_termo_de_fomento_com_apri.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_municipal_no_045-2023_-_termo_de_fomento_com_apri.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 045/2023 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, com a Associação dos Produtores Rurais de Itapaiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_municipal_no_046-2023_-_concessao_controle_e_realizacao_de_suprimento_fundos_aos_agentes_politicos_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_municipal_no_046-2023_-_concessao_controle_e_realizacao_de_suprimento_fundos_aos_agentes_politicos_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 046/2023 - Dispõe sobre a Concessão, Controle e Realização de Suprimento de Fundos aos Agentes Políticos da Prefeitura Municipal de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_municipal_no_047-2023_-_autoriza_abertura_de_credito_suplementar__-_600.00000_cosip.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_municipal_no_047-2023_-_autoriza_abertura_de_credito_suplementar__-_600.00000_cosip.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 047/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_municipal_no_048-2023_-_autoriza_abertura_de_credito_suplementar_-_450.00000_-_cosip.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_municipal_no_048-2023_-_autoriza_abertura_de_credito_suplementar_-_450.00000_-_cosip.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 048/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_municipal_no_049-2023_-_tratamento_diferenciado_e_simplificado_me_epp_agricultores_familiares_e_outras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_municipal_no_049-2023_-_tratamento_diferenciado_e_simplificado_me_epp_agricultores_familiares_e_outras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 049/2023 - Dispõe sobre a concessão de tratamento diferenciado e simplificado para as microempresas e empresas de pequeno porte, agricultores familiares, produtores rurais, pessoa física, microempreendedores individuais e sociedades cooperativas nas contratações públicas de bens, serviços e obras e nas compras públicas no âmbito da Administração Públicas Municipal.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_municipal_no_050-2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_municipal_no_050-2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 050/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_municipal_no_051-2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_municipal_no_051-2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 051/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_municipal_no_052-2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_municipal_no_052-2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 052/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_municipal_no_053-2023_-_termo_de_fomento_associacao_pestalozzi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_municipal_no_053-2023_-_termo_de_fomento_associacao_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 053/2023 - Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Pestalozzi de Juara, para transferências de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 054/2023 - Altera o Anexo I da Lei Municipal n° 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_municipal_no_055-2023_-_autoriza_rateio_valores_recebidos_aos_enfermeiros_tecnicos_e_parteiras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_municipal_no_055-2023_-_autoriza_rateio_valores_recebidos_aos_enfermeiros_tecnicos_e_parteiras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 055/2023 - Autoriza o Poder Executivo Municipal efetuar o rateio dos valores recebidos através da Portaria MG/MS n° 1.135/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_municipal_no_056-2023_-_autoriza_abertura_de_credito_especial_-_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_municipal_no_056-2023_-_autoriza_abertura_de_credito_especial_-_finisa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 056/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_municipal_no_057-2023_-_cria_o_laboratorio_monitoramento_da_qualidade_de_agua.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_municipal_no_057-2023_-_cria_o_laboratorio_monitoramento_da_qualidade_de_agua.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 057/2023 - Altera dispositivos da Lei Municipal n° 2.613/2016 que, Cria o Laboratório Municipal de Monitoramento da Qualidade da Água para Consumo Humano em cumprimento ao Programa Nacional de Vigilância da Qualidade da Água para o Consumo Humano - VIGIAGUA.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_municipal_no_058-2023_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_municipal_no_058-2023_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 058/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_municipal_no_059-2023_-_loa_-_lei_orcamentaria_anual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_municipal_no_059-2023_-_loa_-_lei_orcamentaria_anual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 059/2023- Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_municipal_no_060-2023_-_valor_minimo_debito_inscrito_na_divida_ativa_para_execucao_fiscal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_municipal_no_060-2023_-_valor_minimo_debito_inscrito_na_divida_ativa_para_execucao_fiscal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 060/2023 - Dispõe sobre o valor mínimo de Débito Inscrito em Dívida Ativa para propor Ação de Execução Fiscal, e dá outras providências.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_municipal_no_061-2023_-_alteracoes_na_lei_3.023-2022_e_3.067-2023_limite_de_suplementacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_municipal_no_061-2023_-_alteracoes_na_lei_3.023-2022_e_3.067-2023_limite_de_suplementacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 061/2023 - Dispõe sobre a alteração do caput do art. 30 da Lei Municipal n° 3.023, de 08 de setembro de 2022, § 1° do art. 9° da Lei Municipal n° 3.063, de 26 de dezembro de 2022, incisos I e III do art. 1° da Lei Municipal n ° 3.067, de 23 de janeiro de 2023.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_municipal_no_062-2023_-_abertura_de_credito_suplementar_-_r323.94600_-_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_municipal_no_062-2023_-_abertura_de_credito_suplementar_-_r323.94600_-_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 062/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_de_lei_municipal_no_063_-_desafetacao_aerea_-_cdl.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_de_lei_municipal_no_063_-_desafetacao_aerea_-_cdl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 063/2023 - Autoriza o Poder Executivo Municipal a desafetar parcial imóvel público urbano e Ceder o Imóvel Público, mediante Cessão de Uso de Bem Imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/projeto_de_lei_municipal_no_064-2023_-_altera_lei_no_2.967-2022_-_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/projeto_de_lei_municipal_no_064-2023_-_altera_lei_no_2.967-2022_-_finisa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 064/2023 - Altera dispositivo da Lei Municipal n° 2.967/2022 que Autoriza o  Poder Executivo a contratar Operação de Crédito Junto à Caixa Econômica Federal - CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento, na Modalidade Apoio Financeiro, destinado a aplicação em Despesa de Capital, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_municipal_no_065-2023_-_altera_lei_no_1.656-2005_-_rpps.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_municipal_no_065-2023_-_altera_lei_no_1.656-2005_-_rpps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 065/2023 - Altera a redação da Lei Municipal n° 1.656, de 20 abril de 2005, que Institui o Regime Próprio de Previdência Social do Município de Juara- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_lei_municipal_no_066-2023_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_lei_municipal_no_066-2023_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 066/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_lei_municipal_no_067-2023_-_dispoe_sobre_aprovacao_do_loteamento_denominado_residencial_veneza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_lei_municipal_no_067-2023_-_dispoe_sobre_aprovacao_do_loteamento_denominado_residencial_veneza.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 067/2023 - Dispõe sobre aprovação do Loteamento denominado Residencial Veneza, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_lei_municipal_no_068-2023_-_autoriza_adquirir_imovel_-_ampliacao_escola_jardim_california.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_lei_municipal_no_068-2023_-_autoriza_adquirir_imovel_-_ampliacao_escola_jardim_california.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 068/2023 - Autoriza o Poder Executivo Municipal a adquirir bem imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_municipal_no_069-2023_-_abertura_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_municipal_no_069-2023_-_abertura_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei municipal n° 069/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_municipal_no_070-2023_termo_de_cessao_uso_com_associacao_rikbaktsa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_municipal_no_070-2023_termo_de_cessao_uso_com_associacao_rikbaktsa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 070/2023 - Autoriza o Poder Executivo Municipal à firmar Termo de Cessão de Uso de Bem Público com a Associação Indígena Rikbaktsa Tsirik de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_municipal_no_071-2023_-_autoriza_contratacao_temporaria_-_profissionais_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_municipal_no_071-2023_-_autoriza_contratacao_temporaria_-_profissionais_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 071/2023 - Altera o Anexo l da Lei Municipal n° 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_municipal_no_072-2023_-_autoriza_doar_area_-_construcao_casas_projeto_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_municipal_no_072-2023_-_autoriza_doar_area_-_construcao_casas_projeto_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 072/2023 - Autoriza o Poder Executivo a doar área de propriedade municipal ao Fundo de Arrendamento Residência - FAR, representado pela Caixa Econômica Federal, para fins de construção de moradias destinadas à alienação no âmbito do Programa Minha Casa Minha Vida - PMCMV.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_lei_municipal_n_073.2023_-_altera_o_anexo_l_da_lei_municipal_n_2.983.2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_lei_municipal_n_073.2023_-_altera_o_anexo_l_da_lei_municipal_n_2.983.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 073/2023- Altera o anexo l da Lei Municipal n° 2.983/2022- Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais e dá outras providências.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mônica Costa, Eraldo Markito, Luciano Olivetto, Marta Dalpiaz, Sandy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_do_legislativo_001_vera._dra._monica_costa_e_outros_transparencia_na_execucao_de_emendas_parlamentares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_do_legislativo_001_vera._dra._monica_costa_e_outros_transparencia_na_execucao_de_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 001/2023 - Dispõe sobre a transparência na execução de emendas parlamentares indicadas ao município de Juara-MT por Senadores, Deputados Estadual e Federal e Vereadores.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_do_legislativo_002_vera._marta_dalpiaz__transparencia_da_lista_de_espera_consultas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_do_legislativo_002_vera._marta_dalpiaz__transparencia_da_lista_de_espera_consultas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 002/2023 - Dispõe sobre a divulgação da lista de espera dos pacientes que aguardam consultas de especialidades, procedimentos de diagnóstico e cirurgia na Rede Pública Municipal de Saúde de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>Mesa Diretora - Sandy de Paula Alves Mainardes, Eraldo Markito, Luciano Olivetto, Mônica Costa, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_do_legislativo_003_mesa_diretora__altera_revoga_e_acrescenta_dispositivos_ao_art._2o_da_lei_no_1.965.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_do_legislativo_003_mesa_diretora__altera_revoga_e_acrescenta_dispositivos_ao_art._2o_da_lei_no_1.965.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 003/2023 - Altera, revoga e acrescenta dispositivos ao Art. 2º da Lei nº 1.965, de 19 de novembro de 2008, alterada pelas Leis nº 2.435, de 30 de junho de 2014 e nº 2.488, de 24 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_do_legislativo_004_mesa_diretora__dispoe_sobre_autorizacao_ao_poder_legislativo_se_filiar_a_ucmmat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_do_legislativo_004_mesa_diretora__dispoe_sobre_autorizacao_ao_poder_legislativo_se_filiar_a_ucmmat.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 004/2023 - Dispõe Sobre Autorização ao Poder Legislativo para Filiar a Câmara Municipal de Vereadores de Juara à UCMMAT – União das Câmaras Municipais de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>Luciano Olivetto, Mônica Costa, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_lei_do_legislativo_005_luciano_sandy_e_monica__utilidade_publica_apruter.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_lei_do_legislativo_005_luciano_sandy_e_monica__utilidade_publica_apruter.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 005/2023 - Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais – Terra Roxa – APRUTER.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_do_legislativo_006_sandy___censo_para_criancas_autistas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_do_legislativo_006_sandy___censo_para_criancas_autistas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 006/2023 - Dispõe sobre a Realização do Censo para Diagnóstico de Crianças e Jovens com Transtorno Do Espectro Autista (TEA) matriculados nas Escolas do Município de Juara.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_do_legislativo_007_eduardo_do_boxe_e_sandy__utilidade_publica_time_aly.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_do_legislativo_007_eduardo_do_boxe_e_sandy__utilidade_publica_time_aly.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 007/2023 - Declara de Utilidade Pública Municipal a Associação Juara de Handebol Time Aly.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_do_legislativo_008_sandy___doulas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_do_legislativo_008_sandy___doulas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 008/2023 - Dispõe sobre a presença de “DOULAS” durante o parto, nas maternidades situadas no município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_lei_do_legislativo_009_sandy___detector_de_metais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_lei_do_legislativo_009_sandy___detector_de_metais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 009/2023 - Dispõe sobre a instalação de portais de detectores de metais em estabelecimentos de ensino da rede pública do município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_do_legislativo_010_sandy___observatorio_municipal_em_defesa_da_nao_violencia_contra_a_mulher.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_do_legislativo_010_sandy___observatorio_municipal_em_defesa_da_nao_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 010/2023 - Institui a Política Municipal para o Sistema Integrado de Informações de Violência contra a Mulher no Município de Juara, denominado Observatório Municipal em Defesa da Não Violência Contra a Mulher.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2193/projeto_de_lei_do_legislativo_011_leo_boy__utilidade_publica_juara_atletico_clube.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2193/projeto_de_lei_do_legislativo_011_leo_boy__utilidade_publica_juara_atletico_clube.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 011/2023- Declara de Utilidade Publica Municipal a Associação Juara Atlético Clube.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_do_legislativo_012_leo_boy_e_marta_dalpiaz__altera_o_caput_do_art._17_da_lei_no_2.714.2018_-_edificacoes_nao_regularizadas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_do_legislativo_012_leo_boy_e_marta_dalpiaz__altera_o_caput_do_art._17_da_lei_no_2.714.2018_-_edificacoes_nao_regularizadas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Do Legislativo n° 012/2023- Altera o caput do art. 17 da Lei nº 2.714 de 27 de setembro de 2018, alterada pela Lei nº 2.923, de 22 de setembro de 2021, que Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/projeto_de_lei_do_legislativo_013_leo_boy_obriga_os_estabelecimentos_bancarios__a_atender_os_consumidores_em_tempo_razoavel.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/projeto_de_lei_do_legislativo_013_leo_boy_obriga_os_estabelecimentos_bancarios__a_atender_os_consumidores_em_tempo_razoavel.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 013/2023 - Dispõe sobre o atendimento adequado e em tempo hábil aos consumidores, pelos estabelecimentos Bancários do município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_do_legislativo_014_ze_galvao_institui_o_servico_de_coleta_residencial_de_entulho_e_residuos_no_municipio_de_juara-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_do_legislativo_014_ze_galvao_institui_o_servico_de_coleta_residencial_de_entulho_e_residuos_no_municipio_de_juara-mt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 014/2023- Institui o serviço de instalação de big bags nas calcadas residências em construção e a coleta residencial de entulho e resíduos no município de Juara-MT e da outras providencias.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher - 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_do_legislativo_015_comissao_de_defesa_dos_direitos_da_mulher_direito_de_toda_mulher_ter_a_presenca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_do_legislativo_015_comissao_de_defesa_dos_direitos_da_mulher_direito_de_toda_mulher_ter_a_presenca.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 015/2023 - Dispõe sobre o direito de toda mulher ter a presença de acompanhante, nas consultas e exames, inclusive os ginecológicos, nos estabelecimentos públicos e privados de saúde localizados no município de Juara-MT.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_do_legislativo_016_marta_dalpiaz_institui_a_campanha_da_seguranca_digital_nas_escolas_municipais_no_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_do_legislativo_016_marta_dalpiaz_institui_a_campanha_da_seguranca_digital_nas_escolas_municipais_no_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 016/2023 - Institui a “Campanha Agosto Verde” de conscientização da Segurança Digital nas Escolas Municipais, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_do_legislativo_017_marta_dalpiaz_disciplina_o_estacionamento_de_caminhoes_carretas_onibus_e_veiculos_similares_no_entorno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_do_legislativo_017_marta_dalpiaz_disciplina_o_estacionamento_de_caminhoes_carretas_onibus_e_veiculos_similares_no_entorno.pdf</t>
   </si>
   <si>
     <t>Assunto: Projeto de Lei do Legislativo n° 017/2023 - Disciplina o estacionamento de caminhões, carretas, ônibus e veículos similares no entorno de escolas e creches no município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/projeto_de_lei_do_legislativo_018_eraldo_markito_altera_dispositivos_da_lei_no_2.989.2022_modalidade_cutiano.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/projeto_de_lei_do_legislativo_018_eraldo_markito_altera_dispositivos_da_lei_no_2.989.2022_modalidade_cutiano.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 018/2023 - Altera dispositivos de Lei Municipal n° 2.989, de 19 de abril de 2022, que Dispõe sobre o reconhecimento da modalidade “Cutiano” como Patrimônio Histórico Cultural do Município de Juara-MT e estabelece normas para a realização de rodeios.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_lei_do_legislativo_019_vera._dra._monica_costa_semana_da_agricultura_familiar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_lei_do_legislativo_019_vera._dra._monica_costa_semana_da_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 019/2023 - Institui a Semana da Agricultura Familiar no Município de Juara-MT.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_do_legislativo_020_ver._welington_martins_denominacao_de_centro_esportivo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_do_legislativo_020_ver._welington_martins_denominacao_de_centro_esportivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 020/2023 - Dispõe sobre a denominação de Centro Esportivo, localizado neste Município de Juara- MT.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/projeto_de_lei_do_legislativo_no_021-2023_-_motoristas_de_aplicativo_-_uber.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/projeto_de_lei_do_legislativo_no_021-2023_-_motoristas_de_aplicativo_-_uber.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 021/2023 - Altera o inciso I e acrescenta o inciso IX ao art. 12 da Lei Municipal n° 2.803, de 06/12/2019, que Dispõe sobre o serviço remunerado de transporte individual de passageiros gerenciado exclusivamente por plataformas tecnológicas, no município de Juara- MT.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_do_legislativo_022_vera._marta_dalpiaz__institui_o_uso_do_cordao_de_fita_com_desenhos_de_girassois.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_do_legislativo_022_vera._marta_dalpiaz__institui_o_uso_do_cordao_de_fita_com_desenhos_de_girassois.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 022/2023 - Institui o uso do cordão de fita com desenhos de girassóis para a identificação de pessoas com deficiências ocultas no Município de Juara.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_do_legislativo_023_sandy_utilidade_publica_asagro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_do_legislativo_023_sandy_utilidade_publica_asagro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 023/2023 - Declara de Utilidade Publica Municipal a Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte - ASAGRO.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz__dispoe_sobre_o_fornecimento_de_alimentacao_escolar_aos_profissionais_em_atividades.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz__dispoe_sobre_o_fornecimento_de_alimentacao_escolar_aos_profissionais_em_atividades.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 024/2023 - Dispõe sobre o fornecimento de alimentação escolar aos professores e demais servidores, em efetivo exercício nas Escolas Públicas Municipais de Juara- MT.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_do_legislativo_025_vera._marta_dalpiaz__institui_a_politica_municipal_de_conscientizacao_e_atencao_a_mulher_no_climaterio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_do_legislativo_025_vera._marta_dalpiaz__institui_a_politica_municipal_de_conscientizacao_e_atencao_a_mulher_no_climaterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 025/2023 - Institui a Política Municipal de Conscientização e Atenção Integral à Saúde da Mulher no Climatério e na Menopausa.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_do_legislativo_026_vera._sandy_fixa_responsabilidades_pelos_reparos_asfalticos_quando_danificados_na_execucao_de_obras_e_servicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_do_legislativo_026_vera._sandy_fixa_responsabilidades_pelos_reparos_asfalticos_quando_danificados_na_execucao_de_obras_e_servicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 026/2023 -Fixa responsabilidades pelos reparos asfálticos quando danificados na execução de obras e serviços nos logradouros públicos.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/projeto_de_lei_do_legislativo_027_vera._marta_dalpiaz_estabelece_a_obrigatoriedade_de_apresentacao_do_certificado_de_vacinacao_no_ato_da_matricula.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/projeto_de_lei_do_legislativo_027_vera._marta_dalpiaz_estabelece_a_obrigatoriedade_de_apresentacao_do_certificado_de_vacinacao_no_ato_da_matricula.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 027/2023- Estabelece sobre a apresentação do certificado de vacinação no ato da matrícula ou rematrícula de alunos da educação infantil e da primeira etapa do ensino fundamental.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_do_legislativo_029_ver._luciano_equidade_nas_premiacoes_esportivas_concedidas_a_homesns_e_mulheres_em_eventos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_do_legislativo_029_ver._luciano_equidade_nas_premiacoes_esportivas_concedidas_a_homesns_e_mulheres_em_eventos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 029/2023 - Dispõe sobre a equidade nas premiações esportivas concedidas a homens e a mulheres em eventos realizados no município de Juara - MT.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_do_legislativo_030_vera._sandy_altera_dispositivos_da_lei_municipal_no_2.915-2021_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_do_legislativo_030_vera._sandy_altera_dispositivos_da_lei_municipal_no_2.915-2021_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 030/2023 - Acrescenta dispositivos ao art. 3º, da Lei Municipal nº 2.915 de 04 de agosto de 2021- Que Institui o Plano Municipal para a Humanização da Assistência ao Parto e Nascimento em todos os estabelecimentos de saúde do Município de Juara.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_do_legislativo_031_vera._sandy_autoriza_o_poder_executivo_a_celebrar_contratos_de_cessao_onerosa_de_direito_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_do_legislativo_031_vera._sandy_autoriza_o_poder_executivo_a_celebrar_contratos_de_cessao_onerosa_de_direito_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 031/2023 - Autoriza o Poder Executivo a celebrar contratos de cessão onerosa de direito à nomeação de eventos e equipamentos públicos municipais ("Naming Rights").</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eduardo do Boxe, Eraldo Markito, Leo Boy, Marta Dalpiaz, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/projeto_de_lei_do_legislativo_032_ver._luciano_e_todos_os_vereadores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/projeto_de_lei_do_legislativo_032_ver._luciano_e_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 032/2023 - Dispõe sobre o repasse da 13° parcela de incentivo financeiro adicional aos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_resolucao_001_2023_mesa_diretora_calendario_sessoes_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_resolucao_001_2023_mesa_diretora_calendario_sessoes_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2023 - Fixa o calendário das Sessões Ordinárias para o ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_resolucao_002_2023_mesa_diretora_altera_resolucao_209.2022_-_titulo_mulher_empreendedora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_resolucao_002_2023_mesa_diretora_altera_resolucao_209.2022_-_titulo_mulher_empreendedora.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2023 - Altera os artigos 2º e 3º da Resolução nº 209, de 13 de dezembro de 2022.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_resolucao_003_2023_mesa_diretora_membros_das_comissoes_permanentes_2023-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_resolucao_003_2023_mesa_diretora_membros_das_comissoes_permanentes_2023-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2023 - Institui a Composição das Comissões Permanentes da Câmara Municipal de Juara – Estado de Mato Grosso, para o biênio 2023 - 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_resolucao_005_2023_marta_dalpiaz_fica_criada_e_denominada_de_galeria_8_de_marco_a_galeria_das_ex-vereadoras_da_camara_municipal_de_juara-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_resolucao_005_2023_marta_dalpiaz_fica_criada_e_denominada_de_galeria_8_de_marco_a_galeria_das_ex-vereadoras_da_camara_municipal_de_juara-mt.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 005/2023 - Fica criada e denominada de Galeria 8 de março, a galeria das ex-vereadoras da Câmara Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_resolucao_006_2023_altera_resolucao_178_-_codigo_de_etica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_resolucao_006_2023_altera_resolucao_178_-_codigo_de_etica.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 006/2023 - Altera o caput do art. 6° da Resolução n° 178, de 03 de dezembro de 2019, que institui o código de ética e decoro parlamentar da Câmara Municipal de Juara-MT, cria a Comissão de Ética, estabelece regras disciplinares e dá outras providências.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_resolucao_007_2023_regima_de_transicao_-_fixa_o_regime_de_transicao_de_que_trata_o_art._191_da_lei_no_14.133__de_1o_de_abril_de_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_resolucao_007_2023_regima_de_transicao_-_fixa_o_regime_de_transicao_de_que_trata_o_art._191_da_lei_no_14.133__de_1o_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto Resolução n° 007/2023- Fixa o regime de transição de que trata o art. 191 da Lei n° 14.133, de 1° de abril de 2021, no âmbito da Câmara Municipal de Juara, dispondo sobre o marco temporal para realização de procedimentos licitatórios ou contratações diretas, fundamentos nas Leis n° 8.666/93, Lei n° 10.520/2002 e Lei n° 12.462/2011.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_resolucao_008_2023_altera_dispositivos_da_resolucao_no_214_de_28_de_marco_de_2023__regime_de_transicao_da_lei_no_14.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_resolucao_008_2023_altera_dispositivos_da_resolucao_no_214_de_28_de_marco_de_2023__regime_de_transicao_da_lei_no_14.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 008/2023 - Altera dispositivos da Resolução nº 214, de 28 de março de 2023, que fixa o regime de transição de que trata o art. 191 da Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Juara, dispondo sobre o marco temporal para realização de procedimentos licitatórios ou contratações diretas, fundamentados nas Leis nº 8.666/93, Lei nº 10.520/2002 e Lei nº 12.462/2011.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_009_2023_mesa_diretora_nomeia_membros_para_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_009_2023_mesa_diretora_nomeia_membros_para_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 009/2023- Nomeia os membros para Composição da Comissão de Ética e Decoro Parlamentar para o Biênio 2023-2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_resolucao_010_2023_mesa_diretora_institui_as_sessoes_itinerantes_na_camara_municipal_de_juara-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_resolucao_010_2023_mesa_diretora_institui_as_sessoes_itinerantes_na_camara_municipal_de_juara-mt.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 010/2023 - Institui as sessões itinerantes na Câmara Municipal de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_resolucao_011_2023_mesa_diretora_dispoe_sobre_o_processo_de_contratacao_direta_na_forma_eletronica_de_que_trata_a_lei_no_14.133_de_2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_resolucao_011_2023_mesa_diretora_dispoe_sobre_o_processo_de_contratacao_direta_na_forma_eletronica_de_que_trata_a_lei_no_14.133_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 011/2023 - Dispõe sobre o processo de contratação direta na forma eletrônica, de que trata a Lei nº 14.133, de 1º de abril de 2021, que compreende os casos de inexigibilidade e de dispensa de licitação, e institui o Sistema de Dispensa Eletrônica, no âmbito da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_resolucao_012_2023_eduardo_do_boxe_institui_no_ambito_do_poder_legislativo_municipal_a_comenda_do_merito_desportivo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_resolucao_012_2023_eduardo_do_boxe_institui_no_ambito_do_poder_legislativo_municipal_a_comenda_do_merito_desportivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 012/2023 - Institui no âmbito do Poder Legislativo Municipal a “Comenda do Mérito Desportivo José Carlos de Oliveira” e dá outras providências.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_resolucao_013_2023_mesa_diretora_altera_acrescenta_e_revoga_dispositivos_da_resolucao_no_123_de_23.12.11_que_aprova_o_regimento_interno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_resolucao_013_2023_mesa_diretora_altera_acrescenta_e_revoga_dispositivos_da_resolucao_no_123_de_23.12.11_que_aprova_o_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 013/2023 - Altera, Acrescenta e revoga dispositivos da Resolução n° 123, de 23 de dezembro de 2011, que Aprova o Regimento Interno da Câmara Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_resolucao_014_2023_mesa_diretora_regulamenta_as_atribuicoes_do_agente_de_contratacao_membro_da_equipe_de_apoio_e_fiscal_de_contratos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_resolucao_014_2023_mesa_diretora_regulamenta_as_atribuicoes_do_agente_de_contratacao_membro_da_equipe_de_apoio_e_fiscal_de_contratos.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 014/2023 - Regulamenta as atribuições do agente de contratação, membro da equipe de apoio e fiscal de contratos na Câmara Municipal de Juara, para atender à exigência da Lei Federal nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_resolucao_015_2023_mesa_diretora_regulamenta_o_disposto_no_art._20.__1o_da_lei_no_14.133-2021.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_resolucao_015_2023_mesa_diretora_regulamenta_o_disposto_no_art._20.__1o_da_lei_no_14.133-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 015/2023 - Regulamenta o disposto no art. 20., § 1º da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento, nas categorias de qualidade comum e de luxo, para aquisição dos bens de consumo adquiridos para suprir as demandas da Câmara Municipal de Juara.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_resolucao_016_2023_mesa_diretora_dispoe_sobre_a_elaboracao_dos_estudos_tecnicos_preliminares_-_etp.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_resolucao_016_2023_mesa_diretora_dispoe_sobre_a_elaboracao_dos_estudos_tecnicos_preliminares_-_etp.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 016/2023 - Dispõe sobre a elaboração dos Estudos Técnicos Preliminares - ETP, para a aquisição de bens e a contratação de serviços e obras, no âmbito da Câmara Municipal de Juara e sobre o Sistema ETP digital.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_resolucao_017_2023_mesa_diretora_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisa_de_precos_para_contratacoes_de_obras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_resolucao_017_2023_mesa_diretora_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisa_de_precos_para_contratacoes_de_obras.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 017/2023 - Dispõe sobre o procedimento administrativo para a realização de pesquisa de preços para contratações de obras e serviços de engenharia nos processos de licitação e de contratação direta, no âmbito da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_resolucao_018_2023_mesa_diretora_dispoe_sobre_o_processo_de_dispensa_de_licitacao_na_forma_fisica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_resolucao_018_2023_mesa_diretora_dispoe_sobre_o_processo_de_dispensa_de_licitacao_na_forma_fisica.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 018/2023 - Dispõe sobre o processo de dispensa de licitação na forma física, no âmbito da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2118/proposta_de_emenda_a_lei_organica_001_2023_mesa_diretora_altera__1o_do_art._62-a_lom_-_emendas_impositivas_para_2.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2118/proposta_de_emenda_a_lei_organica_001_2023_mesa_diretora_altera__1o_do_art._62-a_lom_-_emendas_impositivas_para_2.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica do Município de Juara nº 001/2023 - Altera o § 1º do art. 62-A da Lei Orgânica do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/proposta_de_emenda_a_lei_organica_002_2023_sandy-_altera_dispositivos_da_lei_organica_do_municipio_de_juara-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/proposta_de_emenda_a_lei_organica_002_2023_sandy-_altera_dispositivos_da_lei_organica_do_municipio_de_juara-mt.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica do Município de Juara n° 002/2023 - Altera e revoga dispositivos da Lei Orgânica do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_001_dispensa_dos_pareceres_ao_projeto_de_lei_no_001-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_001_dispensa_dos_pareceres_ao_projeto_de_lei_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2023 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei nº 001/2023, de autoria do Executivo Municipal que: Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentários na LOA – Lei Orçamentária Anual do Município de Juara, para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_002_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_decreto_legislativo_no_001-2023_-_autoriza_prefeito_mun._ausentar-se_do_municip.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_002_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_decreto_legislativo_no_001-2023_-_autoriza_prefeito_mun._ausentar-se_do_municip.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2023 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Decreto Legislativo nº 001/2023, de autoria da Mesa Diretora que: Autoriza o Prefeito Municipal de Juara-MT Sr. Carlos Amadeu Sirena, a ausentar-se do município por período superior a 15 (quinze) dias.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_003_regime_de_urgencia_ao_projeto_de_decreto_legislativo_no_001-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_003_regime_de_urgencia_ao_projeto_de_decreto_legislativo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2023 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Decreto Legislativo nº 001/2023, de autoria da Mesa Diretora, que autoriza o Prefeito Municipal de Juara-MT Sr. Carlos Amadeu Sirena, a ausentar-se do município por período superior a 15 (quinze) dias.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_004_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_001-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_004_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2023 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Resolução nº 001/2023 - Fixa o calendário das Sessões Ordinárias para o ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2023_-_calendario_sessoes_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2023_-_calendario_sessoes_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 001/2023 - Fixa o calendário das Sessões Ordinárias para o ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_006_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_003-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_006_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2023 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Resolução nº 003/2023 - Institui a Composição das Comissões Permanentes da Câmara Municipal de Juara – Estado de Mato Grosso, para o biênio 2023 - 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_003-2023_-_institui_a_composicao_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_003-2023_-_institui_a_composicao_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2023 - Requerendo a Dispensa dos Pareceres ao Projeto de Resolução nº 003/2023 - Institui a Composição das Comissões Permanentes da Câmara Municipal de Juara – Estado de Mato Grosso, para o biênio 2023 - 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_008_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_003-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_008_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Legislativo nº 003/2023, que altera, revoga e acrescenta dispositivos ao art. 2º da Lei nº 1.965, de 19 de novembro de 2008, alterada pelas Leis nº 2.435, de 30 de junho de 2014 e nº 2.488, de 24 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_projeto_de_lei_legislativo_no_003.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_projeto_de_lei_legislativo_no_003.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Legislativo nº 003/2023, que altera, revoga e acrescenta dispositivos ao art. 2º da Lei nº 1.965, de 19 de novembro de 2008, alterada pelas Leis nº 2.435, de 30 de junho de 2014 e nº 2.488, de 24 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_012_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_005.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_012_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 005/2023 - Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais – Terra Roxa – APRUTER.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_013_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_005.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_013_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 013/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 005/2023 - Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais – Terra Roxa – APRUTER.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_014_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_008-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_014_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 014/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Municipal nº 008/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_015_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_008-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_015_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 008/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_016_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_016-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_016_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Municipal nº 009/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_017_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_009-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_017_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 009/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2144/req_001.2023_-_informacoes_acerca_do_pregao_presencial_no_009.2023.secad.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2144/req_001.2023_-_informacoes_acerca_do_pregao_presencial_no_009.2023.secad.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2023 - Requerendo informações acerca do Pregão Presencial nº 009/2023/SECAD Objeto: Registro de Preços para futura e eventual contratação de empresa especializada na prestação de serviços de transportes de pacientes e acompanhantes no trecho Juara-MT/Cuiabá-MT/Juara-MT, em atendimento a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>Sandy, Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2145/req_002.2023_-_informacoes_acerca_nova_lei_de_laqueadura.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2145/req_002.2023_-_informacoes_acerca_nova_lei_de_laqueadura.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2023 - Requerendo informações acerca do Plano de Ação a ser adotado para cumprir e regulamentar a nova “Lei da Laqueadura”.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_018_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_mulher_empreendedora_maria_aparecida_alves_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_018_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_mulher_empreendedora_maria_aparecida_alves_dos_santos.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2023 - Requerendo a Tramitação em Regime de Urgência aos Projetos de Decretos Legislativos que concedem o Título Mulher Empreendedora "Maria Aparecida Alves dos Santos".</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_019_solicitando_a_dispensa_dos_pareceres_aos_projetos_de_decretos_legislativos_n_002_a_014.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_019_solicitando_a_dispensa_dos_pareceres_aos_projetos_de_decretos_legislativos_n_002_a_014.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes aos Projetos de Decretos Legislativos que concedem o Título Mulher Empreendedora "Maria Aparecida Alves dos Santos".</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimento_020_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_016.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimento_020_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_016.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 020/2023 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei Municipal nº 016/2023 - Altera o Anexo I da Lei Municipal nº 3.081/2023 que Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_021_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_016.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_021_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_016.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 021/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 016/2023 - Altera o Anexo I da Lei Municipal nº 3.081/2023 que Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2170/req_001.2023_-_solciitando_relatorio_contendo_os_recursos_recebidos_na_secretaria_municipal_de_agronegocio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2170/req_001.2023_-_solciitando_relatorio_contendo_os_recursos_recebidos_na_secretaria_municipal_de_agronegocio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2023 - Ao Prefeito Municipal e ao Senhor Raphael Semensato Gonçalves, Secretário Municipal de Agronegócio, solicitando relatório contendo todos os recursos que foram recebidos e destinados à Secretaria Municipal de Agronegócio, concernente ao período de 01/2021 à 03/2023, detalhando quem os destinou.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2171/req_002.2023_-_solicitando_informacoes_e_documentos_referente_resfriadores_de_leite_da_secretaria_municipal_de_agronegocio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2171/req_002.2023_-_solicitando_informacoes_e_documentos_referente_resfriadores_de_leite_da_secretaria_municipal_de_agronegocio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2023 - Ao Prefeito Municipal e ao Senhor Raphael Semensato Gonçalves, Secretário Municipal de Agronegócio, solicitando informações e documentações acerca da quantidade de resfriadores de leite à Secretaria Municipal de Agronegócio, recebeu, concernente ao período de 01/2021 à 03/2023, bem como, que encaminhe cópia das solicitações cadastradas, requeridas e quais foram deferidas.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_022_solicitando_o_regime_de_urgencia_do_projeto_de_resolucao_no_022.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_022_solicitando_o_regime_de_urgencia_do_projeto_de_resolucao_no_022.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 022/2023- Requerendo a Tramitação em Regime de Urgência do Projeto de Resuloção n° 007/2023 que fixa o regime de transição de que trata o art. 191 da Lei n° 14.133, de 1° de Abril de 2021, no âmbito da Câmara Municipal de Juara, dispondo sobre o marco temporal para realização de procedimentos licitatórios ou contratações diretas, fundamentados nas Leis n° 8.666/93, Lei n° 10.520/2022 e Lei n° 12.462/2011.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_023_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_resolucao_no_023.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_023_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_resolucao_no_023.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n°023/2023- Requerendo a dispensa dos pareceres das comissões permanentes do Projeto de Resolução n°007/2023 que fixa o regime de transição de que trata o art. 191 da Lei n° 14.133, de 1° de abril de 2021, no âmbito da Câmara Municipal de Juara, dispondo sobre o marco temporal para realização de procedimentos licitatórios ou contratações diretas, fundamentados nas Leis n° 8.666/93, Lei n° 10.520/2022 e Lei n° 12.462/2011.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2182/req_003.2023_-_informacoes_acerca_uniformes_escolares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2182/req_003.2023_-_informacoes_acerca_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2023 - Requerendo ao Prefeito Municipal e a Secretaria Municipal de Educação,  informações acerca do fornecimento às unidades escolares municipais de kits de materiais escolares e uniformes.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>Zé Galvão, Eraldo Markito, Marta Dalpiaz</t>
   </si>
   <si>
     <t>Requerimento nº 001/2023 - Requerendo ao Prefeito Municipal, cópia do projeto de execução da pavimentação asfáltica e drenagem de águas pluviais, bem como cópia de todas as notificações e outras documentações que se fizerem necessárias relativas a adoção das medidas junto a empresa responsável pela execução da obra na Rua Florianópolis, localizada no Jardim Paranaguá.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2222/req_001.2023_-_solciitando_informacoes_referente_emenda_parlamentar_destinada_no_ano_de_2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2222/req_001.2023_-_solciitando_informacoes_referente_emenda_parlamentar_destinada_no_ano_de_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2023- Requerendo ao Prefeito Municipal e a Senhora Maísa Figueiredo de Sousa, Secretária Municipal de Saúde, informações relacionadas a emenda parlamentar destinada para aquisição de ambulância, alocadas no orçamento de 2020.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2223/req_002.2023_-_informacoes_acerca_da_licitacao_conserto_caminhao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2223/req_002.2023_-_informacoes_acerca_da_licitacao_conserto_caminhao.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2023- Requerendo ao Prefeito Municipal, solicitando informações acerca do Caminhão Basculante Placa RRN 3J87.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2225/requerimento_024_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_020.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2225/requerimento_024_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 024/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Municipal nº 020/2023, que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_025_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_020.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_025_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 025/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 020/2023, que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2228/requerimento_026_solicitando_o_regime_de_urgencia_emenda_no_001.2023_ao_projeto_de_lei_municipal_no_020.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2228/requerimento_026_solicitando_o_regime_de_urgencia_emenda_no_001.2023_ao_projeto_de_lei_municipal_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 026/2023 - Requerendo a Tramitação em Regime de Urgência da Emenda Substitutiva nº 001/2023 - Substitui a redação do Projeto de Lei Municipal nº 020/2023, que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_027_solicitando_a_dispensa_dos_pareceres_a_emenda_substitutiva_no_001_ao_projetos_de_lei_municipal_no_020.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_027_solicitando_a_dispensa_dos_pareceres_a_emenda_substitutiva_no_001_ao_projetos_de_lei_municipal_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 027/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes a Emenda Substitutiva nº 001/2023 - Substitui a redação do Projeto de Lei Municipal nº 020/2023, que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2257/requerimento_029_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_029.2023_-_membros_da_comissao_de_etica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2257/requerimento_029_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_029.2023_-_membros_da_comissao_de_etica.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 029/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução n° 009/2023 que Nomeia os membros para Composição da Comissão de Ética e Decoro Parlamentar para o biênio 2023-2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_030_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_029.2023_-_nomeia_comissao_de_etica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_030_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_029.2023_-_nomeia_comissao_de_etica.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 030/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução n° 009/2023 que Nomeia os membros para Composição da Comissão de Ética e Decoro Parlamentar para o biênio 2023-2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2261/req_004.2023_-_informacoes_acerca_do_fundo_municipal_de_meio_ambiente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2261/req_004.2023_-_informacoes_acerca_do_fundo_municipal_de_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2023 - Requerendo ao Prefeito Municipal e ao Secretário Municipal de Desenvolvimento Econômico, informações acerca do Fundo Municipal de Meio Ambiente – FMMA.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2262/req_003.2023_-_informacoes_informacoes_acerca_da_tarifa_minima_de_agua.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2262/req_003.2023_-_informacoes_informacoes_acerca_da_tarifa_minima_de_agua.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2023 - Requerendo ao Prefeito Municipal, informações acerca da tarifa mínima pela prestação do fornecimento de água e esgoto no município.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_031_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_025-2023_-_doacao_imovel_ao_estado_de_mato_grosso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_031_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_025-2023_-_doacao_imovel_ao_estado_de_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 031/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 025/2023, que Autoriza o Poder Executivo Municipal a alienar mediante doação, imóvel de propriedade do Município ao Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_032_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_026-2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_032_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_026-2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 032/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 026/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2323/004_indicacao_ao_prefeito_contratar_horas_maquinas_para_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2323/004_indicacao_ao_prefeito_contratar_horas_maquinas_para_2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2023 - Indicando ao Executivo Municipal a contratação de serviços de horas máquinas para atender a demanda do ano de 2024.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_033_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_027-2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_033_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_027-2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 033/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 027/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/requerimento_034_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_028-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983.2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/requerimento_034_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_028-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 034/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 028/2023, que Altera o anexo I da Lei Municipal nº 2.983/2022, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_035_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_035_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 035/2023 - Requerendo a Tramitação em Regime de Urgência, do Projeto de Decreto Legislativo n° 016/2023, que concede o Título Honorifico de Cidadão Juarense ao Senhor Alex Fontes Meira e Silva.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_036_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_036_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 036/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 016/2023, que concede o Título Honorifico de Cidadão Juarense ao Senhor Alex Fontes Meira e Silva.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/requerimento_037_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/requerimento_037_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 037/2023 - Requerendo a Tramitação em  Regime de Urgência, do Projeto de Decreto Legislativo n° 017/2023, que concede o Título Honorifico de Cidadã Juarense a Senhora Maria Helena Portela.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_038_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_038_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 038/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 017/2023, que concede o Título Honorífico de Cidadã Juarense a Senhora Maria Helena Portela.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/req_003.2023_-_solicitando_ao_executivo_municipal_informacoes_acerca_das_emendas_do_ano_de_2021_e_2022.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/req_003.2023_-_solicitando_ao_executivo_municipal_informacoes_acerca_das_emendas_do_ano_de_2021_e_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2023- Requerendo ao Prefeito Municipal, quais das Emendas Parlamentares aprovadas em 2021 e 2022, foram executadas nos exercícios de 2022 e 2023 até a presente data.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/req_004.2023_-_informacoes_informacoes_acerca_de_empresa_terceirizada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/req_004.2023_-_informacoes_informacoes_acerca_de_empresa_terceirizada.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2023- Requerendo ao Prefeito Municipal, esclarecimentos e documentações acerca da empresa terceirizada Cordeiro &amp; Batista, que presta serviços para a Prefeitura Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/req_001.2023_-_sessoes_itinerantes_29.08.2023_e_19.09.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/req_001.2023_-_sessoes_itinerantes_29.08.2023_e_19.09.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2023 - Requerendo a realização de Sessões Itinerantes a realizarem-se às 18h, no distrito de Paranorte no dia 25/08/2023, em Águas Claras em 19/09/2023 e, em Catuaí em 24/10/2023.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/requerimento_039_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_039-2023_-_abertura_credito_ver._markito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/requerimento_039_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_039-2023_-_abertura_credito_ver._markito.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 039/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 039/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/requerimento_040_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_041-2023_-_cessao_lampadas_de_led_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/requerimento_040_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_041-2023_-_cessao_lampadas_de_led_acrivale.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 040/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 041/2023 - Autoriza o Poder Executivo Municipal a realizar a Cessão de Uso em Comodato de Lâmpadas de LED, à Associação dos Criadores do Vale do Arinos ACRIVALE, e dá outras providências.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_041_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_042-2023_-_regime_de_plantao_presencial_e_de_sobreaviso_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_041_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_042-2023_-_regime_de_plantao_presencial_e_de_sobreaviso_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 041/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 042/2023 - Altera a Lei Municipal n° 3.080/2023 que, Disciplina o Regime de Plantão Presencial e Plantão Sobreaviso dos Profissionais da área de saúde, atribuindo-lhes duração e valores, e dá outras providências.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/req_002.2023_-_executivo__solictando_informacoes_ao_sec._rafael.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/req_002.2023_-_executivo__solictando_informacoes_ao_sec._rafael.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2023- Requerendo ao Prefeito Municipal e ao Secretário Municipal de Agronegócio, o Sr. Raphael Semensato Gonçalves, informações do processo de regularização fundiária dos assentamentos de nosso Município, já solicitadas via Ofício nº 159/GVLO/2023.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/req_005.2023_-_informacoes_acerca_do_projeto_de_lei_complementar_executivo_municipal_no_003.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/req_005.2023_-_informacoes_acerca_do_projeto_de_lei_complementar_executivo_municipal_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2023 - Requerendo  informações acerca do Projeto de Lei Complementar do Executivo Municipal nº 003/2023, que Altera dispositivos da Lei Complementar nº 149/2017, que Dispõe sobre a Estrutura Organizacional das Unidades Administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/req_001.2023_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2024-_maio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/req_001.2023_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2024-_maio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2023 - Requerendo a convocação do Senhor José Roberto Alves - Secretário Municipal de Finanças, e os demais que respondem, para que compareçam a esta Casa de Leis, em Audiência Pública, para apresentação do Projeto de Lei de Diretrizes Orçamentária para o Exercício de 2024, bem como do 1º quadrimestre do RREO (Relatório Resumido de Execução Orçamentária) e RGF (Relatório de Gestão Fiscal) em cumprimento ao disposto no § 4° do artigo 9°, da Lei Complementar n° 101/2000 (Lei de Responsabilidade Fiscal), a realizar-se no dia 23/08/2023 às 16h.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/req_002.2023_-_audiencia_publica_plano_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/req_002.2023_-_audiencia_publica_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2023 - Requerendo a convocação do Senhor Carlos Amadeu Sirena - Prefeito do Munícipio de Juara-MT, ou por seu intermédio para que compareça em Audiência Pública a ser realizada no dia 31 de agosto de 2023, às 19 horas, no Plenário desta Câmara Municipal, visando discutir e debater o Projeto de Lei Complementar nº 002/2023, que, Dispõe sobre o Plano Diretor do Município de Juara-MT, e da outras providências.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/requerimento_042_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_051-2023_-_abertura_credito_especial_-_emenda_individual_ver.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/requerimento_042_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_051-2023_-_abertura_credito_especial_-_emenda_individual_ver.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 042/2023- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 051/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/req_003.2023_-_executivo__solicitando_informacoes_referentes_a_obra_da_escola_municipal_santo_antonio_localizada_na_fazenda_monte_azul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/req_003.2023_-_executivo__solicitando_informacoes_referentes_a_obra_da_escola_municipal_santo_antonio_localizada_na_fazenda_monte_azul.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2023 - Requerendo ao Prefeito Municipal, ao Secretário de Obras, a Secretária Municipal de Educação e ao Setor de Fiscalização de Contratos da Prefeitura Municipal de Juara, informações sobre quais ações serão implementadas para a retomada e conclusão da referida obra "Escola Santo Antônio - Monte Azul",</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/req_005.2023_-__reiterando_informacoes_acerca_de_empresa_terceirizada_-_c_s_saldanha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/req_005.2023_-__reiterando_informacoes_acerca_de_empresa_terceirizada_-_c_s_saldanha.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2023 - Requerendo ao Prefeito Municipal, esclarecimentos e documentações acerca da empresa terceirizada C. Saldanha Santos, que presta serviços para a Prefeitura Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/req_004.2023_-_executivo__solicitando_informacoes_e_esclarecimentos_do_porque_as_criancas_que_apresentam_transtorno_do_espectro_autista_tea_nao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/req_004.2023_-_executivo__solicitando_informacoes_e_esclarecimentos_do_porque_as_criancas_que_apresentam_transtorno_do_espectro_autista_tea_nao.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2023- Requerendo ao Excelentíssimo Prefeito Municipal e à Secretária de Educação, informações e esclarecimentos acerca das razões pelas quais as crianças diagnosticadas com Transtorno do Espectro Autista (TEA) não estão recebendo o devido suporte de um Técnico em Desenvolvimento Infantil (TDI) em sala de aula, conforme prevê a Lei.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_043_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_052-2023_-_abertura_credito_especial_-_emenda__vera_marta_d.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_043_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_052-2023_-_abertura_credito_especial_-_emenda__vera_marta_d.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 043/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 052/2023, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_045_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_045_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 045/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 054/2023 - Altera o Anexo I da Lei Municipal n° 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimento_046_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_055-2023_-_rateio_valores_saude_enfermeiros_tenicos_e_parteiras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimento_046_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_055-2023_-_rateio_valores_saude_enfermeiros_tenicos_e_parteiras.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 046/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 055/2023 - Autoriza o Poder Executivo Municipal efetuar o rateio dos valores recebido através da Portaria MG/MS n° 1.135/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_047_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_056-2023_-_abertura_de_credito_especial_-_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_047_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_056-2023_-_abertura_de_credito_especial_-_finisa.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 047/2023 - Requerendo Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 056/2023- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_048_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_058-2023_-cria_laboratorio_de_monitoramento_qualidade_agua.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_048_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_058-2023_-cria_laboratorio_de_monitoramento_qualidade_agua.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 048/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 058/2023- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>Requerimento n° 028/2023 - Requerendo a dispensa dos pareceres das comissões permanentes ao Projeto de Lei municipal n° 021/2023 que revoga o inciso VI do art. 16 da Lei Municipal n° 3.087/2023 que, Estabelece a Estrutura e o Funcionamento do conselho Tutelar do Município de Juara- MT.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_049_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_038-2023_-_diploma_professora_jocely.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_049_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_038-2023_-_diploma_professora_jocely.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 049/2023 - Requerendo a Tramitação em Regime de Urgência, do Projeto de Decreto Legislativo n° 038/2023, que Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Jocely Gomes da Silva.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 050/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 038/2023, que Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Jocely Gomes da Silva.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimento_051_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_040-2023_-_diploma_professora_noeli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimento_051_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_040-2023_-_diploma_professora_noeli.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 051/2023 - Requerendo a tramitação em Regime de Urgência, do Projeto de Decreto Legislativo n° 040/2023, que Concede o Diploma Professora Elaine Silvana de Matias Alves à senhora Noeli Catarina Beltramello.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 052/2023 - Requerendo a Dispensa  dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 040/2023, que Concede o Diploma Professora Elaine Silvana de Matias Alves à senhora Noeli Catarina Beltramello.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_053_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_042-2023_cidada_juarense_a_sra_gisela_simona.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_053_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_042-2023_cidada_juarense_a_sra_gisela_simona.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 053/2023 - Requerendo a Tramitação em Regime de Urgência, do Projeto de Decreto Legislativo n° 042/2023, que Concede o Título Honorífico de Cidadã Honorária Juarense à Senhora Gisela Simona Viana de Souza.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_054_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_042-2023_-_cidada_juarense_gisela_simona.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_054_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_042-2023_-_cidada_juarense_gisela_simona.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 054/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 042/2023, que Concede o Título Honorífico de Cidadã Honorária Juarense à Senhora Gisela Simona Viana de Souza.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/req_006.2023_-_requerendo_a_realizacao_de_servicos_de_remocao_de_pedras_no_jardim_paranagua_e_no_cruzeiro_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/req_006.2023_-_requerendo_a_realizacao_de_servicos_de_remocao_de_pedras_no_jardim_paranagua_e_no_cruzeiro_do_sul.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2023 - Requerendo a retirada/remoção de pedras que se encontram em frente as residências localizadas no Jardim Cruzeiro do Sul e no Jardim Paranaguá, já solicitadas via Ofícios nºs 146 e 147/GVEM/2023.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_055_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_062-2023_-_credito_supl._em_parl._prof._rosa_neide_r_323.94600.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_055_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_062-2023_-_credito_supl._em_parl._prof._rosa_neide_r_323.94600.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 055/2023 – Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 062/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/req_006.2023_-_executivo__requeiro_a_informacoes_referente_ao_valor_de_r_8_milhoes_que_a_prefeitura_recebeu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/req_006.2023_-_executivo__requeiro_a_informacoes_referente_ao_valor_de_r_8_milhoes_que_a_prefeitura_recebeu.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2023- Requerendo ao Prefeito Municipal, informações referente ao montante de R$ 8.262.419,63 (oito milhões, duzentos e sessenta e dois mil, quatrocentos e dezenove reais e sessenta e três centavos) recebidos do Processo Judicial nº 0005514-08.2015.8.11.0007, da 6ª Vara da Comarca de Alta Floresta, relacionado ao Complexo Hidrelétrico Apiacás.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_056_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_066-2023_-_credito_especial_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_056_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_066-2023_-_credito_especial_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 056/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 066/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/req_002.2023_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/req_002.2023_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2023 - Requerendo a convocação do Senhor José Roberto Alves - Secretário Municipal de Finanças, e os demais que respondem, para que compareçam a esta Casa de Leis, em Audiência Pública, para apresentação do Projeto de Lei Municipal nº 059/2023 que Estima a Receita e Fixa a Despesa do Município de Juara-MT, bem como do 2º Quadrimestre do RREO (Relatório Resumido de Execução Orçamentária) e RGF (Relatório de Gestão Fiscal) em cumprimento ao disposto no § 4° do artigo 9°, da Lei Complementar n° 101/2000 (Lei de Responsabilidade Fiscal), a realizar-se no dia 07/12/2023 às 19h.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_057_solicitando_o_regime_de_urgencia_projeto_de_lei_municipal_no_067-2023_-_loteamento_veneza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_057_solicitando_o_regime_de_urgencia_projeto_de_lei_municipal_no_067-2023_-_loteamento_veneza.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 057/2023 - Requerendo a Tramitação em Regime de Urgência, do Projeto de Lei municipal n° 067/2023 que, Dispõe sobre aprovação do Loteamento denominado Residencial Veneza, no Perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_065_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_069-2023_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_065_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_069-2023_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 065/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 069/2023 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/req_007.2023_-_executivo__requeirendo_quais_reajustes_e_aumentos_nas_taxas_da_conta_de_agua_e_esgoto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/req_007.2023_-_executivo__requeirendo_quais_reajustes_e_aumentos_nas_taxas_da_conta_de_agua_e_esgoto.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2023 - Requerendo ao Prefeito Municipal, informações pertinentes aos reajustes e aumentos, assim como seus respectivos percentuais, que foram autorizados nas taxas da conta de água e esgoto nos anos compreendidos entre 2013 e 2023.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_058_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_052-2023_-_cidada_juarense_sueli_mileski.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_058_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_052-2023_-_cidada_juarense_sueli_mileski.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 058/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 052/2023, que Concede o Título Honorífico de Cidadã Honorária Juarense à Senhora Sueli Aparecida Mileski.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_059_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_053-2023_-_cidadao_juarense_milton_gasparini.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_059_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_053-2023_-_cidadao_juarense_milton_gasparini.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 059/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 053/2023, que Concede o Título Honorífico de Cidadão Honorário Juarense ao Senhor Milton Gasparini Moreira.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_060_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_054-2023_-_cidadao_juarense_jose_aparecido_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_060_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_054-2023_-_cidadao_juarense_jose_aparecido_silva.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 060/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 054/2023, que Concede o Título Honorífico de Cidadão Honorário Juarense ao Senhor José Aparecido da Silva.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_061_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_055-2023_-_cidada_juarense_carmelita_bento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_061_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_055-2023_-_cidada_juarense_carmelita_bento.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 061/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 055/2023, que Concede o Título Honorífico de Cidadã Honorária Juarense à Senhora Carmelita Bento da Silva.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_062_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_056-2023_-_cidadao_juarense_mario_luiz_p._de_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_062_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_056-2023_-_cidadao_juarense_mario_luiz_p._de_souza.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 062/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 056/2023, que Concede o Título Honorífico de Cidadão Honorário Juarense ao Senhor Mario Luiz Pinheiro de Souza.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_063_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_057-2023_-_cidadao_juarense_antonio_domingues_pereira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_063_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_057-2023_-_cidadao_juarense_antonio_domingues_pereira.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 063/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Decreto Legislativo n° 057/2023, que Concede o Título Honorífico de Cidadão Honorário Juarense ao Senhor Antonio Domingues Pereira.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_064_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_064_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 064/2023 - Requerendo a Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos que concedem o Título Honorífico de “Cidadão Honorário Juarense.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/req_007.2023_-_requerendo_informacoes_e_documentacoes_relacionadas_a_casa_de_apoio_em_cuiaba.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/req_007.2023_-_requerendo_informacoes_e_documentacoes_relacionadas_a_casa_de_apoio_em_cuiaba.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2023- Requerendo à Secretária Municipal de Saúde, informações e documentações relacionadas a Casa de Apoio Pantanal, que abriga pacientes e acompanhantes de Juara que são encaminhados para tratamento médico em Cuiabá-MT.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/req_008.2023_-_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/req_008.2023_-_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2023- Requerendo ao Prefeito Municipal, esclarecimentos sobre como o município tem utilizado a 13ª Parcela Complementar de auxílio financeiro para fortalecimento do trabalho das Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE).</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/req_008.2023_-_requerendo_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/req_008.2023_-_requerendo_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2023- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Carlos Amadeu Sirena, esclarecimentos sobre o não pagamento de emendas parlamentares destinadas por mim, Ver. Eraldo Markito, no exercício da minha cidadania e representação parlamentar, consignadas no orçamento para vigência em 2023, da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/requerimento_068_solicitando_o_regime_de_urgencia_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/requerimento_068_solicitando_o_regime_de_urgencia_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 068/2023 - Requerendo a tramitação em Regime de Urgência, do Projeto de Lei do Legislativo n° 032/2023- Dispõe sobre o repasse da 13° parcela de incentivo financeiro adicional aos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/requerimento_069_solicitando_dispensa_dos_pareceres_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/requerimento_069_solicitando_dispensa_dos_pareceres_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 069/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo n° 032/2023- Dispõe sobre o repasse da 13° parcela de incentivo financeiro adicional aos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_070_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_070_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 070/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Complementar do Legislativo n° 004/2023, de autoria do Ver. Léo Boy que, Altera e Acrescenta dispositivos à Lei Complementar n° 028, de 26 de dezembro de 2007, que dispõe sobre o Estatuto dos Servidores Públicos do município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_071_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_071_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 071/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo n° 004/2023, de autoria do Ver. Léo Boy que, Altera e Acrescenta dispositivos à Lei Complementar n° 028, de 26 de dezembro de 2007, que dispõe sobre o Estatuto dos Servidores Públicos do município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/requerimento_072_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_073-2023._...pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/requerimento_072_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_073-2023._...pdf</t>
   </si>
   <si>
     <t>Requerimento n° 072/2023 -  Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 073/2023, de autoria do Executivo Municipal que, Altera o anexo I da Lei Municipal nº 2.983/2022 – Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa dos serviços essenciais e dá outras providências.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_073_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_003-2023_3.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_073_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_003-2023_3.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 073/2023 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Complementar do Legislativo nº 003/2023, de autoria do Ver. Léo Boy que, altera o caput do art. 5º da Lei Complementar nº 182, de 07 de janeiro de 2020, que dispõe sobre a regularização de lotes urbanos com edificações consolidadas no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/requerimento_074_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_003-2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/requerimento_074_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 074/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 003/2023, de autoria do Ver. Léo Boy que, altera o caput do art. 5º da Lei Complementar nº 182, de 07 de janeiro de 2020, que dispõe sobre a regularização de lotes urbanos com edificações consolidadas no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_066_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_070-2023_-_termo_de_cessao_aldeia_rikbaktsa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_066_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_070-2023_-_termo_de_cessao_aldeia_rikbaktsa.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 066/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 070/2023 - Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bem Público com a Associação Indígena Rikbaktsa Tsirik de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>Pessoa Fisica - PF</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_067_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_complementar_no_004-2023_-_perimetro_aguas_claras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_067_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_complementar_no_004-2023_-_perimetro_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 067/2023 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar n° 004/2023 - Altera os anexos Xl e Xll da Lei Complementar n° 016/2016 que, Dispõe sobre os perímetros das zonas urbanos do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/subemenda_001_a_emenda_substitutiva_no_002.2023_-_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/subemenda_001_a_emenda_substitutiva_no_002.2023_-_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf</t>
   </si>
   <si>
     <t>Subemenda nº 001/2023 - Modifica a redação do art. 8º e acrescenta o art. 9º à emenda substitutiva nº 002/2023 ao Projeto de Lei do Legislativo nº 031/2022 que Concede desconto de até 15% no valor do IPTU anual, às empresas e munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>MOCPA</t>
   </si>
   <si>
     <t>Moção de Parabenização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2143/parabenizacao_001_loreci_noemia_fuhr.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2143/parabenizacao_001_loreci_noemia_fuhr.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização nº 001/2023 - À Senhora Lorecí Noemia Fuhr.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/mocao_de_parabenizacao_001_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/mocao_de_parabenizacao_001_unemat.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização n° 001/2023 - Aos Servidores da Universidade do Estado de Mato Grosso - UNEMAT/Juara-MT, pelos relevantes serviços prestados aos Juarenses.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_de_apoio_001_camara_de_deputados_e_senado_federal_-_adpf_no_442_-_legalizacao_do_aborto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_de_apoio_001_camara_de_deputados_e_senado_federal_-_adpf_no_442_-_legalizacao_do_aborto.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio n° 001/2023 - Ao Presidente da Câmara dos Deputados e ao Presidente do Senado Federal, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>REG.</t>
   </si>
   <si>
     <t>Processo Regimental</t>
   </si>
   <si>
     <t>•	Votação em escrutínio público para eleição dos membros das Comissões Permanentes para o biênio 2023-2024 (art. 45 do Regimento Interno)_x000D_
 •	Suspensão da sessão por até 30 minutos, prorrogáveis, se necessário, para que os membros eleitos definam o Presidente, Secretário, Relator e Suplente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
@@ -6146,67 +6146,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2167/emenda_aditiva_002_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_aditiva_003_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/emenda_aditiva_004_acrescenta_art._12._do_projeto_de_lei_legislativo_no_013-2023_-_filas_de_bancos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/emenda_aditiva_005_projeto_de_lei_municipal_no_029-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/emenda_aditiva_006_projeto_de_lei_municipal_no_046.2023_-_acrescenta_inciso_v_ao_art._8o_do_projeto_de_lei_municipal_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/emenda_aditiva_007_projeto_de_lei_municipal_no_063.2023_-_acrescenta_art._12_ao_projeto_de_lei_municipal_no_063.2023_-_cessao_de_area_a_cdl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2136/emenda_modificativa_001_projeto_de_lei_municipal_no_002-2023_desafetacao_de_area_de_dominio_publico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2168/emenda_modificativa_003_projeto_de_lei_legislativo_no_031-2022_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2169/emenda_modificativa_004_projeto_de_lei_legislativo_no_006-2023_censo_tea.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2184/emenda_modificativa_005_projeto_de_lei_municipal_no_015-2023_modifica_o_caput_do_art._5o_e_o_inciso_i_e_alineas_de_a_a_c_do_art._6o.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2195/emenda_modificativa_006_modifica_o_caput_do_art._1o_do_projeto_de_lei_complementar_municipal_no_001.2023_que_altera_dispositivos_da_lei_com_no_149.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/emenda_modificativa_007_modifica_projeto_de_lei_complementar_legislativo_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/emenda_modificativa_008_modifica_o_art._5o_do_projeto_de_resolucao_no_010-2023_que_institui_as_sessoes_itinereantes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/emenda_modificativa_009_modifica_dispostivos_do_art._1o_do_projeto_de_lei_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_modificativa_010_modifica_dispositivos_do_art._1o_do_projeto_de_lei_complementar_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/emenda_modificativa_011_modifica_dispositivos_do_projeto_de_lei_municipal_no_029-2023-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/emenda_modificativa_012_modifica_dispositivos_do_projeto_de_lei_municipal_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2259/emenda_substitutiva_002_projeto_de_lei_municipal_no_031-2022_programa_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/emenda_substitutiva_003_projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/emenda_substitutiva_004_projeto_de_lei_municipal_no_022-2023_altera_a_redacao_da_lei_municipal_no_1.656.2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2185/emenda_supressiva_001_projeto_de_lei_municipal_no_015-2023_suprime_o_inciso_i_do_art._5o.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_supressiva_002_projeto_de_lei_municipal_no_046.2023_suprime_o_inciso_vi_do_art._4o_e_renumera_os_incisos_de_vii_a_xii_plm_046-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2172/001_marta_indicando_a_mudanca_da_prefeitura_para_o_centro_de_eventos_dr._geraldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2173/001_indicacao_ao_prefeito_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/002_indicacao_ao_presidente_da_republica_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/003_indicacao_ao_dep._juarez_costa_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/004_indicacao_a_senadora_margareth_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/005_indicacao_ao_prefeito_folga_no_dia_do_aniversario_dos_os_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/006_indicacao_ao_prefeito_programa_de_calcada_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/001_indicacao_ao_prefeito_mudar_a_garagem_dos_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/001_indicacao_fabio_garcia_asfalto_atras_ceja_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/002_indicacao_nininho_asfalto_atras_ceja_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/003_indicacao_promotor_de_justica_prorrogacao_concessao_aguas_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_001_-_transporte_as_criancas_e_adolescentes_que_participam_dos_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_002_-_implantacao_de_energia_eletrica_na_feira_da_associacao_dos_pequenos_produtores_rurais_da_comunidade_de_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_003_-_anteprojeto_renda_solidaria_-_cuidando_da_gente.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_004_-_revitalizacao_pista_skate_-_praca_esportiva_diogo_rafael_saporski.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_001_construcao_de_mais_uma_sala_de_aula_na_escola_municipal_santa_clara_no_projeto_assentamento_japurana.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_002_construcao_de_mais_duas_salas_de_aula_na_escola_municipal_tancredo_neves_no_projeto_assentamento_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023_instalacao_e_uso_de_conteineres_de_lixo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/011_indicacao_ao_prefeito_construcao_de_creche_no_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_003_denominacao_do_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao_001_recursos_van_para_atender_a_sec._esportes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/012_indicacao_ao_prefeito_pista_de_caminhada_no_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/013_indicacao_ao_prefeito_levantamento_de_moradores_na_area_de_risco_do_bairro_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/002_marta_indicando_a_identificacao_de_areas_institucionais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/007_indicacao_ao_dep._juarez_costa_recursos_para_a_rodovia_do_jau.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/008_indicacao_ao_prefeito_incentivar_adocao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/009_indicacao_ao_prefeito_cameras_de_monitoramento_na_frente_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/010_indicacao_ao_prefeito_criacao_de_uma_ganha_tempo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_005_-_disponibilizacao_de_um_servidor_para_o_desenvolve_mt_-_com_timbre.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_006_-_viabilizacao_de_kits_de_ferramentas_de_trabalho_aos_agricultores_familiares_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/014_indicacao_ao_prefeito_psicologo_e_fisioterapeuta_para_o_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2298/015_indicacao_ao_prefeito_construcao_de_casa_para_professores_no_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/016_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_assentamento_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/017_indicacao_ao_prefeito_internet_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/018_indicacao_ao_prefeito_construcao_de_uma_cozinha_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/004_marta_indicando_tapa_buracos_na_avenida_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/003_marta_indicando_faixa_elevada_em_frente_a_dimutran.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/005_marta_indicando_rotatoria_na_rua_campo_grande_-_em_frente_ao_antigo_pam.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_002-2023_ponte_barbosinha.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao_007_-recuperacao_da_estrada_que_liga_o_distrito_de_paranorte_a_gleba_escondido.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao_008_-instalacao_de_toldo_em_frente_unidade_basica_de_saude_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/019_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_jardim_ubirajara_e_avenida_vereador_walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/020_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_bairro_das_polacas_e_demais_bairros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/021_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_do_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/022_indicacao_ao_prefeito_reforma_da_guarita_do_geraldao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/023_indicacao_ao_dep._diego_guimaraes_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/024_indicacao_a_sinfra_e_governador_limpeza_das_rodovias_mt-338_mt-325_mt-220_e_mt-170.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/025_indicacao_ao_prefeito_manutencao_da_rodovia_mt_-_338_-_juara_a_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_009_-_disponibilizacao_de_equipe_e_veiculo_apropriado_para_coleta_de_sangue_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_010_-_construcao_de_02_salas_de_aula_escola_francisco_sampaio_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_011_-_iluminacao_publica_distrito_paranorte.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_002_dep._beto_dois_a_um_-_recursos_pavimentacao_ruas_centro_e_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao_003_dep._janaina_riva_-_recursos_pavimentacao_ruas_centro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao_004_dep._juarez_costa_-_recursos_pavimentacao_ruas_centro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_005_executivo_municipal_-_contratar_empresa_engenharia_de_transito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_012_-_aquisicao_smart_tv_para_escola_francisco_sampaio_distrito_paranorte.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/005_indicacao_nininho_ambulancia_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/006_indicacao_nininho_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2326/007_indicacao_fabio_garcia_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/008_indicacao_sen._jayme_campos_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/002_indicacao_ao_prefeito__reforma_no_psf__parque_alvorada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/006_marta_indicando_aquisicao_de_caminhoes_para_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_003_2023_iluminacao_do_campo_de_futebol_da_assentamento_5_pa_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/026_indicacao_a_ager_mais_uma_rota_sinopxjuara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/027_indicacao_ao_governador_e_ao_dep._juarez_costa_mais_uma_rota_sinopxjuara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/028_indicacao_dep._juarez_costa_e_silvano_pulverizador_canhao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/029_indicacao_ao_prefeito_contratacao_de_mais_1_medico_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/030_indicacao_dep._juarez_costa_e_silvano_dois_onibus_para_a_sec._de_transportes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao_006_executivo_municipal_-_parceria_com_secel_-_realizacao_semi_final_campeonato.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_004_2023_iluminacao_publica_acrivale_unemat_escola_tecnica_e_ajes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_017_-_recuperacao_da_estrada_de_itapaiuna.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_013_-_recuperacao_linha_serra_grande.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_014_-_instalacao_de_alambrado_campo_de_futebol_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_015_-_iluminacao_publica_ate_o_jardim_universitario.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/indicacao_016_-_disponibilizacao_de_cursos_profissionalizantes_para_pessoas_cadastradas_no_cadunico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_004_rebaixamente_rede_eletrica_na_estrada_da_chacara_de_recreio_bom_sucesso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/007_marta_indicando_instalacao_de_cerca_eletrica_e_portao_eletronico_em_escolas_e_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_009_meio_ambiente_-_pintura_do_circuito_na_pista_de_caminhada_do_lago_do_geraldao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_008_dimutran_-_abertura_canteiro_avenida_rio_arinos_em_frente_john_deere.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_007_executivo_municipal_-_prolongamento_da_pista_de_caminhada_e_de_ciclismo_ate_a_acrivale.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/031_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2204/032_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_educacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/033_indicacao_ao_dep._jayme_campos_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/034_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_aquisicao_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/003_indicacao_a_dimutran__revitalizacao_da_sinalizacao_de_faixa_elevada_em_frente_a_escola_daury_riva.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/004_indicacao_ao_executivo_municipal_o_remanejamento_do_local_dos_postes_instalados_na_avenida_parana_ate_a_escola_daury_riva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao_019_-_instalacao_de_rotatoria_av_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_018_-_elaboracao_de_projeto_para_reducao_de_issqn_para_autonomos_inicio_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_005_2023_redutor_de_velocidade_rua_argentina_com_costa_rica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/035_indicacao_a_ager_espaco_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/036_indicacao_ao_prefeito_botao_do_panico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/037_indicacao_ao_dep._juarez_costa_recursos_para_quadra_unemat.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/038_indicacao_ao_prefeito_substituir_pontes_por_tubos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/039_indicacao_ao_ministro_substituir_pontes_de_madeira_por_tubos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/040_indicacao_ao_conab_substituir_pontes_de_madeira_por_tubos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/041_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_abertura_de_rua-estrada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/008_marta_indicando_criacao_de_departamento_especifico_plano_de_ensino_individualizado_-_pei.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/009_marta_indicando_criacao_de_cargo_auxiliar_de_sala_com_especialidade_criancas_deficiente.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_020_-_concessao_de_isencao_empresas_que_se_instalarem_no_municipio_issqn_iptu.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_021_-_aquisicao_de_equipamento_para_emissao_de_rg_para_menores_de_05_anos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/042_indicacao_ao_prefeito_projeto_para_construcao_de_garagem_para_o_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_006_2023_redutor_de_velocidade_villa_beach.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_007_2023_indicar__que_a_creche_do_cruzeiro_do_sul_seja_nomeada_berenice_dalla_costa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_005_destinacao_de_area_para_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_006_destinacao_de_area_para_construcao_de_casas_populares_-_area_antiga_associacao_remo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/043_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_rede_de_wifi_nas_unidades_de_saude_e_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/010_marta_indicando_a_instituicao_do_programa_essa_vaga_nao_e_sua_nem_por_um_minuto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/011_marta_indicando_ao_executivo_municipal_a_contratacao_de_medica_plantonista_obstetrica_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/indicacao_022_-construcao_de_calcadas_no_entorno_da_escola_cantinho_magico.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_007_dep._elizeu_nascimento_-_recursos_caminhonete_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_008_dep._dilmar_dal_bosco_-_recursos_caminhonete_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/044_indicacao_ao_prefeito_e_a_fernanda_indicacao_ao_prefeito_para_instalacao_de_parque_infantil_na_escola_dom_aquino_correa_-_distrito_de_aguas_clara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/045_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_ventiladores_e_cortina_no_cer__centro_de_especializado_em_reabilitacao_edson_miguel_p.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/012_marta_indicando_criacao_de_programa_de_gratificacao_eficiencia_e_resultados_dos_professores_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/005_indicando_aquisicao_de_um_caminhao_munck_para_desempenhar_papel_fundamental_nos_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao_no_008_2023_iluminacao_com_lampadas_de_led_aldeia_mayrobi_tatui__figueirinha_e_mondoruk.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao_no_009_2023_melhorias_na_estrada_da_aldeia_mayrobi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao_no_010_2023_iluminacao_do_campo_de_futebol_society_da_aldeia_tatui.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/010_indicacao_nininho_denominacao_ponte_sobre_o_rio_dos_peixes_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_009_seaf-tete_bezerra_-_implementos_agricolas_-_aldeia_tatui.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao_010_seaf-tete_bezerra_-_patrulha_mecanizada_-_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/046_indicacao_ao_prefeito_contratacao_de_um_tecnico_de_agropecuaria_para_atender_paranorte_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/047_indicacao_ao_prefeito_indicando_a_creche_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/048_indicacao_ao_prefeito_e_joao_r_indicando_o_plantio_de_arvores_embaixo_de_pes_de_ipes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/049_indicacao_ao_prefeito_indicando_espaco_para_pizeiro_de_som_e_motos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_011_2023_iluminacao_da_linha_do_barbosinha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/013_marta_indicando_criacao_de_programa_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/050_indicacao_ao_prefeito_indicando_postos_de_abastecimentos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/051_indicacao_ao_prefeito_e_a_maisa_indicando_a_painel_e_pulseira_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/052_indicacao_ao_prefeito_indicando_a_alteracao_da_lei_municipal_no_1.656-2005_que_institui_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_023_-realizacao_do_evento_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_024_-implantacao_de_iluminacao_publica_nas_ruas_e_estradas_da_comunidade_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_025_-_instalacao_de_uma_academia_da_terceira_idade_na_comunidade_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_026_-_instalacao_de_parque_infantil_na_comunidade_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_027_-_implantacao_do_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_028_-_implantacao_do_programa_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao_029_-_implantacao_de_rotatoria_na_av_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_030_-_implantacao_da_acao_de_limpeza_no_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_031_-_elaboracao_de_um_estudo_de_planejamento_das_estradas_rurais_de_juara.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/053_indicacao_ao_juarez_recursos_para_a_saude_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/054_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_uma_ciclovia_e_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/055_indicacao_ao_prefeito_projeto_para_pavimentacao_da_estrada_de_acesso_a_barbosinha.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao_no_012_2023_solicitando_transporte_escolar_unemat_-aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao_015_executivo_municipal_e_educacao_-_indicando_espaco_para_pratica_de_airsoft.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_016_sec._cidade-_indicando_a_recuperacao_da_ponte_localizada_na_rua_goiania_sentido_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_017_sec._cidade-_indicando_a_recuperacao_da_pavimentacao_asfaltica_da_rua_leopoldo_prebianca_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/014_marta_indicando_a_informatizacao_dos_processos_do_procon.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_032_-_implantacao_de_um_poupatempo_em_juara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_033_-_implementacao_de_um_programa_de_castracao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_034_-_elaboracao_de_um_plano_de_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_018_sec._cidade-_indicando_a_limpeza_do_corrego_localizado_na_avenida_rio_arinos_sentido_avenida_recife.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_019_sec._cidade-_indicando_tapa_buracos_na_avenida_mato_grosso_esquina_com_a_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_020_sec._cidade-_indicando_a_limpeza_da_praca_publica_do_residencial_buritis.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/006_indicacao_ao_prefeito_projeto_para_revitalizacao_da_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_035_-_instalacao_de_rotatoria_av_mato_grosso_x_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_036_-_tornar_a_rua_jose_pedro_dias_via_de_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/056_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_tornar_sentido_unico_rua_da_creche_municipal_madre_paulina_e_escola_canti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/057_indicacao_a_seaf_a_criacao_de_um_abatedouro_de_frango_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/058_indicacao_ao_prefeito_e_ao_tolovi_indicando_iluminacao_no_trecho_recem_pavimentado_da_avenida_jose_alves_bezerra.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_no_013_2023_acessibilidade_no_ginasio_de_esportes_angelo_sinval_riva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/015_marta_indicando_a_demarcacao_de_pontos_estrategicos_para_embarque_e_desembarque_de_carros_de_aplicativos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_021_executivo_municipal_-_elaboracao_de_projeto_de_lei_autorizando_condecon_realizar_parcerias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/011_indicacao_ao_prefeito_e_cidade_tubulacao_trecho_entre_rua_sao_geraldo_e_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_022_sec._esportes_-_indicando_iluminacao_e_pintura_da_quadra_de_areia_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/indicacao_011_prefeito_e_saude_-_instalacao_de_bancos_em_frente_aos_psfs.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/060_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao_037_-_realocacao_de_emenda_parlamentar_para_aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/059_indicacao_ao_prefeito_indicando_a_participacao_nos_programas_do_governo_federal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_038_-_disponibilizacao_de_um_psicologo_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/007_indicacao_ao_executivo_municipal_visando_a_implantacao_de_bebedouro_na_praca_dos_colonizadores..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/061_indicacao_a_metamat_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao_039_-_encaminhando_anteprojeto_de_lei_-_fundo_municipal_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_040__-_instalacao_de_relogio_digital.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/012_indicacao_-_anteprojeto_comercio_de_alimentos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/016_marta_indicando_ao_executivo_municipal_que_atraves_da_secretaria_de_educacao_planeja_a_licenca_premio_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_012_prefeito_e_esportes_-_instalacao_de_alambrado_para_cercar_o_centro_esportivo_julio_cezar_sirena.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/012_indicacao_-_projeto_que_institui_o_centro_de_especialidades_odontologicas_-_ceo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no_016_2023_prefeito_e_secretaria_de_saude_sugerindo_que_inscricao_pra_aquisicao_de_unidades_odontologicas_moveis.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no_017_2023_prefeito_indicando_a_publicacao_de_vagas_em_creche.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_no_018_2023_prefeito_indicando_a_contratacao_de_um_tecnico_e_um_novo_ponto_de_atentendimento_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_019_2023_mauro_mendes_rosa_neide_tete_bezerra_solicitando_4_veiculos_para_as_aldeias.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/063_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_niteroi_esquina_com_a_rua_joao_cardoso.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_023_prefeito_e_transportes_-_indicando_recuperacao_da_ponte_sobre_o_rio_matrinxa_ii_-_estrada_da_porteira_branca.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_024_esportes_-_indicando_melhorias_para_quadra_de_basquete_e_instalacao_de_um_bebedouro_na_pista_do_skate.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/017_marta_indicando_ao_executivo_municipal_compute_o_tempo_da_licenca_premio_dos_servidores_congelados_durante_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_043__-_instalacao_de_cameras_lago_geraldao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_044_-adesao_ao_programa_ser_familia_habitacao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_045_-adesao_ao_programa_escola_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_046_-adesao_ao_novo_pac_saude.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/018_marta_indicando_ao_executivo_municipal_divulgacao_edital_de_chamamento_publico_para_a_selecao_de_osc_interessada_em_celebrar_termo_de_fomento_mulher.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/064_indicacao_a_mapa_patrola_para_o_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_042__-_limpeza_do_rio_arinos_e_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_041__-_restabelecimento_do_servico_de_internet_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no_020_2023_prefeito_solicitando_a_criacao_do_cargo__de_assessoria_para_assuntos_indiginas.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_025_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_e_ampliacaos_das_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/019_marta_indicando_ao_executivo_municipal_implementacao_do_dia_de_conscientizacao_do_bullying_e_regulamentacao_da_lei_no_3.019_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/065_indicacao_a_mapa_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/066_indicacao_ao_juarez_recursos_para_micro_revestimento.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_026_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_sentido_avenida_planeta.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/014_indicacao_-_projeto_basico_de_autorizacao_implantacao_de_quebra-molas_mt-338.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/062_indicacao_a_fernanda_indicando_lei_13.845_-_eca_-_vagas_a_irmaos_na_mesma_escola.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_014_2023_prefeito_solicitando_bebedor_de_agua_escola_tancredo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_no_015_2023_prefeito_e_secretaria_de_educacao_solicitando_melhorias_na_escola_renascer.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/mensagem_de_veto_no_001-2023_-_projeto_de_lei_do_legislativo_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/mensagem_de_veto_no_002-2023_-_projeto_de_lei_do_legislativo_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2260/mensagem_de_veto_no_003-2023_-_veta_integralmente_o_projeto_de_lei_do_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/mensagem_de_veto_no_004-2023_-_projeto_de_lei_do_legislativo_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/mensagem_de_veto_no_005-2023_-_projeto_de_lei_do_legislativo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2217/mocao_de_aplauso_001_ana_beatriz_fernandes_sokano_da_e.e_oscar_soares.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2218/mocao_de_aplauso_002_nicole_mateus_lopes_da_e.e_militar_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2219/mocao_de_aplauso_003_dhieniffer_maykely_guira_soares_da_e.e_nivaldo_fracarolli.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2220/mocao_de_aplauso_004_emanuelli_teodoro_menozzi_da_e.e_nivaldo_fracarolli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_de_aplauso_001_joao_venancio_da_silva_o_joao_chinelo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/mocao_de_aplauso_005_alunos_oscar_soares_projeto_coleta.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/mocao_de_aplauso_001_lions_clube.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_002_sicredi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/mocao_de_aplauso_002_advogados_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_de_aplauso_002_profissionais_da_saude_-_prestacao_de_socorro_-_acidente_acrivale.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/mocao_de_aplauso_003_brigada_municipal_-_prestacao_de_socorro_-_acidente_acrivale.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/mocao_de_aplauso_003_advogados_subsecao_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_de_aplauso_004_ao_instutor_everaldo_galdino_e_aos_atletas_victor_gabriel_e_pedro_henrique.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/mocao_de_aplauso_005_as_eleitas_do_concurso_mini_miss_mato_grosso_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/mocao_de_aplauso_006_aos_atletas_da_terceira_idade_e_a_comissao_tecnica_do_voleibol_adaptado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/mocao_de_aplauso_001_atiradores_do_tiro_de_guerra_alves_reolon_-_ano_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_de_aplauso_004_valdeson_paula_portela.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_de_aplauso_001_assistencia_social_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/mocao_de_aplauso_007_aos_atletas_sub-14_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/mocao_de_aplauso_008_aos_atletas_sub-15_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/mocao_de_aplauso_001_aos_bombeiros_que_atuaram_no_resgate_do_jovem_breno_e_outras_vitimas_de_afogamento_no_rio_arinos_em_juara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_001_licenca_para_o_prefeito.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_alessandra_paula_dos_santos_zimmerman.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_vera_alves_cordeiro_grande.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_caroline_adriane_da_silva.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_maria_terezinha_farias_gustmann..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_lucilia_pistore_frasson.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_nilza_de_fatima_botelho_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_keila_renata_barbieri_vendrame.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_leonice_maria_do_nascimento_musialak.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_luzilene_de_fatima_nunes_alvorado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_erica_tatiane_pereira_sawitzki..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2158/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_silvana_aparecida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_decreto_013_titulo_mulher_empreendedora_senhora_maria_de_fatima_da_silva.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_decreto_014_titulo_mulher_empreendedora_senhora_maria_de_souza_carmo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2189/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_silvano_ferreira_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_016_titulo_de_cidadao_honorario_juarense_comandante_alex_fontes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_sargento_helena_portela.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_decreto_018_titulo_honorifico_de_comenda_do_legislativo-amara_moreira_da_silva_ramos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_joao_venancio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_antonio_vitoriano_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_cleriston_souza_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_decreto_024_diploma_professora_joice_emanuele_da_costa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_decreto_026_diploma_professora_josiane_eloisa_casale.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_lincoln_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_decreto_027_titulo_de_cidadao_honorario_juarense_sidney_mantoan_nunes_siqueira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_decreto_028_diploma_professora_kely_cristina_ferneda.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_decreto_029_diploma_professora_marta_da_silva.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_decreto_030_diploma_professora_joana_cardozo_migliavacca.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_decreto_031_diploma_professora_maria_lucia_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_decreto_032_diploma_professora_marta_dalpiaz_nepomuceno.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_decreto_033_diploma_professora_marilsa_fatima_da_silva_guerra.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_decreto_034_diploma_professora_ediomar_bispo_correa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_decreto_035_diploma_professora_elizete_selma_de_matias.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto_de_decreto_036_diploma_professora_giacomo_luiz_de_matias_junior.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto_de_decreto_038_diploma_professora_jocely_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_decreto_037_titulo_de_cidada_honorario_juarense_maria_do_rosario_carneiro_de_lima.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_joilson_junior_de_melo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_040_diploma_professora_noeli_catarina_beltramello.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_goncalves_cerqueira_filho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_decreto_042_titulo_de_cidada_honoraria_juarense_gisela_simona_viana_de_souza.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_de_decreto_043_titulo_de_cidada_honoraria_juarense_marcia_zelia_franco_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_decreto_044_titulo_de_cidadao_honorario_juarense_josue_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_wilson_silvestre_giarola.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_decreto_046_titulo_de_cidadao_honorario_juarense_dalmir_dionei_barela_iori.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_decreto_049_titulo_de_cidada_honoraria_juarense_maria_natividade_de_souza_vasselli.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_decreto_048_titulo_de_cidadao_honorario_juarense_eduardo_gomes_azoia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_decreto_047_titulo_de_cidada_honorario_juarense_josefa_serafim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_050_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_051_titulo_de_cidada_honoraria_juarense_maria_de_almeida_silva.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_sueli_aparecida_mileski.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_055_titulo_de_cidada_honoraria_juarense_carmelita_bento_da_silva.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_057_titulo_de_cidadao_honorario_juarense_antonio_domingues_pereira.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_complementar_no_001-2023_-_altera_dispositivos_lc-149-2017_-_cria_nova_tabela_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_lei_complementar_no_002-2023_-_substituicao_projeto_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_complementar_no_003-2023_-_altera_lc_no_149-2017_-_cria_nova_tabela_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_lei_complementar_no_004-2023_-_altera_anexos_xi_e_xii_da_lc_016-2006_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_complementar_001_2023_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_complementar_alvara_simplificado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_complementar_003_2023_altera_lc_182.2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/projeto_de_lei_complementar_004_2023_altera_lc_028.2007_-_ver._leo_boy.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_municipal_no_001-2023_-_autoriza_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_transf._saldo_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_municipal_no_002-2023_-_dispoe_sobre_desafetacao_de_area_de_dominio_publico.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_municipal_no_003-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_municipal_no_004-2023_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_municipal_no_005-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_municipal_no_006-2023_-_altera_a_lei_municipal_no_3.028-2022_-_condominio_villa_verde.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_municipal_no_007-2023_-_institui_novos_valores_para_diarias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_municipal_no_008-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_municipal_no_009-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_lei_municipal_no_010-2023_-_disciplina_regime_de_plantao_presencial_e_de_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_lei_municipal_no_011-2023_-_altera_alienas_a_e_b_do_art._5o_lei_municipal_no_2.692-2018_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei_municipal_no_012-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contraracao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_municipal_no_013-2023_-_dispoe_sobre_o_piso_salaria_base_dos_ocupantes_do_cargo_de_magisterio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_municipal_no_014-2023_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_de_lei_municipal_no_015-2023_-_dispoe_sobre_a_apreesao_registro_e_cadastramento_de_animais_de_grande_porte_soltos_nas_vias.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_municipal_no_016-2023_altera_o_anexo_i_da_lei_municipal_3.081-2023_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_municipal_no_017-2023_-_dispoe_sobre_revogacao_de_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2187/projeto_de_lei_municipal_no_018-2023_-_termo_de_parceria_publico_privada_com_apri.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto_de_lei_municipal_no_019-2023_-_dispoe_sobre_a_revogacao_de_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto_de_lei_municipal_no_020-2023_-_rga.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/projeto_de_lei_municipal_no_021-2023_-_revoga_o_inciso_vi_do_art._16_da_lei_3.087-2023_-_ctj.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_municipal_no_022-2023_-_altera_redacao_lei_1.656-2005_-_regime_proprio_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_municipal_no_023-2023_-_altera_paragro_lei_2.766-2019_-_gratificacao_membro_comissao_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_municipal_no_024-2023_-_institui_o_conselho_municipal_usuarios_dos_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_municipal_no_025-2023_autoriza_doacao_de_imovel_ao_governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2267/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_municipal_no_028-2023_-_altera_anexo_i_da_lei_no_2.983-2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto_de_lei_municipal_no_029-2023_-_diretrizes_elaboracao_lei_orcamentaria_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_municipal_no_030-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_municipal_no_031-2023_-_altera_dispositivos_lei_municipal_no_2.592-2016_-_conselho_municipal_meio_ambiente_e_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_municipal_no_032-2023_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_municipal_no_033-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_municipal_no_034-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_municipal_no_036-2023_-_dispoe_sobre_implantacao_e_aplicacao_tarifa_social_de_agua.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_municipal_no_037-2023_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_municipal_no_038-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983-2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_municipal_no_039-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_municipal_no_040-2023_-_transferencia_recursos_atraves_de_termo_de_fomento_-_amplac.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_municipal_no_041-2023_-_autoriza_cessao_de_uso_em_comodato_de_lampadas_de_led_a_acrivale.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_municipal_no_042-2023_-_plantao_presencial_e_plantao_de_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_municipal_no_043-2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_municipal_no_044-2023_-_revogacao_da_lei_municipal_no_728-1995.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_municipal_no_045-2023_-_termo_de_fomento_com_apri.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_municipal_no_046-2023_-_concessao_controle_e_realizacao_de_suprimento_fundos_aos_agentes_politicos_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_municipal_no_047-2023_-_autoriza_abertura_de_credito_suplementar__-_600.00000_cosip.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_municipal_no_048-2023_-_autoriza_abertura_de_credito_suplementar_-_450.00000_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_municipal_no_049-2023_-_tratamento_diferenciado_e_simplificado_me_epp_agricultores_familiares_e_outras.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_municipal_no_050-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_municipal_no_051-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_municipal_no_052-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_municipal_no_053-2023_-_termo_de_fomento_associacao_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_municipal_no_055-2023_-_autoriza_rateio_valores_recebidos_aos_enfermeiros_tecnicos_e_parteiras.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_municipal_no_056-2023_-_autoriza_abertura_de_credito_especial_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_municipal_no_057-2023_-_cria_o_laboratorio_monitoramento_da_qualidade_de_agua.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_municipal_no_058-2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_municipal_no_059-2023_-_loa_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_municipal_no_060-2023_-_valor_minimo_debito_inscrito_na_divida_ativa_para_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_municipal_no_061-2023_-_alteracoes_na_lei_3.023-2022_e_3.067-2023_limite_de_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_municipal_no_062-2023_-_abertura_de_credito_suplementar_-_r323.94600_-_saude.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_de_lei_municipal_no_063_-_desafetacao_aerea_-_cdl.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/projeto_de_lei_municipal_no_064-2023_-_altera_lei_no_2.967-2022_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_municipal_no_065-2023_-_altera_lei_no_1.656-2005_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_lei_municipal_no_066-2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_lei_municipal_no_067-2023_-_dispoe_sobre_aprovacao_do_loteamento_denominado_residencial_veneza.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_lei_municipal_no_068-2023_-_autoriza_adquirir_imovel_-_ampliacao_escola_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_municipal_no_069-2023_-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_municipal_no_070-2023_termo_de_cessao_uso_com_associacao_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_municipal_no_071-2023_-_autoriza_contratacao_temporaria_-_profissionais_educacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_municipal_no_072-2023_-_autoriza_doar_area_-_construcao_casas_projeto_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_lei_municipal_n_073.2023_-_altera_o_anexo_l_da_lei_municipal_n_2.983.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_do_legislativo_001_vera._dra._monica_costa_e_outros_transparencia_na_execucao_de_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_do_legislativo_002_vera._marta_dalpiaz__transparencia_da_lista_de_espera_consultas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_do_legislativo_003_mesa_diretora__altera_revoga_e_acrescenta_dispositivos_ao_art._2o_da_lei_no_1.965.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_do_legislativo_004_mesa_diretora__dispoe_sobre_autorizacao_ao_poder_legislativo_se_filiar_a_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_lei_do_legislativo_005_luciano_sandy_e_monica__utilidade_publica_apruter.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_do_legislativo_006_sandy___censo_para_criancas_autistas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_do_legislativo_007_eduardo_do_boxe_e_sandy__utilidade_publica_time_aly.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_do_legislativo_008_sandy___doulas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_lei_do_legislativo_009_sandy___detector_de_metais.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_do_legislativo_010_sandy___observatorio_municipal_em_defesa_da_nao_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2193/projeto_de_lei_do_legislativo_011_leo_boy__utilidade_publica_juara_atletico_clube.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_do_legislativo_012_leo_boy_e_marta_dalpiaz__altera_o_caput_do_art._17_da_lei_no_2.714.2018_-_edificacoes_nao_regularizadas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/projeto_de_lei_do_legislativo_013_leo_boy_obriga_os_estabelecimentos_bancarios__a_atender_os_consumidores_em_tempo_razoavel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_do_legislativo_014_ze_galvao_institui_o_servico_de_coleta_residencial_de_entulho_e_residuos_no_municipio_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_do_legislativo_015_comissao_de_defesa_dos_direitos_da_mulher_direito_de_toda_mulher_ter_a_presenca.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_do_legislativo_016_marta_dalpiaz_institui_a_campanha_da_seguranca_digital_nas_escolas_municipais_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_do_legislativo_017_marta_dalpiaz_disciplina_o_estacionamento_de_caminhoes_carretas_onibus_e_veiculos_similares_no_entorno.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/projeto_de_lei_do_legislativo_018_eraldo_markito_altera_dispositivos_da_lei_no_2.989.2022_modalidade_cutiano.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_lei_do_legislativo_019_vera._dra._monica_costa_semana_da_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_do_legislativo_020_ver._welington_martins_denominacao_de_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/projeto_de_lei_do_legislativo_no_021-2023_-_motoristas_de_aplicativo_-_uber.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_do_legislativo_022_vera._marta_dalpiaz__institui_o_uso_do_cordao_de_fita_com_desenhos_de_girassois.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_do_legislativo_023_sandy_utilidade_publica_asagro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz__dispoe_sobre_o_fornecimento_de_alimentacao_escolar_aos_profissionais_em_atividades.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_do_legislativo_025_vera._marta_dalpiaz__institui_a_politica_municipal_de_conscientizacao_e_atencao_a_mulher_no_climaterio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_do_legislativo_026_vera._sandy_fixa_responsabilidades_pelos_reparos_asfalticos_quando_danificados_na_execucao_de_obras_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/projeto_de_lei_do_legislativo_027_vera._marta_dalpiaz_estabelece_a_obrigatoriedade_de_apresentacao_do_certificado_de_vacinacao_no_ato_da_matricula.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_do_legislativo_029_ver._luciano_equidade_nas_premiacoes_esportivas_concedidas_a_homesns_e_mulheres_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_do_legislativo_030_vera._sandy_altera_dispositivos_da_lei_municipal_no_2.915-2021_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_do_legislativo_031_vera._sandy_autoriza_o_poder_executivo_a_celebrar_contratos_de_cessao_onerosa_de_direito_a.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/projeto_de_lei_do_legislativo_032_ver._luciano_e_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_resolucao_001_2023_mesa_diretora_calendario_sessoes_2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_resolucao_002_2023_mesa_diretora_altera_resolucao_209.2022_-_titulo_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_resolucao_003_2023_mesa_diretora_membros_das_comissoes_permanentes_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_resolucao_005_2023_marta_dalpiaz_fica_criada_e_denominada_de_galeria_8_de_marco_a_galeria_das_ex-vereadoras_da_camara_municipal_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_resolucao_006_2023_altera_resolucao_178_-_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_resolucao_007_2023_regima_de_transicao_-_fixa_o_regime_de_transicao_de_que_trata_o_art._191_da_lei_no_14.133__de_1o_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_resolucao_008_2023_altera_dispositivos_da_resolucao_no_214_de_28_de_marco_de_2023__regime_de_transicao_da_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_009_2023_mesa_diretora_nomeia_membros_para_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_resolucao_010_2023_mesa_diretora_institui_as_sessoes_itinerantes_na_camara_municipal_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_resolucao_011_2023_mesa_diretora_dispoe_sobre_o_processo_de_contratacao_direta_na_forma_eletronica_de_que_trata_a_lei_no_14.133_de_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_resolucao_012_2023_eduardo_do_boxe_institui_no_ambito_do_poder_legislativo_municipal_a_comenda_do_merito_desportivo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_resolucao_013_2023_mesa_diretora_altera_acrescenta_e_revoga_dispositivos_da_resolucao_no_123_de_23.12.11_que_aprova_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_resolucao_014_2023_mesa_diretora_regulamenta_as_atribuicoes_do_agente_de_contratacao_membro_da_equipe_de_apoio_e_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_resolucao_015_2023_mesa_diretora_regulamenta_o_disposto_no_art._20.__1o_da_lei_no_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_resolucao_016_2023_mesa_diretora_dispoe_sobre_a_elaboracao_dos_estudos_tecnicos_preliminares_-_etp.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_resolucao_017_2023_mesa_diretora_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisa_de_precos_para_contratacoes_de_obras.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_resolucao_018_2023_mesa_diretora_dispoe_sobre_o_processo_de_dispensa_de_licitacao_na_forma_fisica.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2118/proposta_de_emenda_a_lei_organica_001_2023_mesa_diretora_altera__1o_do_art._62-a_lom_-_emendas_impositivas_para_2.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/proposta_de_emenda_a_lei_organica_002_2023_sandy-_altera_dispositivos_da_lei_organica_do_municipio_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_001_dispensa_dos_pareceres_ao_projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_002_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_decreto_legislativo_no_001-2023_-_autoriza_prefeito_mun._ausentar-se_do_municip.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_003_regime_de_urgencia_ao_projeto_de_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_004_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2023_-_calendario_sessoes_2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_006_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_003-2023_-_institui_a_composicao_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_008_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_projeto_de_lei_legislativo_no_003.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_012_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_013_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_014_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_015_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_016_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_017_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2144/req_001.2023_-_informacoes_acerca_do_pregao_presencial_no_009.2023.secad.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2145/req_002.2023_-_informacoes_acerca_nova_lei_de_laqueadura.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_018_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_mulher_empreendedora_maria_aparecida_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_019_solicitando_a_dispensa_dos_pareceres_aos_projetos_de_decretos_legislativos_n_002_a_014.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimento_020_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_021_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2170/req_001.2023_-_solciitando_relatorio_contendo_os_recursos_recebidos_na_secretaria_municipal_de_agronegocio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2171/req_002.2023_-_solicitando_informacoes_e_documentos_referente_resfriadores_de_leite_da_secretaria_municipal_de_agronegocio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_022_solicitando_o_regime_de_urgencia_do_projeto_de_resolucao_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_023_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_resolucao_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2182/req_003.2023_-_informacoes_acerca_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2222/req_001.2023_-_solciitando_informacoes_referente_emenda_parlamentar_destinada_no_ano_de_2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2223/req_002.2023_-_informacoes_acerca_da_licitacao_conserto_caminhao.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2225/requerimento_024_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_025_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2228/requerimento_026_solicitando_o_regime_de_urgencia_emenda_no_001.2023_ao_projeto_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_027_solicitando_a_dispensa_dos_pareceres_a_emenda_substitutiva_no_001_ao_projetos_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2257/requerimento_029_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_029.2023_-_membros_da_comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_030_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_029.2023_-_nomeia_comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2261/req_004.2023_-_informacoes_acerca_do_fundo_municipal_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2262/req_003.2023_-_informacoes_informacoes_acerca_da_tarifa_minima_de_agua.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_031_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_025-2023_-_doacao_imovel_ao_estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_032_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_026-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2323/004_indicacao_ao_prefeito_contratar_horas_maquinas_para_2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_033_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_027-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/requerimento_034_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_028-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_035_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_036_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/requerimento_037_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_038_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/req_003.2023_-_solicitando_ao_executivo_municipal_informacoes_acerca_das_emendas_do_ano_de_2021_e_2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/req_004.2023_-_informacoes_informacoes_acerca_de_empresa_terceirizada.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/req_001.2023_-_sessoes_itinerantes_29.08.2023_e_19.09.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/requerimento_039_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_039-2023_-_abertura_credito_ver._markito.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/requerimento_040_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_041-2023_-_cessao_lampadas_de_led_acrivale.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_041_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_042-2023_-_regime_de_plantao_presencial_e_de_sobreaviso_saude.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/req_002.2023_-_executivo__solictando_informacoes_ao_sec._rafael.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/req_005.2023_-_informacoes_acerca_do_projeto_de_lei_complementar_executivo_municipal_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/req_001.2023_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2024-_maio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/req_002.2023_-_audiencia_publica_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/requerimento_042_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_051-2023_-_abertura_credito_especial_-_emenda_individual_ver.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/req_003.2023_-_executivo__solicitando_informacoes_referentes_a_obra_da_escola_municipal_santo_antonio_localizada_na_fazenda_monte_azul.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/req_005.2023_-__reiterando_informacoes_acerca_de_empresa_terceirizada_-_c_s_saldanha.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/req_004.2023_-_executivo__solicitando_informacoes_e_esclarecimentos_do_porque_as_criancas_que_apresentam_transtorno_do_espectro_autista_tea_nao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_043_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_052-2023_-_abertura_credito_especial_-_emenda__vera_marta_d.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_045_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimento_046_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_055-2023_-_rateio_valores_saude_enfermeiros_tenicos_e_parteiras.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_047_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_056-2023_-_abertura_de_credito_especial_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_048_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_058-2023_-cria_laboratorio_de_monitoramento_qualidade_agua.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_049_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_038-2023_-_diploma_professora_jocely.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimento_051_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_040-2023_-_diploma_professora_noeli.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_053_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_042-2023_cidada_juarense_a_sra_gisela_simona.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_054_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_042-2023_-_cidada_juarense_gisela_simona.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/req_006.2023_-_requerendo_a_realizacao_de_servicos_de_remocao_de_pedras_no_jardim_paranagua_e_no_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_055_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_062-2023_-_credito_supl._em_parl._prof._rosa_neide_r_323.94600.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/req_006.2023_-_executivo__requeiro_a_informacoes_referente_ao_valor_de_r_8_milhoes_que_a_prefeitura_recebeu.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_056_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_066-2023_-_credito_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/req_002.2023_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_057_solicitando_o_regime_de_urgencia_projeto_de_lei_municipal_no_067-2023_-_loteamento_veneza.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_065_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_069-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/req_007.2023_-_executivo__requeirendo_quais_reajustes_e_aumentos_nas_taxas_da_conta_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_058_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_052-2023_-_cidada_juarense_sueli_mileski.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_059_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_053-2023_-_cidadao_juarense_milton_gasparini.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_060_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_054-2023_-_cidadao_juarense_jose_aparecido_silva.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_061_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_055-2023_-_cidada_juarense_carmelita_bento.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_062_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_056-2023_-_cidadao_juarense_mario_luiz_p._de_souza.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_063_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_057-2023_-_cidadao_juarense_antonio_domingues_pereira.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_064_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/req_007.2023_-_requerendo_informacoes_e_documentacoes_relacionadas_a_casa_de_apoio_em_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/req_008.2023_-_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/req_008.2023_-_requerendo_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/requerimento_068_solicitando_o_regime_de_urgencia_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/requerimento_069_solicitando_dispensa_dos_pareceres_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_070_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_071_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/requerimento_072_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_073-2023._...pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_073_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_003-2023_3.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/requerimento_074_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_066_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_070-2023_-_termo_de_cessao_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_067_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_complementar_no_004-2023_-_perimetro_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/subemenda_001_a_emenda_substitutiva_no_002.2023_-_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2143/parabenizacao_001_loreci_noemia_fuhr.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/mocao_de_parabenizacao_001_unemat.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_de_apoio_001_camara_de_deputados_e_senado_federal_-_adpf_no_442_-_legalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2167/emenda_aditiva_002_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_aditiva_003_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/emenda_aditiva_004_acrescenta_art._12._do_projeto_de_lei_legislativo_no_013-2023_-_filas_de_bancos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/emenda_aditiva_005_projeto_de_lei_municipal_no_029-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/emenda_aditiva_006_projeto_de_lei_municipal_no_046.2023_-_acrescenta_inciso_v_ao_art._8o_do_projeto_de_lei_municipal_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/emenda_aditiva_007_projeto_de_lei_municipal_no_063.2023_-_acrescenta_art._12_ao_projeto_de_lei_municipal_no_063.2023_-_cessao_de_area_a_cdl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2136/emenda_modificativa_001_projeto_de_lei_municipal_no_002-2023_desafetacao_de_area_de_dominio_publico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2168/emenda_modificativa_003_projeto_de_lei_legislativo_no_031-2022_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2169/emenda_modificativa_004_projeto_de_lei_legislativo_no_006-2023_censo_tea.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2184/emenda_modificativa_005_projeto_de_lei_municipal_no_015-2023_modifica_o_caput_do_art._5o_e_o_inciso_i_e_alineas_de_a_a_c_do_art._6o.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2195/emenda_modificativa_006_modifica_o_caput_do_art._1o_do_projeto_de_lei_complementar_municipal_no_001.2023_que_altera_dispositivos_da_lei_com_no_149.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/emenda_modificativa_007_modifica_projeto_de_lei_complementar_legislativo_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/emenda_modificativa_008_modifica_o_art._5o_do_projeto_de_resolucao_no_010-2023_que_institui_as_sessoes_itinereantes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/emenda_modificativa_009_modifica_dispostivos_do_art._1o_do_projeto_de_lei_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_modificativa_010_modifica_dispositivos_do_art._1o_do_projeto_de_lei_complementar_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/emenda_modificativa_011_modifica_dispositivos_do_projeto_de_lei_municipal_no_029-2023-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/emenda_modificativa_012_modifica_dispositivos_do_projeto_de_lei_municipal_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2259/emenda_substitutiva_002_projeto_de_lei_municipal_no_031-2022_programa_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/emenda_substitutiva_003_projeto_de_resolucao_007_doar_bens_da_camara_municipal_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/emenda_substitutiva_004_projeto_de_lei_municipal_no_022-2023_altera_a_redacao_da_lei_municipal_no_1.656.2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2185/emenda_supressiva_001_projeto_de_lei_municipal_no_015-2023_suprime_o_inciso_i_do_art._5o.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_supressiva_002_projeto_de_lei_municipal_no_046.2023_suprime_o_inciso_vi_do_art._4o_e_renumera_os_incisos_de_vii_a_xii_plm_046-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2172/001_marta_indicando_a_mudanca_da_prefeitura_para_o_centro_de_eventos_dr._geraldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2173/001_indicacao_ao_prefeito_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/002_indicacao_ao_presidente_da_republica_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/003_indicacao_ao_dep._juarez_costa_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/004_indicacao_a_senadora_margareth_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/005_indicacao_ao_prefeito_folga_no_dia_do_aniversario_dos_os_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/006_indicacao_ao_prefeito_programa_de_calcada_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/001_indicacao_ao_prefeito_mudar_a_garagem_dos_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/001_indicacao_fabio_garcia_asfalto_atras_ceja_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/002_indicacao_nininho_asfalto_atras_ceja_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/003_indicacao_promotor_de_justica_prorrogacao_concessao_aguas_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_001_-_transporte_as_criancas_e_adolescentes_que_participam_dos_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_002_-_implantacao_de_energia_eletrica_na_feira_da_associacao_dos_pequenos_produtores_rurais_da_comunidade_de_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_003_-_anteprojeto_renda_solidaria_-_cuidando_da_gente.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_004_-_revitalizacao_pista_skate_-_praca_esportiva_diogo_rafael_saporski.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_001_construcao_de_mais_uma_sala_de_aula_na_escola_municipal_santa_clara_no_projeto_assentamento_japurana.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_002_construcao_de_mais_duas_salas_de_aula_na_escola_municipal_tancredo_neves_no_projeto_assentamento_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023_instalacao_e_uso_de_conteineres_de_lixo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/011_indicacao_ao_prefeito_construcao_de_creche_no_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_003_denominacao_do_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao_001_recursos_van_para_atender_a_sec._esportes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/012_indicacao_ao_prefeito_pista_de_caminhada_no_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/013_indicacao_ao_prefeito_levantamento_de_moradores_na_area_de_risco_do_bairro_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/002_marta_indicando_a_identificacao_de_areas_institucionais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/007_indicacao_ao_dep._juarez_costa_recursos_para_a_rodovia_do_jau.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/008_indicacao_ao_prefeito_incentivar_adocao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/009_indicacao_ao_prefeito_cameras_de_monitoramento_na_frente_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/010_indicacao_ao_prefeito_criacao_de_uma_ganha_tempo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_005_-_disponibilizacao_de_um_servidor_para_o_desenvolve_mt_-_com_timbre.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_006_-_viabilizacao_de_kits_de_ferramentas_de_trabalho_aos_agricultores_familiares_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/014_indicacao_ao_prefeito_psicologo_e_fisioterapeuta_para_o_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2298/015_indicacao_ao_prefeito_construcao_de_casa_para_professores_no_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/016_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_assentamento_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/017_indicacao_ao_prefeito_internet_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/018_indicacao_ao_prefeito_construcao_de_uma_cozinha_para_o_postinho_de_saude_do_assentamento_p_a_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/004_marta_indicando_tapa_buracos_na_avenida_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/003_marta_indicando_faixa_elevada_em_frente_a_dimutran.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/005_marta_indicando_rotatoria_na_rua_campo_grande_-_em_frente_ao_antigo_pam.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_002-2023_ponte_barbosinha.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao_007_-recuperacao_da_estrada_que_liga_o_distrito_de_paranorte_a_gleba_escondido.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao_008_-instalacao_de_toldo_em_frente_unidade_basica_de_saude_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/019_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_jardim_ubirajara_e_avenida_vereador_walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/020_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_bairro_das_polacas_e_demais_bairros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/021_indicacao_ao_dep._juarez_costa_recursos_para_pavimentacao_do_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/022_indicacao_ao_prefeito_reforma_da_guarita_do_geraldao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/023_indicacao_ao_dep._diego_guimaraes_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/024_indicacao_a_sinfra_e_governador_limpeza_das_rodovias_mt-338_mt-325_mt-220_e_mt-170.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/025_indicacao_ao_prefeito_manutencao_da_rodovia_mt_-_338_-_juara_a_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_009_-_disponibilizacao_de_equipe_e_veiculo_apropriado_para_coleta_de_sangue_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_010_-_construcao_de_02_salas_de_aula_escola_francisco_sampaio_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_011_-_iluminacao_publica_distrito_paranorte.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_002_dep._beto_dois_a_um_-_recursos_pavimentacao_ruas_centro_e_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao_003_dep._janaina_riva_-_recursos_pavimentacao_ruas_centro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao_004_dep._juarez_costa_-_recursos_pavimentacao_ruas_centro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_005_executivo_municipal_-_contratar_empresa_engenharia_de_transito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao_012_-_aquisicao_smart_tv_para_escola_francisco_sampaio_distrito_paranorte.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/005_indicacao_nininho_ambulancia_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/006_indicacao_nininho_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2326/007_indicacao_fabio_garcia_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/008_indicacao_sen._jayme_campos_recursos_para_instalacao_campo_sintetico_no_terreno_localizado_entre_o_bairro_joao_de_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/002_indicacao_ao_prefeito__reforma_no_psf__parque_alvorada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/006_marta_indicando_aquisicao_de_caminhoes_para_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_003_2023_iluminacao_do_campo_de_futebol_da_assentamento_5_pa_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/026_indicacao_a_ager_mais_uma_rota_sinopxjuara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/027_indicacao_ao_governador_e_ao_dep._juarez_costa_mais_uma_rota_sinopxjuara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/028_indicacao_dep._juarez_costa_e_silvano_pulverizador_canhao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/029_indicacao_ao_prefeito_contratacao_de_mais_1_medico_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/030_indicacao_dep._juarez_costa_e_silvano_dois_onibus_para_a_sec._de_transportes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao_006_executivo_municipal_-_parceria_com_secel_-_realizacao_semi_final_campeonato.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_004_2023_iluminacao_publica_acrivale_unemat_escola_tecnica_e_ajes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_017_-_recuperacao_da_estrada_de_itapaiuna.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_013_-_recuperacao_linha_serra_grande.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_014_-_instalacao_de_alambrado_campo_de_futebol_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_015_-_iluminacao_publica_ate_o_jardim_universitario.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/indicacao_016_-_disponibilizacao_de_cursos_profissionalizantes_para_pessoas_cadastradas_no_cadunico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_004_rebaixamente_rede_eletrica_na_estrada_da_chacara_de_recreio_bom_sucesso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/007_marta_indicando_instalacao_de_cerca_eletrica_e_portao_eletronico_em_escolas_e_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_009_meio_ambiente_-_pintura_do_circuito_na_pista_de_caminhada_do_lago_do_geraldao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_008_dimutran_-_abertura_canteiro_avenida_rio_arinos_em_frente_john_deere.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_007_executivo_municipal_-_prolongamento_da_pista_de_caminhada_e_de_ciclismo_ate_a_acrivale.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/031_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2204/032_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_educacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/033_indicacao_ao_dep._jayme_campos_casa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/034_indicacao_a_senadora_jayme_campos_e_margareth_recursos_para_aquisicao_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/003_indicacao_a_dimutran__revitalizacao_da_sinalizacao_de_faixa_elevada_em_frente_a_escola_daury_riva.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/004_indicacao_ao_executivo_municipal_o_remanejamento_do_local_dos_postes_instalados_na_avenida_parana_ate_a_escola_daury_riva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao_019_-_instalacao_de_rotatoria_av_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao_018_-_elaboracao_de_projeto_para_reducao_de_issqn_para_autonomos_inicio_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_005_2023_redutor_de_velocidade_rua_argentina_com_costa_rica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/035_indicacao_a_ager_espaco_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/036_indicacao_ao_prefeito_botao_do_panico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/037_indicacao_ao_dep._juarez_costa_recursos_para_quadra_unemat.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/038_indicacao_ao_prefeito_substituir_pontes_por_tubos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/039_indicacao_ao_ministro_substituir_pontes_de_madeira_por_tubos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/040_indicacao_ao_conab_substituir_pontes_de_madeira_por_tubos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/041_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_abertura_de_rua-estrada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/008_marta_indicando_criacao_de_departamento_especifico_plano_de_ensino_individualizado_-_pei.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/009_marta_indicando_criacao_de_cargo_auxiliar_de_sala_com_especialidade_criancas_deficiente.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_020_-_concessao_de_isencao_empresas_que_se_instalarem_no_municipio_issqn_iptu.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_021_-_aquisicao_de_equipamento_para_emissao_de_rg_para_menores_de_05_anos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/042_indicacao_ao_prefeito_projeto_para_construcao_de_garagem_para_o_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_006_2023_redutor_de_velocidade_villa_beach.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_007_2023_indicar__que_a_creche_do_cruzeiro_do_sul_seja_nomeada_berenice_dalla_costa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_005_destinacao_de_area_para_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_006_destinacao_de_area_para_construcao_de_casas_populares_-_area_antiga_associacao_remo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/043_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_rede_de_wifi_nas_unidades_de_saude_e_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/010_marta_indicando_a_instituicao_do_programa_essa_vaga_nao_e_sua_nem_por_um_minuto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/011_marta_indicando_ao_executivo_municipal_a_contratacao_de_medica_plantonista_obstetrica_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/indicacao_022_-construcao_de_calcadas_no_entorno_da_escola_cantinho_magico.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_007_dep._elizeu_nascimento_-_recursos_caminhonete_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_008_dep._dilmar_dal_bosco_-_recursos_caminhonete_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/044_indicacao_ao_prefeito_e_a_fernanda_indicacao_ao_prefeito_para_instalacao_de_parque_infantil_na_escola_dom_aquino_correa_-_distrito_de_aguas_clara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/045_indicacao_ao_prefeito_e_a_maisa_indicando_a_instalacao_de_ventiladores_e_cortina_no_cer__centro_de_especializado_em_reabilitacao_edson_miguel_p.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/012_marta_indicando_criacao_de_programa_de_gratificacao_eficiencia_e_resultados_dos_professores_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/005_indicando_aquisicao_de_um_caminhao_munck_para_desempenhar_papel_fundamental_nos_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao_no_008_2023_iluminacao_com_lampadas_de_led_aldeia_mayrobi_tatui__figueirinha_e_mondoruk.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao_no_009_2023_melhorias_na_estrada_da_aldeia_mayrobi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao_no_010_2023_iluminacao_do_campo_de_futebol_society_da_aldeia_tatui.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/010_indicacao_nininho_denominacao_ponte_sobre_o_rio_dos_peixes_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_009_seaf-tete_bezerra_-_implementos_agricolas_-_aldeia_tatui.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao_010_seaf-tete_bezerra_-_patrulha_mecanizada_-_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/046_indicacao_ao_prefeito_contratacao_de_um_tecnico_de_agropecuaria_para_atender_paranorte_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/047_indicacao_ao_prefeito_indicando_a_creche_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/048_indicacao_ao_prefeito_e_joao_r_indicando_o_plantio_de_arvores_embaixo_de_pes_de_ipes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/049_indicacao_ao_prefeito_indicando_espaco_para_pizeiro_de_som_e_motos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_011_2023_iluminacao_da_linha_do_barbosinha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/013_marta_indicando_criacao_de_programa_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/050_indicacao_ao_prefeito_indicando_postos_de_abastecimentos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/051_indicacao_ao_prefeito_e_a_maisa_indicando_a_painel_e_pulseira_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/052_indicacao_ao_prefeito_indicando_a_alteracao_da_lei_municipal_no_1.656-2005_que_institui_o_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/indicacao_023_-realizacao_do_evento_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_024_-implantacao_de_iluminacao_publica_nas_ruas_e_estradas_da_comunidade_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao_025_-_instalacao_de_uma_academia_da_terceira_idade_na_comunidade_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao_026_-_instalacao_de_parque_infantil_na_comunidade_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_027_-_implantacao_do_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_028_-_implantacao_do_programa_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao_029_-_implantacao_de_rotatoria_na_av_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_030_-_implantacao_da_acao_de_limpeza_no_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_031_-_elaboracao_de_um_estudo_de_planejamento_das_estradas_rurais_de_juara.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/053_indicacao_ao_juarez_recursos_para_a_saude_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/054_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_uma_ciclovia_e_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/055_indicacao_ao_prefeito_projeto_para_pavimentacao_da_estrada_de_acesso_a_barbosinha.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao_no_012_2023_solicitando_transporte_escolar_unemat_-aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao_015_executivo_municipal_e_educacao_-_indicando_espaco_para_pratica_de_airsoft.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao_016_sec._cidade-_indicando_a_recuperacao_da_ponte_localizada_na_rua_goiania_sentido_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao_017_sec._cidade-_indicando_a_recuperacao_da_pavimentacao_asfaltica_da_rua_leopoldo_prebianca_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/014_marta_indicando_a_informatizacao_dos_processos_do_procon.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_032_-_implantacao_de_um_poupatempo_em_juara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/indicacao_033_-_implementacao_de_um_programa_de_castracao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao_034_-_elaboracao_de_um_plano_de_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_018_sec._cidade-_indicando_a_limpeza_do_corrego_localizado_na_avenida_rio_arinos_sentido_avenida_recife.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao_019_sec._cidade-_indicando_tapa_buracos_na_avenida_mato_grosso_esquina_com_a_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao_020_sec._cidade-_indicando_a_limpeza_da_praca_publica_do_residencial_buritis.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/006_indicacao_ao_prefeito_projeto_para_revitalizacao_da_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao_035_-_instalacao_de_rotatoria_av_mato_grosso_x_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_036_-_tornar_a_rua_jose_pedro_dias_via_de_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/056_indicacao_ao_prefeito_e_ao_dimutran_indicando_estudos_de_viabilidade_de_tornar_sentido_unico_rua_da_creche_municipal_madre_paulina_e_escola_canti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/057_indicacao_a_seaf_a_criacao_de_um_abatedouro_de_frango_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/058_indicacao_ao_prefeito_e_ao_tolovi_indicando_iluminacao_no_trecho_recem_pavimentado_da_avenida_jose_alves_bezerra.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_no_013_2023_acessibilidade_no_ginasio_de_esportes_angelo_sinval_riva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/015_marta_indicando_a_demarcacao_de_pontos_estrategicos_para_embarque_e_desembarque_de_carros_de_aplicativos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao_021_executivo_municipal_-_elaboracao_de_projeto_de_lei_autorizando_condecon_realizar_parcerias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/011_indicacao_ao_prefeito_e_cidade_tubulacao_trecho_entre_rua_sao_geraldo_e_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_022_sec._esportes_-_indicando_iluminacao_e_pintura_da_quadra_de_areia_de_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/indicacao_011_prefeito_e_saude_-_instalacao_de_bancos_em_frente_aos_psfs.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/060_indicacao_ao_prefeito_academia_ao_ar_livre_para_o_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao_037_-_realocacao_de_emenda_parlamentar_para_aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/059_indicacao_ao_prefeito_indicando_a_participacao_nos_programas_do_governo_federal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/indicacao_038_-_disponibilizacao_de_um_psicologo_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/007_indicacao_ao_executivo_municipal_visando_a_implantacao_de_bebedouro_na_praca_dos_colonizadores..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/061_indicacao_a_metamat_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao_039_-_encaminhando_anteprojeto_de_lei_-_fundo_municipal_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_040__-_instalacao_de_relogio_digital.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/012_indicacao_-_anteprojeto_comercio_de_alimentos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/016_marta_indicando_ao_executivo_municipal_que_atraves_da_secretaria_de_educacao_planeja_a_licenca_premio_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_012_prefeito_e_esportes_-_instalacao_de_alambrado_para_cercar_o_centro_esportivo_julio_cezar_sirena.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/012_indicacao_-_projeto_que_institui_o_centro_de_especialidades_odontologicas_-_ceo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/indicacao_no_016_2023_prefeito_e_secretaria_de_saude_sugerindo_que_inscricao_pra_aquisicao_de_unidades_odontologicas_moveis.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/indicacao_no_017_2023_prefeito_indicando_a_publicacao_de_vagas_em_creche.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_no_018_2023_prefeito_indicando_a_contratacao_de_um_tecnico_e_um_novo_ponto_de_atentendimento_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_019_2023_mauro_mendes_rosa_neide_tete_bezerra_solicitando_4_veiculos_para_as_aldeias.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/063_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_niteroi_esquina_com_a_rua_joao_cardoso.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_023_prefeito_e_transportes_-_indicando_recuperacao_da_ponte_sobre_o_rio_matrinxa_ii_-_estrada_da_porteira_branca.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_024_esportes_-_indicando_melhorias_para_quadra_de_basquete_e_instalacao_de_um_bebedouro_na_pista_do_skate.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/017_marta_indicando_ao_executivo_municipal_compute_o_tempo_da_licenca_premio_dos_servidores_congelados_durante_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_043__-_instalacao_de_cameras_lago_geraldao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/indicacao_044_-adesao_ao_programa_ser_familia_habitacao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/indicacao_045_-adesao_ao_programa_escola_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_046_-adesao_ao_novo_pac_saude.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/018_marta_indicando_ao_executivo_municipal_divulgacao_edital_de_chamamento_publico_para_a_selecao_de_osc_interessada_em_celebrar_termo_de_fomento_mulher.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/064_indicacao_a_mapa_patrola_para_o_distrito_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_042__-_limpeza_do_rio_arinos_e_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_041__-_restabelecimento_do_servico_de_internet_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/indicacao_no_020_2023_prefeito_solicitando_a_criacao_do_cargo__de_assessoria_para_assuntos_indiginas.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_025_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_e_ampliacaos_das_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/019_marta_indicando_ao_executivo_municipal_implementacao_do_dia_de_conscientizacao_do_bullying_e_regulamentacao_da_lei_no_3.019_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/065_indicacao_a_mapa_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/066_indicacao_ao_juarez_recursos_para_micro_revestimento.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_026_dimutran_-_fechamento_de_canteiro_avenida_mato_grosso_sentido_avenida_planeta.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/014_indicacao_-_projeto_basico_de_autorizacao_implantacao_de_quebra-molas_mt-338.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/062_indicacao_a_fernanda_indicando_lei_13.845_-_eca_-_vagas_a_irmaos_na_mesma_escola.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_014_2023_prefeito_solicitando_bebedor_de_agua_escola_tancredo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_no_015_2023_prefeito_e_secretaria_de_educacao_solicitando_melhorias_na_escola_renascer.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2094/mensagem_de_veto_no_001-2023_-_projeto_de_lei_do_legislativo_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2095/mensagem_de_veto_no_002-2023_-_projeto_de_lei_do_legislativo_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2260/mensagem_de_veto_no_003-2023_-_veta_integralmente_o_projeto_de_lei_do_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/mensagem_de_veto_no_004-2023_-_projeto_de_lei_do_legislativo_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/mensagem_de_veto_no_005-2023_-_projeto_de_lei_do_legislativo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2217/mocao_de_aplauso_001_ana_beatriz_fernandes_sokano_da_e.e_oscar_soares.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2218/mocao_de_aplauso_002_nicole_mateus_lopes_da_e.e_militar_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2219/mocao_de_aplauso_003_dhieniffer_maykely_guira_soares_da_e.e_nivaldo_fracarolli.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2220/mocao_de_aplauso_004_emanuelli_teodoro_menozzi_da_e.e_nivaldo_fracarolli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_de_aplauso_001_joao_venancio_da_silva_o_joao_chinelo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/mocao_de_aplauso_005_alunos_oscar_soares_projeto_coleta.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/mocao_de_aplauso_001_lions_clube.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_002_sicredi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/mocao_de_aplauso_002_advogados_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_de_aplauso_002_profissionais_da_saude_-_prestacao_de_socorro_-_acidente_acrivale.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/mocao_de_aplauso_003_brigada_municipal_-_prestacao_de_socorro_-_acidente_acrivale.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/mocao_de_aplauso_003_advogados_subsecao_juara_-_sessao_solene_em_comemoracao_ao_dia_dos_advogados.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_de_aplauso_004_ao_instutor_everaldo_galdino_e_aos_atletas_victor_gabriel_e_pedro_henrique.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/mocao_de_aplauso_005_as_eleitas_do_concurso_mini_miss_mato_grosso_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/mocao_de_aplauso_006_aos_atletas_da_terceira_idade_e_a_comissao_tecnica_do_voleibol_adaptado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/mocao_de_aplauso_001_atiradores_do_tiro_de_guerra_alves_reolon_-_ano_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_de_aplauso_004_valdeson_paula_portela.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_de_aplauso_001_assistencia_social_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/mocao_de_aplauso_007_aos_atletas_sub-14_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/mocao_de_aplauso_008_aos_atletas_sub-15_e_equipe.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/mocao_de_aplauso_001_aos_bombeiros_que_atuaram_no_resgate_do_jovem_breno_e_outras_vitimas_de_afogamento_no_rio_arinos_em_juara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_001_licenca_para_o_prefeito.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_alessandra_paula_dos_santos_zimmerman.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_vera_alves_cordeiro_grande.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_caroline_adriane_da_silva.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_maria_terezinha_farias_gustmann..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_lucilia_pistore_frasson.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_nilza_de_fatima_botelho_dalpiaz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_keila_renata_barbieri_vendrame.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_leonice_maria_do_nascimento_musialak.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2156/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_luzilene_de_fatima_nunes_alvorado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_erica_tatiane_pereira_sawitzki..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2158/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_silvana_aparecida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2159/projeto_de_decreto_013_titulo_mulher_empreendedora_senhora_maria_de_fatima_da_silva.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2160/projeto_de_decreto_014_titulo_mulher_empreendedora_senhora_maria_de_souza_carmo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2189/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_silvano_ferreira_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_016_titulo_de_cidadao_honorario_juarense_comandante_alex_fontes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_sargento_helena_portela.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/projeto_de_decreto_018_titulo_honorifico_de_comenda_do_legislativo-amara_moreira_da_silva_ramos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_joao_venancio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_antonio_vitoriano_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_cleriston_souza_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_antonio_alves_santos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_decreto_024_diploma_professora_joice_emanuele_da_costa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/projeto_de_decreto_026_diploma_professora_josiane_eloisa_casale.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_lincoln_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto_de_decreto_027_titulo_de_cidadao_honorario_juarense_sidney_mantoan_nunes_siqueira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto_de_decreto_028_diploma_professora_kely_cristina_ferneda.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_decreto_029_diploma_professora_marta_da_silva.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_decreto_030_diploma_professora_joana_cardozo_migliavacca.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_decreto_031_diploma_professora_maria_lucia_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_decreto_032_diploma_professora_marta_dalpiaz_nepomuceno.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto_de_decreto_033_diploma_professora_marilsa_fatima_da_silva_guerra.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto_de_decreto_034_diploma_professora_ediomar_bispo_correa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto_de_decreto_035_diploma_professora_elizete_selma_de_matias.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto_de_decreto_036_diploma_professora_giacomo_luiz_de_matias_junior.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto_de_decreto_038_diploma_professora_jocely_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_decreto_037_titulo_de_cidada_honorario_juarense_maria_do_rosario_carneiro_de_lima.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_joilson_junior_de_melo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_040_diploma_professora_noeli_catarina_beltramello.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_goncalves_cerqueira_filho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_decreto_042_titulo_de_cidada_honoraria_juarense_gisela_simona_viana_de_souza.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_de_decreto_043_titulo_de_cidada_honoraria_juarense_marcia_zelia_franco_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/projeto_de_decreto_044_titulo_de_cidadao_honorario_juarense_josue_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_wilson_silvestre_giarola.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/projeto_de_decreto_046_titulo_de_cidadao_honorario_juarense_dalmir_dionei_barela_iori.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_decreto_049_titulo_de_cidada_honoraria_juarense_maria_natividade_de_souza_vasselli.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/projeto_de_decreto_048_titulo_de_cidadao_honorario_juarense_eduardo_gomes_azoia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_decreto_047_titulo_de_cidada_honorario_juarense_josefa_serafim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_050_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_051_titulo_de_cidada_honoraria_juarense_maria_de_almeida_silva.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_sueli_aparecida_mileski.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_055_titulo_de_cidada_honoraria_juarense_carmelita_bento_da_silva.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_057_titulo_de_cidadao_honorario_juarense_antonio_domingues_pereira.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_complementar_no_001-2023_-_altera_dispositivos_lc-149-2017_-_cria_nova_tabela_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_lei_complementar_no_002-2023_-_substituicao_projeto_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/projeto_de_lei_complementar_no_003-2023_-_altera_lc_no_149-2017_-_cria_nova_tabela_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_lei_complementar_no_004-2023_-_altera_anexos_xi_e_xii_da_lc_016-2006_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_complementar_001_2023_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_complementar_alvara_simplificado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_complementar_003_2023_altera_lc_182.2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/projeto_de_lei_complementar_004_2023_altera_lc_028.2007_-_ver._leo_boy.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_municipal_no_001-2023_-_autoriza_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_transf._saldo_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_municipal_no_002-2023_-_dispoe_sobre_desafetacao_de_area_de_dominio_publico.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_municipal_no_003-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_municipal_no_004-2023_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_municipal_no_005-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_lei_municipal_no_006-2023_-_altera_a_lei_municipal_no_3.028-2022_-_condominio_villa_verde.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_lei_municipal_no_007-2023_-_institui_novos_valores_para_diarias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_lei_municipal_no_008-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_lei_municipal_no_009-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_lei_municipal_no_010-2023_-_disciplina_regime_de_plantao_presencial_e_de_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_lei_municipal_no_011-2023_-_altera_alienas_a_e_b_do_art._5o_lei_municipal_no_2.692-2018_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_lei_municipal_no_012-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.720-2018_-_contraracao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_lei_municipal_no_013-2023_-_dispoe_sobre_o_piso_salaria_base_dos_ocupantes_do_cargo_de_magisterio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_municipal_no_014-2023_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_de_lei_municipal_no_015-2023_-_dispoe_sobre_a_apreesao_registro_e_cadastramento_de_animais_de_grande_porte_soltos_nas_vias.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_municipal_no_016-2023_altera_o_anexo_i_da_lei_municipal_3.081-2023_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_municipal_no_017-2023_-_dispoe_sobre_revogacao_de_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2187/projeto_de_lei_municipal_no_018-2023_-_termo_de_parceria_publico_privada_com_apri.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto_de_lei_municipal_no_019-2023_-_dispoe_sobre_a_revogacao_de_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto_de_lei_municipal_no_020-2023_-_rga.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/projeto_de_lei_municipal_no_021-2023_-_revoga_o_inciso_vi_do_art._16_da_lei_3.087-2023_-_ctj.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_municipal_no_022-2023_-_altera_redacao_lei_1.656-2005_-_regime_proprio_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_municipal_no_023-2023_-_altera_paragro_lei_2.766-2019_-_gratificacao_membro_comissao_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2265/projeto_de_lei_municipal_no_024-2023_-_institui_o_conselho_municipal_usuarios_dos_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2266/projeto_de_lei_municipal_no_025-2023_autoriza_doacao_de_imovel_ao_governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2267/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_municipal_no_027-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/projeto_de_lei_municipal_no_028-2023_-_altera_anexo_i_da_lei_no_2.983-2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto_de_lei_municipal_no_029-2023_-_diretrizes_elaboracao_lei_orcamentaria_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_municipal_no_030-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_municipal_no_031-2023_-_altera_dispositivos_lei_municipal_no_2.592-2016_-_conselho_municipal_meio_ambiente_e_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_municipal_no_032-2023_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_municipal_no_033-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_municipal_no_034-2023_-_altera_redacao_lei_municipal_no_1.656-2005_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_municipal_no_036-2023_-_dispoe_sobre_implantacao_e_aplicacao_tarifa_social_de_agua.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_municipal_no_037-2023_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_municipal_no_038-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983-2022_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_municipal_no_039-2023_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_municipal_no_040-2023_-_transferencia_recursos_atraves_de_termo_de_fomento_-_amplac.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_municipal_no_041-2023_-_autoriza_cessao_de_uso_em_comodato_de_lampadas_de_led_a_acrivale.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_municipal_no_042-2023_-_plantao_presencial_e_plantao_de_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_municipal_no_043-2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_municipal_no_044-2023_-_revogacao_da_lei_municipal_no_728-1995.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_municipal_no_045-2023_-_termo_de_fomento_com_apri.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_municipal_no_046-2023_-_concessao_controle_e_realizacao_de_suprimento_fundos_aos_agentes_politicos_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_municipal_no_047-2023_-_autoriza_abertura_de_credito_suplementar__-_600.00000_cosip.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_municipal_no_048-2023_-_autoriza_abertura_de_credito_suplementar_-_450.00000_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_municipal_no_049-2023_-_tratamento_diferenciado_e_simplificado_me_epp_agricultores_familiares_e_outras.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto_de_lei_municipal_no_050-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_municipal_no_051-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_municipal_no_052-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_municipal_no_053-2023_-_termo_de_fomento_associacao_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_municipal_no_055-2023_-_autoriza_rateio_valores_recebidos_aos_enfermeiros_tecnicos_e_parteiras.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/projeto_de_lei_municipal_no_056-2023_-_autoriza_abertura_de_credito_especial_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_municipal_no_057-2023_-_cria_o_laboratorio_monitoramento_da_qualidade_de_agua.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_municipal_no_058-2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_municipal_no_059-2023_-_loa_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_municipal_no_060-2023_-_valor_minimo_debito_inscrito_na_divida_ativa_para_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_municipal_no_061-2023_-_alteracoes_na_lei_3.023-2022_e_3.067-2023_limite_de_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_lei_municipal_no_062-2023_-_abertura_de_credito_suplementar_-_r323.94600_-_saude.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/projeto_de_lei_municipal_no_063_-_desafetacao_aerea_-_cdl.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/projeto_de_lei_municipal_no_064-2023_-_altera_lei_no_2.967-2022_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_municipal_no_065-2023_-_altera_lei_no_1.656-2005_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_lei_municipal_no_066-2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_lei_municipal_no_067-2023_-_dispoe_sobre_aprovacao_do_loteamento_denominado_residencial_veneza.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_lei_municipal_no_068-2023_-_autoriza_adquirir_imovel_-_ampliacao_escola_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_lei_municipal_no_069-2023_-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_municipal_no_070-2023_termo_de_cessao_uso_com_associacao_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_municipal_no_071-2023_-_autoriza_contratacao_temporaria_-_profissionais_educacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_municipal_no_072-2023_-_autoriza_doar_area_-_construcao_casas_projeto_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_lei_municipal_n_073.2023_-_altera_o_anexo_l_da_lei_municipal_n_2.983.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_do_legislativo_001_vera._dra._monica_costa_e_outros_transparencia_na_execucao_de_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_lei_do_legislativo_002_vera._marta_dalpiaz__transparencia_da_lista_de_espera_consultas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_lei_do_legislativo_003_mesa_diretora__altera_revoga_e_acrescenta_dispositivos_ao_art._2o_da_lei_no_1.965.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_do_legislativo_004_mesa_diretora__dispoe_sobre_autorizacao_ao_poder_legislativo_se_filiar_a_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_lei_do_legislativo_005_luciano_sandy_e_monica__utilidade_publica_apruter.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_do_legislativo_006_sandy___censo_para_criancas_autistas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_do_legislativo_007_eduardo_do_boxe_e_sandy__utilidade_publica_time_aly.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto_de_lei_do_legislativo_008_sandy___doulas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto_de_lei_do_legislativo_009_sandy___detector_de_metais.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_do_legislativo_010_sandy___observatorio_municipal_em_defesa_da_nao_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2193/projeto_de_lei_do_legislativo_011_leo_boy__utilidade_publica_juara_atletico_clube.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_do_legislativo_012_leo_boy_e_marta_dalpiaz__altera_o_caput_do_art._17_da_lei_no_2.714.2018_-_edificacoes_nao_regularizadas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/projeto_de_lei_do_legislativo_013_leo_boy_obriga_os_estabelecimentos_bancarios__a_atender_os_consumidores_em_tempo_razoavel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_do_legislativo_014_ze_galvao_institui_o_servico_de_coleta_residencial_de_entulho_e_residuos_no_municipio_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_do_legislativo_015_comissao_de_defesa_dos_direitos_da_mulher_direito_de_toda_mulher_ter_a_presenca.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_do_legislativo_016_marta_dalpiaz_institui_a_campanha_da_seguranca_digital_nas_escolas_municipais_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_do_legislativo_017_marta_dalpiaz_disciplina_o_estacionamento_de_caminhoes_carretas_onibus_e_veiculos_similares_no_entorno.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/projeto_de_lei_do_legislativo_018_eraldo_markito_altera_dispositivos_da_lei_no_2.989.2022_modalidade_cutiano.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/projeto_de_lei_do_legislativo_019_vera._dra._monica_costa_semana_da_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_do_legislativo_020_ver._welington_martins_denominacao_de_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/projeto_de_lei_do_legislativo_no_021-2023_-_motoristas_de_aplicativo_-_uber.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_do_legislativo_022_vera._marta_dalpiaz__institui_o_uso_do_cordao_de_fita_com_desenhos_de_girassois.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/projeto_de_lei_do_legislativo_023_sandy_utilidade_publica_asagro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz__dispoe_sobre_o_fornecimento_de_alimentacao_escolar_aos_profissionais_em_atividades.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_do_legislativo_025_vera._marta_dalpiaz__institui_a_politica_municipal_de_conscientizacao_e_atencao_a_mulher_no_climaterio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_do_legislativo_026_vera._sandy_fixa_responsabilidades_pelos_reparos_asfalticos_quando_danificados_na_execucao_de_obras_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/projeto_de_lei_do_legislativo_027_vera._marta_dalpiaz_estabelece_a_obrigatoriedade_de_apresentacao_do_certificado_de_vacinacao_no_ato_da_matricula.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_do_legislativo_029_ver._luciano_equidade_nas_premiacoes_esportivas_concedidas_a_homesns_e_mulheres_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_do_legislativo_030_vera._sandy_altera_dispositivos_da_lei_municipal_no_2.915-2021_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_do_legislativo_031_vera._sandy_autoriza_o_poder_executivo_a_celebrar_contratos_de_cessao_onerosa_de_direito_a.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/projeto_de_lei_do_legislativo_032_ver._luciano_e_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_resolucao_001_2023_mesa_diretora_calendario_sessoes_2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_resolucao_002_2023_mesa_diretora_altera_resolucao_209.2022_-_titulo_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_resolucao_003_2023_mesa_diretora_membros_das_comissoes_permanentes_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2142/projeto_de_resolucao_005_2023_marta_dalpiaz_fica_criada_e_denominada_de_galeria_8_de_marco_a_galeria_das_ex-vereadoras_da_camara_municipal_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_resolucao_006_2023_altera_resolucao_178_-_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_resolucao_007_2023_regima_de_transicao_-_fixa_o_regime_de_transicao_de_que_trata_o_art._191_da_lei_no_14.133__de_1o_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_resolucao_008_2023_altera_dispositivos_da_resolucao_no_214_de_28_de_marco_de_2023__regime_de_transicao_da_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_009_2023_mesa_diretora_nomeia_membros_para_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/projeto_de_resolucao_010_2023_mesa_diretora_institui_as_sessoes_itinerantes_na_camara_municipal_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_resolucao_011_2023_mesa_diretora_dispoe_sobre_o_processo_de_contratacao_direta_na_forma_eletronica_de_que_trata_a_lei_no_14.133_de_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_resolucao_012_2023_eduardo_do_boxe_institui_no_ambito_do_poder_legislativo_municipal_a_comenda_do_merito_desportivo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_resolucao_013_2023_mesa_diretora_altera_acrescenta_e_revoga_dispositivos_da_resolucao_no_123_de_23.12.11_que_aprova_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_resolucao_014_2023_mesa_diretora_regulamenta_as_atribuicoes_do_agente_de_contratacao_membro_da_equipe_de_apoio_e_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_resolucao_015_2023_mesa_diretora_regulamenta_o_disposto_no_art._20.__1o_da_lei_no_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_resolucao_016_2023_mesa_diretora_dispoe_sobre_a_elaboracao_dos_estudos_tecnicos_preliminares_-_etp.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/projeto_de_resolucao_017_2023_mesa_diretora_dispoe_sobre_o_procedimento_administrativo_para_a_realizacao_de_pesquisa_de_precos_para_contratacoes_de_obras.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_resolucao_018_2023_mesa_diretora_dispoe_sobre_o_processo_de_dispensa_de_licitacao_na_forma_fisica.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2118/proposta_de_emenda_a_lei_organica_001_2023_mesa_diretora_altera__1o_do_art._62-a_lom_-_emendas_impositivas_para_2.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/proposta_de_emenda_a_lei_organica_002_2023_sandy-_altera_dispositivos_da_lei_organica_do_municipio_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_001_dispensa_dos_pareceres_ao_projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_002_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_decreto_legislativo_no_001-2023_-_autoriza_prefeito_mun._ausentar-se_do_municip.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_003_regime_de_urgencia_ao_projeto_de_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_004_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_005_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2023_-_calendario_sessoes_2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_006_solicitando_o_regime_de_urgencia_ao_projeto_de_resolucao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_007_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_003-2023_-_institui_a_composicao_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_008_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_009_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_projeto_de_lei_legislativo_no_003.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_012_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_013_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_014_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_015_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_016_solicitando_o_regime_de_urgencia_ao_projeto_de_lei_executivo_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_017_solicitando_a_dispensa_dos_pareceres_ao_projeto_de_lei_executivo_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2144/req_001.2023_-_informacoes_acerca_do_pregao_presencial_no_009.2023.secad.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2145/req_002.2023_-_informacoes_acerca_nova_lei_de_laqueadura.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_018_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_mulher_empreendedora_maria_aparecida_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_019_solicitando_a_dispensa_dos_pareceres_aos_projetos_de_decretos_legislativos_n_002_a_014.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimento_020_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_021_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2170/req_001.2023_-_solciitando_relatorio_contendo_os_recursos_recebidos_na_secretaria_municipal_de_agronegocio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2171/req_002.2023_-_solicitando_informacoes_e_documentos_referente_resfriadores_de_leite_da_secretaria_municipal_de_agronegocio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_022_solicitando_o_regime_de_urgencia_do_projeto_de_resolucao_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_023_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_resolucao_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2182/req_003.2023_-_informacoes_acerca_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2222/req_001.2023_-_solciitando_informacoes_referente_emenda_parlamentar_destinada_no_ano_de_2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2223/req_002.2023_-_informacoes_acerca_da_licitacao_conserto_caminhao.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2225/requerimento_024_solicitando_o_regime_de_urgencia_do_projeto_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_025_solicitando_a_dispensa_dos_pareceres_ao_projetos_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2228/requerimento_026_solicitando_o_regime_de_urgencia_emenda_no_001.2023_ao_projeto_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_027_solicitando_a_dispensa_dos_pareceres_a_emenda_substitutiva_no_001_ao_projetos_de_lei_municipal_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2257/requerimento_029_solicitando_o_regime_de_urgencia_projeto_de_resolucao_no_029.2023_-_membros_da_comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_030_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_029.2023_-_nomeia_comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2261/req_004.2023_-_informacoes_acerca_do_fundo_municipal_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2262/req_003.2023_-_informacoes_informacoes_acerca_da_tarifa_minima_de_agua.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_031_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_025-2023_-_doacao_imovel_ao_estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_032_solicitando_a_dispensa_dos_pareceres_projeto_de_resolucao_026-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2323/004_indicacao_ao_prefeito_contratar_horas_maquinas_para_2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_033_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_027-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/requerimento_034_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_028-2023_-_altera_o_anexo_i_da_lei_municipal_no_2.983.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_035_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/requerimento_036_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_016-2023_-_titulo_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/requerimento_037_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_038_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_017-2023_-_titulo_de_cidada_juarense.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/req_003.2023_-_solicitando_ao_executivo_municipal_informacoes_acerca_das_emendas_do_ano_de_2021_e_2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/req_004.2023_-_informacoes_informacoes_acerca_de_empresa_terceirizada.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/req_001.2023_-_sessoes_itinerantes_29.08.2023_e_19.09.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/requerimento_039_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_039-2023_-_abertura_credito_ver._markito.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/requerimento_040_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_041-2023_-_cessao_lampadas_de_led_acrivale.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/requerimento_041_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_042-2023_-_regime_de_plantao_presencial_e_de_sobreaviso_saude.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/req_002.2023_-_executivo__solictando_informacoes_ao_sec._rafael.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/req_005.2023_-_informacoes_acerca_do_projeto_de_lei_complementar_executivo_municipal_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/req_001.2023_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2024-_maio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/req_002.2023_-_audiencia_publica_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/requerimento_042_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_051-2023_-_abertura_credito_especial_-_emenda_individual_ver.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/req_003.2023_-_executivo__solicitando_informacoes_referentes_a_obra_da_escola_municipal_santo_antonio_localizada_na_fazenda_monte_azul.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/req_005.2023_-__reiterando_informacoes_acerca_de_empresa_terceirizada_-_c_s_saldanha.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/req_004.2023_-_executivo__solicitando_informacoes_e_esclarecimentos_do_porque_as_criancas_que_apresentam_transtorno_do_espectro_autista_tea_nao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_043_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_052-2023_-_abertura_credito_especial_-_emenda__vera_marta_d.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_045_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_054-2023_-_contratacao_temporaria_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimento_046_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_055-2023_-_rateio_valores_saude_enfermeiros_tenicos_e_parteiras.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_047_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_056-2023_-_abertura_de_credito_especial_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_048_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_058-2023_-cria_laboratorio_de_monitoramento_qualidade_agua.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_049_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_038-2023_-_diploma_professora_jocely.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimento_051_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_040-2023_-_diploma_professora_noeli.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_050_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_038-2023_-_professora_jocely.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/requerimento_053_solicitando_o_regime_de_urgencia_projeto_de_decreto_legislativo_no_042-2023_cidada_juarense_a_sra_gisela_simona.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/requerimento_054_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_042-2023_-_cidada_juarense_gisela_simona.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/req_006.2023_-_requerendo_a_realizacao_de_servicos_de_remocao_de_pedras_no_jardim_paranagua_e_no_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_055_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_062-2023_-_credito_supl._em_parl._prof._rosa_neide_r_323.94600.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/req_006.2023_-_executivo__requeiro_a_informacoes_referente_ao_valor_de_r_8_milhoes_que_a_prefeitura_recebeu.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_056_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_066-2023_-_credito_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/req_002.2023_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_057_solicitando_o_regime_de_urgencia_projeto_de_lei_municipal_no_067-2023_-_loteamento_veneza.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_065_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_069-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/req_007.2023_-_executivo__requeirendo_quais_reajustes_e_aumentos_nas_taxas_da_conta_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_058_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_052-2023_-_cidada_juarense_sueli_mileski.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_059_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_053-2023_-_cidadao_juarense_milton_gasparini.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_060_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_054-2023_-_cidadao_juarense_jose_aparecido_silva.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_061_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_055-2023_-_cidada_juarense_carmelita_bento.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_062_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_056-2023_-_cidadao_juarense_mario_luiz_p._de_souza.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_063_solicitando_a_dispensa_dos_pareceres_projeto_de_decreto_legislativo_no_057-2023_-_cidadao_juarense_antonio_domingues_pereira.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_064_solicitando_o_regime_de_urgencia_aos_projetos_de_decretos_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/req_007.2023_-_requerendo_informacoes_e_documentacoes_relacionadas_a_casa_de_apoio_em_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/req_008.2023_-_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/req_008.2023_-_requerendo_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/requerimento_068_solicitando_o_regime_de_urgencia_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/requerimento_069_solicitando_dispensa_dos_pareceres_projeto_de_lei_do_legislativo_no_032-2023_-_acs_-_ace.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_070_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_071_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/requerimento_072_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_073-2023._...pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/requerimento_073_solicitando_o_regime_de_urgencia_projeto_de_lei_complementar_do_legislativo_no_003-2023_3.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/requerimento_074_solicitando_dispensa_dos_pareceres_projeto_de_lei_complementar_do_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_066_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_municipal_no_070-2023_-_termo_de_cessao_aldeia_rikbaktsa.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_067_solicitando_a_dispensa_dos_pareceres_projeto_de_lei_complementar_no_004-2023_-_perimetro_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/subemenda_001_a_emenda_substitutiva_no_002.2023_-_projeto_de_lei_legislativo_no_031-2022_-_cidade_vigilante.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2143/parabenizacao_001_loreci_noemia_fuhr.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/mocao_de_parabenizacao_001_unemat.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_de_apoio_001_camara_de_deputados_e_senado_federal_-_adpf_no_442_-_legalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H549"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="192.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="225.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>