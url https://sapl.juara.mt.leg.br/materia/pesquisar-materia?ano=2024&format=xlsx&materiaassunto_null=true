--- v0 (2026-03-01)
+++ v1 (2026-04-24)
@@ -54,5201 +54,5201 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - 2023/2024, CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2827/emenda_aditiva_001__-_acrescenta_dispositivos_projeto_de_lei_complementar_no_005.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2827/emenda_aditiva_001__-_acrescenta_dispositivos_projeto_de_lei_complementar_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2024 - Acrescenta dispositivos ao Projeto de Lei Complementar nº 005/2024, que Dispõe sobre a reestruturação do quadro de pessoal e reorganização dos planos de cargos, carreiras e salários dos servidores do Município de Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2828/emenda_aditiva_002__-_acrescenta_inciso_i_ao__1o_do_artigo_4o_do_projeto_de_lei_complementar_no_005.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2828/emenda_aditiva_002__-_acrescenta_inciso_i_ao__1o_do_artigo_4o_do_projeto_de_lei_complementar_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2024 - Acrescenta inciso I ao § 1º do artigo 4º do Projeto de Lei Complementar nº 005/2024, que Dispõe sobre a reestruturação do quadro de pessoal e reorganização dos planos de cargos, carreiras e salários dos servidores do Município de Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2826/emenda_aditiva_003__projeto_de_lei_municipal_no_015.2024_-_gratificacao_aos_servidores_rt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2826/emenda_aditiva_003__projeto_de_lei_municipal_no_015.2024_-_gratificacao_aos_servidores_rt.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 003/2024 - Acrescenta inciso XVI ao artigo 3º do Projeto de Lei Municipal nº 015/2024, que Autoriza o Poder Executivo a conceder gratificação aos servidores públicos que exercem responsabilidade técnica no âmbito da Secretaria Municipal de Saúde de Juara-MT.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2874/emenda_aditiva_004__projeto_de_lei_municipal_no_022.2024_-_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2874/emenda_aditiva_004__projeto_de_lei_municipal_no_022.2024_-_rga.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 004/2024- Acrescenta §§ 1º E 2º ao artigo 1º do Projeto de Lei Municipal n° 022/2024, que dispõe sobre a Revisão  Anual, referente ao ano de 2024, e  dá outras  providências.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/emenda_aditiva_005__acrescenta_inciso_x_ao_art._2o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/emenda_aditiva_005__acrescenta_inciso_x_ao_art._2o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 005/2024- Acrescenta inciso X ao art. 2º do Projeto de Lei Municipal nº 027/2024, que dispõe sobre a criação do conselho Municipal dos direitos da pessoa idosa e do fundo Municipal dos direitos da pessoa idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_aditiva_006__acrescenta__3o_art._19_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_aditiva_006__acrescenta__3o_art._19_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 006/2024- Acrescenta § 3º ao art. 50 do Projeto de Lei Municipal nº 030/2024, que dispõe sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/emenda_aditiva_007__acrescenta_caput_e_iniciativa_ao_programa_gestao_legislativa_ao_anexo_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/emenda_aditiva_007__acrescenta_caput_e_iniciativa_ao_programa_gestao_legislativa_ao_anexo_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 007/2024- Acrescenta caput e iniciativa ao programa gestão legislativa, no anexo I do Projeto de Lei municipal nº 030/2024, que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_aditiva_008___iniciativa_e_acao_iluminacao_e_coleta_de_lixo_zona_rural.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_aditiva_008___iniciativa_e_acao_iluminacao_e_coleta_de_lixo_zona_rural.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 008/2024- Acrescenta iniciativas e ações de iluminação e coleta de lixo no programa gestão da infraestrutura rural, no anexo I e II do Projeto de Lei Municipal nº 030/2024, que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/emenda_aditiva_009_acrescenta_art._10-a_ao_projeto_de_lei_complementar_no_007.2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/emenda_aditiva_009_acrescenta_art._10-a_ao_projeto_de_lei_complementar_no_007.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 009/2024- Acrescenta art. 10-a ao Projeto de Lei Complementar nº 007/2022, altera dispositivos da Lei Complementar nº 077/2010 que dispõe sobre o iptu – Imposto sobre a propriedade predial e territorial urbana no Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2734/emenda_modificativa_001_modifica_o_inciso_ii_do_art._11-a_do_projeto_de_lei_complementar_no_001-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2734/emenda_modificativa_001_modifica_o_inciso_ii_do_art._11-a_do_projeto_de_lei_complementar_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 001/2024 - Modifica o inciso II do art. 11-A do Projeto de Lei Complementar nº 001/2024 que Dispõe sobre a Alteração da Lei Complementar nº 015, de 17 de novembro de 2006, que Institui o Plano Diretor Municipal de Juara, estabelece Diretrizes para o Planejamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2761/emenda_modificativa_002_modifica_o_artigo_2o_e_anexos_do_projeto_de_lei_complementar_no_002.2024_que_altera_a_lei_complementar_no_017.2006.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2761/emenda_modificativa_002_modifica_o_artigo_2o_e_anexos_do_projeto_de_lei_complementar_no_002.2024_que_altera_a_lei_complementar_no_017.2006.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 002/2024 - Modifica o artigo 2° e anexos do Projeto de Lei Complementar n° 002/2024 que Altera a Lei Complementar n° 017/2006, que Dispõe sobre o uso e a ocupação do solo no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2776/emenda_modificativa_003_modifica_o_artigo_2o_do_projeto_de_lei_no_009.2024_-_credito_especial_85.000_-_carro_assistencia_social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2776/emenda_modificativa_003_modifica_o_artigo_2o_do_projeto_de_lei_no_009.2024_-_credito_especial_85.000_-_carro_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 003/2024 - Modifica o Artigo 2° do Projeto de Lei n° 009/2024 que Autoriza o Executivo a Realizar no Orçamento Vigente, Abertura de Crédito Especial e dá outras Providências.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2811/emenda_modificativa_004_modifica_o_artigo_2o_da_proposta_de_emenda_a_lei_organica_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2811/emenda_modificativa_004_modifica_o_artigo_2o_da_proposta_de_emenda_a_lei_organica_do_municipio.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 004/2024 - Modifica o Artigo 2° da Proposta de Emenda à Lei Orgânica do Município de Juara n° 001/2024.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 005/2024 - Modifica a ementa do Projeto de Lei Municipal nº 015/2024 que, Autoriza o Poder Executivo a conceder gratificação aos servidores públicos que exercem responsabilidade técnica no âmbito da Secretaria Municipal de Saúde de Juara-MT.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2829/emenda_modificativa_006_modificao__1o_do_art._31-a_do_projeto_de_lei_complementar_no_006.2024_altera_dispositivos_na_lc_no_028.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2829/emenda_modificativa_006_modificao__1o_do_art._31-a_do_projeto_de_lei_complementar_no_006.2024_altera_dispositivos_na_lc_no_028.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 006/2024 - Modifica o § 1º do art. 31-A do Projeto de Lei Complementar nº 006/2024 que, Altera dispositivos da Lei Complementar nº 028, de 26 de dezembro de 2007, que Dispõe sobre o Estatuto dos Servidores Públicos do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2856/emenda_modificativa_007_modifica_art._1o_do_projeto_de_lei_municipal_no_019-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2856/emenda_modificativa_007_modifica_art._1o_do_projeto_de_lei_municipal_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 007/2024 - Modifica dispositivo alterado pelo Art. 1° do Projeto de Lei Municipal n° 019/2024 que Altera dispositivos da Lei Municipal n° 2.715/2018 que dispõe sobre o sistema único de assistência social do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2873/emenda_modificativa_008_modifica_arts._1o_e_2o_ao_projeto_de_lei_municipal_no_022.2024_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2873/emenda_modificativa_008_modifica_arts._1o_e_2o_ao_projeto_de_lei_municipal_no_022.2024_rga.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 008/2024- Modifica os arts. 1º e 2º do Projeto de Lei Municipal nº 022/2024 que dispõe sobre a Revisão Geral Anual, referente ao ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2912/emenda_modificativa_009_modifica_modifica_o_art._9o_do_projeto_de_resolucao_no_002_-_normas_tramitacao_titulos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2912/emenda_modificativa_009_modifica_modifica_o_art._9o_do_projeto_de_resolucao_no_002_-_normas_tramitacao_titulos.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 009/2024-Modifica o art. 9º do Projeto de Resolução nº 002/2024 que estabelece normas de tramitação e concessão de títulos honoríficos e dá outras providências.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2913/emenda_modificativa_010_modifica_os_incisos_i_e_ii_do_art._1o_do_projeto_de_lei_do_legislativo_no_006.2024_-_ruas_do_res._veneza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2913/emenda_modificativa_010_modifica_os_incisos_i_e_ii_do_art._1o_do_projeto_de_lei_do_legislativo_no_006.2024_-_ruas_do_res._veneza.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 010/2024- Modifica os incisos i e ii do art. 1º do Projeto de Lei do Legislativo nº 006/2024 que dispõe sobre a denominação das ruas do loteamento denominado residencial veneza, no perímetro urbano do município de juara-mt.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/emenda_modificativa_011_modifica_o_art._1o_do_projeto_de_lei_municipal_no_028.2024_-_credito_suplementar_emenda_individual_estadual_e_federal_-_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/emenda_modificativa_011_modifica_o_art._1o_do_projeto_de_lei_municipal_no_028.2024_-_credito_suplementar_emenda_individual_estadual_e_federal_-_saude.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 011/2024- Modifica o Art. 1° do Projeto de Lei Municipal n° 028/2024 que autoriza o Poder Executivo a realizar no orçamento vigente, abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/emenda_modificativa_012_modifica_o_inciso_vi_do_art._2o_e_caput_do_art._3o_do_projeto_de_lei_municipal_no_033.2024_-_conselho_pessoa_idosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/emenda_modificativa_012_modifica_o_inciso_vi_do_art._2o_e_caput_do_art._3o_do_projeto_de_lei_municipal_no_033.2024_-_conselho_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 012/2024- Modifica o inciso Vl do art. 2º e caput do art. 3º do Projeto de Lei Municipal nº 027/2024, que dispõe sobre a criação do conselho Municipal dos direitos da pessoa idosa e do fundo Municipal dos direitos da pessoa idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_modificativa_013_modifica_o_paragrafo_unico_do_art._8o_e_caput_do_anexo_plm_no_030.2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_modificativa_013_modifica_o_paragrafo_unico_do_art._8o_e_caput_do_anexo_plm_no_030.2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 013/2024- Modifica dispositivos redacionais no Projeto de Lei Municipal nº 030/2024, que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_modificativa_014_modifica_o__2o_do_art._50_plm_no_030.2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_modificativa_014_modifica_o__2o_do_art._50_plm_no_030.2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 014/2024- Modifica o § 2º do art. 50 do Projeto de Lei Municipal nº 030/2024, que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/emenda_modificativa_015_saude_e_assistencia_social_orcamento_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/emenda_modificativa_015_saude_e_assistencia_social_orcamento_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 015/2024- Modifica dispositivos da secretaria municipal de saúde e da secretaria municipal de assistencia social, no Projeto de Lei Municipal nº 056/2024, que estima a receita e fixa a despesa do município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/emenda_modificativa_016_procuradoria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/emenda_modificativa_016_procuradoria.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 016/2024- Modifica dispositivos no orgão da procuradoria, no Projeto de Lei Municipal nº 056/2024, que estima a receita e fixa a despesa do município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/emenda_modificativa_017_gabinete_do_prefeito_aquisicao_de_veiculo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/emenda_modificativa_017_gabinete_do_prefeito_aquisicao_de_veiculo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 017/2024- Modifica dispositivos nos orgãos da procuradoria e do gabinete do prefeito no Projeto de Lei Municipal nº 056/2024, que estima a receita e fixa a despesa do município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_modificativa_018_camara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_modificativa_018_camara.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 018/2024- Modifica dispositivos da Câmara Municipal e do gabinete do Prefeito, no Projeto de Lei Municipal nº 056/2024, que estima a receita e fixa a despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/emenda_modificativa_019_reducao_de_30_para_10.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/emenda_modificativa_019_reducao_de_30_para_10.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 019/2024- Modifica o § 1º do art. 9º do Projeto de Lei Municipal nº 056/2024, que estima a receita e fixa a despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2911/emenda_supressiva_001_suprime_o_art._3o_do_projeto_de_lei_complementar_do_legislativo_no_002.2024_-_altera_dispositivos_da_lei_complementar_no_143.2016.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2911/emenda_supressiva_001_suprime_o_art._3o_do_projeto_de_lei_complementar_do_legislativo_no_002.2024_-_altera_dispositivos_da_lei_complementar_no_143.2016.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 001/2024- Suprime o art. 3º do Projeto de Lei Complementar do Legislativo nº 002/2024 que altera dispositivos da Lei Complementar nº 143, de 31 de março de 2016, e da Lei Complementar nº 228, de 04 de abril de 2024, que dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/emenda_supressiva_002_suprime_o_art._4o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/emenda_supressiva_002_suprime_o_art._4o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 002/2024- Suprime o art. 4º do Projeto de Lei Municipal nº 027/2024, que dispõe sobre a criação do conselho Municipal dos direitos da pessoa idosa e do fundo Municipal dos direitos da pessoa idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_supressiva_003_suprime_acoes_ldo_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_supressiva_003_suprime_acoes_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 003/2024- Suprime ação do programa juara produtora e empreendedora e, ações e iniciativa no programa juara sustentável e criativa, no Projeto de Lei Municipal nº 030/2024, que dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/emenda_supressiva_004_projeto_de_lei_complementar_no_007.2022_suprime_o_art._11.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/emenda_supressiva_004_projeto_de_lei_complementar_no_007.2022_suprime_o_art._11.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 004/2024- Suprime o art. 11 do Projeto de Lei Complementar nº 007/2022, altera dispositivos da Lei Complementar nº 077/2010 que dispõe sobre o iptu – Imposto sobre a propriedade predial e territorial urbana no Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sandy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_001_-_prefeito_-_criacao_do_bolsa_universidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_001_-_prefeito_-_criacao_do_bolsa_universidade.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024 - Indicando ao Prefeito Municipal, a necessidade da criação e implementação do “Bolsa Universidade” no município de Juara/MT.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_002_-_jayme_campos_-_implantacao_polo_ifmt_em_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_002_-_jayme_campos_-_implantacao_polo_ifmt_em_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024 - Indicando ao Senador Jayme Campos, a necessidade da implantação de um Campus Educacional do Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso (IFMT) no município de Juara/MT.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_003_-_julio_campos_-_implantacao_polo_ifmt_em_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_003_-_julio_campos_-_implantacao_polo_ifmt_em_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024 - Indicando ao Deputado Estadual Júlio Campos, a necessidade da implantação de um Campus Educacional do Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso (IFMT) no município de Juara/MT.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_001_dimutran_-_indicando_melhorias_para_avenida_rio_grande_do_sul_em_frente_igreja_sagrado_coracao_de_jesus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_001_dimutran_-_indicando_melhorias_para_avenida_rio_grande_do_sul_em_frente_igreja_sagrado_coracao_de_jesus.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024 - Indicando a Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, a realização de estudos de viabilidade direcionados para a Avenida Rio Grande do Sul, mais especificamente em frente à Igreja Sagrado Coração de Jesus, situada no Parque Alvorada.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_002_esportes_-_indicando_instalacao_traves_futebol_campo_assentamento_p.a._vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_002_esportes_-_indicando_instalacao_traves_futebol_campo_assentamento_p.a._vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024 - Indicando ao Excelentíssimo Secretário Municipal de Esportes, Lazer e Juventude, a instalação de traves de gol no campo de futebol localizado no Assentamento P.A. Vale do Arinos.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2696/indicacao_003_beto_dois_a_um_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2696/indicacao_003_beto_dois_a_um_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024 - Indicando ao Excelentíssimo Deputado Estadual, Beto Dois a Um, para que através da Secretaria de Estado de Cultura, Esporte e Lazer, providencie a destinação de materiais esportivos para serem distribuídos aos esportistas do município de Juara-MT.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_004_dep._janaina_riva_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_004_dep._janaina_riva_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2024 - Indicando  a Excelentíssima Deputada Estadual, Janaina Riva, para que através da Secretaria de Estado de Cultura, Esporte e Lazer, providencie a destinação de materiais esportivos para serem distribuídos aos esportistas do município de Juara-MT.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2698/indicacao_005_esportes_-_aquisicao_de_materiais_esportivos_atraves_da_secretaria_de_estado_de_cultura_esporte_e_lazer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2698/indicacao_005_esportes_-_aquisicao_de_materiais_esportivos_atraves_da_secretaria_de_estado_de_cultura_esporte_e_lazer.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2024 - Indicando  ao Excelentíssimo Secretário Municipal de Esportes, Lazer e Juventude, para que através da Secretaria de Estado de Cultura, Esporte e Lazer, providencie a destinação de materiais esportivos para serem distribuídos aos esportistas do município de Juara-MT.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2700/001_indicacao_-_anteprojeto_integracao_do_sistema_de_registro_do_banco_nacional_de_mandados_de_prisao__bnmp_com_um_sistema_proprio_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2700/001_indicacao_-_anteprojeto_integracao_do_sistema_de_registro_do_banco_nacional_de_mandados_de_prisao__bnmp_com_um_sistema_proprio_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024 - Indicando  ao Exmo. Senhor Carlos Amadeu Sirena - Prefeito Municipal, a integração do sistema de registro do Banco Nacional de Mandados de Prisão – BNMP, com um sistema próprio do município, para identificar o cidadão que esteja com mandado de prisão aguardando cumprimento, conforme anteprojeto de lei encaminhado em anexo.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>Mônica Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2715/001_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_do_jardim_italia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2715/001_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_do_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024- Indicando ao Executivo Municipal, a inclusão da execução do projeto de pavimentação asfáltica e drenagem de águas pluviais, de todas as vias do Jardim Itália junto ao recurso recebido através do FINISA (Financiamento à Infraestrutura e ao Saneamento), considerando que o projeto está pronto desde 2023 e pela premente demanda por melhorias na infraestrutura do bairro.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2717/001_indicacao_-_anteprojeto_instalacao_de_big_bags_nas_calcadas_residenciais_em_construcao_e_a_coleta_residencial_de_entulhos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2717/001_indicacao_-_anteprojeto_instalacao_de_big_bags_nas_calcadas_residenciais_em_construcao_e_a_coleta_residencial_de_entulhos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024 - Indicando ao Exmo. Senhor Carlos Amadeu Sirena - Prefeito Municipal, a instituição do serviço de instalação de big bags nas calçadas residenciais em construção e a coleta residencial de entulho e resíduos no município de Juara-MT e dá outras providências, conforme anteprojeto de lei encaminhado em anexo.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>Indicação n° 002/2024 - Indicando ao Executivo Municipal, visando a ampliação das instalações da Escola Municipal Maria das Graças Calmon Requena, situada no Parque Alvorada, tendo em vista os desafios que a citada unidade escolar enfrenta relacionado à capacidade física da escola em atender adequadamente à demanda crescente de estudantes.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2719/indicacao_005_-_jayme_campos_-_emenda_parlamentar_para_conclusao_da_obra_do_predio_proprio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2719/indicacao_005_-_jayme_campos_-_emenda_parlamentar_para_conclusao_da_obra_do_predio_proprio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2024 - Indicando ao Senador Jayme Campos, a necessidade da disponibilização de recursos financeiros, através de emenda parlamentar, para a conclusão da obra do Prédio próprio da Câmara Municipal de Juara/MT.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2720/indicacao_006_-_eduardo_botelho_-_realizacao_de_assembleia_itinerante_em_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2720/indicacao_006_-_eduardo_botelho_-_realizacao_de_assembleia_itinerante_em_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2024 - Indicando ao Presidente da Assembleia Legislativa de Mato Grosso, Deputado Estadual Eduardo Botelho, a necessidade da realização de uma Edição do Programa Assembleia Itinerante no município de Juara/MT, com a finalidade principal de realizar um mutirão para expedição de RGs.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>Marta Dalpiaz</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2721/001_indicacao_a_janaina_riva_disponibilizacao_de_emenda_visando_a_oferta_de_cursos_de_capacitacao_atraves_do_inca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2721/001_indicacao_a_janaina_riva_disponibilizacao_de_emenda_visando_a_oferta_de_cursos_de_capacitacao_atraves_do_inca.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024 - Indicando a Deputada Estadual Janaína Riva, sua atenção e apoio para destinar emendas parlamentares que possibilitem a realização de cursos de capacitação específicos para mulheres, abordando temas como empreendedorismo, habilidades técnicas, desenvolvimento pessoal e profissional, entre outros, em parceria com o Instituto INCA - Inclusão, Cidadania e Ação.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2729/002_indicacao_-_mauro_mendes_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2729/002_indicacao_-_mauro_mendes_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024 - Indicando ao Excelentíssimo Governador do Estado de Mato Grosso, Senhor Mauro Mendes Ferreira, a aquisição de 5 (cinco) ônibus escolares, com capacidade para 44 a 59 alunos sentados, para atender a Secretaria Municipal de Educação do município de Juara.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2730/003_indicacao_-_seduc_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2730/003_indicacao_-_seduc_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024 - Indicando ao Excelentíssimo Secretário de Estado de Educação, Senhor Alan Resende Porto, a aquisição de 5 (cinco) ônibus escolares, com capacidade para 44 a 59 alunos sentados, para atender a Secretaria Municipal de Educação do município de Juara.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2731/004_indicacao_-_sen._jayme_campos_-_recursos_para_construcao_de_um_lago_contemplativo_entre_joao_e_barro_e_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2731/004_indicacao_-_sen._jayme_campos_-_recursos_para_construcao_de_um_lago_contemplativo_entre_joao_e_barro_e_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2024 - Indicando ao Excelentíssimo Senhor Jayme Veríssimo Campos - Senador da República,  a destinação  de recursos financeiros, no valor de R$-500.000,00 (quinhentos mil reais) advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal e Estadual, para que seja materializada a construção de lago contemplativo, com ciclovia e pista de caminhada no entorno da Quadra 01 do Residencial Bandeirantes, localizado neste município de Juara.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2732/002_indicacao_ao_executivo_municipal_confeccao_de_projeto_que_visa_a_revitalicacao_das_app.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2732/002_indicacao_ao_executivo_municipal_confeccao_de_projeto_que_visa_a_revitalicacao_das_app.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024 - Indicando ao Executivo Municipal, a elaboração de um projeto de revitalização das Áreas de Preservação Permanente (APP) presentes em nosso território urbano.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2760/005_indicacao_-_redutor_de_velocidade_na_rua_barao_do_rio_branco_no_jardim_california.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2760/005_indicacao_-_redutor_de_velocidade_na_rua_barao_do_rio_branco_no_jardim_california.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2024- Indicando ao Excelentíssimo Senhor Carlos Amadeu Sirena, Prefeito do Município, para que por meio do setor competente, providencie a instalação de um redutor de velocidade, devidamente sinalizado na Rua Barão do Rio Branco, localizada no Jardim Califórnia.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2762/006_indicacao_-_redutor_de_velocidade_na_rua_belo_horizonte_entre_a_rua_bauru_e_rua_piracicaba_centro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2762/006_indicacao_-_redutor_de_velocidade_na_rua_belo_horizonte_entre_a_rua_bauru_e_rua_piracicaba_centro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2024- Indicando ao Excelentíssimo Senhor Carlos Amadeu Sirena, Prefeito do Município, para que por meio do setor competente, providencie a instalação de um redutor de velocidade, devidamente sinalizado na Rua Belo Horizonte, entre a Rua Bauru e Rua Piracicaba, no centro.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2763/007_indicacao_-_redutor_de_velocidade_na_rua_helio_sguario_muchalak_bairro_bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2763/007_indicacao_-_redutor_de_velocidade_na_rua_helio_sguario_muchalak_bairro_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2024 - Indicando ao Excelentíssimo Senhor Carlos Amadeu Sirena, Prefeito do Município, para que por meio do setor competente, providencie a instalação de um redutor de velocidade, devidamente sinalizado na Rua Hélio Sguario Muchalak, localizada no Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Fátima da Paranorte</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2774/001_indicacao_dep_estadual_sandy_de_paula_e_seduc_-_solicitando_ampliacao_de_bolsa_interiorizacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2774/001_indicacao_dep_estadual_sandy_de_paula_e_seduc_-_solicitando_ampliacao_de_bolsa_interiorizacao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024 - À Excelentíssima Deputada Estadual Sandy de Paula e ao Excelentíssimo Secretário de Estado de Educação, Senhor Alan Resende Porto, solicitando atenção e apoio de Vossas Excelências na viabilização de uma ampliação das vagas da Bolsa Interiorização ou a implementação de outra forma de Gratificação de Estímulo à Interiorização para os profissionais da Educação do Campo.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2781/002_indicacao_ministro_da_agricultura_-_carlos_favaro_-_patrulha_mecanizada_asagro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2781/002_indicacao_ministro_da_agricultura_-_carlos_favaro_-_patrulha_mecanizada_asagro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024- Indicando ao Excelentíssimo Senhor Carlos Henrique Baqueta Fávaro - Ministro da Agricultura, Pecuária e Abastecimento do Brasil, a destinação de uma Patrulha Mecanizada para a Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte – ASAGRO, devidamente inscrita no CNPJ nº 45.807.019/0001-82, localizada no Distrito Administrativo de Paranorte, no município de Juara.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2782/003_indicacao_ministro_da_agricultura_-_carlos_favaro_-_caminhao_truck_-_carga_seca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2782/003_indicacao_ministro_da_agricultura_-_carlos_favaro_-_caminhao_truck_-_carga_seca.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024 - Indicando ao Senhor Carlos Henrique Baqueta Fávaro - Ministro da Agricultura, Pecuária e Abastecimento do Brasil, a destinação de um Caminhão Truck – Carga Seca, para a Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte – ASAGRO, devidamente inscrita no CNPJ nº 45.807.019/0001-82, localizada no Distrito Administrativo de Paranorte, no município de Juara.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2783/004_indicacao_sen._wellington_fagundes_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2783/004_indicacao_sen._wellington_fagundes_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2024 - Indicando ao Excelentíssimo Senhor Wellington Fagundes – Senador da República, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2784/005_indicacao_sen._jayme_campos_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2784/005_indicacao_sen._jayme_campos_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2024 - Indicando ao Excelentíssimo Senhor Jayme Campos – Senador da República, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2785/006_indicacao_sen._margareth_buzetti_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2785/006_indicacao_sen._margareth_buzetti_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2024 - Indicando à Excelentíssima Senhora Margareth Buzetti – Senadora da República, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2786/007_indicacao_dep._gisela_simona_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2786/007_indicacao_dep._gisela_simona_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2024- Indicando à Excelentíssima Senhora Gisela Simona – Deputada Federal, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2787/008_indicacao_dep._amalia_barros_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2787/008_indicacao_dep._amalia_barros_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2024 - Indicando à Excelentíssima Senhora Amália Barros – Deputada Federal, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2788/009_indicacao_dep._coronel_fernanda_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2788/009_indicacao_dep._coronel_fernanda_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2024 - Indicando à Excelentíssima Senhora Coronel Fernanda – Deputada Federal, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2789/010_indicacao_dep._abilio_junior_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2789/010_indicacao_dep._abilio_junior_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2024 - Indicando ao Excelentíssimo Senhor Abílio Júnior – Deputado Federal, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2790/011_indicacao_dep._jose_medeiros_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2790/011_indicacao_dep._jose_medeiros_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2024 - Indicando ao Excelentíssimo Senhor José Medeiros – Deputado Federal, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2791/013_indicacao_dep._emanuelzinho_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2791/013_indicacao_dep._emanuelzinho_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2024 - Indicando ao Excelentíssimo Senhor Emanuel Pinheiro da Silva Primo Teixeira (Emanuelzinho) - Deputado Federal, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2792/014_indicacao_dep._coronel_assis_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2792/014_indicacao_dep._coronel_assis_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2024 - Indicando ao Excelentíssimo Senhor Coronel Assis - Deputado Federal, a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2793/012_indicacao_dep._juarez_costa_-_creche_para_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2793/012_indicacao_dep._juarez_costa_-_creche_para_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2024 - Indicando ao Excelentíssimo Senhor Juarez Costa – Deputado Federal,  a destinação de recursos financeiros, para viabilizar a construção de uma creche no  Distrito Administrativo de Paranorte, município de Juara.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Patrícia Vivian</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_no_001_-_dep._sandy_-_uniformes_pm_mirim.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_no_001_-_dep._sandy_-_uniformes_pm_mirim.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024- Indicando à Excelentíssima Senhora Sandy de Paula – Deputada Estadual, a possibilidade de destinar recursos financeiros para viabilizar a aquisição de uniformes para o Projeto PM Mirim do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2795/002_indicacao_ao_prefeito_indicando_a_retirada_do_canteiro_em_frente_a_rodoviaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2795/002_indicacao_ao_prefeito_indicando_a_retirada_do_canteiro_em_frente_a_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024 - Indicando ao Executivo Municipal que por meio do setor competente, realizem estudos para a retirada da extensão do canteiro existente em frente à Rodoviária Central deixando apenas o meio-fio, objetivando melhorar o fluxo e as condições de trafegabilidade no local.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2820/008_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_joao_ripar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2820/008_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_joao_ripar.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2024 - Indicando ao Excelentíssimo Senhor Carlos Amadeu Sirena, Prefeito do Município, para que por meio do setor competente, providencie a recuperação de uma ponte na Linha João Ripar.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2821/009_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_figueira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2821/009_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_figueira.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2024 - Indicando ao Excelentíssimo Senhor Carlos Amadeu Sirena, Prefeito do Município, para que por meio do setor competente, providencie a recuperação de uma ponte localizada na Estrada Figueira.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2822/indicacao_006_cidade_-_recuperacao_da_rua_arnaldo_luiz_dalpiaz_centro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2822/indicacao_006_cidade_-_recuperacao_da_rua_arnaldo_luiz_dalpiaz_centro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2024 - Indicando ao Excelentíssimo Secretário Municipal de Cidade, Senhor Salvador Pizzolio, a recuperação da pavimentação asfáltica, com tapa buracos, da Rua Arnaldo Luiz Dalpiaz, no trecho compreendido entre a  Rua Niterói e a Rua Manaus.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2823/indicacao_007_dimutran_-_instalacao_de_placas_indicativas_nas_proximidades_da_escola_oscar_soares_sentido_av._jose_a._bezerra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2823/indicacao_007_dimutran_-_instalacao_de_placas_indicativas_nas_proximidades_da_escola_oscar_soares_sentido_av._jose_a._bezerra.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2024 - Indicando ao Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, a instalação de placas de orientação na região próxima à Escola Oscar Soares, especialmente para a Rodovia MT-338 e destinos como Águas Claras, Morro do Índio, Porta do Céu e Paranorte.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2824/indicacao_008_transportes_-_recuperacao_da_linha_pedro_damiao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2824/indicacao_008_transportes_-_recuperacao_da_linha_pedro_damiao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2024 - Indicando ao Secretário Municipal de Transportes, a urgente necessidade de recuperação da Linha Pedro Damião.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Indicação nº 010/2024 - Indicando ao Senhor Carlos Amadeu Sirena, Prefeito do Município, para que por meio do setor competente, providencie no final da Avenida Rio de Janeiro, a quebra de parte do muro da Escola Municipal Presidente Costa e Silva e, refazê-lo com um canto arredondado.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2835/011_indicacao_-_solicitando_melhores_avenida_rio_grande_do_sul_proximo_a_escola_tiradentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2835/011_indicacao_-_solicitando_melhores_avenida_rio_grande_do_sul_proximo_a_escola_tiradentes.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2024 - Indicando ao Senhor Carlos Amadeu Sirena, Prefeito do Município, para que por meio do setor competente, providencie uma melhoria na sinalização de trânsito no cruzamento da Avenida Rio Grande do Sul com a Rua Bauru.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2836/indicacao_009_esportes_-_manutencao_cobertura_-_telhado_-_ginasio_esportes_jard._america.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2836/indicacao_009_esportes_-_manutencao_cobertura_-_telhado_-_ginasio_esportes_jard._america.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2024 - Indicando ao Secretário Municipal de Cidade Senhor Antônio Carlos Fernandes de Araújo, a urgente necessidade de manutenção da cobertura (telhado) do Ginásio de Esportes “Fernando Sebastião Scheffer”, que tem enfrentado problemas sérios de goteiras no telhado do ginásio.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2852/003_indicacao_ao_prefeito_indicando_melhoria_para_o_transito_da_av._parana_proximo_escola_daury_riva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2852/003_indicacao_ao_prefeito_indicando_melhoria_para_o_transito_da_av._parana_proximo_escola_daury_riva.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024 - Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente, providencie melhorias para o trânsito da Avenida Paraná, nas proximidades da Escola Estadual Plena Daury Riva.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Eduardo do Boxe, Eraldo Markito, Leo Boy, Luciano Olivetto, Mônica Costa, Sandy, Welington Martins, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2853/003_indicacao_ao_executivo_municipal_buscando_a_capacitacao_de_professores_na_area_da_educacao_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2853/003_indicacao_ao_executivo_municipal_buscando_a_capacitacao_de_professores_na_area_da_educacao_especial.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024 - Indicando ao Executivo Municipal, a necessidade premente de capacitação dos professores que atuam na área de educação especial em nosso Município.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2854/004_indicacao_ao_prefeito_e_secretaria_indicando_a_realizacao_do_parquinho_no_jardim_italia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2854/004_indicacao_ao_prefeito_e_secretaria_indicando_a_realizacao_do_parquinho_no_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2024 - Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente, providencie a instalação de um playground (parquinho) no Jardim Itália.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2884/004_indicacao_ao_executivo_municipal_elaboracao_de_projeto_que_visa_a_revitalicacao_do_bauneario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2884/004_indicacao_ao_executivo_municipal_elaboracao_de_projeto_que_visa_a_revitalicacao_do_bauneario.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2024- Indicando ao Executivo Municipal, para que, por intermédio da Associação Mato-grossense dos Municípios - AMM, providencie a elaboração de um projeto de revitalização para o Balneário Luiz Riva, localizado às margens do Rio Arinos em nosso município de Juara/MT.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2885/005_indicacao_ao_executivo_municipal_elaboracao_de_projetos_que_visam_a_revitalicacao_de_pracas_e_areas_ao_ar_livre_nos_bairros.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2885/005_indicacao_ao_executivo_municipal_elaboracao_de_projetos_que_visam_a_revitalicacao_de_pracas_e_areas_ao_ar_livre_nos_bairros.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2024- Indicando ao Executivo Municipal, com cópia ao Secretário Adjunto de Cidade, visando à elaboração de projetos de revitalização das praças públicas e áreas ao ar livre nos bairros de nosso município, com o objetivo de melhorar a qualidade de vida da população e promover o turismo local.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2886/006_indicacao_ao_executivo_municipal_maisa_disponibilizar_um_medico_no_centro_de_especialidades_para_desafogar_o_hospital.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2886/006_indicacao_ao_executivo_municipal_maisa_disponibilizar_um_medico_no_centro_de_especialidades_para_desafogar_o_hospital.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2024- Indicando ao Executivo Municipal, para que, por intermédio da Secretaria de Saúde, providencie a alocação de um médico no AME Dr. Takaaki Hosoume - Centro de Especialidades Médicas especialmente nos horários em que as unidades básicas de saúde não estão em funcionamento, com foco exclusivo no atendimento de pessoas com síndromes gripais.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2889/indicacao_007_-_prefeito_e_dimutran_-_conscientizacao_no_transito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2889/indicacao_007_-_prefeito_e_dimutran_-_conscientizacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2024- Indicando ao Prefeito Municipal e a Divisão Executiva Municipal de Trânsito e Transporte Rodoviário - DIMUTRAN, indicando a necessidade de se promover campanhas de conscientização sobre segurança no trânsito no intuito de alertar a população para o número crescente de acidentes que estão acontecendo em nosso município.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2890/indicacao_008_-_prefeito_e_sec_de_cidade_-_instalacao_de_iluminacao_publica_av_mato_grosso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2890/indicacao_008_-_prefeito_e_sec_de_cidade_-_instalacao_de_iluminacao_publica_av_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2024- Indicando ao Prefeito Municipal de Juara, Carlos Amadeu Sirena, e ao Secretário Municipal de Cidade, Antônio Carlos Fernandes de Araújo, indicando a necessidade da instalação de postes de iluminação adicionais e/ou melhoria da iluminação existente ao longo da Avenida Mato Grosso, especialmente na intersecção com a Rua Maria Leopoldina.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2894/indicacao_010_-_prefeito_-_aquisicao_de_caminhao_de_lixo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2894/indicacao_010_-_prefeito_-_aquisicao_de_caminhao_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2024- Indicando ao Prefeito Municipal de Juara, Carlos Amadeu Sirena, indicando a necessidade da aquisição de caminhões para a regularização da coleta do lixo no município de Juara.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2898/indicacao_009_-_prefeito_e_sec_des_economico_-_instalacao_de_transbordo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2898/indicacao_009_-_prefeito_e_sec_des_economico_-_instalacao_de_transbordo.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2024- Indicando ao Prefeito Municipal de Juara e à Secretaria Municipal de Desenvolvimento Econômico, indicando a necessidade de construção de uma Área de Transbordo para Resíduos Sólidos no município.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_011_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_jupiter_bairro_jardim_panorama.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_011_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_jupiter_bairro_jardim_panorama.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2024- Indicando ao Prefeito Municipal e ao Secretário Municipal de Cidade, indicando a necessidade da pavimentação asfáltica da Rua Júpiter, no bairro Jardim Panorama, bem como as ruas de acesso Urânio e Princesa Isabel, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2904/005_indicacao_ao_dep._juarez_costa_recursos_para_construcao_de_calcadas_para_familias_de_baixa_renda.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2904/005_indicacao_ao_dep._juarez_costa_recursos_para_construcao_de_calcadas_para_familias_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2024- Indicando ao Excelentíssimo Senhor Juarez Alves da Costa, Deputado Federal, visando a destinação de recursos financeiros no valor de R$ 1.000.000,00 (um milhão de reais), advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, para a construção de calçadas comunitárias em áreas residenciais, do município de Juara-MT.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2905/006_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_um_campo_de_futebol_no_jad._italia_e_santa_antonieta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2905/006_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_um_campo_de_futebol_no_jad._italia_e_santa_antonieta.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena e ao senhor Joaquim Tolovi Junior, Secretário Adjunto de Cidade, visando a disponibilização de um terreno adequado e grama para a construção de um campo de futebol, para atender os moradores do Jardim Itália e bairro Santa Antonieta.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2915/indicacao_012_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_parati_jardim_eldorado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2915/indicacao_012_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_parati_jardim_eldorado.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2024- Indicando ao Prefeito Municipal e ao Secretário Municipal de Cidade, indicando a necessidade da pavimentação asfáltica da Rua Parati, no bairro Jardim Eldorado, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2917/007_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_cerejeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2917/007_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_cerejeira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2024 - Indicando ao Executivo Municipal indicando a inclusão da execução do projeto de pavimentação asfáltica e drenagem de águas pluviais, da Rua  Cerejeiras, localizada no Jardim Flamboyant, junto ao recurso recebido através do FINISA (Financiamento à Infraestrutura e ao Saneamento), considerando que o projeto está pronto desde 2023 e pela premente demanda por melhorias na infraestrutura do bairro.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2918/007_indicacao_ao_executivo_municipal_dimutran_visando_a_sinalizacao_da_ponte_do_corgao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2918/007_indicacao_ao_executivo_municipal_dimutran_visando_a_sinalizacao_da_ponte_do_corgao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2024 - Indicando ao Executivo Municipal, para que, por intermédio da Divisão Executiva Municipal de Trânsito e Transporte Rodoviário - DIMUTRAN, providencie a sinalização adequada da ponte do Corgão, localizada próxima à Creforma, incluindo a instalação de refletores noturnos.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2923/001_indicacao_ao_prefeito_indicando_melhorias_na_sala_de_soroterapia_do_hmj.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2923/001_indicacao_ao_prefeito_indicando_melhorias_na_sala_de_soroterapia_do_hmj.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente, providencie melhorias para a sala de soroterapia do Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2933/003_indicacao_ao_prefeito_indicando_a_instalacao_de_sinalizacao_nas_pontes_rurais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2933/003_indicacao_ao_prefeito_indicando_a_instalacao_de_sinalizacao_nas_pontes_rurais.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente, providencie a instalação de sinalização nas pontes rurais de nossa região.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2934/002_indicacao_ao_prefeito_solicitando_instalacao_de_iluminacao_no_assentamento_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2934/002_indicacao_ao_prefeito_solicitando_instalacao_de_iluminacao_no_assentamento_agua_boa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente, providencie a instalação de pontos de iluminação em áreas estratégicas do Assentamento Água Boa.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/indicacao_013_-_prefeito_-_elaboracao_de_inventario_turistico_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/indicacao_013_-_prefeito_-_elaboracao_de_inventario_turistico_de_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2024- Indicando ao Prefeito Municipal, Sr. Carlos Amadeu Sirena, indicando a necessidade da elaboração de um Plano Municipal de Turismo e de um Inventário dos Pontos Turísticos de Juara.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/008_indicacao_ao_prefeito_indicando_a_realizacao_de_projeto_para_escoamento_de_aguas_pluviais_na_rua_canada_jd_america.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/008_indicacao_ao_prefeito_indicando_a_realizacao_de_projeto_para_escoamento_de_aguas_pluviais_na_rua_canada_jd_america.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente, sejam tomadas providências urgentes no sentido de elaborar e executar um projeto de escoamento de águas pluviais na Rua Canadá, próximo à intersecção com a Rua Colômbia, ambas situadas no bairro Jardim América.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/012_indicacao_-_deputado_nininho_-_instituir_beneficio_assistencial_para_familias_de_gestacoes_multiplas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/012_indicacao_-_deputado_nininho_-_instituir_beneficio_assistencial_para_familias_de_gestacoes_multiplas.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2024- Indicando ao Excelentíssimo Senhor Ondanir Bortolini (Nininho), Deputado Estadual de Mato Grosso, indicando a necessidade da elaboração de Projeto de Lei para instituir, em âmbito Estadual, o benefício assistencial de caráter financeiro nos casos de gestação múltipla com 03 (três) ou mais nascituros.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/009_indicacao_ao_dep._federal_jose_medeiros_recursos_visando_a_aquisicao_de_arco_cirurgico_para_o_hospital_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/009_indicacao_ao_dep._federal_jose_medeiros_recursos_visando_a_aquisicao_de_arco_cirurgico_para_o_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 009/2024- Indicando ao Excelentíssimo Senhor José Medeiros, Deputado Federal, solicitando a destinação de recursos financeiros no valor de R$ 500.000,00 (quinhentos mil reais), advindos de emenda parlamentar ou mediante gestão junto ao Governo Federal, visando a aquisição de um arco cirúrgico para o Hospital Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_010_dimutran_-_redutor_de_velocidade_na_av_mato_grosso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_010_dimutran_-_redutor_de_velocidade_na_av_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2024- Indicando à Divisão Executiva Municipal de Trânsito e Transporte Rodoviário (DIMUTRAN), indicando a necessidade da implantação de um redutor de velocidade na Avenida Mato Grosso, nas proximidades da pista de skate.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_011_divisao_de_meio_ambiente_-_fsicalizacao_preventiva_de_queimadas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_011_divisao_de_meio_ambiente_-_fsicalizacao_preventiva_de_queimadas.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2024- Indicando à Divisão Municipal de Meio Ambiente, indicando a necessidade do aumento da fiscalização preventiva de queimadas, considerando o período de estiagem e o alto índice de queimadas na região do Vale do Arinos.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/013_indicacao_-_secretario_adjunto_de_cidade_-complementacao_da_rede_de_energia_eletrica_no_jardim_santa_maria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/013_indicacao_-_secretario_adjunto_de_cidade_-complementacao_da_rede_de_energia_eletrica_no_jardim_santa_maria.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2024- Indicando a necessidade da elaboração de projeto visando a instalação de rede elétrica, com postes de baixa tensão e/ou demais serviços que se fizerem necessários, objetivando a implantação de iluminação pública ao longo da Rua Cabo Frio, localizada no Jardim Santa Maria, município de Juara/MT.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Indicação n° 010/2024- Indicando ao Executivo Municipal, indicando a implementação de um sistema de segurança com a instalação de câmeras de vigilância dentro das salas de aulas da rede municipal de ensino em Juara/MT.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/011_indicacao_ao_prefeito_indicando_a_instalacao_de_cameras_de_seguranca_na_recepcao_e_nos_corredores_do_hospital_municipal_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/011_indicacao_ao_prefeito_indicando_a_instalacao_de_cameras_de_seguranca_na_recepcao_e_nos_corredores_do_hospital_municipal_de_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2024- Indicando ao Excelentíssimo Senhor Prefeito Municipal e à Excelentíssima Senhora Secretária Municipal de Saúde para que estudem a viabilidade e providenciem a instalação de câmeras de vigilância na recepção e nos corredores do Hospital Municipal de Juara/MT.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/008_indicacao_ao_executivo_municipal_visando_a_retirada_do_canteiro_enfrente_a_rodoviaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/008_indicacao_ao_executivo_municipal_visando_a_retirada_do_canteiro_enfrente_a_rodoviaria.pdf</t>
   </si>
   <si>
     <t>indicação n° 008/2024- Indicando ao Executivo Municipal, indicando a necessidade de realização de estudos, por meio do setor competente, com vistas à retirada da extensão do canteiro existente em frente ao Terminal Rodoviário do Município de Juara/MT.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Indicaçao n° 012/2024- Indicando ao Prefeito Municipal e a Secretária Municipal de Educação, indicando a necessidade de ampliação do horário de tolerância das creches municipais até as 18h, a partir do próximo ano letivo.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/indicacao_001_-_seaf_-_pedido_de_um_veiculo_com_cacamba_para_atender_a_apruter.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/indicacao_001_-_seaf_-_pedido_de_um_veiculo_com_cacamba_para_atender_a_apruter.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2024- Indicando ao Excelentíssimo Senhor Secretário de Estado de Agricultura Familiar de Mato Grosso, Luiz Artur Oliveira Ribeiro, e a Excelentíssima Deputada Estadual Janaína Riva, indicando a necessidade da disponibilização de um veículo com carroceria para atender a Associação dos Pequenos Produtores Rurais Terra Roxa (APRUTER), nos Projetos de Assentamento Vale do Arinos e Japuranã, no município de Juara/MT.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_002_-_prefeito_e_secretaria_de_cidade_-_pedido_de_iluminacao_campo_futebol_pa_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_002_-_prefeito_e_secretaria_de_cidade_-_pedido_de_iluminacao_campo_futebol_pa_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2024- Indicando ao Prefeito Municipal e ao Secretário Municipal de Cidade, indicando a necessidade da instalação de iluminação no campo de futebol do P. A. Vale do Arinos, na Linha 3, município de Juara/MT.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/indicacao_n_009-2024-_marta_dalpiaz_e_ver._welington_martins.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/indicacao_n_009-2024-_marta_dalpiaz_e_ver._welington_martins.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2024- Indicando ao Excelentíssimo Senhor Prefeito Municipal, bem como ao Secretário Municipal de Esportes, Lazer e Juventude, indicando a necessidade da instalação de alambrado no entorno do Centro Esportivo Júlio Cézar Sirena, localizado no centro.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/013_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_tres_lombadas_proximo_ao_bar_do_morro_do_indio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/013_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_tres_lombadas_proximo_ao_bar_do_morro_do_indio.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 013/2024- Indicando ao Prefeito Municipal e a Secretaria Municipal de Transportes, indicando a necessidade urgente de instalação de três lombadas na região próxima ao Bar do Morro do Índio.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/014_indicacao_-_prefeito_e_secretario_de_transporte_-instalacao_de_display_de_velocidade_na_mt-338.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/014_indicacao_-_prefeito_e_secretario_de_transporte_-instalacao_de_display_de_velocidade_na_mt-338.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 014/2024- Indicando ao Prefeito Carlos Sirena, ao Secretáro Municipal de Transportes, Antônio Carlos Fernandes de Araújo, e a Divisão Municipal Executiva de Trânsito e Transporte Rodoviário (DIMUTRAN), indicando a necessidade da instalação de três painéis eletrônicos (display) de velocidade e/ou quebra-molas na Rodovia MT-338, no trecho entre a entrada do Assentamento Água Boa até a entrada da cidade de Juara.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/indicacao_014_-_tenente_alex_fontes_-_implantacao_pm_mirim.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/indicacao_014_-_tenente_alex_fontes_-_implantacao_pm_mirim.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2024- Indicando ao Tenente Coronel Alex Fontes Meira e Silva, comandante do 21° Batalhão de Polícia Militar (BPM) de Juara, indicando a necessidade da implantação do projeto PM Mirim no distrito de Paranorte.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_015_-_seduc_-_doacao_de_livros_para_escola_iara_minotto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_015_-_seduc_-_doacao_de_livros_para_escola_iara_minotto.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2024- Indicando ao Excelentíssimo Senhor Alan Porto, Secretário de Estado de Educação de Mato Grosso, indicando a necessidade da doação de livros para a biblioteca da Escola Estadual Iara Maria Minotto Gomes, localizada no município de Juara/MT.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/indicacao_016_-_prefeito_e_sec_educacao_-_destinacao_de_dois_onibus_para_o_banco_da_terra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/indicacao_016_-_prefeito_e_sec_educacao_-_destinacao_de_dois_onibus_para_o_banco_da_terra.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016/2024- Indicando ao Prefeito Municipal e a Secretária Municipal de Educação, indicando a necessidade da destinação de dois ônibus novos para atender o Assentamento Banco da Terra, no município de Juara/MT.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Indicação n° 004/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que providencie a Contratação de Reumatologista pelo Consórcio de Saúde.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/014_indicacao_ao_prefeito_indicando_a_instalacao_de_iluminacao_publica_no_trecho_entre_a_acrivale_ate_a_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/014_indicacao_ao_prefeito_indicando_a_instalacao_de_iluminacao_publica_no_trecho_entre_a_acrivale_ate_a_unemat.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente, providencie a instalação de uma rede de energia elétrica que permita a implantação de iluminação pública no trecho compreendido entre a Acrivale até a Unemat.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/015_indicacao_ao_prefeito_secretaria_de_cidades_indicando_o_aguamento_completo_da_linha_dos_barbosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/015_indicacao_ao_prefeito_secretaria_de_cidades_indicando_o_aguamento_completo_da_linha_dos_barbosa.pdf</t>
   </si>
   <si>
     <t>indicação n° 015/2024- Indicando ao Prefeito Municipal e a Secretaria Municipal de Cidades, indicando a necessidade da ampliação do trajeto do caminhão pipa responsável pelo aguamento da via na Linha dos Barbosa.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/016_indicacao_ao_prefeito_secretaria_de_cidades_indicando_a_isntalacao_de_quiosques__em_alguns_lugares_estrategicos_da_praca_dos_colonizadores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/016_indicacao_ao_prefeito_secretaria_de_cidades_indicando_a_isntalacao_de_quiosques__em_alguns_lugares_estrategicos_da_praca_dos_colonizadores.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016/2024- Indicando ao Executivo Municipal, que, através do setor competente, viabilize a instalação de quiosques cobertos na Praça dos Colonizadores.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/017_indicacao_ao_governo_do_estado_indea_reativacao_do_programa_de_recuperacao_de_creditos_-_regularize_para_produtores_com_debitos_junto_ao_indea-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/017_indicacao_ao_governo_do_estado_indea_reativacao_do_programa_de_recuperacao_de_creditos_-_regularize_para_produtores_com_debitos_junto_ao_indea-mt.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2024- Indicando ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, e a Senhora Emanuele Gonçalina de Almeida, Presidente do Instituto de Defesa Agropecuária de Mato Grosso – Indea/MT, visando a reativação do Programa de Recuperação de Créditos “Regularize” para Produtores que possuem débitos junto ao Indea-MT.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/006_indicacao_ao_prefeito_indicando_a_necessidade_de_contratacao_de_um_professor_para_os_anos_inciais_na_escola_tancredo_neves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/006_indicacao_ao_prefeito_indicando_a_necessidade_de_contratacao_de_um_professor_para_os_anos_inciais_na_escola_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente providencie a contratação de um(a) professor(a) para a Escola Municipal Tancredo Neves para os anos iniciais.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/007_indicacao_ao_prefeito_melhorias_nos_onibus_de_transporte_escolar_das_linhas_que_atendem_as_localidades_do_banco_da_terra_tancredo_neves_e_santa_clara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/007_indicacao_ao_prefeito_melhorias_nos_onibus_de_transporte_escolar_das_linhas_que_atendem_as_localidades_do_banco_da_terra_tancredo_neves_e_santa_clara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente providencie melhorias nos ônibus de transporte escolar das linhas que atendem as localidades do Banco da Terra, Tancredo Neves e Santa Clara.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/018_indicacao_a_dep._federal_gisela_simona_recursos_visando_a_pavimentacao_do_bairro_das_polacas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/018_indicacao_a_dep._federal_gisela_simona_recursos_visando_a_pavimentacao_do_bairro_das_polacas.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2024- Indicando à Excelentíssima Senhora Gisela Simona, Deputada Federal, solicitando a destinação de recursos financeiros no valor de R$ 3.000.000,00 (três milhões de reais), por meio de emenda parlamentar para o exercício financeiro de 2025 ou outra forma de gestão junto ao Governo Federal, visando a realização da pavimentação asfáltica das vias do bairro popularmente conhecido como “Bairro das Polacas”.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/019_indicacao_ao_dep._federal_coronel_assis_recursos_visando_a_conclusao_da_obra_da_camara_municipal_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/019_indicacao_ao_dep._federal_coronel_assis_recursos_visando_a_conclusao_da_obra_da_camara_municipal_de_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2024- Indicando ao Excelentíssimo Senhor Coronel Assis, Deputado Federal, solicitando a destinação de recursos financeiros no valor de R$ 500.000,00 (quinhentos mil reais), por meio de emenda parlamentar para o exercício financeiro de 2025 ou mediante gestão junto ao Governo Federal, destinados à realização de reforma, ampliação e intervenções legais na edificação do prédio da Câmara Municipal de Vereadores do município de Juara/MT.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/020_indicacao_a_dep._federal_juliana__recursos_visando_a_aquisicao_de_dois_caminhoes_cacambas_e_um_onibus_para_atender_a_secretaria_de_transporte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/020_indicacao_a_dep._federal_juliana__recursos_visando_a_aquisicao_de_dois_caminhoes_cacambas_e_um_onibus_para_atender_a_secretaria_de_transporte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 020/2024- Indicando à Excelentíssima Senhora Juliana Kolankiewicz, Deputada Federal, para que interceda junto ao Governo Federal, com o objetivo de viabilizar a aquisição de dois caminhões caçamba e um ônibus equipado com cozinha, para atender às crescentes demandas da Secretaria Municipal de Transporte do município de Juara /MT.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/021_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_dois_quebra_molas_proximo_a_lanchonete_saida_pra_a_balsa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/021_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_dois_quebra_molas_proximo_a_lanchonete_saida_pra_a_balsa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 021/2024- Indicando ao Prefeito Municipal e a Secretaria Municipal de Transportes, indicando a necessidade de instalação urgente de dois quebra-molas na região próxima à Lanchonete/Bar, situada na saída da Estrada da Balsa.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/indicacao_003_-_prefeito_e_secretaria_de_esportes_-_pedido_de_iluminacao_e_doacao_de_traves_redes_e_alabrado_campo_de_futebol_do_jau.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/indicacao_003_-_prefeito_e_secretaria_de_esportes_-_pedido_de_iluminacao_e_doacao_de_traves_redes_e_alabrado_campo_de_futebol_do_jau.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024- Indicando ao Prefeito Municipal e ao Secretário Municipal de Esportes, Lazer e Juventude, indicando a necessidade da doação de jogo de traves, de redes e de alambrado, além de melhorias na iluminação do campo de futebol da Comunidade do Jaú, no município de Juara/MT.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/022_indicacao_ao_prefeito_indicando_o_cadastramento_do_municipio_ao_programa_do_governo_federal_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/022_indicacao_ao_prefeito_indicando_o_cadastramento_do_municipio_ao_programa_do_governo_federal_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Indicação n° 022/2024- Indicando ao Executivo Municipal, para que através de setor competente, o município de Juara/MT tome as medidas necessárias para o cadastramento de 100 (cem) casas no Programa Federal "Minha Casa, Minha Vida – FNHIS Sub 50", que será aberto a partir de amanhã, sexta-feira, 12 de julho de 2024.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_017_-_sec_educacao_-_dedetizacao_limpeza_do_forro_e_dos_ares-condicionados_da_escola_francisco_sampaio_-_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_017_-_sec_educacao_-_dedetizacao_limpeza_do_forro_e_dos_ares-condicionados_da_escola_francisco_sampaio_-_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2024- Indicando à Secretária Municipal de Educação, indicando a necessidade da dedetização completa, limpeza do forro e limpeza dos aparelhos de ar-condicionado da Escola Municipal Francisco Sampaio, no Distrito de Paranorte, município de Juara/MT.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/015_indicacao_-_deputado_nininho_-emenda_parlamentar_para_veiculo_para_asagro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/015_indicacao_-_deputado_nininho_-emenda_parlamentar_para_veiculo_para_asagro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2024- Indicando  ao Excelentíssimo Senhor Ondanir Bortolini (Nininho), Deputado Estadual de Mato Grosso, indicando a necessidade destinação de emenda parlamentar, no valor de R$ 130.000,00 (cento e trinta mil reais), para a aquisição de um veículo picape de quatro portas, para atender a Associação ASAGRO e o PSF do Distrito de Paranorte, no município de Juara.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_012_secretario_de_cidade_-_realizacao_de_aditivo_para_construcao_de_ponte_ou_tubo_na_rua_boa_vista.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_012_secretario_de_cidade_-_realizacao_de_aditivo_para_construcao_de_ponte_ou_tubo_na_rua_boa_vista.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2024- Indicando  ao Secretário Municipal de Cidade, indicando a necessidade da realização de um aditivo ao contrato vigente com a empresa de pavimentação asfáltica, incluindo a construção de um bueiro ou ponte na Rua Boa Vista, trecho que cruza com a Avenida Rio Arinos, no centro da cidade de Juara/MT.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/indicacao_013_prefeito_-_nomenclatura_do_campo_de_futebol_society_sintetico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/indicacao_013_prefeito_-_nomenclatura_do_campo_de_futebol_society_sintetico.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2024- Indicando ao Secretário Municipal de Cidade, indicando a necessidade da realização de um aditivo ao contrato vigente com a empresa de pavimentação asfáltica, incluindo a construção de um bueiro ou ponte na Rua Boa Vista, trecho que cruza com a Avenida Rio Arinos, no centro da cidade de Juara/MT.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/010_indicacao_ao_executivo_municipal_dimutran_visando_a_instalacao_de_placas_de_reducao_de_velocidade_proximo_a_escola_cecilia_de_castro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/010_indicacao_ao_executivo_municipal_dimutran_visando_a_instalacao_de_placas_de_reducao_de_velocidade_proximo_a_escola_cecilia_de_castro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2024- Indicando ao Executivo Municipal, para que, por intermédio da Divisão Executiva Municipal de Trânsito e Transporte Rodoviário - DIMUTRAN, tome as providências necessárias para implementar uma sinalização de trânsito adequada nas proximidades da Escola Cecília de Castro, anexo à Escola Rui Barbosa, localizada na comunidade do Jaú.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/011_indicacao_ao_executivo_municipal_sec._adj_cidades_visando_a_intervencao_junto_ao_seduc_buscando_ampliacao_e_reforma_da_e._e._cecilia_de_castro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/011_indicacao_ao_executivo_municipal_sec._adj_cidades_visando_a_intervencao_junto_ao_seduc_buscando_ampliacao_e_reforma_da_e._e._cecilia_de_castro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2024- indicando  ao Executivo Municipal, para que, por intermédio do Ilustríssimo Senhor Joaquim Tolovi Junior, Secretário Adjunto de Cidade, seja feita uma solicitação formal à Secretaria de Estado de Educação de Mato Grosso (SEDUC/MT), visando a ampliação da Escola Estadual Cecilia de Castro Barbosa, com a construção de quatro novas salas de aula, assim como se realize a reforma do piso da quadra esportiva e dos pisos das salas de aula existentes, para garantir a segurança e o bem-estar dos alunos e professores.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/016_indicacao_-_deputado_nininho_-placa_ponte_dr._milton_queiroz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/016_indicacao_-_deputado_nininho_-placa_ponte_dr._milton_queiroz.pdf</t>
   </si>
   <si>
     <t>indicação n° 016/2024- Indicando ao Excelentíssimo Senhor Ondanir Bortolini (Nininho), Deputado Estadual de Mato Grosso, indicando a necessidade da gestão junto à Secretaria de Estado de Infraestrutura e Logístiva de Mato Grosso (SINFRA), com a finalidade da instalação de placa com a nomenclatura da ponte Dr. Milton Queiroz Lopes, sobre o Rio dos Peixe, localizada na MT-338, denominada através da Lei nº 12.425, de 05 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/017_indicacao_-_ager_-_inclusao_de_linha_de_onibus_para_cuiaba_no_periodo_diurno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/017_indicacao_-_ager_-_inclusao_de_linha_de_onibus_para_cuiaba_no_periodo_diurno.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2024- Indicando ao Excelentíssimo Senhor Luis Alberto Nespolo, Presidente  da Agência de Regulação dos Serviços Públicos Delegados do Estado de Mato Grosso – AGER/MT , indicando a necessidade da inclusão de uma linha de ônibus intermunicipal no trecho Juara-Cuiabá e Cuiabá-Juara, com horário de embarque no período da manhã.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/008_indicacao_ao_prefeito_indicando_convenio_com_um_hospital_particular_para_a_realizacao_das_cirurgias_ortopedicas_de_joelho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/008_indicacao_ao_prefeito_indicando_convenio_com_um_hospital_particular_para_a_realizacao_das_cirurgias_ortopedicas_de_joelho.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 008/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente providencie um convênio com um hospital particular para a realização das cirurgias ortopédicas de joelho que estão pendentes há muito tempo em nosso município.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/009_in2.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/009_in2.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente providencie a manutenção na Estrada Figueirinha, sentido Juína próximo à entrada da Fazenda Vó Antônia e nas duas pontes localizadas na mesma estrada, em nossa comunidade.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/023_indicacao_ao_dep._juarez_costa_e_ao_ministro_jader_filho_visando_a_intercesao_junto_do_governo_federal_para_aquisicao_de_casinhas_junto_aos_programas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/023_indicacao_ao_dep._juarez_costa_e_ao_ministro_jader_filho_visando_a_intercesao_junto_do_governo_federal_para_aquisicao_de_casinhas_junto_aos_programas.pdf</t>
   </si>
   <si>
     <t>Indicaçao n° 023/2024- Indicando aos Excelentíssimos Senhores Juarez Alves da Costa, Deputado Federal e Jader Barbalho Filho, Ministro das Cidades visando a vossas intervenções junto às instâncias competentes do Governo Federal, para que o município de Juara/MT seja contemplado na seleção de municípios beneficiados pelo Programa "Minha Casa, Minha Vida - MCMV FNHIS Sub 50", conforme protocolo de proposta anexo.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/003_indicacao_ao_executivo_municipal_visando_a_implantacao_de_um_centro_de_reabilitacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/003_indicacao_ao_executivo_municipal_visando_a_implantacao_de_um_centro_de_reabilitacao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2024- Indicando ao Executivo Municipal, indicando a construção de um Centro de Reabilitação para Dependentes de drogas, álcool ou qualquer outra substância química no âmbito do município de Juara.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3086/024_indicacao_ao_dimutran_visando_o_estudo_de_melhorais_na_avenida_ayrton_senna_proximo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3086/024_indicacao_ao_dimutran_visando_o_estudo_de_melhorais_na_avenida_ayrton_senna_proximo.pdf</t>
   </si>
   <si>
     <t>Indicação n° 024/2024- Indicando ao Executivo Municipal, para que, por intermédio da Divisão Executiva Municipal de Trânsito e Transporte Rodoviário - DIMUTRAN, tome as providências necessárias para a realização de um estudo detalhado sobre o trânsito no último retorno da Avenida Ayrton Senna, antes de chegar ao semáforo da Avenida Rio Arinos.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/025_indicacao_ao_prefeito_visando_o_estudo_de_instalacao_de_quiosques_ou_trailers_alimentares_em_pracas_publicas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/025_indicacao_ao_prefeito_visando_o_estudo_de_instalacao_de_quiosques_ou_trailers_alimentares_em_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>Indicação n° 025/2024- Indicando ao Executivo Municipal, para que, através do setor competente viabilize um estudo detalhado, para a possível instalação de quiosques ou trailers alimentares em praças públicas de nosso município.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/010_indicacao_ao_prefeito_indicando_o_cascalhamento_da_estrada_beira_rio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/010_indicacao_ao_prefeito_indicando_o_cascalhamento_da_estrada_beira_rio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena, para que por meio do setor competente providencie o cascalhamento da Estrada Beira Rio.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/011_indicacao_ao_prefeito_indicando_reaproveitamento_dos_conteineres_da_escola_santo_antonio_serem_transformados_em_ponto_de_atendimento_medico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/011_indicacao_ao_prefeito_indicando_reaproveitamento_dos_conteineres_da_escola_santo_antonio_serem_transformados_em_ponto_de_atendimento_medico.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2024- Indicando ao Excelentíssimo Prefeito, senhor Carlos Amadeu Sirena para que, por meio do setor competente realize o reaproveitamento dos contêineres da Escola Santo Antônio, que atualmente são utilizados como sala de aula, para serem transformados em ponto de atendimento médico.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/indicacao_018_-_prefeito_e_transportes_-_manutencao_urgente_da_ponte_que_liga_juara_ao_p.a._vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/indicacao_018_-_prefeito_e_transportes_-_manutencao_urgente_da_ponte_que_liga_juara_ao_p.a._vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2024- Indicando ao Prefeito Municipal e ao Secretário Municipal de Transporte, indicando a necessidade da manutenção urgente da ponte que liga o município de Juara ao P.A. Vale do Arinos.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/018_indicacao_-__secretario_de_transporte_-cascalhamento_da_estrada_pedro_damiao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/018_indicacao_-__secretario_de_transporte_-cascalhamento_da_estrada_pedro_damiao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2024- Indicando ao Secretário Municipal de Transportes, Sr. António Carlos Fernandes de Araújo, indicando a necessidade do cascalhamento da Estrada Pedro Damião, no município de Juara/MT.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/019_indicacao_-__secretario_de_cidade_-patrolamento_da_rua_parati.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/019_indicacao_-__secretario_de_cidade_-patrolamento_da_rua_parati.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2024 - Indicando  ao Secretário Municipal de Cidade, Sr. Salvador Marinho Pizzolio Alves, indicando a necessidade de realização do patrolamento da Estrada Parati, no trecho que liga o bairro Jardim Alvorada à rodovia MT-325, bem como a substituição da ponte existente por tubos de concreto, no município de Juara/MT.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/020_indicacao_-__secretario_de_transporte_-patrolamento_da_estrada_seringal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/020_indicacao_-__secretario_de_transporte_-patrolamento_da_estrada_seringal.pdf</t>
   </si>
   <si>
     <t>Indicação n° 020/2024- Indicando ao Secretário Municipal de Transporte, Sr. Antônio Carlos Fernandes de Araújo, indicando a necessidade de realização do patrolamento da Estrada do Seringal, nas proximidades da Comunidade Água Boa, no município de Juara/MT.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/021_indicacao_-__prefeito_e_secretario_de_cidade_-manutencao_parque_infantil_da_praca_dos_colonizadores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/021_indicacao_-__prefeito_e_secretario_de_cidade_-manutencao_parque_infantil_da_praca_dos_colonizadores.pdf</t>
   </si>
   <si>
     <t>Indicação n° 021/2024- Indicando ao Prefeito Municipal de Juara, Sr. Carlos Amadeu Sirena, e ao Secretário Municipal de Cidade, Sr. Salvador Marinho Pizzolio Alves, indicando a necessidade da manutenção urgente do paque infantil da Praça dos Colonizadores, município de Juara/MT.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/004_indicacao_ao_executivo_municipal_visando_o_patrolamento_da_estrada_da_amor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/004_indicacao_ao_executivo_municipal_visando_o_patrolamento_da_estrada_da_amor.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2024- Indicando ao Executivo Municipal para que, por intermédio da Secretaria Municipal de Transporte, seja realizado o patrolamento e manutenção da Estrada da Balsa, em razão das condições precárias de trafegabilidade da via.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_004_-_dep_coronel_fernanda_e_janaina_riva_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_004_-_dep_coronel_fernanda_e_janaina_riva_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2024- Indicando  à Deputada Estadual Janaína Riva, a necessidade da destinação, através de emenda parlamantar, de um caminhão truck coletor de lixo para o município de Juara/MT.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_005_-_dep_coronel_fernanda_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_005_-_dep_coronel_fernanda_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2024- Indicando à Deputada Federal Coronel Fernanda, a necessidade da destinação, através de emenda parlamantar, de um caminhão truck coletor de lixo para o município de Juara/MT.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/012_indicacao_ao_prefeito_indicando_a_necessidade_de_01_pick-uo_na_itu_cachoeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/012_indicacao_ao_prefeito_indicando_a_necessidade_de_01_pick-uo_na_itu_cachoeira.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2024- Indicando a Excelentíssima Senhora, Rosaneide Sandes de Almeida - Diretora-Executiva Administrativa, Financeira e de Fiscalização (CONAB) e ao Excelentíssimo Senhor Mauro Mendes - Governador Estadual visando a aquisição de um veículo Pick-up modelo duas portas para a Aldeia Itú Cachoeira.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/indicacao_019_-_sinfra_-_manutencao_da_mt_338_417.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/indicacao_019_-_sinfra_-_manutencao_da_mt_338_417.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2024- Indicando ao Secretário de Estado de Infraestrutura e Logística de Mato Grosso, Sr. Marcelo de Oliveira e Silva, indicando a necessidade da realização de manutenção nos trechos das rodovias MT-338 e MT-417, que ligam o município de Juara aos Assentamentos Banco da Terra, P.A. Vale do Arinos, P.A. Japuranã e P.A. Escondido.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Carlos Amadeu Sirena</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2708/mensagem_de_veto_no_001-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2708/mensagem_de_veto_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 001/2024, ao Projeto de Lei do Legislativo n° 032/2023, que Dispõe sobre o repasse da 13° parcela de incentivo financeiro adicional aos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2878/mensagem_de_veto_n_002-2024_-dispoe_sobre_a_reestruturacao_do_quadro_de_pessoal_e_reorganizacao_dos_planos_de_cargos_carreiras_e_salarios_dos_servidores_do_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2878/mensagem_de_veto_n_002-2024_-dispoe_sobre_a_reestruturacao_do_quadro_de_pessoal_e_reorganizacao_dos_planos_de_cargos_carreiras_e_salarios_dos_servidores_do_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 002/2024- Veta integralmente o Autografo n° 038/2024, referente ao Projeto de Lei Complementar n° 005/2024 que, Dispõe sobre a Reestruturação do Quadro de Pessoal e Reorganização dos Planos de Cargos, Carreiras e Salários dos Servidores do Município de Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2879/mensagem_de_veto_n_003-2024_-altera_dispositivos_da_lei_complementar_no_028_de_26_de_dezembro_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_juara_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2879/mensagem_de_veto_n_003-2024_-altera_dispositivos_da_lei_complementar_no_028_de_26_de_dezembro_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_juara_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 003/2024- Veta Integralmente o Autografo n° 041/2024, referente ao Projeto de Lei Complementar n° 006/2024 que, Altera dispositivos da Lei Complementar nº 028, de 26 de dezembro de 2007, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2880/mensagem_de_veto_n_004-2024_-dispoe_sobre_o_sistema_de_controle_interno_do_poder_executivo_do_municipio_de_juara-mt_nos_termos_do_artigo_31_da_constituicao_federal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2880/mensagem_de_veto_n_004-2024_-dispoe_sobre_o_sistema_de_controle_interno_do_poder_executivo_do_municipio_de_juara-mt_nos_termos_do_artigo_31_da_constituicao_federal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 004/2024- Veta integralmente o Autografo n° 044/2024, referente ao Projeto de Lei municipal n° 014/2024 que, Dispõe sobre o sistema de Controle Interno do Poder Executivo do Município de Juara-MT, nos Termos do Artigo 31 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2881/mensagem_de_veto_n_005-2024-autoriza_o_poder_executivo_municipal_a_conceder_gratificacao_aos_servidores_publicos_que_exercem_responsabilidade_tecnica_no_ambito_do_municipio_de_juara-mt_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2881/mensagem_de_veto_n_005-2024-autoriza_o_poder_executivo_municipal_a_conceder_gratificacao_aos_servidores_publicos_que_exercem_responsabilidade_tecnica_no_ambito_do_municipio_de_juara-mt_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 005/2024- Veta Integralmente o Autografo n° 042/2024, referente ao Projeto de Lei municipal n° 015/2024 que, Autoriza o Poder Executivo Municipal a conceder gratificação aos Servidores Públicos que exercem Responsabilidade Técnica no âmbito do Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2882/mensagem_de_veto_n_006-2024-estabelece_os_subsidios_do_prefeito_e_vice-prefeito_para_a_legislatura_de_2025_a_2028_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2882/mensagem_de_veto_n_006-2024-estabelece_os_subsidios_do_prefeito_e_vice-prefeito_para_a_legislatura_de_2025_a_2028_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 006/2024- Veta integralmente ao Autografo n° 039/2024, referente ao Projeto de Lei do Legislativo n° 001/2024 que, Estabelece os subsídios do Prefeito e Vice-Prefeito para a Legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2883/mensagem_de_veto_n_007-2024-estabelece_os_subsidios_dos_secretarios_do_municipio_de_juara-mt_para_o_periodo_2025_a_2028_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2883/mensagem_de_veto_n_007-2024-estabelece_os_subsidios_dos_secretarios_do_municipio_de_juara-mt_para_o_periodo_2025_a_2028_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 007/2024- Veta integralmente o Autografo n° 040/2024, referente ao Projeto de Lei do Legislativo n° 002/2024 que, Estabelece os subsídios dos Secretários do município de Juara-MT para o período 2025 a 2028,  e dá outras providências.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/mensagem_de_veto_n_008-2024-_referente_ao_projeto_de_lei_do_legislativo_n_031-2021-_que__autoriza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/mensagem_de_veto_n_008-2024-_referente_ao_projeto_de_lei_do_legislativo_n_031-2021-_que__autoriza.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 008/2024 ao Autografo n° 084/2024, referente ao Projeto de Lei do Legislativo n° 031/2021 que,  Autoriza o Município de Juara a receber em doação as áreas que especifica, afetando-as para fins de arruamento e dá outras providências</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2755/mocao_de_aplauso_001_aos_organizadores_do_evento_de_beats_tenis_-_parati.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2755/mocao_de_aplauso_001_aos_organizadores_do_evento_de_beats_tenis_-_parati.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2024 - Aos organizadores do Torneio de Beach Tennis - Reinauguração da Arena Parati, realizado nos dias 16, 17 e 18 de fevereiro do corrente ano, na Arena Parati.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_de_aplauso_002_a_equipe_de_licitacao_da_prefeitura_e_demais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_de_aplauso_002_a_equipe_de_licitacao_da_prefeitura_e_demais.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2024 - À equipe de Licitação e ao Setor de Engenharia da Prefeitura Municipal de Juara, em reconhecimento aos excelentes serviços prestados e à notável rapidez na execução de suas responsabilidades.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_aplauso_001_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-__1o_lugar_na_copa_mato_grosso_juvenil_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_aplauso_001_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-__1o_lugar_na_copa_mato_grosso_juvenil_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2024 - Ao Técnico e Presidente da Associação Juara de Handebol Time Aly, Senhor Alysson Wagner Moreira, pela conquista do 1º lugar na Copa Mato Grosso de Handebol Juvenil 2023.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2813/mocao_de_aplauso_002_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-_2o_lugar_na_copa_mato_grosso_-_mirim_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2813/mocao_de_aplauso_002_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-_2o_lugar_na_copa_mato_grosso_-_mirim_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2024 - Ao Técnico e Presidente da Associação Juara de Handebol Time Aly, Senhor Alysson Wagner Moreira, pela conquista do 2º lugar na Copa Mato Grosso de Handebol Mirim 2023.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_aplauso_003_ao_senhor_antonio_marcos_de_azevedo_e_a_senhora_fabricia_b._gomes_de_azevedo_-_projeto_mda_aabb.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_aplauso_003_ao_senhor_antonio_marcos_de_azevedo_e_a_senhora_fabricia_b._gomes_de_azevedo_-_projeto_mda_aabb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2024 - Ao Senhor Antônio Marcos de Azevedo e à Senhora Fabrícia Brito Gomes de Azevedo, em reconhecimento aos relevantes serviços prestados à comunidade, pelo notável projeto MDA (Marcos de Azevedo) desenvolvido na Associação Atlética Banco do Brasil (AABB).</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2815/mocao_de_aplauso_001_a_eemt_cb_pm_israel_wesley_prado_de_almeida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2815/mocao_de_aplauso_001_a_eemt_cb_pm_israel_wesley_prado_de_almeida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2024 - À Escola Estadual Militar Tiradentes Cabo Israel Wesley Prado de Almeida, extensiva ao Diretor, aos Coordenadores e Alunas aprovadas e Alunos classificados para o intercâmbio do GOV-MT.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2895/mocao_de_aplauso_004_aos_finalistas_do_torneio_estadual_de_beach_tenis_em_sinop.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2895/mocao_de_aplauso_004_aos_finalistas_do_torneio_estadual_de_beach_tenis_em_sinop.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2024- Moção de Aplausos aos finalistas e vencedores juarenses da 4ª etapa do Circuito Mato-grossense de Beach Tenis, realizado no município de Sinop/MT, de 24 a 28 de abril de 2024.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_aplauso_005_aos_campeoes_do_torneio_estadual_de_beach_tenis_em_primavera_do_leste.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_aplauso_005_aos_campeoes_do_torneio_estadual_de_beach_tenis_em_primavera_do_leste.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 005/2024- Moção de Aplausos aos vencedores juarenses do 3ª etapa do Circuito Mato-grossense de Beach Tenis, realizado no município de Primavera do Leste/MT, de 03 a 07 de abril de 2024.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2916/mocao_de_aplauso_001_as_instituicoes_e_voluntarios_na_arrecadacao_para_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2916/mocao_de_aplauso_001_as_instituicoes_e_voluntarios_na_arrecadacao_para_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 001/2024 - Aplaudindo às instituições, imprensa local e voluntários de Juara que auxiliaram na arrecadação de donativos para ajudar as vítimas das enchentes causadas pelas chuvas no estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_de_aplauso_006_time_de_basquete_adulto_masculino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_de_aplauso_006_time_de_basquete_adulto_masculino.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 006/2024 - Ao time de basquete adulto masculino de Juara pela brilhante conquista do título de campeão da 3ª edição da Copa Juara de Basquete, realizada nos dias 10, 11 e 12 de maio de 2024.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2927/mocao_de_aplauso_007_raquel_amaral_miranda_pela_certificacao_como_arbitra_de_boxe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2927/mocao_de_aplauso_007_raquel_amaral_miranda_pela_certificacao_como_arbitra_de_boxe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 007/2024 - A Senhora Raquel Amaral Miranda, ex-atleta juarense, por sua recente certificação e participação como árbitra pela primeira vez em uma competição oficial da Confederação Brasileira de Boxe.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2928/mocao_de_aplauso_008_boxeadores_rafael_gabriel_e_robertty_medalhistas_do_campeonato_estadual_de_boxe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2928/mocao_de_aplauso_008_boxeadores_rafael_gabriel_e_robertty_medalhistas_do_campeonato_estadual_de_boxe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 008/2024 - Aos boxeadores Rafael Mendes Sau, Gabriel Pereiro de Moura Santos e Robertty Pereira Araújo, que brilhantemente representaram Juara no 24º Campeonato Mato-grossense de Boxe, realizado nos dias 10 e 11 de maio de 2024, em Cuiabá.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/mocao_de_aplauso_009_alex_fontes_pela_medalha_de_seguranca_publica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/mocao_de_aplauso_009_alex_fontes_pela_medalha_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso n° 009/2024- Moção de Aplausos, ao Tenente Coronel Alex Fontes Meira e Silva, comandante do 21° Batalhão de Polícia Militar (BPM) de Juara, pelo reconhecimento recebido através da Medalha de Mérito da Segurança Pública pela Secretaria de Estado de Segurança Pública de Mato Grosso.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/mocao_de_aplausos_001_alunos_que_receberam_a_certificacao_de_mencao_honrosa_da_obmep.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/mocao_de_aplausos_001_alunos_que_receberam_a_certificacao_de_mencao_honrosa_da_obmep.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2024- Moção de Aplausos aos alunos que receberam a certificação de Menção Honrosa da Olimpíada Brasileira de Matemática das Escolas Públicas (OBMEP) em 2023.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/mocao_de_aplauso_001_margareth_buzetti.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/mocao_de_aplauso_001_margareth_buzetti.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2024- Moção de Aplausos à Senadora por Mato Grosso, Margareth Buzetti, em reconhecimento à sua autoria do Projeto de Lei que resultou no endurecimento das penas para os criminosos que cometem homicídios contra mulheres, introduzindo mais rigor à legislação e refletindo a seriedade com que devemos tratar a violência de gênero.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2024- Moção de Aplausos ao Centro de Referência e Assistência Social (CRAS). pela realização das oficinas do programa Acessuas Trabalho que foram realizadas com as etnias Kayabi e Munduruku, na Aldeia Tatuí.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/mocao_de_aplauso_010_21o_batalhao_da_pm_e_policia_civil_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/mocao_de_aplauso_010_21o_batalhao_da_pm_e_policia_civil_de_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 010/2024- Moção de Aplausos, ao 21° Batalhão de Polícia Militar (BPM) e à Polícia Civil de Juara, em reconhecimento ao brilhante trabalho desempenhado na captura dos suspeitos envolvidos no assalto à relojoaria “Bruno Jóias”.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2909/mocao_de_pesar_001_deputada_federal_amalia_barros.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2909/mocao_de_pesar_001_deputada_federal_amalia_barros.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n° 001/2024- Moção de Pesar aos familiares da Deputada Federal Amália  Scudeler de Barros Santos.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/mocao_de_pesar_001_wirlisbeste_salvador_cavallari.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/mocao_de_pesar_001_wirlisbeste_salvador_cavallari.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n° 001/2024- Moção de Pesar aos familiares do Senhor Wirlisbeste Salvador Cavallari, em decorrência do seu precoce falecimento no dia 13 de junho de 2024.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>Moçao de Pesar n° 002/2024- Moção de Pesar aos familiares do Senhor João Alberto Conte, em decorrência do seu falecimento no dia 25 de julho de 2024.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_decreto_001_titulo_mulher_empreendedora_senhora_alair_coutinho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_decreto_001_titulo_mulher_empreendedora_senhora_alair_coutinho.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 001/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Alair Coutinho.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_silene_da_silva_barbosa_amaral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_silene_da_silva_barbosa_amaral.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 002/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Silene da Silva Barbosa Amaral.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_claudia_henrique_leao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_claudia_henrique_leao.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 003/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Claudia Henrique Leão.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_janete_vicente_do_nascimento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_janete_vicente_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 004/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Janete Vicente do Nascimento.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_dirce_maria_barbosa_de_queiroz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_dirce_maria_barbosa_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 005/2024- Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Dirce Maria Barbosa de Queiroz.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2743/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_cicera_maria_dos_santos_cardoso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2743/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_cicera_maria_dos_santos_cardoso.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 006/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Cícera Maria dos Santos Cardoso.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_shirley_aleixo_ossani.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_shirley_aleixo_ossani.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 007/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Shirley Aleixo Ossani.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher - 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2745/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_luciana_ribeiro_de_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2745/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_luciana_ribeiro_de_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 008/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Luciana Ribeiro de Souza.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2746/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_jaqueline_de_brida_de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2746/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_jaqueline_de_brida_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 009/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Jaqueline de Brida de Oliveira.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2747/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_simone_dantas_de_araujo_melo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2747/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_simone_dantas_de_araujo_melo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 010/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Simone Dantas de Araújo Melo.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_magali_cristina_de_lima_farias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_magali_cristina_de_lima_farias.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 011/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Magali Cristina de Lima Farias.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_rosa_aparecida_da_cruz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_rosa_aparecida_da_cruz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 012/2024 - Concede o Título Mulher Empreendedora ¨Maria Aparecida Alves dos Santos¨ à Senhora Rosa Aparecida da Cruz.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2777/projeto_de_decreto_013_titulo_de_cidadao_honorario_juarense_nilco_contini.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2777/projeto_de_decreto_013_titulo_de_cidadao_honorario_juarense_nilco_contini.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 013/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Nilço Contini.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_decreto_014_titulo_de_cidadao_honorario_juarense_antonio_pereira_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_decreto_014_titulo_de_cidadao_honorario_juarense_antonio_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 014/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Antônio Pereira da Silva.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_jose_milton_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_jose_milton_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 015/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor José Milton Costa.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_decreto_016_titulo_de_cidada_honorario_juarense_odete_de_fatima_garcia_do_prado_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_decreto_016_titulo_de_cidada_honorario_juarense_odete_de_fatima_garcia_do_prado_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 016/2024 - Concede o Título Honorífico de Cidadã  Juarense à Senhora Odete de Fátima Garcia do Prado Silva.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2833/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_helio_francisco_castao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2833/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_helio_francisco_castao.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 017/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Hélio Francisco Castão.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2859/projeto_de_decreto_018_titulo_de_cidadao_honorario_juarense_bertino_conradi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2859/projeto_de_decreto_018_titulo_de_cidadao_honorario_juarense_bertino_conradi.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 018/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Bertino Conradi.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>Mesa Diretora - Sandy de Paula Alves Mainardes</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_ivan_jose_schmid.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_ivan_jose_schmid.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 019/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Ivan José Schmid.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_jose_aparecido_cabral.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_jose_aparecido_cabral.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 020/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor José Aparecido Cabral.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_nilson_martins_dos_anjos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_nilson_martins_dos_anjos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 021/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Nilson Martins dos Anjos.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2863/projeto_de_decreto_022_titulo_de_cidadao_honorario_juarense_antonio_francisco_leite.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2863/projeto_de_decreto_022_titulo_de_cidadao_honorario_juarense_antonio_francisco_leite.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 022/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Antônio Francisco Leite.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2864/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_luiz_ferreira_da_silva_-_lula_do_verdao_da_serra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2864/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_luiz_ferreira_da_silva_-_lula_do_verdao_da_serra.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 023/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Luiz Ferreira da Silva.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_decreto_024_titulo_de_cidadao_honorario_juarense_adao_gustmann_schmith.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_decreto_024_titulo_de_cidadao_honorario_juarense_adao_gustmann_schmith.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 024/2024 - Concede o Título Honorífico de Cidadão Juarense ao Senhor Adão Gustmann Schmith.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_evaristo_jose_dos_santos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_evaristo_jose_dos_santos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 025/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Evaristo José dos Santos.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_decreto_026_titulo_de_cidadao_honorario_anisio_volpato.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_decreto_026_titulo_de_cidadao_honorario_anisio_volpato.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 026/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Anisio Volpato.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_decreto_027_titulo_de_cidadao_honorario_valdecir_guerra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_decreto_027_titulo_de_cidadao_honorario_valdecir_guerra.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto Legislativo n° 027/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Valdecir Guerra.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_decreto_028_titulo_de_cidadao_honorario_vicente_dos_santos_faria_neto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_decreto_028_titulo_de_cidadao_honorario_vicente_dos_santos_faria_neto.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 028/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Vicente dos Santos Faria Neto</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_decreto_029_titulo_de_cidadao_honorario_mauro_ferreira_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_decreto_029_titulo_de_cidadao_honorario_mauro_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 029/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Mauro Ferreira da Silva.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2919/projeto_de_decreto_030_titulo_de_cidadao_honorario_juarense_luzia_malvas_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2919/projeto_de_decreto_030_titulo_de_cidadao_honorario_juarense_luzia_malvas_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 030/2024 - Concede o Título Honorífico de Cidadão Juarense à Senhora Luzia Malvas da Silva.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2920/projeto_de_decreto_031_titulo_de_cidadao_honorario_juarense_elizabeth_fernandes_barbon_zanzarini.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2920/projeto_de_decreto_031_titulo_de_cidadao_honorario_juarense_elizabeth_fernandes_barbon_zanzarini.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 031/2024 - Concede o Título Honorífico de Cidadão Juarense à Senhora Elizabeth Fernandes Barbon Zanzarini.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_decreto_032_titulo_de_cidada_honoraria_juarense_neire_medeiros_bergamaschi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_decreto_032_titulo_de_cidada_honoraria_juarense_neire_medeiros_bergamaschi.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 032/2024 - Concede o Título Honorífico de Cidadã Juarense a Senhora Neire Medeiros Bergamaschi.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_decreto_033_titulo_de_cidada_honoraria_juarense_marcia_andreia_dos_santos_yakabe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_decreto_033_titulo_de_cidada_honoraria_juarense_marcia_andreia_dos_santos_yakabe.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 033/2024- Concede o Título Honorífico de Cidadão Juarense à Senhora Marcia Andreia dos Santos Yakabe.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_decreto_034_titulo_de_cidada_honoraria_juarense_albina_mota_tondin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_decreto_034_titulo_de_cidada_honoraria_juarense_albina_mota_tondin.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 034/2024- Concede o Título Honorifico de Cidadã Juarense à Senhora Albina Mota Tondin.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_decreto_035_titulo_de_cidada_honoraria_juarense_alcinda_coutinho_ferreira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_decreto_035_titulo_de_cidada_honoraria_juarense_alcinda_coutinho_ferreira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 035/2024- Concede o Título Honorifico de Cidadã Juarense à Senhora Alcinda Coutinho Ferreira.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2940/projeto_de_decreto_036_titulo_de_cidadao_honoraria_juarense_jose_luiz_gomes_de_freitas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2940/projeto_de_decreto_036_titulo_de_cidadao_honoraria_juarense_jose_luiz_gomes_de_freitas.pdf</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo n° 036/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor José Luiz Gomes de Freitas.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_decreto_037_titulo_de_cidadao_honorario_juarense_fabio_jose_tardin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_decreto_037_titulo_de_cidadao_honorario_juarense_fabio_jose_tardin.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto n° 037/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Fábio José Tardin.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2957/projeto_de_decreto_038_titulo_de_cidadao_honorario_juarense_jose_henrique_borges.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2957/projeto_de_decreto_038_titulo_de_cidadao_honorario_juarense_jose_henrique_borges.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 038/2024- Concede o Título honorífico de Cidadão Juarense ao Senhor José Henrique Borges.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_altair_sofientini_ciecoski.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_altair_sofientini_ciecoski.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 039/2024- Concede o Título honorífico de Cidadão Juarense ao Senhor Altair Sofientini Ciecoski.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_decreto_040_titulo_de_cidada_honoraria_juarense_francisca_rosa_de_jesus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_decreto_040_titulo_de_cidada_honoraria_juarense_francisca_rosa_de_jesus.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 040/2024- Concede o Título Honorífico de Cidadã Juarense à Senhora Francisca Rosa de Jesus.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_luiz_zanzarini.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_luiz_zanzarini.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 041/2024- Concede o Título honorífico de Cidadão Juarense ao Senhor Antonio Luiz Zanzarini.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_decreto_042_titulo_de_cidadao_honorario_juarense_soan_barros_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_decreto_042_titulo_de_cidadao_honorario_juarense_soan_barros_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 042/2024- Concede o Título honorífico de Cidadão Juarense ao Senhor Soan Barros da Silva.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/projeto_de_decreto_043_titulo_de_cidadao_honorario_amarildo_bertasso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/projeto_de_decreto_043_titulo_de_cidadao_honorario_amarildo_bertasso.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto do Legislativo n° 043/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Amarildo Bertasso.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/projeto_de_decreto_044_titulo_de_cidadao_honorario_luiz_carlos_alves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/projeto_de_decreto_044_titulo_de_cidadao_honorario_luiz_carlos_alves.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto do Legislativo n° 044/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Luiz Carlos Alves.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_luiz_antonio_de_campos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_luiz_antonio_de_campos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 045/2024-  Concede o Título Honorífico de Cidadão Juarense ao Senhor Luiz Antonio de Campos.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_decreto_046_titulo_honorifico_juarense__cicero_leandro_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_decreto_046_titulo_honorifico_juarense__cicero_leandro_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 046/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Cícero Leandro da Silva.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_047_titulo_de_cidada_honoraria_juarense_almerinda_araujo_de_souza_e_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_047_titulo_de_cidada_honoraria_juarense_almerinda_araujo_de_souza_e_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 047/2024- Concede o Título Honorífico de Cidadã Juarense à Senhora Almerinda Araújo de Souza e Souza.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_048_titulo_de_cidada_honoraria_juarense_maria_salete_de_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_048_titulo_de_cidada_honoraria_juarense_maria_salete_de_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 048/2024- Concede o Título Honorífico de Cidadã Juarense à Senhora Maria Salete de Souza</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_049_diploma_professora_elaine_suely.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_049_diploma_professora_elaine_suely.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 049/2024- Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Suely Linares Quessada.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_decreto_050_titulo_de_cidada_honoraria_juarense_ivonete_da_silva_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_decreto_050_titulo_de_cidada_honoraria_juarense_ivonete_da_silva_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 050/2024- Concede o Título Honorífico de Cidadã Juarense à Senhora Ivonete da Silva Costa.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/projeto_de_decreto_051_titulo_honorifico_juarense_izael_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/projeto_de_decreto_051_titulo_honorifico_juarense_izael_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 051/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Izael Costa.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_maria_do_carmo_de_paula.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_maria_do_carmo_de_paula.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 052/2024- Concede o Título Honorífico de Cidadã Juarense à Senhora Maria do Carmo de Paula.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/projeto_de_decreto_053_diploma_professora_elaine_celia_possavatis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/projeto_de_decreto_053_diploma_professora_elaine_celia_possavatis.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 053/2024- Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Celia Possavatis.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/projeto_de_decreto_054_titulo_de_cidadao_honorario_juarense_pelmiro_fagundes_chaves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/projeto_de_decreto_054_titulo_de_cidadao_honorario_juarense_pelmiro_fagundes_chaves.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 054/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Pelmiro Fagundes Chaves.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_055_titulo_de_cidadao_honorario_juarense_joaquim_nunes_de_almeida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_055_titulo_de_cidadao_honorario_juarense_joaquim_nunes_de_almeida.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 055/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Joaquim Nunes de Almeida.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/projeto_de_decreto_056_diploma_professora_elaine_roseclel_albertini.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/projeto_de_decreto_056_diploma_professora_elaine_roseclel_albertini.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 056/2024- Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Roseclel Albertini da Silva.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/projeto_de_decreto_057_diploma_professora_elaine_silvane_alves_de_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/projeto_de_decreto_057_diploma_professora_elaine_silvane_alves_de_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 057/2024- Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Silvane Alves de Souza.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/projeto_de_decreto_058_titulo_de_cidadao_honorario_juarense_genesio_mariano_rodrigues.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/projeto_de_decreto_058_titulo_de_cidadao_honorario_juarense_genesio_mariano_rodrigues.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 058/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Genésio Mariano Rodrigues.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto_de_decreto_059_comenda_desportiva_raquel_amaral_de_miranda.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto_de_decreto_059_comenda_desportiva_raquel_amaral_de_miranda.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 059/2024- Concede a Comenda do Mérito Desportivo José Carlos de Oliveira à Senhora Raquel Amaral Miranda.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_decreto_060_comenda_desportiva_mirian_da_silva_rodrigues.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_decreto_060_comenda_desportiva_mirian_da_silva_rodrigues.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto Legislativo n° 060/2024- Concede a Comenda do Mérito Desportivo José Carlos de Oliveira à Senhora Mirian da Silva Rodrigues.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_decreto_061_comenda_desportiva_everaldo_miranda.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_decreto_061_comenda_desportiva_everaldo_miranda.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 061/2024- Concede a Comenda do Mérito Desportivo José Carlos de Oliveira ao Senhor Everaldo Galdino Miranda.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_decreto_062_diploma_professora_elaine_aparecida_santana.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_decreto_062_diploma_professora_elaine_aparecida_santana.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 062/2024- Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Aparecida dos Santos Santana.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_decreto_063_comenda_desportiva_madalena_da_cruz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_decreto_063_comenda_desportiva_madalena_da_cruz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 063/2024- Concede a Comenda do Mérito Desportivo José Carlos de Oliveira a Senhora Madalena da Cruz.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_decreto_064_diploma_professora_elaine_roberto_trabaquini.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_decreto_064_diploma_professora_elaine_roberto_trabaquini.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 064/2024- Concede o Diploma Professora Elaine Silvana de Matias Alves ao Senhor Roberto Aparecido Trabaquini.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_decreto_065_diploma_professora_elaine_geneilda_de_souza_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_decreto_065_diploma_professora_elaine_geneilda_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 065/2024- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Geneilda de Souza Silva.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_decreto_066_comenda_desportiva_thiago_paiva_delarica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_decreto_066_comenda_desportiva_thiago_paiva_delarica.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 066/2024- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Thiago Paiva Delarica.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_decreto_067_comenda_desportiva_moises_da_silva_rodrigues_rezenda.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_decreto_067_comenda_desportiva_moises_da_silva_rodrigues_rezenda.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 067/2024- Concede a Comenda do Mérito Desportivo José Carlos de Oliveira ao Senhor Moisés da Silva Rodrigues Rezende.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/projeto_de_decreto_068_diploma_professora_elaine_denise_paulina_alves_da_cruz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/projeto_de_decreto_068_diploma_professora_elaine_denise_paulina_alves_da_cruz.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 068/2024-  Concede o Diploma Professora Elaine Silvana de Matias Alves à Senhora Denise Paulina Alves da Cruz.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_decreto_069_titulo_honorifico_de_cidadao_juarense_ao_senhor_juliano_hermont_hermes_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_decreto_069_titulo_honorifico_de_cidadao_juarense_ao_senhor_juliano_hermont_hermes_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 069/2024- Concede o Título Honorífico de Cidadão Juarense ao Senhor Juliano Hermont Hermes da Silva.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 070/2024- Aprova as contas anuais de Governo da Prefeitura Municipal de Juara relativas ao exercício de 2023.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/projeto_decreto_legislativo_071-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/projeto_decreto_legislativo_071-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 071- Concede o Título Honorífico de Cidadão Juarense ao senhor Robson Dupim Dias</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/projeto_de_decreto_legislativo_072-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/projeto_de_decreto_legislativo_072-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 072 - Concede o Título Honorífico de Cidadã Juarense a Senhora Silvia Cristina Giraldelli.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_decreto_legislativo_073.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_decreto_legislativo_073.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 073 - Concede o Diploma "Professora Elaine Silvana de Matias Alves" ao Senhor Aparecido da Silva.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_decreto_legislativo_074.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_decreto_legislativo_074.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 074 - Concede a "Comenda do Mérito Desportivo José Carlos de Oliveira" ao Senhor Erevaldo Barbieri.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_decreto_legislativo_075.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_decreto_legislativo_075.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 075 - Concede a "Comenda do Mérito Desportivo José Carlos de Oliveira" à Senhora Sheila Setti Santos.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/projeto_decreto_legislativo_076.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/projeto_decreto_legislativo_076.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 076 - Concede o Diploma "Professora Elaine Silvana de Matias Alves" à Senhora Osmarina Oleriano Francisco Ribeiro.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 077/2024- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Eduardo Zimmerman Costa.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_decreto_078_titulo_honorifico_de_cidadao_juarense_a_senhora_roseli_maria_franchini_lauro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_decreto_078_titulo_honorifico_de_cidadao_juarense_a_senhora_roseli_maria_franchini_lauro.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 078/2024- Concede o Título Honorífico de Cidadã Juarense à Senhora Roseli Maria Franchini Lauro.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 079/2024- Concede o Título Honorífico de Cidadã Juarense a Senhora Carolina Henrica Borin Giordano Zandonai.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_complementar_no_001-2024_-_altera_lc_no_015-2006_-_plano_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_complementar_no_001-2024_-_altera_lc_no_015-2006_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 001/2024-  Dispõe sobre a alteração da Lei Complementar n° 015, de 17 de novembro de 2006 que, Institui o Plano Diretor Municipal de Juara, estabelece diretrizes para o planejamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2733/projeto_de_lei_complementar_no_002-2024_-_altera_a_lc_017-2006_-_uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2733/projeto_de_lei_complementar_no_002-2024_-_altera_a_lc_017-2006_-_uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 002/2024 - Altera a Lei Complementar n° 017/2006, que Dispõe sobre o Uso e a Ocupação do Solo no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_lei_complementar_no_003-2024_-_altera_lc_020-2006_-_edificacoes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_lei_complementar_no_003-2024_-_altera_lc_020-2006_-_edificacoes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 003/2024 - Altera a Lei Complementar n° 020/2006 que, Dispõe sobre as edificações no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_lei_complementar_no_004-2024_-_altera_a_lc_019-2006_-_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_lei_complementar_no_004-2024_-_altera_a_lc_019-2006_-_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 004/2024 - Altera a Lei Complementar n° 019/2006 que, Dispõe sobre o Parcelamento do solo para Fins Urbanos no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_complementar_no_005-2024_-_reestruturacao_do_quadro_de_pessoal_-_servidores_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_complementar_no_005-2024_-_reestruturacao_do_quadro_de_pessoal_-_servidores_municipio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 005/2024 - Dispõe sobre a Reestruturação do Quadro de Pessoal e Reorganização dos Planos de Cargos, Carreiras e Salários dos Servidores do Município de Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_complementar_no_006-2024_-_altera_a_lc_028-2007_-_estatuto_dos_servidores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_complementar_no_006-2024_-_altera_a_lc_028-2007_-_estatuto_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 006/2024 - Altera disposições da  Lei Complementar n° 028, de 26 de dezembro de 2007, que dispõe sobre o Estatuto dos Servidores Públicos do município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_complementar_no_007-2024_-_altera_a_lc_2006_-_parcelamento_de_solo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_complementar_no_007-2024_-_altera_a_lc_2006_-_parcelamento_de_solo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 007/2024 - Altera a Lei Complementar nº 019/2006 que, Dispõe sobre o Parcelamento de Solo para Fins Urbanos no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/projeto_de_lei_complementar_n_008-2024-_altera_a_lei_complementar_n_017-2006.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/projeto_de_lei_complementar_n_008-2024-_altera_a_lei_complementar_n_017-2006.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 008/2024- Altera a Lei Complementar n° 017/2006 que, Dispõe sobre o Uso e a Ocupação do Solo no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/projeto_de_lei_complementar_n_009-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/projeto_de_lei_complementar_n_009-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 009/2024 - Dispõe sobre o Código de Posturas e dá outras providências.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_complementar_n010-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_complementar_n010-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 010/2024 - Dispõe sobre as Edificações do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_complementar_n011-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_complementar_n011-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 011/2024 - Dispõe sobre a Hierarquização Viária no município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_complementar_n012-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_complementar_n012-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 012/2024 - Dispõe sobre o parcelamento do Solo no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_complementar_n013-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_complementar_n013-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 013/2024 - Institui o Código Sanitário e Estabelece Taxas e Multas de Vigilância do município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar, em Substituição ao Projeto de Lei Complementar n° 007/2022- Altera dispositivos da Lei Complementar n° 077/2010 que Dispõe sobre o IPTU- Imposto sobre a Propriedade Predial e Territorial Urbana no Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - Mônica da Silva Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2805/projeto_de_lei_complementar_001_2024_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2805/projeto_de_lei_complementar_001_2024_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo n° 001/2024 - Altera, Revoga e Acrescenta dispositivos à Lei Complementar n° 143, de 31 de  março de 2016, que Dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal de  Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2897/projeto_de_lei_complementar_002_2024_altera_lei_complementar_143-2016_pccs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2897/projeto_de_lei_complementar_002_2024_altera_lei_complementar_143-2016_pccs.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo n° 002/2024- Altera dispositivos da Lei Complementar n° 143, de 31 de março de 2016, e da Lei Complementar n° 228, de 04 de abril de 2024, que dispõe sobre o Plano de Cargos, Carreiras e Salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_municipal_no_001-2024_-_autoriza_abertura_de_credito_adicionais_remanejamento_loa-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_municipal_no_001-2024_-_autoriza_abertura_de_credito_adicionais_remanejamento_loa-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 001/2024 – Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentários na LOA - Lei Orçamentária Anual do Município de Juara, para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_municipal_no_002-2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_municipal_no_002-2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 002/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_municipal_no_003-2024_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_municipal_no_003-2024_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 003/2024 - Dispõe sobre a Abertura de Crédito Adicional Suplementar por Superávit Financeiro do Exercício Anterior e dá outras providências.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_lei_municipal_no_004-2024_-_desafetacao_de_area_de_dominio_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_lei_municipal_no_004-2024_-_desafetacao_de_area_de_dominio_publico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 004/2024 - Dispõe sobre a desafetação de área de domínio público, e dá outras providências.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_municipal_no_005-2024_-_cria_o_conselho_municipal_de_habitacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_municipal_no_005-2024_-_cria_o_conselho_municipal_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 005/2024 - Cria o Conselho Municipal da Habitação de Interesse Social de Juara e institui o Fundo Municipal da Habitação de Interesse Social de Juara.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei_municipal_no_006-2024_-_firmar_termo_de_convenio_cooperacao_mutua_fundacao_nova_chance_-_funac.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei_municipal_no_006-2024_-_firmar_termo_de_convenio_cooperacao_mutua_fundacao_nova_chance_-_funac.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 006/2024 - Autoriza o Poder Executivo Municipal a firmar Termo de Convênio de Cooperação Mútua com a Fundação Nova Chance - FUNAC, por intermédio da Secretaria de Estado de Segurança Pública - SESP e dá outras providências.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_municipal_no_007-2024_-_altera_lei_municipal_no_3.140-2023_-_diretrizes_elaboracao_lei_orcamentaria_-_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_municipal_no_007-2024_-_altera_lei_municipal_no_3.140-2023_-_diretrizes_elaboracao_lei_orcamentaria_-_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 007/2024 - Altera a Lei Municipal n° 3.140/2023 que, Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2724/projeto_de_lei_municipal_no_008-2024_-_altera_lei_municipal_no_2.961-2021_-_ppa-2022_a_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2724/projeto_de_lei_municipal_no_008-2024_-_altera_lei_municipal_no_2.961-2021_-_ppa-2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 008/2024 - Altera a Lei Municipal n° 2.961/2021 que, Dispõe sobre o Plano Plurianual do Município de Juara para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_municipal_no_009-2024_-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_municipal_no_009-2024_-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 009/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2764/projeto_de_lei_municipal_no_010-2024_-_autoriza_abertura_de_credito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2764/projeto_de_lei_municipal_no_010-2024_-_autoriza_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 010/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2765/projeto_de_lei_municipal_no_011-2024_autoriza_contratacao_temporaria_de_pessoal_-_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2765/projeto_de_lei_municipal_no_011-2024_autoriza_contratacao_temporaria_de_pessoal_-_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 011/2024 - Altera o anexo l da Lei Municipal n° 2.720/2018- Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2766/projeto_de_lei_municipal_no_012-2024_-_dispoe_sobre_aprovacao_loteamento_brasil_norte_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2766/projeto_de_lei_municipal_no_012-2024_-_dispoe_sobre_aprovacao_loteamento_brasil_norte_juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 012/2024 - Dispõe sobre aprovação do Loteamento denominado Residencial Brasil Norte Juara, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_municipal_no_013-2024_-_institui_gratificacao_mensal_agente_contratacao_e_outros.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_municipal_no_013-2024_-_institui_gratificacao_mensal_agente_contratacao_e_outros.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal  n° 013/2024 - Institui Gratificação mensal ao Agente de Contratação, Comissão de Contratação, Pregoeiro, Equipes de apoio e dá outras providências.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_municipal_no_014-2024_-_dispoe_sobre_o_sistema_de_controle_interno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_municipal_no_014-2024_-_dispoe_sobre_o_sistema_de_controle_interno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal  n° 014/2024 - Dispõe sobre o Sistema de Controle Interno do Poder Executivo do Município de Juara/MT, nos termos do Art. 31 da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_de_lei_municipal_no_015-2024_-_institui_gratificacao_servidores_responsabildiade_tecnica_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_de_lei_municipal_no_015-2024_-_institui_gratificacao_servidores_responsabildiade_tecnica_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal  n° 015/2024 - Autoriza o Poder Executivo Municipal a conceder gratificação aos Servidores Públicos que exercem Responsabilidade Técnica no âmbito da secretaria Municipal de Saúde de Juara-MT.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_municipal_no_016-2024_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_municipal_no_016-2024_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 016/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2840/projeto_de_lei_municipal_no_017-2024_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2840/projeto_de_lei_municipal_no_017-2024_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 017/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_municipal_no_018-2024_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_municipal_no_018-2024_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 018/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2842/projeto_de_lei_municipal_no_019-2024_sistema_unico_assist._social.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2842/projeto_de_lei_municipal_no_019-2024_sistema_unico_assist._social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 019/2024 - Altera dispositivo da Lei Municipal nº 2.715/2018 que, dispõe sobre o Sistema Único de Assistência Social do Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2843/projeto_de_lei_municipal_no_020-2024_-_loteamento_kairos_ii.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2843/projeto_de_lei_municipal_no_020-2024_-_loteamento_kairos_ii.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 020/2024 - Dispõe sobre aprovação do loteamento denominado Jardim Kairós II, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_municipal_no_021-2024_-_piso_do_magisterio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_municipal_no_021-2024_-_piso_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 021/2024- Dispõe sobre o Piso Salarial Base dos ocupantes do Cargo de Magistério Público Municipal da Educação Básica e a Revisão Geral Anual aos Profissionais da Educação.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2872/projeto_de_lei_municipal_no_022-2024_-_rga_2024_1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2872/projeto_de_lei_municipal_no_022-2024_-_rga_2024_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 022/2024- Dispõe sobre a Revisão Geral Anual, referente ao ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_municipal_n_023-2024-_altera_lei_no_1656-2005-rpps.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_municipal_n_023-2024-_altera_lei_no_1656-2005-rpps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 023/2024- Altera a redação da Lei Municipal n° 1.656, de 20 de Abril de 2005, que Institui o Regime Próprio de Previdência Social do Município de Juara/MT e, dá outras providencias.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_municipal_no_024-2024-_revogacao_de_leis.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_municipal_no_024-2024-_revogacao_de_leis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 024/2024- Dispõe sobre a revogação de Leis Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_municipal_no_025-2024-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_municipal_no_025-2024-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 025/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/projeto_de_lei_municipal_no_026-2024_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/projeto_de_lei_municipal_no_026-2024_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 026/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/projeto_de_lei_municipal_no_027-2024_-_criacao_conselho_pessoa_idosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/projeto_de_lei_municipal_no_027-2024_-_criacao_conselho_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 027/2024- Dispõe sobre a Criação do Conselho Municipal dos Direitos da Pessoa Idosa e do Fundo Municipal dos Direitos da Pessoa Idosa, e dá outras providencias.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/projeto_de_lei_municipal_no_028-2024_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/projeto_de_lei_municipal_no_028-2024_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 028/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_municipal_no_029-2024_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_municipal_no_029-2024_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 029/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/projeto_de_lei_municipal_no_030-2024_-_ldo-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/projeto_de_lei_municipal_no_030-2024_-_ldo-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 030/2024- Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentaria para o Exercício de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_municipal_no_031-2024_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_municipal_no_031-2024_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 031/2024- Altera o Anexo ll na Lei Municipal n° 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/projeto_de_lei_municipal_n_032-2024-_altera_o_anexo_l_da_lei_muncipal_n_2.720-2018_que_dispoe_sob.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/projeto_de_lei_municipal_n_032-2024-_altera_o_anexo_l_da_lei_muncipal_n_2.720-2018_que_dispoe_sob.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 032/2024- Altera o Anexo l da Lei Municipal n° 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/projeto_de_lei_municipal_n_033-2024-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/projeto_de_lei_municipal_n_033-2024-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 033/2024- Dispõe sobre a revogação de Leis Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/projeto_de_lei_municipal_n_034-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/projeto_de_lei_municipal_n_034-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 034/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_municipal_n_035-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_municipal_n_035-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 035/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_muncipal_n_036-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_aber.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_muncipal_n_036-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_aber.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 036/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_municipal_n_037-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_municipal_n_037-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 037/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/projeto_de_lei_municipal_no_038-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/projeto_de_lei_municipal_no_038-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 038/2024-  Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/projeto_de_lei_municipal_n_039-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/projeto_de_lei_municipal_n_039-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 039/2024-  Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/projeto_de_lei_municipal_n_040-2024-_altera_a_lei_municipal_no_3.080-2023_-_disciplina_o_regime_de.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/projeto_de_lei_municipal_n_040-2024-_altera_a_lei_municipal_no_3.080-2023_-_disciplina_o_regime_de.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 040/2024- Altera a Lei Municipal nº 3.080/2023 - Disciplina o Regime de Plantão Presencial e Plantão Sobreaviso dos Profissionais da área de saúde, atribuindo-lhes duração e valores, e dá outras providências.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/projeto_de_lei_municipal_n_041-2024-__dispoe_sobre_aprovacao_do_loteamento_de_interesse_social_deno.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/projeto_de_lei_municipal_n_041-2024-__dispoe_sobre_aprovacao_do_loteamento_de_interesse_social_deno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 041/2024- Dispõe sobre aprovação do loteamento de Interesse Social denominado Santa Terezinha ll, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/projeto_de_lei_municipal_n_042-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/projeto_de_lei_municipal_n_042-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 042/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/projeto_de_lei_municipal_n_043-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/projeto_de_lei_municipal_n_043-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 043/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/projeto_de_lei_municipal_n_044-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/projeto_de_lei_municipal_n_044-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 044/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/projeto_de_lei_municipal_n_045-2024-_dispoe_sobre_a_nomenclatura_da_equipe_saude_da_familia_locali.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/projeto_de_lei_municipal_n_045-2024-_dispoe_sobre_a_nomenclatura_da_equipe_saude_da_familia_locali.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 045/2024- Dispõe sobre a nomenclatura da Equipe Saúde da Família, localizada na Vila Botelho.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3074/projeto_de_lei_municipal_n_046-2024-_dispoe_sobre_a_nomenclatura_da_creche_municipal_localizada_no.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3074/projeto_de_lei_municipal_n_046-2024-_dispoe_sobre_a_nomenclatura_da_creche_municipal_localizada_no.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 046/2024- Dispõe sobre a nomenclatura da Creche Municipal localizada no Jardim Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3075/projeto_de_lei_municipal_n_047-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3075/projeto_de_lei_municipal_n_047-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 047/2024- Dispõe sobre aprovação de loteamento urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/projeto_de_lei_municipal_n_048-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/projeto_de_lei_municipal_n_048-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 048/2024- Dispõe sobre aprovação de loteamento urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3077/projeto_de_lei_municipal_n_049-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3077/projeto_de_lei_municipal_n_049-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 049/2024- Dispõe sobre aprovação de loteamento urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/projeto_de_lei_municipal_n_050-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/projeto_de_lei_municipal_n_050-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 050/2024- Dispõe sobre aprovação de loteamento urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_lei_municipal_n_051-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_lei_municipal_n_051-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 051/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/projeto_de_lei_municipal_n_052-altera_dispositivos_da_lei_municipal_n_3.203-2024_que_dispoe_sobre.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/projeto_de_lei_municipal_n_052-altera_dispositivos_da_lei_municipal_n_3.203-2024_que_dispoe_sobre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 052/2024- Altera dispositivos da Lei Municipal n° 3.203/2024 que, Dispõe sobre aprovação do loteamento de Interesse Social denominado Santa Terezinha ll, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_lei_municipal_n_053-2024-_cria_os_componentes_do_municipio_de_juara-mt_do_sistema_nacion.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_lei_municipal_n_053-2024-_cria_os_componentes_do_municipio_de_juara-mt_do_sistema_nacion.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 053/2024- Cria os componentes do Município de Juara-MT do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/projeto_de_lei_municipal_054_abre_credito_especial.doc</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/projeto_de_lei_municipal_054_abre_credito_especial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 054/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/projeto_de_lei_municipal_n_055-2024-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_munic.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/projeto_de_lei_municipal_n_055-2024-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_munic.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 055/2024- Prorroga ate 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado pela Lei Municipal n° 2.513, de 23 de junho de 2015.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_municipal_n_056-2024-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_municipal_n_056-2024-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 056/2024- Estima a Receita e Fixa a Despesa do Município de Juara, para o exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_lei_municipal_n_057-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_lei_municipal_n_057-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 057/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_municipal_n_058-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_municipal_n_058-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 058/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/projeto_de_lei_municipal_n_059-2024-_2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigen.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/projeto_de_lei_municipal_n_059-2024-_2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigen.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 059/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_municipal_n_060-2024-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_municipal_n_060-2024-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 060/2024- Dispõe sobre a criação do Fundo Municipal de Transportes, junto à Secretaria Municipal de Transportes, e dá outras providências.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_municipal_n_061-2024-_dispoe_sobre_a_extincao_de_escola_municipal_da_rede_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_municipal_n_061-2024-_dispoe_sobre_a_extincao_de_escola_municipal_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 061-2024- Dispõe sobre a extinção de Escola Municipal da Rede Municipal de Ensino de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_municipal_n_062-2024-_autoriza_o_municipio_de_juara-mt_a_participar_do_consorcio_int.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_municipal_n_062-2024-_autoriza_o_municipio_de_juara-mt_a_participar_do_consorcio_int.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 062/2024- Autoriza o Município de Juara-MT a participar do Consorcio Interfederativo de Compras Públicas do Estado de Mato Grosso- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_municipal_n_063-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_municipal_n_063-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 063/2024- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_municipal_n_064-2024-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_per.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_municipal_n_064-2024-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_per.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 064/2024- Autoriza o Chefe do Poder Executivo Municipal a proceder à permuta de área de propriedade do Município, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2806/projeto_de_lei_do_legislativo_001_mesa_diretora__subsidio_prefeito_e_vice_-_2025-2028.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2806/projeto_de_lei_do_legislativo_001_mesa_diretora__subsidio_prefeito_e_vice_-_2025-2028.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 001/2024 - Estabelece os Subsídios do Prefeito e Vice-Prefeito para o período de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_do_legislativo_002_mesa_diretora__subsidio_secretarios_municipais_-_2025-2028.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_do_legislativo_002_mesa_diretora__subsidio_secretarios_municipais_-_2025-2028.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 002/2024 - Estabelece os Subsídios dos Secretários do Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_do_legislativo_003_mesa_diretora__dispoe_sobre_a_revogacao_de_dispositivos_das_leis_municipais__-_conselhos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_do_legislativo_003_mesa_diretora__dispoe_sobre_a_revogacao_de_dispositivos_das_leis_municipais__-_conselhos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 003/2024- Dispõe sobre a revogação de dispositivos das Leis Municipais números 575/1993, 705/1995, 837/1996, 1.030/1998, 1.197/2000, 1.425/2003, 1.743/2006, 2.192/2011, 2.379/2013, 2.392/2014, 2.517/2015, 2.562/2015, 2.592/2016, e 2.722/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2832/projeto_de_lei_do_legislativo_004_mesa_diretora__ins._grat._mensal_ao_agente_de_contratacao_comissao_de_contratacao_pregoeiro_equipes_de_apoio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2832/projeto_de_lei_do_legislativo_004_mesa_diretora__ins._grat._mensal_ao_agente_de_contratacao_comissao_de_contratacao_pregoeiro_equipes_de_apoio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 004/2024 - Institui Gratificação mensal ao Agente de Contratação, Membro de Equipe de Apoio, Fiscal de Contratos e Pregoeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_do_legislativo_005_leo_boy__dispoe_sobre_a_regularizacao_de_edificacoes_implementadas_em_desacordo_com_a_legislacao_especi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_do_legislativo_005_leo_boy__dispoe_sobre_a_regularizacao_de_edificacoes_implementadas_em_desacordo_com_a_legislacao_especi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 005/2024 - Altera o caput do art. 17 da Lei nº 2.714 de 27 de setembro de 2018, alterada pelas Leis nº 3.103, de 29 de maio de 2023 e nº 2.923, de 22 de setembro de 2021, que Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_do_legislativo_006_eraldo_markito__dispoe_sobre_a_denominacao_das_ruas_do_residencial_veneza_no_municipio_de_juara-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_do_legislativo_006_eraldo_markito__dispoe_sobre_a_denominacao_das_ruas_do_residencial_veneza_no_municipio_de_juara-mt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 006/2024 - Dispõe sobre a denominação das Ruas do Loteamento denominado Residencial Veneza, no perímetro urbano do Município de Juara- MT.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_do_legislativo_007_mesa_diretora__rrevoga_o_inciso_vi_do_art._14_da_lei_municipal_no_2.039.2009_-_smdc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_do_legislativo_007_mesa_diretora__rrevoga_o_inciso_vi_do_art._14_da_lei_municipal_no_2.039.2009_-_smdc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 007/2024- Revoga o inciso VI do art. 14 da Lei Municipal nº 2.039, de 19 de outubro de 2009, que Dispõe sobre a organização do Sistema Municipal de Defesa do Consumidor – SMDC, e institui a Coordenadoria Municipal de Defesa do Consumidor – Procon Municipal de Juara, Conselho Municipal de Defesa do Consumidor – CONDECON e o Fundo Municipal de Defesa do Consumidor – FUNDECON e dá outras providências.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2922/projeto_de_lei_do_legislativo_008_eduardo_do_boxe__disciplina_a_declaracao_de_utilidade_publica_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2922/projeto_de_lei_do_legislativo_008_eduardo_do_boxe__disciplina_a_declaracao_de_utilidade_publica_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 008/2024 - Disciplina a Declaração de Utilidade Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_do_legislativo_009_leo_boy__garante_o_direito_de_prioridade_de_matricula_a_irmaos_em_mesma_unidade_escolar_da_rede_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_do_legislativo_009_leo_boy__garante_o_direito_de_prioridade_de_matricula_a_irmaos_em_mesma_unidade_escolar_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 009/2024- Garante o direito de prioridade de matrícula a irmãos, em mesma unidade escolar da rede municipal de educação no âmbito do Município de Juara, MT.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/projeto_de_lei_do_legislativo_010_sandy_declara_de_utilidade_publica_municipal_a_apaa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/projeto_de_lei_do_legislativo_010_sandy_declara_de_utilidade_publica_municipal_a_apaa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 010/2024- Declara de Utilidade Pública Municipal a Associação dos Pais e Amigos do Autista do Vale do Arinos – APAA.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/projeto_de_lei_do_legislativo_011_eduardo_do_boxe__dispoe_sobre_a_entrega_domiciliar_de_medicamentos_de_uso_continuo_as_pessoas_com_deficiencia_e_idosas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/projeto_de_lei_do_legislativo_011_eduardo_do_boxe__dispoe_sobre_a_entrega_domiciliar_de_medicamentos_de_uso_continuo_as_pessoas_com_deficiencia_e_idosas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 011/2024 - Dispõe sobre a entrega domiciliar de medicamentos de uso contínuo às pessoas com deficiência e idosas no município de Juara-MT.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/projeto_de_lei_do_legislativo_013_sandy__cria_no_ambito_das_escolas_publicas_municipais_de_juara_o_forum_educacao_no_transito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/projeto_de_lei_do_legislativo_013_sandy__cria_no_ambito_das_escolas_publicas_municipais_de_juara_o_forum_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 013/2024- Cria, no âmbito das escolas da rede pública municipal de Juara, o Fórum "Educação no Trânsito" e dá outras providências.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/projeto_de_lei_do_legislativo_014_sandy_declara_de_utilidade_publica_municipal_a_associacao_dos_pequenos_produtores_rurais_do_assentamento_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/projeto_de_lei_do_legislativo_014_sandy_declara_de_utilidade_publica_municipal_a_associacao_dos_pequenos_produtores_rurais_do_assentamento_agua_boa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 014/2024- Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais do Assentamento Água Boa.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>Mônica Costa, Leo Boy, Welington Martins</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/projeto_de_lei_do_legislativo_015_monica_welignton_cria_a_extensao_da_rua_genova_jardim_italia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/projeto_de_lei_do_legislativo_015_monica_welignton_cria_a_extensao_da_rua_genova_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 015/2024- Dispõe sobre a criação do prolongamento da Rua Genova, no Loteamento Jardim Itália, município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/projeto_de_lei_do_legislativo_016_welignton_multa_para_uso_da_maconha_em_espacos_publicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/projeto_de_lei_do_legislativo_016_welignton_multa_para_uso_da_maconha_em_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legistativo n° 016/2024- Institui a cobrança de multa pelo porte e consumo de drogas ilícitas em ambientes públicos no âmbito do município de Juara.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>Leo Boy, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/projeto_de_lei_do_legislativo_017_leo_boy__da_denominacao_de_travessa_alvorada_a_travessa_localizada_entre_a_rua_varzea_alegre_e_o_lote_ii-r.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/projeto_de_lei_do_legislativo_017_leo_boy__da_denominacao_de_travessa_alvorada_a_travessa_localizada_entre_a_rua_varzea_alegre_e_o_lote_ii-r.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 017/2024-  Dá denominação de Travessa Alvorada, a Travessa localizada entre a Rua Várzea Alegre e o Lote II- R, na Zona Leste do Bairro Parque Alvorada, no perímetro urbano do Município de Juara-MT.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/projeto_de_lei_do_legislativo_018_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_beneficente_joana_darc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/projeto_de_lei_do_legislativo_018_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_beneficente_joana_darc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 018/2024- Declara de Utilidade Pública Municipal a Associação Beneficente Joana d’Arc.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/projeto_de_lei_do_legislativo_020_eduardo_do_boxe_estabelece_regras_para_comercializacao_de_alimentos_atraves_de_food_truck.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/projeto_de_lei_do_legislativo_020_eduardo_do_boxe_estabelece_regras_para_comercializacao_de_alimentos_atraves_de_food_truck.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 020/2024- Estabelece regras para comercialização de alimentos através de “food truck” e assemelhados em vias e áreas públicas ou privadas, na forma que especifica.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_do_legislativo_021_leo_boy_declara_de_utilidade_publica_municipal_a_associacao_indigena_rikbaktsa_tsirik.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_do_legislativo_021_leo_boy_declara_de_utilidade_publica_municipal_a_associacao_indigena_rikbaktsa_tsirik.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 021/2024- Declara de Utilidade Pública Municipal a Associação Indígena Rikbaktsa Tsirik.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/projeto_de_lei_do_legislativo_022_leo_boy_e_ze_galvao_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.227.2024_que_da_denominacao_de_travessa_alvorada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/projeto_de_lei_do_legislativo_022_leo_boy_e_ze_galvao_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.227.2024_que_da_denominacao_de_travessa_alvorada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 022/2024 - Dispõe sobre a revogação da Lei Municipal nº 3.227, de 05 de setembro de 2024 que Dá denominação de Travessa Alvorada, a Travessa localizada entre a Rua Várzea Alegre e o Lote II- R, na Zona Leste do Bairro Parque Alvorada, no perímetro urbano do Município de Juara-MT.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_do_legislativo_023_sandy_denominacao_de_estrada_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_do_legislativo_023_sandy_denominacao_de_estrada_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 023/2024- Dispõe sobre a denominação de Estrada no Município de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz_dispoe_sobre_a_divulgacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_consultas_public.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz_dispoe_sobre_a_divulgacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_consultas_public.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 024/2024- Dispõe sobre a divulgação e publicação, na internet, da lista de espera dos pacientes que aguardam consultas, exames, cirurgias e outros procedimentos através da Rede Pública Municipal de Saúde de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/projeto_de_lei_do_legislativo_025_leo_boy__altera_art._4o_lei_municipal_no_3.233.2024_que_disciplina_a_declaracao_de_utilidade_publica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/projeto_de_lei_do_legislativo_025_leo_boy__altera_art._4o_lei_municipal_no_3.233.2024_que_disciplina_a_declaracao_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 025/2024- Altera o artigo 4º da Lei Municipal nº 3.233, de 11 de outubro de 2024.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_do_legislativo_026_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_amigos_do_volei_de_areia_de_juara_-_avaju.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_do_legislativo_026_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_amigos_do_volei_de_areia_de_juara_-_avaju.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 026/2024- Declara de Utilidade Pública Municipal a Associação Amigos do Vôlei de Juara - AVAJU</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_dispoe_sobre_a_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_dispoe_sobre_a_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 027/2024- Estabelece limites para emissão sonora nas atividades e eventos realizados nas proximidades de templos religiosos no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/projeto_de_lei_do_legislativo_028_leo_boy__da_denominacao_de_travessa_a_travessa_localizada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/projeto_de_lei_do_legislativo_028_leo_boy__da_denominacao_de_travessa_a_travessa_localizada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 028/2024- Dá denominação de Travessa Alcebiades, a via de circulação localizada entre a Avenida Paraná e o Lote 55-B, no perímetro urbano do Município de Juara-MT.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2701/projeto_de_resolucao_001_2024_mesa_diretora_calendario_sessoes_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2701/projeto_de_resolucao_001_2024_mesa_diretora_calendario_sessoes_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001/2024 - Fixa o calendário das Sessões Ordinárias para o ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2735/projeto_de_resolucao_002_2024_sandy_-_presidente_estabelece_normas_de_tramitacao_e_concessao_de_titulos_honorificos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2735/projeto_de_resolucao_002_2024_sandy_-_presidente_estabelece_normas_de_tramitacao_e_concessao_de_titulos_honorificos.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 002/2024 - Estabelece Normas de Tramitação e Concessão de Títulos Honoríficos e dá outras providências.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_resolucao_003_2024_sandy_cria_no_site_da_camara_municipal_de_juara_a_galeria_historica_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_resolucao_003_2024_sandy_cria_no_site_da_camara_municipal_de_juara_a_galeria_historica_do_municipio.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 003/2024 - Cria no site da Câmara Municipal de Juara, a Galeria Histórica do município.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_resolucao_005_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_20_de_marco_de_2024_para_o_dia_13_de_marco_de_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_resolucao_005_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_20_de_marco_de_2024_para_o_dia_13_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 005/2024 - Antecipa a Sessão Ordinária de 20 de março de 2024, fixada através da Resolução n° 229, de 06 de fevereiro de 2024, para o dia 14 de março de 2024.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_resolucao_006_2024_mesa_diretora_altera_dispositivos_resolucao_no_123_de_26_de_dezembro_de_2011_-_r.i._-_subsidios_vereadores_por_resolucao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_resolucao_006_2024_mesa_diretora_altera_dispositivos_resolucao_no_123_de_26_de_dezembro_de_2011_-_r.i._-_subsidios_vereadores_por_resolucao.pdf</t>
   </si>
   <si>
     <t>Projeto  de Resolução n° 006/2024 - Altera os artigos 26, inciso II, art. 41, inciso XVII e altera e acrescenta dispositivos ao art. 81, da Resolução nº 123, de 26 de dezembro de 2011, que Dispõe sobre o Regimento Interno da Câmara Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_resolucao_007_2024_mesa_diretora_fixa_o_valor_do_subsidio_dos_vereadores_de_juara-mt_para_a_legislatura_de_2025.2028.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_resolucao_007_2024_mesa_diretora_fixa_o_valor_do_subsidio_dos_vereadores_de_juara-mt_para_a_legislatura_de_2025.2028.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 007/2024 - Fixa o valor do subsídio dos Vereadores de Juara-MT para a Legislatura de 2025/2028, dá outras providências.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/projeto_de_resolucao_008_2024_mesa_diretora_suspende_temporariamente_as_fases_do_grande_expediente_e_consideracoes_finais_das_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/projeto_de_resolucao_008_2024_mesa_diretora_suspende_temporariamente_as_fases_do_grande_expediente_e_consideracoes_finais_das_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 008/2024- Suspende temporariamente as fases do grande expediente e considerações finais das sessões ordinárias da Câmara Municipal de Juara, no período de 08 de julho a 30 de setembro do ano de 2024.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 009/2024- Dispõe sobre o regimento interno da Câmara Municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/projeto_de_resolucao_010_2024_comissao_de_legislacao_justica_e_redacao_-_acrescenta__4o_e_5o_ao_art_54_-_r.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/projeto_de_resolucao_010_2024_comissao_de_legislacao_justica_e_redacao_-_acrescenta__4o_e_5o_ao_art_54_-_r.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 010/2024- Acrescenta §§ 4º e 5º ao art. 54 da Resolução nº 123, de 26 de dezembro de 2011 que Aprova o Regimento Interno da Câmara Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/projeto_de_resolucao_011_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_05.08.2024_para_o_dia_22.07.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/projeto_de_resolucao_011_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_05.08.2024_para_o_dia_22.07.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resoluçao n° 011/2024- Antecipa a Sessão Ordinária de 05 (cinco) de agosto e prorroga a de 07 de outubro de 2024, fixadas através da Resolução nº 229, de 06 de fevereiro de 2024, para os dias 29 (vinte e nove) de julho e 25 de novembro de 2024.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_resolucao_013_2024_mesa_diretora_regulamentacao_elaboracao_de_plano_de_contratacoes_anual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_resolucao_013_2024_mesa_diretora_regulamentacao_elaboracao_de_plano_de_contratacoes_anual.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 013/2024- Regulamenta o inciso VII do art. 12 da Lei Federal nº 14.133/2021, para dispor sobre o Plano de Contratações Anual – PCA, no âmbito da Câmara Municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_resolucao_014_2024_mesa_diretora_doar_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_resolucao_014_2024_mesa_diretora_doar_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 014/2024- Autoriza a Mesa Diretora da Câmara Municipal de Juara-MT, a doar bens de sua propriedade à Secretaria de Administração da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/proposta_de_emenda_a_lei_organica_001_2024_mesa_diretora_altera_lom_-_ref._subsidio_ferias_e_13o.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/proposta_de_emenda_a_lei_organica_001_2024_mesa_diretora_altera_lom_-_ref._subsidio_ferias_e_13o.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica do Município de Juara nº 001/2024 - Altera e Acrescenta dispositivos à Lei Orgânica do Município de Juara.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2686/requerimento_001_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_001-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2686/requerimento_001_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024 - Requerendo Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 001/2024- Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentários na LOA - Lei Orçamentária Anual do Município de Juara, para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2688/requerimento_002_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_002-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2688/requerimento_002_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2024 – Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 002/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2690/requerimento_003_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_003-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2690/requerimento_003_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2024 – Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 003/2024 - Dispõe sobre a Abertura de Crédito Adicional Suplementar por Superávit Financeiro do Exercício Anterior e dá outras providências.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2699/req_001.2024_-_reiterando_solicitacao_de_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2699/req_001.2024_-_reiterando_solicitacao_de_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024 - Ao Excelentíssimo Prefeito Municipal, senhor Carlos Amadeu Sirena, reiterando o Requerimento nº 008/2023 que requer esclarecimentos sobre o não pagamento de emendas parlamentares destinadas por mim, Ver. Eraldo Markito, no exercício da minha cidadania e representação parlamentar, consignadas no orçamento para vigência em 2023, da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_004_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_004-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_004_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2024 – Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 001/2024, que Fixa o calendário das Sessões Ordinárias para o ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2705/requerimento_005_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_no_001-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2705/requerimento_005_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024 – Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 001/2024, de autoria da Mesa Diretora que Fixa o calendário das Sessões Ordinárias para o ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2706/requerimento_006_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_004-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2706/requerimento_006_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/2024 – Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 004/2024 - Dispõe sobre a desafetação de área de domínio público, e dá outras providências.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2707/requerimento_007_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_005-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2707/requerimento_007_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2024 – Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 005/2024 - Cria o Conselho Municipal da Habitação de Interesse Social de Juara e institui o Fundo Municipal da Habitação de Interesse Social de Juara.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2716/req_001.2024_-_relatorio_do_supervati_financeiro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2716/req_001.2024_-_relatorio_do_supervati_financeiro.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024- Requerendo ao Excelentíssimo Prefeito Municipal, Senhor Carlos Amadeu Sirena, para que este através do setor responsável providencie um relatório detalhado do superávit financeiro do exercício de 2023, realocado para exercício de 2024 através do Projeto de Lei Municipal nº 003/2024.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2726/req_001_executivo__requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_caes_soltos_nas_ruas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2726/req_001_executivo__requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_caes_soltos_nas_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024 - Requerendo ao Prefeito Municipal, esclarecimentos sobre as ações e projetos desenvolvidos e realizados pela Prefeitura Municipal de Juara ao longo dos anos de 2021, 2022 e 2023, relacionados aos cães e gatos abandonados nas ruas de nossa cidade, que frequentemente têm ocasionado acidentes graves no trânsito.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2727/req_002_executivo_requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_lotes_urbanos_sujos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2727/req_002_executivo_requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_lotes_urbanos_sujos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2024 - Requerendo ao Prefeito Municipal, esclarecimentos sobre as providências, ações e projetos desenvolvidos e realizados pela Prefeitura Municipal de Juara referente aos terrenos públicos e privados, praças e áreas de aparelho público que estão cobertas por mato e lixo em nossa cidade.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2728/req_003_executivo__requeiro_levantamento_de_residencias_que_estao_em_areas_de_riscos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2728/req_003_executivo__requeiro_levantamento_de_residencias_que_estao_em_areas_de_riscos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2024- Requerendo ao Prefeito Municipal, um levantamento e mapeamento completo das residências que estão localizadas em Áreas de Preservação Permanente-APP, áreas alagadas, áreas de riscos de desabamento e deslizamento de encostas e morros em nossa cidade.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2749/req_004_executivo_requendo_esclarecimento_referente_as_providencias_que_estao_sendo_adotadas_quanto_as_empresas_terceirizadas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2749/req_004_executivo_requendo_esclarecimento_referente_as_providencias_que_estao_sendo_adotadas_quanto_as_empresas_terceirizadas.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2024 – Requerendo ao Prefeito Municipal, esclarecimentos e informações pertinentes à fiscalização das empresas terceirizadas que prestam serviços ao Município de Juara/MT.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2750/req_005_executivo_requerendo_esclarecimento_referente_as_instalacoes_de_cameras_de_vigilancia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2750/req_005_executivo_requerendo_esclarecimento_referente_as_instalacoes_de_cameras_de_vigilancia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024 – Requerendo ao Prefeito Municipal, esclarecimentos acerca do cadastramento do Município de Juara no programa "Vigia Mais MT", bem como informações sobre o cronograma de instalação dessas câmeras de vigilância e quais os pontos estratégicos definidos pela administração pública para sua instalação no Município de Juara/MT.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024 - Requerendo licença para tratar de interesse particular, pelo período de 31 (trinta e um) dias, contados a partir do dia 05         ( cinco) de março do ano de 2024.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_008_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_mulheres_empreendedoras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_008_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_mulheres_empreendedoras.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2024 - Requerendo a Tramitação em  Regime de Urgência dos Projetos de Decretos Legislativos do n° 001/2024 à 012/2024, que concedem os Títulos de Mulheres Empreendedoras.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>Requerimento n° 009/2024 - Requerendo Dispensa dos Pareceres das Comissões Permanentes dos Projetos de Decretos Legislativos do n° 001/2024 à 012/2024-  que concedem os Títulos de Mulheres Empreendedoras.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2759/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2759/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024 - Requerendo Licença para tratar de interesse particular, pelo período de 31 (trinta e um) dias, contados a partir do dia 05 (cinco) de março do ano de 2024.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2772/requerimento_010_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_005.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2772/requerimento_010_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 010/2024 - Requerendo a Tramitação em Regime de Urgência o Projeto de Resolução n° 005/2024 que antecipa a Sessão Ordinária de 20 de março de 2024, fixada através da Resolução n° 229, de 06 de fevereiro de 2024, para o dia 14 de março de 2024.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_011_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_005.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_011_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_005.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 011/2024 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao  Projeto de Resolução n° 005/2024 que antecipa a Sessão Ordinária de 20 de março de 2024, fixada através da Resolução n° 229, de 06 de fevereiro de 2024, para o dia 14 de março de 2024.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2775/req_002_marta_requerendo_inscricao_cargo_da_mesa_-_vice-presidente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2775/req_002_marta_requerendo_inscricao_cargo_da_mesa_-_vice-presidente.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2024 - Requerendo à Presidência, inscrição ao cargo vago temporariamente de Vice-Presidente desta Casa de Leis.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2796/req_006_executivo_requerendo_esclarecimento_referente_certificacao_e_envio_ao_tribunal_de_contas_dos_acs_e_ace_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2796/req_006_executivo_requerendo_esclarecimento_referente_certificacao_e_envio_ao_tribunal_de_contas_dos_acs_e_ace_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2024 - Requerendo ao Prefeito Municipal, solicitando esclarecimento acerca do processo de certificação dos Agentes Comunitários de Saúde – ACS e dos Agentes de Combates às Endemias – ACE no Município de Juara/MT.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2803/req_003__requerendo_esclarecimento_quanto_ao_cumprimento_do_piso_salarial_dos_professores_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2803/req_003__requerendo_esclarecimento_quanto_ao_cumprimento_do_piso_salarial_dos_professores_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2024 - Requerendo ao Prefeito Municipal, esclarecimentos quanto ao cumprimento do piso salarial dos professores da rede municipal de ensino de Juara/MT, conforme solicitado anteriormente ao Executivo através do Ofício nº 006/GVMD/2024, até o presente momento sem resposta.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2804/req_001.2024_-_deliberacao_plenario_retirada_tramitacao_processos_do_executivo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2804/req_001.2024_-_deliberacao_plenario_retirada_tramitacao_processos_do_executivo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024 - Requerendo a apreciação da solicitação de retirada de tramitação, pelo Executivo Municipal, através do Ofício nº 187/2024 – GP, dos Projetos de Lei Complementar nº 005/2024, Projeto de Lei Complementar nº 006/2024 e Projeto de Lei Municipal nº 014/2024.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2816/req_002.2024_-_requerendo_resposta_da_indicacao_no_005-2024_-_redutor_de_velocidade_rua_barao_do_rio_branco.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2816/req_002.2024_-_requerendo_resposta_da_indicacao_no_005-2024_-_redutor_de_velocidade_rua_barao_do_rio_branco.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2024 - Requerendo ao Excelentíssimo Prefeito Municipal, senhor Carlos Amadeu Sirena, resposta da Indicação nº 005/2024, que versa sobre a instalação de um redutor de velocidade, devidamente sinalizado na Rua Barão do Rio Branco, localizada no Jardim Califórnia.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2817/req_003.2024_-_requerendo_resposta_da_indicacao_no_006-2024_-_redutor_de_velocidade_rua_barao_do_rio_belo_horizonte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2817/req_003.2024_-_requerendo_resposta_da_indicacao_no_006-2024_-_redutor_de_velocidade_rua_barao_do_rio_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2024 - Requerendo ao Excelentíssimo Prefeito Municipal, senhor Carlos Amadeu Sirena, resposta da Indicação nº 006/2024, que versa sobre a instalação de um redutor de velocidade, devidamente sinalizado na Rua Belo Horizonte, entre a Rua Bauru e Rua Piracicaba, no centro.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2818/req_004.2024_-_requerendo_resposta_da_indicacao_no_007-2024_-_redutor_de_velocidade_rua_helio_sguario_muchalak.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2818/req_004.2024_-_requerendo_resposta_da_indicacao_no_007-2024_-_redutor_de_velocidade_rua_helio_sguario_muchalak.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2024 - Requerendo ao Excelentíssimo Prefeito Municipal, senhor Carlos Amadeu Sirena, resposta da Indicação nº 007/2024, que versa sobre a instalação de um redutor de velocidade, devidamente sinalizado na Rua Hélio Sguario Muchalak, localizada no Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>Marta Dalpiaz, Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2819/req_001__requerendo_esclarecimento_referente_a_servidora_publica_em_licenca_maternidade_perder_o_direito_as_ferias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2819/req_001__requerendo_esclarecimento_referente_a_servidora_publica_em_licenca_maternidade_perder_o_direito_as_ferias.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024 - Requerendo ao Prefeito Municipal, esclarecimentos sobre os direitos das servidoras públicas em período de licença maternidade em relação ao gozo de férias.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2830/requerimento_015_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2830/requerimento_015_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2024 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 004/2024 - Institui Gratificação mensal ao Agente de Contratação, Membro de Equipe de Apoio, Fiscal de Contratos e Pregoeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_016_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_016_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2024 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 004/2024 - Institui Gratificação mensal ao Agente de Contratação, Membro de Equipe de Apoio, Fiscal de Contratos e Pregoeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2837/req_005.2024_-_requerendo_informacoes_relacionadas_a_entrada_de_maquinario_administracao_publica_em_area_particular.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2837/req_005.2024_-_requerendo_informacoes_relacionadas_a_entrada_de_maquinario_administracao_publica_em_area_particular.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024 - Requerendo ao Senhor Carlos Amadeu Sirena, informações relacionadas a entrada de maquinários de propriedade da Administração Pública em áreas particulares.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2838/req_004_mauro_mendes_requerendo_a_execucao_das_medidas_relativas_a_moratoria_da_soja.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2838/req_004_mauro_mendes_requerendo_a_execucao_das_medidas_relativas_a_moratoria_da_soja.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2024 - Requerendo ao Senhor Mauro Mendes Governador do Estado de Mato Grosso,  que execute as medidas divulgadas na imprensa mato-grossense relativas à Moratória da Soja em áreas convertidas legalmente neste estado.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2845/requerimento_017_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2845/requerimento_017_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2024 - Requerendo a Dispensa dos Pareceres da Comissões Permanentes do Projeto de Lei Municipal nº 016/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_018_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_017-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_018_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_017-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2024 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 017/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_019_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_018-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_019_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2024 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 018/2024 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2848/req_001.2024_-_audiencia_publica_planta_genica_do_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2848/req_001.2024_-_audiencia_publica_planta_genica_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2024 - Requerendo a realização de Audiência Pública a ser realizada no dia 10 de abril de 2024, às 18 horas, no Plenário desta Câmara Municipal, visando discutir o Projeto de Lei Complementar nº 007/2022, que altera dispositivos da Lei Complementar nº 077/2010 que dispõe sobre o IPTU – Imposto Sobre a Predial e Territorial Urbana no Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2849/req_002.2024_-_audiencia_publica_projeto_de_lei_complementar_007-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2849/req_002.2024_-_audiencia_publica_projeto_de_lei_complementar_007-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2024 - Requerendo a ser realizada no dia 11 de abril de 2024, às 18 horas, no Plenário desta Câmara Municipal, visando discutir o Projeto de Lei Complementar nº 007/2024, que altera a Lei Complementar nº 019/2006 que Dispõe sobre o Parcelamento de Solo para Fins Urbanos no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 020/2024 - Requerendo a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 005/2024 - Altera o caput do art. 17 da Lei nº 2.714 de 27 de setembro de 2018, alterada pelas Leis nº 3.103, de 29 de maio de 2023 e nº 2.923, de 22 de setembro de 2021, que Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_021_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_021_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 021/2024 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 005/2024 - Altera o caput do art. 17 da Lei nº 2.714 de 27 de setembro de 2018, alterada pelas Leis nº 3.103, de 29 de maio de 2023 e nº 2.923, de 22 de setembro de 2021, que Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2855/req_001_executivo_secretario_do_agronegocio_requerendo_relatorio_completo_dos_produtores_que_foram_atendidos_pela_secretaria_de_agronegocio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2855/req_001_executivo_secretario_do_agronegocio_requerendo_relatorio_completo_dos_produtores_que_foram_atendidos_pela_secretaria_de_agronegocio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024- Requerendo ao Sr. Carlos Amadeu Sirena Prefeito Municipal, com cópia ao Sr. Raphael Semensato Gonçalves Secretário Municipal de Agronegócio, que seja encaminhado a essa Casa de Leis, relatório completo dos atendimentos realizados pela Secretaria Municipal do Agronegócio no ano de 2023.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2868/req_007_executivo_requerendo_copias_de_atas_de_registro_de_precos_e_termos_de_adesao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2868/req_007_executivo_requerendo_copias_de_atas_de_registro_de_precos_e_termos_de_adesao.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2024 - Requerendo ao Prefeito Municipal, resposta ao Ofício nº 044/GVLO/2024, encaminhado por este parlamentar, datado de 27 de fevereiro de 2024, no qual solicito cópias das Atas de Registros de Preços e Termos de Adesão referente ao período de 03 de dezembro de 2022 até a presente data.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2869/req_008_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_as_estradas_indigenas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2869/req_008_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_as_estradas_indigenas.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2024 - Requerendo ao Prefeito Municipal, esclarecimentos sobre a inércia do Poder Público na manutenção das estradas, pontes e aterros do território indígena Apiakás/Kayabi/Munduruku e aldeias conexas.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2870/req_009_executivo_requerendo_esclarecimento_quanto_a_inercia_das_instalacoes_de_cameras_de_vigilancia_-_copia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2870/req_009_executivo_requerendo_esclarecimento_quanto_a_inercia_das_instalacoes_de_cameras_de_vigilancia_-_copia.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 009/2024 - Requerendo ao Prefeito Municipal, esclarecimentos acerca do fato de que, mesmo após 10 meses do comunicado sobre o recebimento de 99 câmeras de segurança de alta resolução do programa Vigia Mais MT, ainda não foi providenciada a instalação e o uso das mesmas em nosso Município.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2891/req_010_executivo_requerendo_informacoes_sobre_o_rateio_repassado_ao_consorcio_intermunicipal_de_saude-cisva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2891/req_010_executivo_requerendo_informacoes_sobre_o_rateio_repassado_ao_consorcio_intermunicipal_de_saude-cisva.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 010/2024- Requerendo ao Prefeito Municipal, visando solicitar formalmente informações referentes aos comprovantes de rateio repassados ao Consórcio Intermunicipal de Saúde do Vale do Arinos (CISVA), bem como os relatórios mensais dos serviços de saúde solicitados ao consórcio e aqueles realizados pelo município de Juara.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2892/req_011_executivo_requerendo_informacoes_sobre_o_lar_dos_idosos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2892/req_011_executivo_requerendo_informacoes_sobre_o_lar_dos_idosos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 011/2024- Requerendo ao Prefeito Municipal, solicitando formalmente informações sobre a responsabilidade da Prefeitura de Juara em relação ao Lar dos Idosos, a fim de garantir transparência e fiscalização dos serviços prestados à população idosa de nosso município.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2893/req_012_executivo_requerendo_informacoes_sobre_servidores_cedidos_pelo_estado_a_prefeitura_municipal_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2893/req_012_executivo_requerendo_informacoes_sobre_servidores_cedidos_pelo_estado_a_prefeitura_municipal_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 012/2024- Requerendo ao Prefeito Municipal, solicitando formalmente informações sobre a relação de servidores cedidos à Prefeitura Municipal de Juara pelo Governo do Estado de Mato Grosso no período de 2020 a 2024, bem como as respectivas cópias dos Termos de Cessões/Portarias.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2899/req_003.2024_convocacao_alzira_piva_plano_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2899/req_003.2024_convocacao_alzira_piva_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2024- Requerendo que por intermédio do Prefeito Municipal, a Senhora Alzira Maria Piva, Diretora do Departamento de Normas e Legislação, para que venha a essa Casa de Leis prestar esclarecimentos sobre o não encaminhamento do Projeto de Lei Substitutivo do Plano Diretor, após sanadas as irregularidades pela empresa responsável, conforme solicitações de adequações desta Comissão em audiência pública junto a Comunidade Juarense, considerando que documento encaminhado a essa Casa de Leis, anexa resposta da empresa PLURAUD, de que a minuta do referido projeto foi encaminhado pela empresa à Prefeitura Municipal em 19/10/2023.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2924/req_004.2024_-_conv_obrigatoria_saude_apresentacao_de_relatorio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2924/req_004.2024_-_conv_obrigatoria_saude_apresentacao_de_relatorio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2024 - Requerendo a convocação da Senhora Maísa Figueiredo de Sousa, e os demais que respondem, para que compareçam a esta Casa de Leis, em Audiência Pública, para prestar esclarecimentos e apresentação de Relatório detalhado do SUS referente ao 1º quadrimestre deste ano de 2024, em cumprimento ao disposto no § 5° do artigo 36, da Lei Complementar n° 141/2012.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2925/req_005__requerendo_solicitando_um_relatorio_detalhado_sobre_os_projetos_ou_trabalhos_do_segmento_artistico-cultural_de_nosso_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2925/req_005__requerendo_solicitando_um_relatorio_detalhado_sobre_os_projetos_ou_trabalhos_do_segmento_artistico-cultural_de_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024 - Requerendo ao Executivo Municipal ou por seu intermédio, que remeta a esta Casa de Leis um relatório detalhado sobre os projetos ou trabalhos do segmento artístico-cultural de nosso município que foram beneficiados pelas aberturas de créditos realizadas no ano passado.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_005__requerendo_informacoes_sobre_a_ausencia_de_um_cardiologista_no_hospital_municipal_de_juara_mesmo_apos_homologacao_de_licitacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_005__requerendo_informacoes_sobre_a_ausencia_de_um_cardiologista_no_hospital_municipal_de_juara_mesmo_apos_homologacao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024 - Requerendo ao Prefeito Municipal de Juara, Excelentíssimo Senhor Carlos Amadeu Sirena, por intermédio da Secretária Municipal de Saúde, Sra. Maísa Figueiredo de Sousa, solicitando informações detalhadas sobre o motivo pelo qual, até a presente data, não há um cardiologista atuando no Hospital Municipal de Juara, mesmo após o processo licitatório concluído e homologado.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2930/req_002_executivo_secretario_de_transporte_requerendo_esclarecimentos_acerca_de_falta_de_manutencao_na_porteira_branca_e_regiao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2930/req_002_executivo_secretario_de_transporte_requerendo_esclarecimentos_acerca_de_falta_de_manutencao_na_porteira_branca_e_regiao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2024 - Requerendo ao Sr. Carlos Amadeu Sirena Prefeito Municipal, com cópia ao Sr. Antônio Carlos Fernandes de Araújo, Secretário Municipal de Transportes, requerendo esclarecimentos acerca da ausência de Manutenção no trecho da Estrada da Porteira Branca sentido Itapaiúna.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2931/req_003_executivo_solicitando_informacoes_sobre_licitacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2931/req_003_executivo_solicitando_informacoes_sobre_licitacao.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2024 - Requerendo ao Sr. Carlos Amadeu Sirena Prefeito Municipal, com cópia ao Sr. Luis Carlos Correia – Pregoeiro, requer relatório completo das licitações abertas nos meses de abril e maio deste ano e esclarecimentos acerca da data do Pregão previsto no Aviso de Licitação Concorrência Pública nº 007/2024.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/req_015_executivo_requerendo_ao_prefeito_esclarecimentos_sobre_quais_criterios_utilizados_na_escolha_da_adesao_010.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/req_015_executivo_requerendo_ao_prefeito_esclarecimentos_sobre_quais_criterios_utilizados_na_escolha_da_adesao_010.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 015/2024- Requerendo ao Prefeito Municipal, solicitando esclarecimentos sobre quais critérios foram utilizados para contratação da Adesão n° 010/2023/SECAD da Ata de Registro de Preços N° 065/2023/ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/req_016_executivo_requerendo_informacoes_sobre_o_transporte_escolar_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/req_016_executivo_requerendo_informacoes_sobre_o_transporte_escolar_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 016/2024- Requerendo ao Prefeito Municipal, solicitando esclarecimentos sobre o transporte escolar dos alunos de Juara.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/req_004_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_estrada_aamor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/req_004_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_estrada_aamor.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2024- Requerendo ao Prefeito Municipal, esclarecimentos sobre a ausência de providências por parte do Poder Executivo diante da situação de uma poça d’água com resíduos fétidos, que exala odor extremamente desagradável, localizada ao fundo do Laticínio Leite Juara.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/req_005_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_do_rio_matrinxa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/req_005_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_do_rio_matrinxa.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2024- Requerendo ao Prefeito Municipal, solicitando esclarecimento sobre a inércia do Poder Executivo no que tange à manutenção e recuperação da ponte sobre o Rio Matrinxã II, anteriormente solicitado através dos Ofícios nº 138/GVMC/2024, nº  023/GVMC/2024, nº 387/GVMC/2023 e nº 344/GVMC/2023, sem resposta até o presente momento.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/req_017_executivo_requerendo_esclarecimentos_sobre_as_providencias_em_relacao_ao_onibus_escolar_que_pegou_fogo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/req_017_executivo_requerendo_esclarecimentos_sobre_as_providencias_em_relacao_ao_onibus_escolar_que_pegou_fogo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 017/2024- Requerendo ao Prefeito Municipal, solicitando esclarecimentos sobre o incidente com o ônibus escolar da frota municipal de Juara, que pegou fogo estando estacionado na lateral do lar dos idosos, no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/requerimento_022_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_031.24_-_seletivo_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/requerimento_022_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_031.24_-_seletivo_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 022/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 031/2024, que Altera o Anexo II na Lei Municipal nº 2.552 de 10 de novembro de 2015, que dispõe sobre a contratação temporária de pessoal excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_executivo_em_encaminhar_documentos_necessarios_a_metamat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_executivo_em_encaminhar_documentos_necessarios_a_metamat.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2024- Requerendo ao Prefeito Municipal, esclarecimentos sobre a inércia do Poder Executivo quanto ao encaminhamento dos documentos necessários para a formalização do Termo de Cooperação Técnica de Poços junto à METAMAT - Companhia Matogrossense de Mineração, conforme o checklist anteriormente encaminhado anexo ao Ofício nº 174/GVMC/2024, datado de 02 de maio de 2024, sem resposta até o presente momento.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_linha_figueira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_linha_figueira.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2024- Requerendo ao Prefeito Municipal, solicitando esclarecimento sobre a inércia do Poder Executivo no que tange à manutenção e recuperação da ponte localizada na Linha Figueira, anteriormente solicitado através dos nº 374/GVEM/2022 em 15 de dezembro de 2022; Ofício nº 150/GVEM/2023 em 6 de junho de 2023; e do Ofício nº 173/GVEM/2023 em 20 de junho de 2023 e Indicação nº 009/2024.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/req_018_executivo_requerendo_informacoes_sobre_o_programa_finisa_junto_ao_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/req_018_executivo_requerendo_informacoes_sobre_o_programa_finisa_junto_ao_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 018/2024- Requerendo esclarecimentos sobre a situação da utilização dos recursos de empréstimo do Programa FINISA da Caixa Econômica de Juara, junto a Prefeitura de Juara no montante de 18 milhões de reais.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/req_019_executivo_requerendo_manutencao_urgente_na_rede_de_alta_tensao_da_escola_cantinho_magico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/req_019_executivo_requerendo_manutencao_urgente_na_rede_de_alta_tensao_da_escola_cantinho_magico.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 019/2024- Requerendo ao Prefeito Municipal, solicitando cópia de todo procedimento adotado para a urgente retirada da rede de alta tensão do espaço de convivência da Escola Cantinho Mágico, o que coloca a comunidade escolar em risco.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/requerimento_023_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_032.24_-_contratacao_apoio_administrativo_educacional.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/requerimento_023_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_032.24_-_contratacao_apoio_administrativo_educacional.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 023/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 032/2024, que Altera o Anexo I da Lei Municipal nº 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/req_007_executivo_educacao_requerendo_esclarecimentro_o_transporte_escolar_terceirizado_da_linha_japurana.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/req_007_executivo_educacao_requerendo_esclarecimentro_o_transporte_escolar_terceirizado_da_linha_japurana.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2024- Requerendo ao Prefeito Municipal e a Secretária Municipal de Educação, solicitando esclarecimentos urgentes quanto a situação do transporte escolar terceirizado que realiza o transporte dos alunos da linha P.A Japurana.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/requerimento_006__requerendo_copia_integral_da_dispensa_de_licitacao_019-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/requerimento_006__requerendo_copia_integral_da_dispensa_de_licitacao_019-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2024- Requerendo ao Prefeito Municipal de Juara, Excelentíssimo Senhor Carlos Amadeu Sirena, solicitando cópia integral da Dispensa de Licitação nº 019/2024, publicado no Jornal Oficial Eletrônico dos Municípios do Estado de Mato Grosso, no dia 6 de Junho de 2024, Ano XIX, n° 4.499, incluindo todos os documentos anexos e justificativas pertinentes ao processo.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_024_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_034.24_-_credito_especial_-_24.000_-_locacao_imovel_casa_crianc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_024_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_034.24_-_credito_especial_-_24.000_-_locacao_imovel_casa_crianc.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 024/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 034/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_025_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_035.24_-_credito_especial_-_emenda_markito_15.000_pestalozzi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_025_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_035.24_-_credito_especial_-_emenda_markito_15.000_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 025/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 035/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/requerimento_026_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_036.24_-_credito_suplementar_-_emenda_bancada_uniao_200.000.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/requerimento_026_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_036.24_-_credito_suplementar_-_emenda_bancada_uniao_200.000.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 026/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 036/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_027_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037.24_-_credito_especial_-_abertura_2.985.01840_rodov.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_027_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037.24_-_credito_especial_-_abertura_2.985.01840_rodov.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 027/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 037/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/req_020_executivo_requerendo_copia_do_cronograma_de_atendimento_nos_territorios_indigenas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/req_020_executivo_requerendo_copia_do_cronograma_de_atendimento_nos_territorios_indigenas.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 020/2024- Requerendo ao Prefeito Municipal, requerendo cópia do cronograma de trabalho nos territórios indígenas de quando será efetuada a manutenção nas pontes e estradas.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/req0211.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/req0211.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 021/2024- Requerendo ao Prefeito Municipal, requerendo cópias de todas as solicitações encaminhadas por munícipes à Prefeitura Municipal, Ouvidoria, Secretaria Municipal de Transporte e Secretaria Municipal de Educação, referentes as melhorias no transporte escolar de Juara, nas linhas das escolas do Banco da Terra, Tancredo Neves, Santa Clara e assentamentos.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/requerimento_028_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027.24_-_conselho_pessoa_idosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/requerimento_028_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027.24_-_conselho_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 028/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 027/2024 e Emendas apensas (Emenda Supressiva nº 002/2024; Emenda Aditiva nº 005/2024 e Emenda Modificativa nº 012/2024), que Dispõe sobre a Criação do Conselho Municipal dos Direitos da Pessoa Idosa e do Fundo Municipal dos Direitos da Pessoa Idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_029_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_038.24_-_credito_especial_r_57.000_emendas_pestalozzi_ride.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_029_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_038.24_-_credito_especial_r_57.000_emendas_pestalozzi_ride.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 029/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 038/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_030_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_039.24_-_credito_especial_15.000_quadra_escola_militar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_030_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_039.24_-_credito_especial_15.000_quadra_escola_militar.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 030/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 039/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_031_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_040.24_-_regime_de_plantao_presencial_e_sobreaviso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_031_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_040.24_-_regime_de_plantao_presencial_e_sobreaviso.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 031/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 040/2024, que Altera a Lei Municipal nº 3.080/2023 – Disciplina o Regime de Plantão Presencial e Plantão Sobreaviso dos Profissionais da área de saúde, atribuindo-lhes duração e valores, e dá outras providências.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Carlos Amadeu Sirena, para que este forneça as respostas necessárias aos Ofícios de nº 001/CLJR-CFOF/2024 datado de 24/06/2024 e de nº 002/CLJR-CFOF/2024 datado de 26/06/2024, encaminhados por estas Comissões, os quais solicitam esclarecimentos detalhados quanto aos pagamentos efetuados a empresa Plurald – Assessoria e Consultoria, bem como informações quanto ao processo de contratação de auditoria que será realizada referente ao Plano Diretor.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_032_solicitando_regime_de_urgencia_ao_projeto_de_lei_municipal_no_041-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_032_solicitando_regime_de_urgencia_ao_projeto_de_lei_municipal_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 032/2024- Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Municipal nº 041/2024 – Dispõe sobre a aprovação do loteamento de Interesse Social denominado Santa Terezinha II, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/requerimento_033_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_041.24_-_loteamento_santa_terezinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/requerimento_033_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_041.24_-_loteamento_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 033/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 041/2024 – Dispõe sobre a aprovação do loteamento de Interesse Social denominado Santa Terezinha II, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/req_006__requerendo_esclarecimento_quanto_ao_cemiterio_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/req_006__requerendo_esclarecimento_quanto_ao_cemiterio_publico.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2024- Requerendo ao Executivo Municipal para que preste esclarecimentos acerca do Cemitério Municipal Parque da Saudade, bem como sobre a possível abertura de um novo cemitério em nosso município.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/requerimento_034_solicitando_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_015-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/requerimento_034_solicitando_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_015-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 034/2024- Requerendo a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 015/2024 que sobre a criação do prolongamento da Rua Genova, no loteamento Jardim Itália, município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_035_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_015.24_-.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_035_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_015.24_-.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 035/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei do Legislativo nº 015/2024 que sobre a criação do prolongamento da Rua Genova, no loteamento Jardim Itália, município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_036_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_010.2024_-_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_036_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_010.2024_-_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 036/2024- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 010/2024, de autoria da Comissão de Legislação, Justiça e Redação, que acrescenta §§ 4º e 5º ao art. 54 da Resolução nº 123, de 26 de dezembro de 2011 que Aprova o Regimento Interno da Câmara Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_037_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_010.2024_-_que_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_037_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_010.2024_-_que_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 037/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 010/2024, de autoria da Comissão de Legislação, Justiça e Redação, que acrescenta §§ 4º e 5º ao art. 54 da Resolução nº 123, de 26 de dezembro de 2011 que Aprova o Regimento Interno da Câmara Municipal de Juara-MT.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/requerimento_038_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_042.2024_-_credito_suplementar_-_r_180.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/requerimento_038_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_042.2024_-_credito_suplementar_-_r_180.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 038/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 042/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/requerimento_039_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_043.2024_-_credito_especial_-_310.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/requerimento_039_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_043.2024_-_credito_especial_-_310.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 039/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 043/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/requerimento_040_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_044.2024_-_credito_especial_-_200.000_-_cooacatavale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/requerimento_040_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_044.2024_-_credito_especial_-_200.000_-_cooacatavale.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 040/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 044/2024, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_041_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_041_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 041/2024- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 011/2024, de autoria da Mesa Diretora, que Antecipa a Sessão Ordinária de 05 (cinco) de agosto e prorroga a de 07 de outubro de 2024, fixadas através da Resolução nº 229, de 06 de fevereiro de 2024, para os dias 29 (vinte e nove) de julho e 25 de novembro de 2024.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_042_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_042_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 042/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 011/2024, de autoria da Mesa Diretora, que Antecipa a Sessão Ordinária de 05 (cinco) de agosto e prorroga a de 07 de outubro de 2024, fixadas através da Resolução nº 229, de 06 de fevereiro de 2024, para os dias 29 (vinte e nove) de julho e 25 de novembro de 2024.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/req_022_executivo_requerendo_informacoes_detalhadas_acerca_do_procedimento_de_locacao_de_ambulancias_por_parte_desta_administracao_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/req_022_executivo_requerendo_informacoes_detalhadas_acerca_do_procedimento_de_locacao_de_ambulancias_por_parte_desta_administracao_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 022/2024- Requerendo ao Prefeito Municipal, requer informações detalhadas acerca do procedimento de locação de ambulâncias por parte desta administração municipal.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_045.2024_-_esf_vila_botelho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_045.2024_-_esf_vila_botelho.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 043/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 045/2024, de autoria do Executivo Municipal, que Dispõe sobre a nomenclatura da Equipe Saúde da Família, localizada na Vila Botelho.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/requerimento_044_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_046.2024_-_creche_cruzeiro_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/requerimento_044_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_046.2024_-_creche_cruzeiro_do_sul.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 044/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 046/2024, de autoria do Executivo Municipal, que Dispõe sobre a nomenclatura da Creche Municipal localizada no Jardim Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_048.2024_-_loteamento_boulevard.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_048.2024_-_loteamento_boulevard.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 045/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 048/2024, de autoria do Executivo Municipal, que Dispõe sobre aprovação de Loteamento Urbano, e dá outras providências. (Loteamento Boulevard Juara).</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_049.2024_-_loteamento_boulevard_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_049.2024_-_loteamento_boulevard_a.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 046/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 049/2024, de autoria do Executivo Municipal, que Dispõe sobre aprovação de Loteamento Urbano, e dá outras providências. (Loteamento Boulevard Juara A)</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/requerimento_047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_050.2024_-_loteamento_boulevard_b.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/requerimento_047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_050.2024_-_loteamento_boulevard_b.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 047/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 050/2024, de autoria do Executivo Municipal, que Dispõe sobre aprovação de Loteamento Urbano, e dá outras providências. (Loteamento Boulevard Juara B)</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_051.2024_-_abertura_de_credito_supl_-_r_500.044.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_051.2024_-_abertura_de_credito_supl_-_r_500.044.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 048/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 051/2024, de autoria do Executivo Municipal, que Autoriza o Poder Executivo, a realizar no orçamento vigente, abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/req_001.2024_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/req_001.2024_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024- Requerendo a convocação do Senhor José Roberto Alves - Secretário Municipal de Finanças, e os demais que respondem, para que compareçam a esta Casa de Leis, em Audiência Pública, para apresentação do Projeto de Lei de Diretrizes Orçamentária para o Exercício de 2025, bem como do 1º, 2º e 3º bimestre do RREO (Relatório Resumido de Execução Orçamentária) e RGF (Relatório de Gestão Fiscal) em cumprimento ao disposto no § 4° do artigo 9°, da Lei Complementar n° 101/2000 (Lei de Responsabilidade Fiscal), a realizar-se no dia 20/08/2024 às 18h.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/req_006.2024_-_requerendo_resposta_dos_oficios_encaminhados_ao_dimutran_no_dia_19_de_julho_de_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/req_006.2024_-_requerendo_resposta_dos_oficios_encaminhados_ao_dimutran_no_dia_19_de_julho_de_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2024- Requerendo ao Ilustríssimo Senhor Amaurício Alves Cordeiro, Autoridade Municipal de Trânsito, requerendo resposta dos ofícios 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188 e 189/GVEM/2024, encaminhados no dia 19 de julho do corrente ano ao DIMUTRAN, conforme discriminado na justificativa.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/req_002.2024_-_prorrogando_aud_pub._ldo_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/req_002.2024_-_prorrogando_aud_pub._ldo_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2024- Requerendo a Prorrogação da Audiência Pública  data, cujo Senhor José Roberto Alves - Secretário Municipal de Finanças, foi convocado através do Requerimento nº 001/2024 aprovado em sessão ordinária do dia 12/08/2024, a comparecer nesta Casa de Leis, para apresentação do Projeto de Lei de Diretrizes Orçamentária para o Exercício de 2025, bem como do 1º, 2º e 3º bimestre do RREO (Relatório Resumido de Execução Orçamentária) e RGF (Relatório de Gestão Fiscal) em cumprimento ao disposto no § 4° do artigo 9°, da Lei Complementar n° 101/2000 (Lei de Responsabilidade Fiscal), para o dia 03/09/2024 às 18h.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3094/requerimento_001_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_021.2024_-_declara_utilidade_pub._associacao_indigena_rikbaktsa_tsirik.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3094/requerimento_001_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_021.2024_-_declara_utilidade_pub._associacao_indigena_rikbaktsa_tsirik.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2024- Requerendo a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 021/2024, de minha autoria, que Declara de Utilidade Pública Municipal a Associação Indígena Rikbaktsa Tsirik.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/req_023_executivo_requerendo_cronograma_detalhado_da_obra_da_escola_santo_antonio__monte_azul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/req_023_executivo_requerendo_cronograma_detalhado_da_obra_da_escola_santo_antonio__monte_azul.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 023/2024- Requerendo ao Prefeito Municipal: Requer informações detalhadas acerca do cronograma detalhado da Obra da Escola Santo Antônio – Monte Azul, conforme o contrato n° 229/2024, referente à tomada de preços n° 016/2023.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/req_024_executivo_requerendo_copia_da_receita_corrente_liquida_dos_ultimos_84_meses_conforme_modelo_em_anexo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/req_024_executivo_requerendo_copia_da_receita_corrente_liquida_dos_ultimos_84_meses_conforme_modelo_em_anexo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 024/2024- Requerendo ao Prefeito Municipal uma cópia da Receita Corrente Líquida dos últimos 84 meses, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_051_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_054.2024_-_autoriza_o_poder_executivo_a_realizar_no.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_051_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_054.2024_-_autoriza_o_poder_executivo_a_realizar_no.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 051/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 054/2024, de autoria do Executivo Municipal, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/requerimento_052_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_055.2024_-_prorroga_ate_31_de_dezembro_de_2025_a_vi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/requerimento_052_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_055.2024_-_prorroga_ate_31_de_dezembro_de_2025_a_vi.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 052/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 055/2024, de autoria do Executivo Municipal, que Prorroga até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado pela Lei Municipal n° 2.513, de 23 de junho de 2015.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/req_025_executivo_requerendo_esclarecimentos_sobre_o_abastecimento_de_agua_no_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/req_025_executivo_requerendo_esclarecimentos_sobre_o_abastecimento_de_agua_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 025/2024- Requerendo ao Executivo Municipal para que preste esclarecimentos sobre a crise hídrica que o município de Juara vem enfrentando, bem como informações detalhadas sobre as ações que estão sendo adotadas pela Prefeitura Municipal para garantir o abastecimento contínuo e adequado de água potável para todas as residências do município.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/req_002.2024_-_requerendo_copias_integrais_do_processo_de_inexigibilidade_de_licitacao_no_12-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/req_002.2024_-_requerendo_copias_integrais_do_processo_de_inexigibilidade_de_licitacao_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2024- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Carlos Amadeu Sirena, para que, por meio do setor responsável providencie esclarecimentos e cópias referentes ao Processo de Inexigibilidade de Licitação nº 12/2024.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/req_026_executivo_requerendo_municipal_requerendo_informacoes_sobre_o_andamento_do_programa_do_governo_federal_minha_casa_minha_vida__no_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/req_026_executivo_requerendo_municipal_requerendo_informacoes_sobre_o_andamento_do_programa_do_governo_federal_minha_casa_minha_vida__no_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 026/2024- Requerendo ao Executivo Municipal, requerendo informações atualizadas sobre o andamento do Programa do Governo Federal Minha Casa, Minha Vida – PMCMV no município de Juara.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/req_027_executivo_requerendo_copias_dos_relatorios_de_analise_de_agua_e_esclarecimentos_sobre_a_qualidade_da_agua_em_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/req_027_executivo_requerendo_copias_dos_relatorios_de_analise_de_agua_e_esclarecimentos_sobre_a_qualidade_da_agua_em_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 027/2024- Requerendo  ao Sr. Prefeito Municipal, requerendo cópias dos relatórios de análise da água e esclarecimentos sobre a qualidade da água em Juara.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/req_028_executivo_requerendo_as_informacoes_referentes_a_arrecadacao_do_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/req_028_executivo_requerendo_as_informacoes_referentes_a_arrecadacao_do_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 028/2024- Requerendo ao Executivo Municipal requerendo que o pedido de dilação de prazo solicitada à resposta do Requerimento nº 024/2024 se estenda até o dia 16/10/2024 e que neste prazo legal e constitucional as informações referentes à arrecadação do município de Juara, sejam encaminhadas a esse parlamentar.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/req_029_executivo_requerendo_relatorio_das_emendas_impositivas_liquidadas_nos_anos_2022-2023_e_2024_assim_como_esclarecimentos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/req_029_executivo_requerendo_relatorio_das_emendas_impositivas_liquidadas_nos_anos_2022-2023_e_2024_assim_como_esclarecimentos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 029/2024- Requerendo ao Executivo Municipal, para que através do setor competente forneça, relatório detalhado das emendas parlamentares impositiva liquidadas nos anos de 2022, 2023 e 2024, assim como esclarecimentos sobre eventuais impedimentos de ordem técnica que tenham levado ao não cumprimento de determinadas emendas.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/req_007.2024_-_prefeito_requerendo_copia_dos_comprovantes_de_pagamento_do_aluguel_de_veiculos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/req_007.2024_-_prefeito_requerendo_copia_dos_comprovantes_de_pagamento_do_aluguel_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2024- Requerendo ao Excelentíssimo Prefeito Municipal, Senhor Carlos Amadeu Sirena, requerendo cópia dos comprovantes de pagamento referentes ao aluguel de dois veículos utilizados pela Prefeitura Municipal de Juara, desde o mês de julho do corrente ano até a presente data, conforme especificações discriminadas na justificativa.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/requerimento_053_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_059.2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/requerimento_053_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_059.2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 053/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 059/2024, de autoria do Executivo Municipal, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/req_030_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/req_030_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 030/2024- Requerendo ao Excelentíssimo Senhor Carlos Amadeu Sirena - Prefeito Municipal, requerendo informações a respeito do cumprimento da Lei Municipal nº 3.174, de 11 de março de 2024, que dispõe sobre o repasse da 13ª parcela de incentivo financeiro adicional aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/req_008.2024_-_prefeito_requerendo_informacoes_sobre_diaria_de_servidoras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/req_008.2024_-_prefeito_requerendo_informacoes_sobre_diaria_de_servidoras.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2024- Requerendo ao Excelentíssimo Prefeito Municipal, Senhor Carlos Amadeu Sirena, requerendo seguintes informações e documentos referentes às viagens das servidoras Márcia Regina Fernandes de Araújo – Secretária Municipal, Angélia Pereira - Agente Administrativo da Saude e Sandra Almeida Torsi Galvão - Agente Administrativo - II, conforme discriminado na justificativa.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/requerimento_007__requerendo_informacoes_sobre_as_dividas_ativas_que_prescreveram_em_2023.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/requerimento_007__requerendo_informacoes_sobre_as_dividas_ativas_que_prescreveram_em_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2024- Requerendo ao Prefeito Municipal de Juara, Excelentíssimo Senhor Carlos Amadeu Sirena, seguintes informações relacionadas às dívidas ativas do município provenientes do IPTU, ISSQN e ITBI, que prescreveram em 2023, conforme discriminado na justificativa.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/requerimento_008__requerendo_informacoes_sobre_saga_comercio_e_servicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/requerimento_008__requerendo_informacoes_sobre_saga_comercio_e_servicos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2024- Requerendo ao Prefeito Municipal de Juara, Excelentíssimo Senhor Carlos Amadeu Sirena, solicitando informações a respeito da Adesão à Ata de Registro de Preços nº 001/2023 e à Ata de Registro de Preços nº 077/2024, que resultou na contratação das empresas SAGA Comércio e Serviço Tecnologia e Informática Ltda e Centro América Comercio Serviço Gestão Tecnologia Ltda, atualmente investigadas na Operação Gomorra.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/req_031_executivo_e_sec_saude_requerendo_copia_do_contrato_e_atestado_de_nota_de_compra_dos_uniformes_entregues_aos_agentes_comunitarios_de_saude_acs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/req_031_executivo_e_sec_saude_requerendo_copia_do_contrato_e_atestado_de_nota_de_compra_dos_uniformes_entregues_aos_agentes_comunitarios_de_saude_acs.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 031/2024- Requerendo ao Sr. Carlos Amadeu Sirena -  Prefeito Municipal e a Sra. Maísa Figueiredo de Sousa - Secretária Municipal de Saúde, para que através do setor competente forneça, cópias dos contratos e atestados de notas fiscais de compra dos uniformes entregues aos Agentes Comunitários de Saúde (ACS).</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/req_003.2024_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/req_003.2024_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2024- Requerendo a convocação do Senhor José Roberto Alves - Secretário Municipal de Finanças, e os demais que respondem, para que compareçam a esta Casa de Leis, em Audiência Pública, para apresentação do Projeto de Lei Municipal nº 056/2024 que Estima a receita e fixa a despesa do município de Juara-MT, para o exercício financeiro de 2025, bem como do 2º quadrimestre do RREO (Relatório Resumido de Execução Orçamentária) e RGF (Relatório de Gestão Fiscal) em cumprimento ao disposto no § 4° do artigo 9°, da Lei Complementar n° 101/2000 (Lei de Responsabilidade Fiscal), a realizar-se no dia 26/11/2024 às 19h.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/req_004.2024_-_audiencia_publica_projeto_de_lei_complementar_008-2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/req_004.2024_-_audiencia_publica_projeto_de_lei_complementar_008-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2024- Requerendo a realização de Audiência Pública a ser realizada no dia 26 de novembro de 2024, às 18 horas, no Plenário desta Câmara Municipal, visando discutir o Projeto de Lei Complementar nº 008/2024, que altera a Lei Complementar nº 017/2006 que Dispõe sobre o Uso e a Ocupação do Solo no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/req_032_executivo_requerendo_respostas_quanto_ao_requerimento_027.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/req_032_executivo_requerendo_respostas_quanto_ao_requerimento_027.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 032/2024- Requerendo ao Sr. Carlos Amadeu Sirena - Prefeito Municipal, com escopo de reiterar o Requerimento n° 027/2024 que requer cópias dos relatórios de análise da água e esclarecimentos sobre a qualidade da água em Juara.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/requerimento_055_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/requerimento_055_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 055/2024- Requerendo Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos do n° 071/2024 à n° 077/2024.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_056_solicitando_dispensa_dos_pareceres_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_056_solicitando_dispensa_dos_pareceres_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 056/2024- Requerendo Dispensa dos Pareceres dos Projetos de Decretos Legislativos do n° 071/2024 à n° 077/2024.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/requerimento_057_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_063.2024_-_abertura_de_credito_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/requerimento_057_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_063.2024_-_abertura_de_credito_educacao.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 057/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 063/2024, de autoria do Executivo Municipal, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento_058_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_das_comissoes_aos_projeto_de_decretos_legislativos-cidadao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento_058_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_das_comissoes_aos_projeto_de_decretos_legislativos-cidadao.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 058/2024- Requerendo a Tramitação em Regime de Urgência e a Dispensa dos Pareceres das Comissões Permanentes aos Projetos de Decretos Legislativos abaixo relacionados: _x000D_
 •	Processo nº 532/2024, Protocolo 1979 - Interessado: Ver. Léo Boy - Projeto de Decreto Legislativo nº 078/2024 – Concede o Título Honorífico de Cidadã Juarense à Senhora Roseli Maria Franchini Lauro. _x000D_
 •	Processo nº 539/2024, Protocolo 2003 - Interessada: Mesa Diretora - Projeto de Decreto Legislativo nº 079/2024 – Concede o Título Honorífico de Cidadã Juarense à Senhora Carolina Henrica Borin Giordano Zandonai.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento_059_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_027.2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento_059_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_027.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 059/2024- Requerendo a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 027/2024, de autoria do Ver. Eduardo do Boxe, que Estabelece limites para emissão sonora nas atividades e eventos realizados nas proximidades de templos religiosos no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/requerimento_061_solicitando_regime_de_urgencia_a_subemenda_n_002-_vera._marta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/requerimento_061_solicitando_regime_de_urgencia_a_subemenda_n_002-_vera._marta.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 061/2024- Requerendo a Dispensa dos Pareceres das Comissões Permanentes a Subemenda nº 002/2024, de autoria da Vera. Marta Dalpiaz, Modifica a redação da Emenda Modificativa nº 019/2024, que modifica o Projeto de Lei Municipal nº 056/2024, que Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/req_004.2024_-_esclarecimento_sobre_o_projeto_de_lei_municipal_no_057-2024_abertura_de_credito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/req_004.2024_-_esclarecimento_sobre_o_projeto_de_lei_municipal_no_057-2024_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2024- Requerendo ao Sr. Carlos Amadeu Sirena - Prefeito Municipal, requerendo esclarecimentos sobre o Projeto de Lei Municipal nº 057/2024 que autoriza o Poder Executivo a realizar no orçamento vigente, abertura de crédito adicional especial e dá outras providências, visando a realização de procedimento licitatório necessário à contratação de parceria público-privada para a gestão de resíduos sólidos no Município.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/subemenda_001_a_emenda_modificativa_no_018.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/subemenda_001_a_emenda_modificativa_no_018.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf</t>
   </si>
   <si>
     <t>Subemenda n° 001/2024- Modifica a redação do art. 2º da Emenda Modificativa nº 018/2024, que modifica dispositivos da Câmara Municipal e do Gabinete do Prefeito, no Projeto de Lei Municipal nº 056/2024, que Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/subemenda_002_a_emenda_modificativa_no_019.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/subemenda_002_a_emenda_modificativa_no_019.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf</t>
   </si>
   <si>
     <t>Subemenda n° 002/2024- Modifica a redação da Emenda Modificativa nº 019/2024, que modifica o Projeto de Lei Municipal nº 056/2024, que Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>MOCPA</t>
   </si>
   <si>
     <t>Moção de Parabenização</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2866/mocao_de_parabenizacao_001_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2866/mocao_de_parabenizacao_001_unemat.pdf</t>
   </si>
   <si>
     <t>Moção de  Parabenizarão  n° 001/2024 - Aos Servidores da Unemat pelos 22 anos promovendo ensino, pesquisa e extensão no município de Juara</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_de_parabenizacao_002_unemat.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_de_parabenizacao_002_unemat.pdf</t>
   </si>
   <si>
     <t>Moção de  Parabenizarão  n° 002/2024 - Aos munícipes que se dedicaram na expansão e fortalecimento da Unemat nesses 22 anos de trabalho em prol do ensino, pesquisa e extensão no município de Juara</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2887/mocao_de_parabenizacao_003_empaer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2887/mocao_de_parabenizacao_003_empaer.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização n° 003/2024- Moção de Parabenizaçao aos Servidores da EMPAER-MT pelos resultados alcançados em 2023.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2932/mocao_de_parabenizacao_004_motocross.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2932/mocao_de_parabenizacao_004_motocross.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização n° 004/2024- Moção de Parabenização à equipe de motocross de Juara, que continuamente representam nossa cidade com excelência e dedicação em competições regionais, estaduais e nacionais.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_de_repudio_001_moratoria_da_soja.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_de_repudio_001_moratoria_da_soja.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio n° 001/2024- À Associação Brasileira das Indústrias de Óleos Vegetais (Abiove) e à Associação Nacional dos Exportadoras de Cereais (Anec), em razão de estabelecerem a “moratória da soja”, acordo comercial que proíbe que as empresas associadas comprem soja ou carne de áreas desmatadas após 2008, mesmo que as áreas tenham sido abertas legalmente, se sobrepondo ao Código Florestal Brasileiro.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento n° 040/2024- Emenda Impositiva que altera Projeto de Lei que “estima a receita e fixa a despesa do município de Juara para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/rf_131.2024_-_projeto_de_lei_municipal_no_030.2024_-_redacao_final_ldo_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/rf_131.2024_-_projeto_de_lei_municipal_no_030.2024_-_redacao_final_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final - Projeto de Lei Municipal n° 030/2024. Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2025, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5555,51 +5555,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2827/emenda_aditiva_001__-_acrescenta_dispositivos_projeto_de_lei_complementar_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2828/emenda_aditiva_002__-_acrescenta_inciso_i_ao__1o_do_artigo_4o_do_projeto_de_lei_complementar_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2826/emenda_aditiva_003__projeto_de_lei_municipal_no_015.2024_-_gratificacao_aos_servidores_rt.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2874/emenda_aditiva_004__projeto_de_lei_municipal_no_022.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/emenda_aditiva_005__acrescenta_inciso_x_ao_art._2o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_aditiva_006__acrescenta__3o_art._19_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/emenda_aditiva_007__acrescenta_caput_e_iniciativa_ao_programa_gestao_legislativa_ao_anexo_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_aditiva_008___iniciativa_e_acao_iluminacao_e_coleta_de_lixo_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/emenda_aditiva_009_acrescenta_art._10-a_ao_projeto_de_lei_complementar_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2734/emenda_modificativa_001_modifica_o_inciso_ii_do_art._11-a_do_projeto_de_lei_complementar_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2761/emenda_modificativa_002_modifica_o_artigo_2o_e_anexos_do_projeto_de_lei_complementar_no_002.2024_que_altera_a_lei_complementar_no_017.2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2776/emenda_modificativa_003_modifica_o_artigo_2o_do_projeto_de_lei_no_009.2024_-_credito_especial_85.000_-_carro_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2811/emenda_modificativa_004_modifica_o_artigo_2o_da_proposta_de_emenda_a_lei_organica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2829/emenda_modificativa_006_modificao__1o_do_art._31-a_do_projeto_de_lei_complementar_no_006.2024_altera_dispositivos_na_lc_no_028.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2856/emenda_modificativa_007_modifica_art._1o_do_projeto_de_lei_municipal_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2873/emenda_modificativa_008_modifica_arts._1o_e_2o_ao_projeto_de_lei_municipal_no_022.2024_rga.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2912/emenda_modificativa_009_modifica_modifica_o_art._9o_do_projeto_de_resolucao_no_002_-_normas_tramitacao_titulos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2913/emenda_modificativa_010_modifica_os_incisos_i_e_ii_do_art._1o_do_projeto_de_lei_do_legislativo_no_006.2024_-_ruas_do_res._veneza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/emenda_modificativa_011_modifica_o_art._1o_do_projeto_de_lei_municipal_no_028.2024_-_credito_suplementar_emenda_individual_estadual_e_federal_-_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/emenda_modificativa_012_modifica_o_inciso_vi_do_art._2o_e_caput_do_art._3o_do_projeto_de_lei_municipal_no_033.2024_-_conselho_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_modificativa_013_modifica_o_paragrafo_unico_do_art._8o_e_caput_do_anexo_plm_no_030.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_modificativa_014_modifica_o__2o_do_art._50_plm_no_030.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/emenda_modificativa_015_saude_e_assistencia_social_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/emenda_modificativa_016_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/emenda_modificativa_017_gabinete_do_prefeito_aquisicao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_modificativa_018_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/emenda_modificativa_019_reducao_de_30_para_10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2911/emenda_supressiva_001_suprime_o_art._3o_do_projeto_de_lei_complementar_do_legislativo_no_002.2024_-_altera_dispositivos_da_lei_complementar_no_143.2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/emenda_supressiva_002_suprime_o_art._4o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_supressiva_003_suprime_acoes_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/emenda_supressiva_004_projeto_de_lei_complementar_no_007.2022_suprime_o_art._11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_001_-_prefeito_-_criacao_do_bolsa_universidade.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_002_-_jayme_campos_-_implantacao_polo_ifmt_em_juara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_003_-_julio_campos_-_implantacao_polo_ifmt_em_juara.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_001_dimutran_-_indicando_melhorias_para_avenida_rio_grande_do_sul_em_frente_igreja_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_002_esportes_-_indicando_instalacao_traves_futebol_campo_assentamento_p.a._vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2696/indicacao_003_beto_dois_a_um_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_004_dep._janaina_riva_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2698/indicacao_005_esportes_-_aquisicao_de_materiais_esportivos_atraves_da_secretaria_de_estado_de_cultura_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2700/001_indicacao_-_anteprojeto_integracao_do_sistema_de_registro_do_banco_nacional_de_mandados_de_prisao__bnmp_com_um_sistema_proprio_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2715/001_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_do_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2717/001_indicacao_-_anteprojeto_instalacao_de_big_bags_nas_calcadas_residenciais_em_construcao_e_a_coleta_residencial_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2719/indicacao_005_-_jayme_campos_-_emenda_parlamentar_para_conclusao_da_obra_do_predio_proprio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2720/indicacao_006_-_eduardo_botelho_-_realizacao_de_assembleia_itinerante_em_juara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2721/001_indicacao_a_janaina_riva_disponibilizacao_de_emenda_visando_a_oferta_de_cursos_de_capacitacao_atraves_do_inca.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2729/002_indicacao_-_mauro_mendes_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2730/003_indicacao_-_seduc_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2731/004_indicacao_-_sen._jayme_campos_-_recursos_para_construcao_de_um_lago_contemplativo_entre_joao_e_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2732/002_indicacao_ao_executivo_municipal_confeccao_de_projeto_que_visa_a_revitalicacao_das_app.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2760/005_indicacao_-_redutor_de_velocidade_na_rua_barao_do_rio_branco_no_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2762/006_indicacao_-_redutor_de_velocidade_na_rua_belo_horizonte_entre_a_rua_bauru_e_rua_piracicaba_centro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2763/007_indicacao_-_redutor_de_velocidade_na_rua_helio_sguario_muchalak_bairro_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2774/001_indicacao_dep_estadual_sandy_de_paula_e_seduc_-_solicitando_ampliacao_de_bolsa_interiorizacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2781/002_indicacao_ministro_da_agricultura_-_carlos_favaro_-_patrulha_mecanizada_asagro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2782/003_indicacao_ministro_da_agricultura_-_carlos_favaro_-_caminhao_truck_-_carga_seca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2783/004_indicacao_sen._wellington_fagundes_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2784/005_indicacao_sen._jayme_campos_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2785/006_indicacao_sen._margareth_buzetti_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2786/007_indicacao_dep._gisela_simona_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2787/008_indicacao_dep._amalia_barros_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2788/009_indicacao_dep._coronel_fernanda_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2789/010_indicacao_dep._abilio_junior_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2790/011_indicacao_dep._jose_medeiros_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2791/013_indicacao_dep._emanuelzinho_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2792/014_indicacao_dep._coronel_assis_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2793/012_indicacao_dep._juarez_costa_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_no_001_-_dep._sandy_-_uniformes_pm_mirim.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2795/002_indicacao_ao_prefeito_indicando_a_retirada_do_canteiro_em_frente_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2820/008_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_joao_ripar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2821/009_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_figueira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2822/indicacao_006_cidade_-_recuperacao_da_rua_arnaldo_luiz_dalpiaz_centro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2823/indicacao_007_dimutran_-_instalacao_de_placas_indicativas_nas_proximidades_da_escola_oscar_soares_sentido_av._jose_a._bezerra.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2824/indicacao_008_transportes_-_recuperacao_da_linha_pedro_damiao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2835/011_indicacao_-_solicitando_melhores_avenida_rio_grande_do_sul_proximo_a_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2836/indicacao_009_esportes_-_manutencao_cobertura_-_telhado_-_ginasio_esportes_jard._america.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2852/003_indicacao_ao_prefeito_indicando_melhoria_para_o_transito_da_av._parana_proximo_escola_daury_riva.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2853/003_indicacao_ao_executivo_municipal_buscando_a_capacitacao_de_professores_na_area_da_educacao_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2854/004_indicacao_ao_prefeito_e_secretaria_indicando_a_realizacao_do_parquinho_no_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2884/004_indicacao_ao_executivo_municipal_elaboracao_de_projeto_que_visa_a_revitalicacao_do_bauneario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2885/005_indicacao_ao_executivo_municipal_elaboracao_de_projetos_que_visam_a_revitalicacao_de_pracas_e_areas_ao_ar_livre_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2886/006_indicacao_ao_executivo_municipal_maisa_disponibilizar_um_medico_no_centro_de_especialidades_para_desafogar_o_hospital.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2889/indicacao_007_-_prefeito_e_dimutran_-_conscientizacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2890/indicacao_008_-_prefeito_e_sec_de_cidade_-_instalacao_de_iluminacao_publica_av_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2894/indicacao_010_-_prefeito_-_aquisicao_de_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2898/indicacao_009_-_prefeito_e_sec_des_economico_-_instalacao_de_transbordo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_011_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_jupiter_bairro_jardim_panorama.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2904/005_indicacao_ao_dep._juarez_costa_recursos_para_construcao_de_calcadas_para_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2905/006_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_um_campo_de_futebol_no_jad._italia_e_santa_antonieta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2915/indicacao_012_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_parati_jardim_eldorado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2917/007_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_cerejeira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2918/007_indicacao_ao_executivo_municipal_dimutran_visando_a_sinalizacao_da_ponte_do_corgao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2923/001_indicacao_ao_prefeito_indicando_melhorias_na_sala_de_soroterapia_do_hmj.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2933/003_indicacao_ao_prefeito_indicando_a_instalacao_de_sinalizacao_nas_pontes_rurais.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2934/002_indicacao_ao_prefeito_solicitando_instalacao_de_iluminacao_no_assentamento_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/indicacao_013_-_prefeito_-_elaboracao_de_inventario_turistico_de_juara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/008_indicacao_ao_prefeito_indicando_a_realizacao_de_projeto_para_escoamento_de_aguas_pluviais_na_rua_canada_jd_america.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/012_indicacao_-_deputado_nininho_-_instituir_beneficio_assistencial_para_familias_de_gestacoes_multiplas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/009_indicacao_ao_dep._federal_jose_medeiros_recursos_visando_a_aquisicao_de_arco_cirurgico_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_010_dimutran_-_redutor_de_velocidade_na_av_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_011_divisao_de_meio_ambiente_-_fsicalizacao_preventiva_de_queimadas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/013_indicacao_-_secretario_adjunto_de_cidade_-complementacao_da_rede_de_energia_eletrica_no_jardim_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/011_indicacao_ao_prefeito_indicando_a_instalacao_de_cameras_de_seguranca_na_recepcao_e_nos_corredores_do_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/008_indicacao_ao_executivo_municipal_visando_a_retirada_do_canteiro_enfrente_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/indicacao_001_-_seaf_-_pedido_de_um_veiculo_com_cacamba_para_atender_a_apruter.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_002_-_prefeito_e_secretaria_de_cidade_-_pedido_de_iluminacao_campo_futebol_pa_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/indicacao_n_009-2024-_marta_dalpiaz_e_ver._welington_martins.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/013_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_tres_lombadas_proximo_ao_bar_do_morro_do_indio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/014_indicacao_-_prefeito_e_secretario_de_transporte_-instalacao_de_display_de_velocidade_na_mt-338.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/indicacao_014_-_tenente_alex_fontes_-_implantacao_pm_mirim.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_015_-_seduc_-_doacao_de_livros_para_escola_iara_minotto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/indicacao_016_-_prefeito_e_sec_educacao_-_destinacao_de_dois_onibus_para_o_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/014_indicacao_ao_prefeito_indicando_a_instalacao_de_iluminacao_publica_no_trecho_entre_a_acrivale_ate_a_unemat.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/015_indicacao_ao_prefeito_secretaria_de_cidades_indicando_o_aguamento_completo_da_linha_dos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/016_indicacao_ao_prefeito_secretaria_de_cidades_indicando_a_isntalacao_de_quiosques__em_alguns_lugares_estrategicos_da_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/017_indicacao_ao_governo_do_estado_indea_reativacao_do_programa_de_recuperacao_de_creditos_-_regularize_para_produtores_com_debitos_junto_ao_indea-mt.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/006_indicacao_ao_prefeito_indicando_a_necessidade_de_contratacao_de_um_professor_para_os_anos_inciais_na_escola_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/007_indicacao_ao_prefeito_melhorias_nos_onibus_de_transporte_escolar_das_linhas_que_atendem_as_localidades_do_banco_da_terra_tancredo_neves_e_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/018_indicacao_a_dep._federal_gisela_simona_recursos_visando_a_pavimentacao_do_bairro_das_polacas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/019_indicacao_ao_dep._federal_coronel_assis_recursos_visando_a_conclusao_da_obra_da_camara_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/020_indicacao_a_dep._federal_juliana__recursos_visando_a_aquisicao_de_dois_caminhoes_cacambas_e_um_onibus_para_atender_a_secretaria_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/021_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_dois_quebra_molas_proximo_a_lanchonete_saida_pra_a_balsa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/indicacao_003_-_prefeito_e_secretaria_de_esportes_-_pedido_de_iluminacao_e_doacao_de_traves_redes_e_alabrado_campo_de_futebol_do_jau.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/022_indicacao_ao_prefeito_indicando_o_cadastramento_do_municipio_ao_programa_do_governo_federal_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_017_-_sec_educacao_-_dedetizacao_limpeza_do_forro_e_dos_ares-condicionados_da_escola_francisco_sampaio_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/015_indicacao_-_deputado_nininho_-emenda_parlamentar_para_veiculo_para_asagro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_012_secretario_de_cidade_-_realizacao_de_aditivo_para_construcao_de_ponte_ou_tubo_na_rua_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/indicacao_013_prefeito_-_nomenclatura_do_campo_de_futebol_society_sintetico.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/010_indicacao_ao_executivo_municipal_dimutran_visando_a_instalacao_de_placas_de_reducao_de_velocidade_proximo_a_escola_cecilia_de_castro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/011_indicacao_ao_executivo_municipal_sec._adj_cidades_visando_a_intervencao_junto_ao_seduc_buscando_ampliacao_e_reforma_da_e._e._cecilia_de_castro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/016_indicacao_-_deputado_nininho_-placa_ponte_dr._milton_queiroz.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/017_indicacao_-_ager_-_inclusao_de_linha_de_onibus_para_cuiaba_no_periodo_diurno.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/008_indicacao_ao_prefeito_indicando_convenio_com_um_hospital_particular_para_a_realizacao_das_cirurgias_ortopedicas_de_joelho.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/009_in2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/023_indicacao_ao_dep._juarez_costa_e_ao_ministro_jader_filho_visando_a_intercesao_junto_do_governo_federal_para_aquisicao_de_casinhas_junto_aos_programas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/003_indicacao_ao_executivo_municipal_visando_a_implantacao_de_um_centro_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3086/024_indicacao_ao_dimutran_visando_o_estudo_de_melhorais_na_avenida_ayrton_senna_proximo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/025_indicacao_ao_prefeito_visando_o_estudo_de_instalacao_de_quiosques_ou_trailers_alimentares_em_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/010_indicacao_ao_prefeito_indicando_o_cascalhamento_da_estrada_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/011_indicacao_ao_prefeito_indicando_reaproveitamento_dos_conteineres_da_escola_santo_antonio_serem_transformados_em_ponto_de_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/indicacao_018_-_prefeito_e_transportes_-_manutencao_urgente_da_ponte_que_liga_juara_ao_p.a._vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/018_indicacao_-__secretario_de_transporte_-cascalhamento_da_estrada_pedro_damiao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/019_indicacao_-__secretario_de_cidade_-patrolamento_da_rua_parati.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/020_indicacao_-__secretario_de_transporte_-patrolamento_da_estrada_seringal.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/021_indicacao_-__prefeito_e_secretario_de_cidade_-manutencao_parque_infantil_da_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/004_indicacao_ao_executivo_municipal_visando_o_patrolamento_da_estrada_da_amor.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_004_-_dep_coronel_fernanda_e_janaina_riva_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_005_-_dep_coronel_fernanda_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/012_indicacao_ao_prefeito_indicando_a_necessidade_de_01_pick-uo_na_itu_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/indicacao_019_-_sinfra_-_manutencao_da_mt_338_417.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2708/mensagem_de_veto_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2878/mensagem_de_veto_n_002-2024_-dispoe_sobre_a_reestruturacao_do_quadro_de_pessoal_e_reorganizacao_dos_planos_de_cargos_carreiras_e_salarios_dos_servidores_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2879/mensagem_de_veto_n_003-2024_-altera_dispositivos_da_lei_complementar_no_028_de_26_de_dezembro_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_juara_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2880/mensagem_de_veto_n_004-2024_-dispoe_sobre_o_sistema_de_controle_interno_do_poder_executivo_do_municipio_de_juara-mt_nos_termos_do_artigo_31_da_constituicao_federal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2881/mensagem_de_veto_n_005-2024-autoriza_o_poder_executivo_municipal_a_conceder_gratificacao_aos_servidores_publicos_que_exercem_responsabilidade_tecnica_no_ambito_do_municipio_de_juara-mt_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2882/mensagem_de_veto_n_006-2024-estabelece_os_subsidios_do_prefeito_e_vice-prefeito_para_a_legislatura_de_2025_a_2028_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2883/mensagem_de_veto_n_007-2024-estabelece_os_subsidios_dos_secretarios_do_municipio_de_juara-mt_para_o_periodo_2025_a_2028_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/mensagem_de_veto_n_008-2024-_referente_ao_projeto_de_lei_do_legislativo_n_031-2021-_que__autoriza.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2755/mocao_de_aplauso_001_aos_organizadores_do_evento_de_beats_tenis_-_parati.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_de_aplauso_002_a_equipe_de_licitacao_da_prefeitura_e_demais.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_aplauso_001_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-__1o_lugar_na_copa_mato_grosso_juvenil_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2813/mocao_de_aplauso_002_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-_2o_lugar_na_copa_mato_grosso_-_mirim_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_aplauso_003_ao_senhor_antonio_marcos_de_azevedo_e_a_senhora_fabricia_b._gomes_de_azevedo_-_projeto_mda_aabb.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2815/mocao_de_aplauso_001_a_eemt_cb_pm_israel_wesley_prado_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2895/mocao_de_aplauso_004_aos_finalistas_do_torneio_estadual_de_beach_tenis_em_sinop.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_aplauso_005_aos_campeoes_do_torneio_estadual_de_beach_tenis_em_primavera_do_leste.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2916/mocao_de_aplauso_001_as_instituicoes_e_voluntarios_na_arrecadacao_para_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_de_aplauso_006_time_de_basquete_adulto_masculino.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2927/mocao_de_aplauso_007_raquel_amaral_miranda_pela_certificacao_como_arbitra_de_boxe.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2928/mocao_de_aplauso_008_boxeadores_rafael_gabriel_e_robertty_medalhistas_do_campeonato_estadual_de_boxe.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/mocao_de_aplauso_009_alex_fontes_pela_medalha_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/mocao_de_aplausos_001_alunos_que_receberam_a_certificacao_de_mencao_honrosa_da_obmep.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/mocao_de_aplauso_001_margareth_buzetti.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/mocao_de_aplauso_010_21o_batalhao_da_pm_e_policia_civil_de_juara.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2909/mocao_de_pesar_001_deputada_federal_amalia_barros.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/mocao_de_pesar_001_wirlisbeste_salvador_cavallari.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_decreto_001_titulo_mulher_empreendedora_senhora_alair_coutinho.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_silene_da_silva_barbosa_amaral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_claudia_henrique_leao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_janete_vicente_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_dirce_maria_barbosa_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2743/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_cicera_maria_dos_santos_cardoso.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_shirley_aleixo_ossani.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2745/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_luciana_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2746/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_jaqueline_de_brida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2747/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_simone_dantas_de_araujo_melo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_magali_cristina_de_lima_farias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_rosa_aparecida_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2777/projeto_de_decreto_013_titulo_de_cidadao_honorario_juarense_nilco_contini.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_decreto_014_titulo_de_cidadao_honorario_juarense_antonio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_jose_milton_costa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_decreto_016_titulo_de_cidada_honorario_juarense_odete_de_fatima_garcia_do_prado_silva.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2833/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_helio_francisco_castao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2859/projeto_de_decreto_018_titulo_de_cidadao_honorario_juarense_bertino_conradi.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_ivan_jose_schmid.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_jose_aparecido_cabral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_nilson_martins_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2863/projeto_de_decreto_022_titulo_de_cidadao_honorario_juarense_antonio_francisco_leite.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2864/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_luiz_ferreira_da_silva_-_lula_do_verdao_da_serra.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_decreto_024_titulo_de_cidadao_honorario_juarense_adao_gustmann_schmith.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_evaristo_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_decreto_026_titulo_de_cidadao_honorario_anisio_volpato.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_decreto_027_titulo_de_cidadao_honorario_valdecir_guerra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_decreto_028_titulo_de_cidadao_honorario_vicente_dos_santos_faria_neto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_decreto_029_titulo_de_cidadao_honorario_mauro_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2919/projeto_de_decreto_030_titulo_de_cidadao_honorario_juarense_luzia_malvas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2920/projeto_de_decreto_031_titulo_de_cidadao_honorario_juarense_elizabeth_fernandes_barbon_zanzarini.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_decreto_032_titulo_de_cidada_honoraria_juarense_neire_medeiros_bergamaschi.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_decreto_033_titulo_de_cidada_honoraria_juarense_marcia_andreia_dos_santos_yakabe.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_decreto_034_titulo_de_cidada_honoraria_juarense_albina_mota_tondin.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_decreto_035_titulo_de_cidada_honoraria_juarense_alcinda_coutinho_ferreira.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2940/projeto_de_decreto_036_titulo_de_cidadao_honoraria_juarense_jose_luiz_gomes_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_decreto_037_titulo_de_cidadao_honorario_juarense_fabio_jose_tardin.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2957/projeto_de_decreto_038_titulo_de_cidadao_honorario_juarense_jose_henrique_borges.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_altair_sofientini_ciecoski.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_decreto_040_titulo_de_cidada_honoraria_juarense_francisca_rosa_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_luiz_zanzarini.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_decreto_042_titulo_de_cidadao_honorario_juarense_soan_barros_da_silva.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/projeto_de_decreto_043_titulo_de_cidadao_honorario_amarildo_bertasso.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/projeto_de_decreto_044_titulo_de_cidadao_honorario_luiz_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_luiz_antonio_de_campos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_decreto_046_titulo_honorifico_juarense__cicero_leandro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_047_titulo_de_cidada_honoraria_juarense_almerinda_araujo_de_souza_e_souza.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_048_titulo_de_cidada_honoraria_juarense_maria_salete_de_souza.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_049_diploma_professora_elaine_suely.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_decreto_050_titulo_de_cidada_honoraria_juarense_ivonete_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/projeto_de_decreto_051_titulo_honorifico_juarense_izael_costa.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_maria_do_carmo_de_paula.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/projeto_de_decreto_053_diploma_professora_elaine_celia_possavatis.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/projeto_de_decreto_054_titulo_de_cidadao_honorario_juarense_pelmiro_fagundes_chaves.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_055_titulo_de_cidadao_honorario_juarense_joaquim_nunes_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/projeto_de_decreto_056_diploma_professora_elaine_roseclel_albertini.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/projeto_de_decreto_057_diploma_professora_elaine_silvane_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/projeto_de_decreto_058_titulo_de_cidadao_honorario_juarense_genesio_mariano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto_de_decreto_059_comenda_desportiva_raquel_amaral_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_decreto_060_comenda_desportiva_mirian_da_silva_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_decreto_061_comenda_desportiva_everaldo_miranda.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_decreto_062_diploma_professora_elaine_aparecida_santana.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_decreto_063_comenda_desportiva_madalena_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_decreto_064_diploma_professora_elaine_roberto_trabaquini.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_decreto_065_diploma_professora_elaine_geneilda_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_decreto_066_comenda_desportiva_thiago_paiva_delarica.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_decreto_067_comenda_desportiva_moises_da_silva_rodrigues_rezenda.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/projeto_de_decreto_068_diploma_professora_elaine_denise_paulina_alves_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_decreto_069_titulo_honorifico_de_cidadao_juarense_ao_senhor_juliano_hermont_hermes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/projeto_decreto_legislativo_071-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/projeto_de_decreto_legislativo_072-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_decreto_legislativo_073.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_decreto_legislativo_074.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_decreto_legislativo_075.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/projeto_decreto_legislativo_076.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_decreto_078_titulo_honorifico_de_cidadao_juarense_a_senhora_roseli_maria_franchini_lauro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_complementar_no_001-2024_-_altera_lc_no_015-2006_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2733/projeto_de_lei_complementar_no_002-2024_-_altera_a_lc_017-2006_-_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_lei_complementar_no_003-2024_-_altera_lc_020-2006_-_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_lei_complementar_no_004-2024_-_altera_a_lc_019-2006_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_complementar_no_005-2024_-_reestruturacao_do_quadro_de_pessoal_-_servidores_municipio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_complementar_no_006-2024_-_altera_a_lc_028-2007_-_estatuto_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_complementar_no_007-2024_-_altera_a_lc_2006_-_parcelamento_de_solo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/projeto_de_lei_complementar_n_008-2024-_altera_a_lei_complementar_n_017-2006.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/projeto_de_lei_complementar_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_complementar_n010-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_complementar_n011-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_complementar_n012-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_complementar_n013-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2805/projeto_de_lei_complementar_001_2024_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2897/projeto_de_lei_complementar_002_2024_altera_lei_complementar_143-2016_pccs.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_municipal_no_001-2024_-_autoriza_abertura_de_credito_adicionais_remanejamento_loa-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_municipal_no_002-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_municipal_no_003-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_lei_municipal_no_004-2024_-_desafetacao_de_area_de_dominio_publico.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_municipal_no_005-2024_-_cria_o_conselho_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei_municipal_no_006-2024_-_firmar_termo_de_convenio_cooperacao_mutua_fundacao_nova_chance_-_funac.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_municipal_no_007-2024_-_altera_lei_municipal_no_3.140-2023_-_diretrizes_elaboracao_lei_orcamentaria_-_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2724/projeto_de_lei_municipal_no_008-2024_-_altera_lei_municipal_no_2.961-2021_-_ppa-2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_municipal_no_009-2024_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2764/projeto_de_lei_municipal_no_010-2024_-_autoriza_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2765/projeto_de_lei_municipal_no_011-2024_autoriza_contratacao_temporaria_de_pessoal_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2766/projeto_de_lei_municipal_no_012-2024_-_dispoe_sobre_aprovacao_loteamento_brasil_norte_juara.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_municipal_no_013-2024_-_institui_gratificacao_mensal_agente_contratacao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_municipal_no_014-2024_-_dispoe_sobre_o_sistema_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_de_lei_municipal_no_015-2024_-_institui_gratificacao_servidores_responsabildiade_tecnica_saude.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_municipal_no_016-2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2840/projeto_de_lei_municipal_no_017-2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_municipal_no_018-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2842/projeto_de_lei_municipal_no_019-2024_sistema_unico_assist._social.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2843/projeto_de_lei_municipal_no_020-2024_-_loteamento_kairos_ii.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_municipal_no_021-2024_-_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2872/projeto_de_lei_municipal_no_022-2024_-_rga_2024_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_municipal_n_023-2024-_altera_lei_no_1656-2005-rpps.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_municipal_no_024-2024-_revogacao_de_leis.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_municipal_no_025-2024-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/projeto_de_lei_municipal_no_026-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/projeto_de_lei_municipal_no_027-2024_-_criacao_conselho_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/projeto_de_lei_municipal_no_028-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_municipal_no_029-2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/projeto_de_lei_municipal_no_030-2024_-_ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_municipal_no_031-2024_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/projeto_de_lei_municipal_n_032-2024-_altera_o_anexo_l_da_lei_muncipal_n_2.720-2018_que_dispoe_sob.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/projeto_de_lei_municipal_n_033-2024-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/projeto_de_lei_municipal_n_034-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_municipal_n_035-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_muncipal_n_036-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_aber.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_municipal_n_037-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/projeto_de_lei_municipal_no_038-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/projeto_de_lei_municipal_n_039-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/projeto_de_lei_municipal_n_040-2024-_altera_a_lei_municipal_no_3.080-2023_-_disciplina_o_regime_de.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/projeto_de_lei_municipal_n_041-2024-__dispoe_sobre_aprovacao_do_loteamento_de_interesse_social_deno.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/projeto_de_lei_municipal_n_042-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/projeto_de_lei_municipal_n_043-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/projeto_de_lei_municipal_n_044-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/projeto_de_lei_municipal_n_045-2024-_dispoe_sobre_a_nomenclatura_da_equipe_saude_da_familia_locali.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3074/projeto_de_lei_municipal_n_046-2024-_dispoe_sobre_a_nomenclatura_da_creche_municipal_localizada_no.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3075/projeto_de_lei_municipal_n_047-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/projeto_de_lei_municipal_n_048-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3077/projeto_de_lei_municipal_n_049-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/projeto_de_lei_municipal_n_050-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_lei_municipal_n_051-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/projeto_de_lei_municipal_n_052-altera_dispositivos_da_lei_municipal_n_3.203-2024_que_dispoe_sobre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_lei_municipal_n_053-2024-_cria_os_componentes_do_municipio_de_juara-mt_do_sistema_nacion.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/projeto_de_lei_municipal_054_abre_credito_especial.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/projeto_de_lei_municipal_n_055-2024-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_munic.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_municipal_n_056-2024-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_lei_municipal_n_057-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_municipal_n_058-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/projeto_de_lei_municipal_n_059-2024-_2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigen.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_municipal_n_060-2024-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_municipal_n_061-2024-_dispoe_sobre_a_extincao_de_escola_municipal_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_municipal_n_062-2024-_autoriza_o_municipio_de_juara-mt_a_participar_do_consorcio_int.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_municipal_n_063-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_municipal_n_064-2024-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_per.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2806/projeto_de_lei_do_legislativo_001_mesa_diretora__subsidio_prefeito_e_vice_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_do_legislativo_002_mesa_diretora__subsidio_secretarios_municipais_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_do_legislativo_003_mesa_diretora__dispoe_sobre_a_revogacao_de_dispositivos_das_leis_municipais__-_conselhos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2832/projeto_de_lei_do_legislativo_004_mesa_diretora__ins._grat._mensal_ao_agente_de_contratacao_comissao_de_contratacao_pregoeiro_equipes_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_do_legislativo_005_leo_boy__dispoe_sobre_a_regularizacao_de_edificacoes_implementadas_em_desacordo_com_a_legislacao_especi.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_do_legislativo_006_eraldo_markito__dispoe_sobre_a_denominacao_das_ruas_do_residencial_veneza_no_municipio_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_do_legislativo_007_mesa_diretora__rrevoga_o_inciso_vi_do_art._14_da_lei_municipal_no_2.039.2009_-_smdc.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2922/projeto_de_lei_do_legislativo_008_eduardo_do_boxe__disciplina_a_declaracao_de_utilidade_publica_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_do_legislativo_009_leo_boy__garante_o_direito_de_prioridade_de_matricula_a_irmaos_em_mesma_unidade_escolar_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/projeto_de_lei_do_legislativo_010_sandy_declara_de_utilidade_publica_municipal_a_apaa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/projeto_de_lei_do_legislativo_011_eduardo_do_boxe__dispoe_sobre_a_entrega_domiciliar_de_medicamentos_de_uso_continuo_as_pessoas_com_deficiencia_e_idosas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/projeto_de_lei_do_legislativo_013_sandy__cria_no_ambito_das_escolas_publicas_municipais_de_juara_o_forum_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/projeto_de_lei_do_legislativo_014_sandy_declara_de_utilidade_publica_municipal_a_associacao_dos_pequenos_produtores_rurais_do_assentamento_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/projeto_de_lei_do_legislativo_015_monica_welignton_cria_a_extensao_da_rua_genova_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/projeto_de_lei_do_legislativo_016_welignton_multa_para_uso_da_maconha_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/projeto_de_lei_do_legislativo_017_leo_boy__da_denominacao_de_travessa_alvorada_a_travessa_localizada_entre_a_rua_varzea_alegre_e_o_lote_ii-r.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/projeto_de_lei_do_legislativo_018_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_beneficente_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/projeto_de_lei_do_legislativo_020_eduardo_do_boxe_estabelece_regras_para_comercializacao_de_alimentos_atraves_de_food_truck.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_do_legislativo_021_leo_boy_declara_de_utilidade_publica_municipal_a_associacao_indigena_rikbaktsa_tsirik.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/projeto_de_lei_do_legislativo_022_leo_boy_e_ze_galvao_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.227.2024_que_da_denominacao_de_travessa_alvorada.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_do_legislativo_023_sandy_denominacao_de_estrada_municipal.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz_dispoe_sobre_a_divulgacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_consultas_public.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/projeto_de_lei_do_legislativo_025_leo_boy__altera_art._4o_lei_municipal_no_3.233.2024_que_disciplina_a_declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_do_legislativo_026_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_amigos_do_volei_de_areia_de_juara_-_avaju.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_dispoe_sobre_a_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/projeto_de_lei_do_legislativo_028_leo_boy__da_denominacao_de_travessa_a_travessa_localizada.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2701/projeto_de_resolucao_001_2024_mesa_diretora_calendario_sessoes_2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2735/projeto_de_resolucao_002_2024_sandy_-_presidente_estabelece_normas_de_tramitacao_e_concessao_de_titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_resolucao_003_2024_sandy_cria_no_site_da_camara_municipal_de_juara_a_galeria_historica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_resolucao_005_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_20_de_marco_de_2024_para_o_dia_13_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_resolucao_006_2024_mesa_diretora_altera_dispositivos_resolucao_no_123_de_26_de_dezembro_de_2011_-_r.i._-_subsidios_vereadores_por_resolucao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_resolucao_007_2024_mesa_diretora_fixa_o_valor_do_subsidio_dos_vereadores_de_juara-mt_para_a_legislatura_de_2025.2028.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/projeto_de_resolucao_008_2024_mesa_diretora_suspende_temporariamente_as_fases_do_grande_expediente_e_consideracoes_finais_das_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/projeto_de_resolucao_010_2024_comissao_de_legislacao_justica_e_redacao_-_acrescenta__4o_e_5o_ao_art_54_-_r.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/projeto_de_resolucao_011_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_05.08.2024_para_o_dia_22.07.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_resolucao_013_2024_mesa_diretora_regulamentacao_elaboracao_de_plano_de_contratacoes_anual.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_resolucao_014_2024_mesa_diretora_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/proposta_de_emenda_a_lei_organica_001_2024_mesa_diretora_altera_lom_-_ref._subsidio_ferias_e_13o.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2686/requerimento_001_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2688/requerimento_002_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2690/requerimento_003_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2699/req_001.2024_-_reiterando_solicitacao_de_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_004_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2705/requerimento_005_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2706/requerimento_006_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2707/requerimento_007_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2716/req_001.2024_-_relatorio_do_supervati_financeiro.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2726/req_001_executivo__requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_caes_soltos_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2727/req_002_executivo_requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_lotes_urbanos_sujos.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2728/req_003_executivo__requeiro_levantamento_de_residencias_que_estao_em_areas_de_riscos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2749/req_004_executivo_requendo_esclarecimento_referente_as_providencias_que_estao_sendo_adotadas_quanto_as_empresas_terceirizadas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2750/req_005_executivo_requerendo_esclarecimento_referente_as_instalacoes_de_cameras_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_008_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_mulheres_empreendedoras.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2759/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2772/requerimento_010_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_011_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_005.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2775/req_002_marta_requerendo_inscricao_cargo_da_mesa_-_vice-presidente.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2796/req_006_executivo_requerendo_esclarecimento_referente_certificacao_e_envio_ao_tribunal_de_contas_dos_acs_e_ace_de_juara.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2803/req_003__requerendo_esclarecimento_quanto_ao_cumprimento_do_piso_salarial_dos_professores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2804/req_001.2024_-_deliberacao_plenario_retirada_tramitacao_processos_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2816/req_002.2024_-_requerendo_resposta_da_indicacao_no_005-2024_-_redutor_de_velocidade_rua_barao_do_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2817/req_003.2024_-_requerendo_resposta_da_indicacao_no_006-2024_-_redutor_de_velocidade_rua_barao_do_rio_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2818/req_004.2024_-_requerendo_resposta_da_indicacao_no_007-2024_-_redutor_de_velocidade_rua_helio_sguario_muchalak.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2819/req_001__requerendo_esclarecimento_referente_a_servidora_publica_em_licenca_maternidade_perder_o_direito_as_ferias.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2830/requerimento_015_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_016_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2837/req_005.2024_-_requerendo_informacoes_relacionadas_a_entrada_de_maquinario_administracao_publica_em_area_particular.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2838/req_004_mauro_mendes_requerendo_a_execucao_das_medidas_relativas_a_moratoria_da_soja.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2845/requerimento_017_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_018_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_019_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2848/req_001.2024_-_audiencia_publica_planta_genica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2849/req_002.2024_-_audiencia_publica_projeto_de_lei_complementar_007-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_021_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2855/req_001_executivo_secretario_do_agronegocio_requerendo_relatorio_completo_dos_produtores_que_foram_atendidos_pela_secretaria_de_agronegocio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2868/req_007_executivo_requerendo_copias_de_atas_de_registro_de_precos_e_termos_de_adesao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2869/req_008_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_as_estradas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2870/req_009_executivo_requerendo_esclarecimento_quanto_a_inercia_das_instalacoes_de_cameras_de_vigilancia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2891/req_010_executivo_requerendo_informacoes_sobre_o_rateio_repassado_ao_consorcio_intermunicipal_de_saude-cisva.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2892/req_011_executivo_requerendo_informacoes_sobre_o_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2893/req_012_executivo_requerendo_informacoes_sobre_servidores_cedidos_pelo_estado_a_prefeitura_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2899/req_003.2024_convocacao_alzira_piva_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2924/req_004.2024_-_conv_obrigatoria_saude_apresentacao_de_relatorio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2925/req_005__requerendo_solicitando_um_relatorio_detalhado_sobre_os_projetos_ou_trabalhos_do_segmento_artistico-cultural_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_005__requerendo_informacoes_sobre_a_ausencia_de_um_cardiologista_no_hospital_municipal_de_juara_mesmo_apos_homologacao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2930/req_002_executivo_secretario_de_transporte_requerendo_esclarecimentos_acerca_de_falta_de_manutencao_na_porteira_branca_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2931/req_003_executivo_solicitando_informacoes_sobre_licitacao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/req_015_executivo_requerendo_ao_prefeito_esclarecimentos_sobre_quais_criterios_utilizados_na_escolha_da_adesao_010.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/req_016_executivo_requerendo_informacoes_sobre_o_transporte_escolar_de_juara.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/req_004_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_estrada_aamor.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/req_005_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_do_rio_matrinxa.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/req_017_executivo_requerendo_esclarecimentos_sobre_as_providencias_em_relacao_ao_onibus_escolar_que_pegou_fogo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/requerimento_022_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_031.24_-_seletivo_saude.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_executivo_em_encaminhar_documentos_necessarios_a_metamat.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_linha_figueira.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/req_018_executivo_requerendo_informacoes_sobre_o_programa_finisa_junto_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/req_019_executivo_requerendo_manutencao_urgente_na_rede_de_alta_tensao_da_escola_cantinho_magico.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/requerimento_023_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_032.24_-_contratacao_apoio_administrativo_educacional.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/req_007_executivo_educacao_requerendo_esclarecimentro_o_transporte_escolar_terceirizado_da_linha_japurana.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/requerimento_006__requerendo_copia_integral_da_dispensa_de_licitacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_024_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_034.24_-_credito_especial_-_24.000_-_locacao_imovel_casa_crianc.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_025_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_035.24_-_credito_especial_-_emenda_markito_15.000_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/requerimento_026_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_036.24_-_credito_suplementar_-_emenda_bancada_uniao_200.000.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_027_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037.24_-_credito_especial_-_abertura_2.985.01840_rodov.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/req_020_executivo_requerendo_copia_do_cronograma_de_atendimento_nos_territorios_indigenas.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/req0211.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/requerimento_028_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027.24_-_conselho_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_029_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_038.24_-_credito_especial_r_57.000_emendas_pestalozzi_ride.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_030_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_039.24_-_credito_especial_15.000_quadra_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_031_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_040.24_-_regime_de_plantao_presencial_e_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_032_solicitando_regime_de_urgencia_ao_projeto_de_lei_municipal_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/requerimento_033_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_041.24_-_loteamento_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/req_006__requerendo_esclarecimento_quanto_ao_cemiterio_publico.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/requerimento_034_solicitando_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_035_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_015.24_-.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_036_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_010.2024_-_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_037_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_010.2024_-_que_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/requerimento_038_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_042.2024_-_credito_suplementar_-_r_180.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/requerimento_039_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_043.2024_-_credito_especial_-_310.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/requerimento_040_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_044.2024_-_credito_especial_-_200.000_-_cooacatavale.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_041_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_042_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/req_022_executivo_requerendo_informacoes_detalhadas_acerca_do_procedimento_de_locacao_de_ambulancias_por_parte_desta_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_045.2024_-_esf_vila_botelho.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/requerimento_044_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_046.2024_-_creche_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_048.2024_-_loteamento_boulevard.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_049.2024_-_loteamento_boulevard_a.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/requerimento_047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_050.2024_-_loteamento_boulevard_b.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_051.2024_-_abertura_de_credito_supl_-_r_500.044.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/req_001.2024_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/req_006.2024_-_requerendo_resposta_dos_oficios_encaminhados_ao_dimutran_no_dia_19_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/req_002.2024_-_prorrogando_aud_pub._ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3094/requerimento_001_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_021.2024_-_declara_utilidade_pub._associacao_indigena_rikbaktsa_tsirik.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/req_023_executivo_requerendo_cronograma_detalhado_da_obra_da_escola_santo_antonio__monte_azul.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/req_024_executivo_requerendo_copia_da_receita_corrente_liquida_dos_ultimos_84_meses_conforme_modelo_em_anexo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_051_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_054.2024_-_autoriza_o_poder_executivo_a_realizar_no.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/requerimento_052_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_055.2024_-_prorroga_ate_31_de_dezembro_de_2025_a_vi.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/req_025_executivo_requerendo_esclarecimentos_sobre_o_abastecimento_de_agua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/req_002.2024_-_requerendo_copias_integrais_do_processo_de_inexigibilidade_de_licitacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/req_026_executivo_requerendo_municipal_requerendo_informacoes_sobre_o_andamento_do_programa_do_governo_federal_minha_casa_minha_vida__no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/req_027_executivo_requerendo_copias_dos_relatorios_de_analise_de_agua_e_esclarecimentos_sobre_a_qualidade_da_agua_em_juara.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/req_028_executivo_requerendo_as_informacoes_referentes_a_arrecadacao_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/req_029_executivo_requerendo_relatorio_das_emendas_impositivas_liquidadas_nos_anos_2022-2023_e_2024_assim_como_esclarecimentos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/req_007.2024_-_prefeito_requerendo_copia_dos_comprovantes_de_pagamento_do_aluguel_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/requerimento_053_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_059.2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/req_030_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/req_008.2024_-_prefeito_requerendo_informacoes_sobre_diaria_de_servidoras.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/requerimento_007__requerendo_informacoes_sobre_as_dividas_ativas_que_prescreveram_em_2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/requerimento_008__requerendo_informacoes_sobre_saga_comercio_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/req_031_executivo_e_sec_saude_requerendo_copia_do_contrato_e_atestado_de_nota_de_compra_dos_uniformes_entregues_aos_agentes_comunitarios_de_saude_acs.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/req_003.2024_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/req_004.2024_-_audiencia_publica_projeto_de_lei_complementar_008-2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/req_032_executivo_requerendo_respostas_quanto_ao_requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/requerimento_055_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_056_solicitando_dispensa_dos_pareceres_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/requerimento_057_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_063.2024_-_abertura_de_credito_educacao.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento_058_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_das_comissoes_aos_projeto_de_decretos_legislativos-cidadao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento_059_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_027.2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/requerimento_061_solicitando_regime_de_urgencia_a_subemenda_n_002-_vera._marta.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/req_004.2024_-_esclarecimento_sobre_o_projeto_de_lei_municipal_no_057-2024_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/subemenda_001_a_emenda_modificativa_no_018.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/subemenda_002_a_emenda_modificativa_no_019.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2866/mocao_de_parabenizacao_001_unemat.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_de_parabenizacao_002_unemat.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2887/mocao_de_parabenizacao_003_empaer.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2932/mocao_de_parabenizacao_004_motocross.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_de_repudio_001_moratoria_da_soja.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/rf_131.2024_-_projeto_de_lei_municipal_no_030.2024_-_redacao_final_ldo_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2827/emenda_aditiva_001__-_acrescenta_dispositivos_projeto_de_lei_complementar_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2828/emenda_aditiva_002__-_acrescenta_inciso_i_ao__1o_do_artigo_4o_do_projeto_de_lei_complementar_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2826/emenda_aditiva_003__projeto_de_lei_municipal_no_015.2024_-_gratificacao_aos_servidores_rt.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2874/emenda_aditiva_004__projeto_de_lei_municipal_no_022.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/emenda_aditiva_005__acrescenta_inciso_x_ao_art._2o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/emenda_aditiva_006__acrescenta__3o_art._19_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/emenda_aditiva_007__acrescenta_caput_e_iniciativa_ao_programa_gestao_legislativa_ao_anexo_do_projeto_de_lei_municipal_no_030.2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_aditiva_008___iniciativa_e_acao_iluminacao_e_coleta_de_lixo_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/emenda_aditiva_009_acrescenta_art._10-a_ao_projeto_de_lei_complementar_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2734/emenda_modificativa_001_modifica_o_inciso_ii_do_art._11-a_do_projeto_de_lei_complementar_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2761/emenda_modificativa_002_modifica_o_artigo_2o_e_anexos_do_projeto_de_lei_complementar_no_002.2024_que_altera_a_lei_complementar_no_017.2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2776/emenda_modificativa_003_modifica_o_artigo_2o_do_projeto_de_lei_no_009.2024_-_credito_especial_85.000_-_carro_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2811/emenda_modificativa_004_modifica_o_artigo_2o_da_proposta_de_emenda_a_lei_organica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2829/emenda_modificativa_006_modificao__1o_do_art._31-a_do_projeto_de_lei_complementar_no_006.2024_altera_dispositivos_na_lc_no_028.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2856/emenda_modificativa_007_modifica_art._1o_do_projeto_de_lei_municipal_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2873/emenda_modificativa_008_modifica_arts._1o_e_2o_ao_projeto_de_lei_municipal_no_022.2024_rga.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2912/emenda_modificativa_009_modifica_modifica_o_art._9o_do_projeto_de_resolucao_no_002_-_normas_tramitacao_titulos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2913/emenda_modificativa_010_modifica_os_incisos_i_e_ii_do_art._1o_do_projeto_de_lei_do_legislativo_no_006.2024_-_ruas_do_res._veneza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/emenda_modificativa_011_modifica_o_art._1o_do_projeto_de_lei_municipal_no_028.2024_-_credito_suplementar_emenda_individual_estadual_e_federal_-_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/emenda_modificativa_012_modifica_o_inciso_vi_do_art._2o_e_caput_do_art._3o_do_projeto_de_lei_municipal_no_033.2024_-_conselho_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_modificativa_013_modifica_o_paragrafo_unico_do_art._8o_e_caput_do_anexo_plm_no_030.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_modificativa_014_modifica_o__2o_do_art._50_plm_no_030.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/emenda_modificativa_015_saude_e_assistencia_social_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/emenda_modificativa_016_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/emenda_modificativa_017_gabinete_do_prefeito_aquisicao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_modificativa_018_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/emenda_modificativa_019_reducao_de_30_para_10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2911/emenda_supressiva_001_suprime_o_art._3o_do_projeto_de_lei_complementar_do_legislativo_no_002.2024_-_altera_dispositivos_da_lei_complementar_no_143.2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/emenda_supressiva_002_suprime_o_art._4o_do_projeto_de_lei_municipal_no_033.2024_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_supressiva_003_suprime_acoes_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/emenda_supressiva_004_projeto_de_lei_complementar_no_007.2022_suprime_o_art._11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_001_-_prefeito_-_criacao_do_bolsa_universidade.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_002_-_jayme_campos_-_implantacao_polo_ifmt_em_juara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_003_-_julio_campos_-_implantacao_polo_ifmt_em_juara.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_001_dimutran_-_indicando_melhorias_para_avenida_rio_grande_do_sul_em_frente_igreja_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_002_esportes_-_indicando_instalacao_traves_futebol_campo_assentamento_p.a._vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2696/indicacao_003_beto_dois_a_um_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_004_dep._janaina_riva_-_indicando_destinacao_de_materiais_esportivos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2698/indicacao_005_esportes_-_aquisicao_de_materiais_esportivos_atraves_da_secretaria_de_estado_de_cultura_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2700/001_indicacao_-_anteprojeto_integracao_do_sistema_de_registro_do_banco_nacional_de_mandados_de_prisao__bnmp_com_um_sistema_proprio_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2715/001_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_do_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2717/001_indicacao_-_anteprojeto_instalacao_de_big_bags_nas_calcadas_residenciais_em_construcao_e_a_coleta_residencial_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2719/indicacao_005_-_jayme_campos_-_emenda_parlamentar_para_conclusao_da_obra_do_predio_proprio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2720/indicacao_006_-_eduardo_botelho_-_realizacao_de_assembleia_itinerante_em_juara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2721/001_indicacao_a_janaina_riva_disponibilizacao_de_emenda_visando_a_oferta_de_cursos_de_capacitacao_atraves_do_inca.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2729/002_indicacao_-_mauro_mendes_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2730/003_indicacao_-_seduc_-_aquisicao_de_5_onibus_escolares_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2731/004_indicacao_-_sen._jayme_campos_-_recursos_para_construcao_de_um_lago_contemplativo_entre_joao_e_barro_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2732/002_indicacao_ao_executivo_municipal_confeccao_de_projeto_que_visa_a_revitalicacao_das_app.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2760/005_indicacao_-_redutor_de_velocidade_na_rua_barao_do_rio_branco_no_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2762/006_indicacao_-_redutor_de_velocidade_na_rua_belo_horizonte_entre_a_rua_bauru_e_rua_piracicaba_centro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2763/007_indicacao_-_redutor_de_velocidade_na_rua_helio_sguario_muchalak_bairro_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2774/001_indicacao_dep_estadual_sandy_de_paula_e_seduc_-_solicitando_ampliacao_de_bolsa_interiorizacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2781/002_indicacao_ministro_da_agricultura_-_carlos_favaro_-_patrulha_mecanizada_asagro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2782/003_indicacao_ministro_da_agricultura_-_carlos_favaro_-_caminhao_truck_-_carga_seca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2783/004_indicacao_sen._wellington_fagundes_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2784/005_indicacao_sen._jayme_campos_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2785/006_indicacao_sen._margareth_buzetti_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2786/007_indicacao_dep._gisela_simona_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2787/008_indicacao_dep._amalia_barros_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2788/009_indicacao_dep._coronel_fernanda_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2789/010_indicacao_dep._abilio_junior_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2790/011_indicacao_dep._jose_medeiros_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2791/013_indicacao_dep._emanuelzinho_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2792/014_indicacao_dep._coronel_assis_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2793/012_indicacao_dep._juarez_costa_-_creche_para_paranorte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_no_001_-_dep._sandy_-_uniformes_pm_mirim.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2795/002_indicacao_ao_prefeito_indicando_a_retirada_do_canteiro_em_frente_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2820/008_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_joao_ripar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2821/009_indicacao_-_recuperacao_de_uma_ponte_localizada_na_linha_figueira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2822/indicacao_006_cidade_-_recuperacao_da_rua_arnaldo_luiz_dalpiaz_centro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2823/indicacao_007_dimutran_-_instalacao_de_placas_indicativas_nas_proximidades_da_escola_oscar_soares_sentido_av._jose_a._bezerra.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2824/indicacao_008_transportes_-_recuperacao_da_linha_pedro_damiao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2835/011_indicacao_-_solicitando_melhores_avenida_rio_grande_do_sul_proximo_a_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2836/indicacao_009_esportes_-_manutencao_cobertura_-_telhado_-_ginasio_esportes_jard._america.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2852/003_indicacao_ao_prefeito_indicando_melhoria_para_o_transito_da_av._parana_proximo_escola_daury_riva.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2853/003_indicacao_ao_executivo_municipal_buscando_a_capacitacao_de_professores_na_area_da_educacao_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2854/004_indicacao_ao_prefeito_e_secretaria_indicando_a_realizacao_do_parquinho_no_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2884/004_indicacao_ao_executivo_municipal_elaboracao_de_projeto_que_visa_a_revitalicacao_do_bauneario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2885/005_indicacao_ao_executivo_municipal_elaboracao_de_projetos_que_visam_a_revitalicacao_de_pracas_e_areas_ao_ar_livre_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2886/006_indicacao_ao_executivo_municipal_maisa_disponibilizar_um_medico_no_centro_de_especialidades_para_desafogar_o_hospital.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2889/indicacao_007_-_prefeito_e_dimutran_-_conscientizacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2890/indicacao_008_-_prefeito_e_sec_de_cidade_-_instalacao_de_iluminacao_publica_av_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2894/indicacao_010_-_prefeito_-_aquisicao_de_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2898/indicacao_009_-_prefeito_e_sec_des_economico_-_instalacao_de_transbordo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_011_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_jupiter_bairro_jardim_panorama.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2904/005_indicacao_ao_dep._juarez_costa_recursos_para_construcao_de_calcadas_para_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2905/006_indicacao_ao_prefeito_e_tolovi_indicando_a_construcao_de_um_campo_de_futebol_no_jad._italia_e_santa_antonieta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2915/indicacao_012_-_prefeito_e_cidades_-_pavimentacao_asfaltica_rua_parati_jardim_eldorado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2917/007_indicacao_ao_prefeito_e_secretaria_indicando_pavimentacao_da_rua_cerejeira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2918/007_indicacao_ao_executivo_municipal_dimutran_visando_a_sinalizacao_da_ponte_do_corgao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2923/001_indicacao_ao_prefeito_indicando_melhorias_na_sala_de_soroterapia_do_hmj.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2933/003_indicacao_ao_prefeito_indicando_a_instalacao_de_sinalizacao_nas_pontes_rurais.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2934/002_indicacao_ao_prefeito_solicitando_instalacao_de_iluminacao_no_assentamento_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/indicacao_013_-_prefeito_-_elaboracao_de_inventario_turistico_de_juara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/008_indicacao_ao_prefeito_indicando_a_realizacao_de_projeto_para_escoamento_de_aguas_pluviais_na_rua_canada_jd_america.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/012_indicacao_-_deputado_nininho_-_instituir_beneficio_assistencial_para_familias_de_gestacoes_multiplas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/009_indicacao_ao_dep._federal_jose_medeiros_recursos_visando_a_aquisicao_de_arco_cirurgico_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_010_dimutran_-_redutor_de_velocidade_na_av_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_011_divisao_de_meio_ambiente_-_fsicalizacao_preventiva_de_queimadas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/013_indicacao_-_secretario_adjunto_de_cidade_-complementacao_da_rede_de_energia_eletrica_no_jardim_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/011_indicacao_ao_prefeito_indicando_a_instalacao_de_cameras_de_seguranca_na_recepcao_e_nos_corredores_do_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/008_indicacao_ao_executivo_municipal_visando_a_retirada_do_canteiro_enfrente_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/indicacao_001_-_seaf_-_pedido_de_um_veiculo_com_cacamba_para_atender_a_apruter.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_002_-_prefeito_e_secretaria_de_cidade_-_pedido_de_iluminacao_campo_futebol_pa_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/indicacao_n_009-2024-_marta_dalpiaz_e_ver._welington_martins.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/013_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_tres_lombadas_proximo_ao_bar_do_morro_do_indio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/014_indicacao_-_prefeito_e_secretario_de_transporte_-instalacao_de_display_de_velocidade_na_mt-338.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/indicacao_014_-_tenente_alex_fontes_-_implantacao_pm_mirim.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_015_-_seduc_-_doacao_de_livros_para_escola_iara_minotto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/indicacao_016_-_prefeito_e_sec_educacao_-_destinacao_de_dois_onibus_para_o_banco_da_terra.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/014_indicacao_ao_prefeito_indicando_a_instalacao_de_iluminacao_publica_no_trecho_entre_a_acrivale_ate_a_unemat.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/015_indicacao_ao_prefeito_secretaria_de_cidades_indicando_o_aguamento_completo_da_linha_dos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/016_indicacao_ao_prefeito_secretaria_de_cidades_indicando_a_isntalacao_de_quiosques__em_alguns_lugares_estrategicos_da_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/017_indicacao_ao_governo_do_estado_indea_reativacao_do_programa_de_recuperacao_de_creditos_-_regularize_para_produtores_com_debitos_junto_ao_indea-mt.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/006_indicacao_ao_prefeito_indicando_a_necessidade_de_contratacao_de_um_professor_para_os_anos_inciais_na_escola_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/007_indicacao_ao_prefeito_melhorias_nos_onibus_de_transporte_escolar_das_linhas_que_atendem_as_localidades_do_banco_da_terra_tancredo_neves_e_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/018_indicacao_a_dep._federal_gisela_simona_recursos_visando_a_pavimentacao_do_bairro_das_polacas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/019_indicacao_ao_dep._federal_coronel_assis_recursos_visando_a_conclusao_da_obra_da_camara_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/020_indicacao_a_dep._federal_juliana__recursos_visando_a_aquisicao_de_dois_caminhoes_cacambas_e_um_onibus_para_atender_a_secretaria_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/021_indicacao_ao_prefeito_secretaria_de_transporte_instalacao_de_dois_quebra_molas_proximo_a_lanchonete_saida_pra_a_balsa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/indicacao_003_-_prefeito_e_secretaria_de_esportes_-_pedido_de_iluminacao_e_doacao_de_traves_redes_e_alabrado_campo_de_futebol_do_jau.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/022_indicacao_ao_prefeito_indicando_o_cadastramento_do_municipio_ao_programa_do_governo_federal_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_017_-_sec_educacao_-_dedetizacao_limpeza_do_forro_e_dos_ares-condicionados_da_escola_francisco_sampaio_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/015_indicacao_-_deputado_nininho_-emenda_parlamentar_para_veiculo_para_asagro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_012_secretario_de_cidade_-_realizacao_de_aditivo_para_construcao_de_ponte_ou_tubo_na_rua_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/indicacao_013_prefeito_-_nomenclatura_do_campo_de_futebol_society_sintetico.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/010_indicacao_ao_executivo_municipal_dimutran_visando_a_instalacao_de_placas_de_reducao_de_velocidade_proximo_a_escola_cecilia_de_castro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/011_indicacao_ao_executivo_municipal_sec._adj_cidades_visando_a_intervencao_junto_ao_seduc_buscando_ampliacao_e_reforma_da_e._e._cecilia_de_castro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/016_indicacao_-_deputado_nininho_-placa_ponte_dr._milton_queiroz.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/017_indicacao_-_ager_-_inclusao_de_linha_de_onibus_para_cuiaba_no_periodo_diurno.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/008_indicacao_ao_prefeito_indicando_convenio_com_um_hospital_particular_para_a_realizacao_das_cirurgias_ortopedicas_de_joelho.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/009_in2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/023_indicacao_ao_dep._juarez_costa_e_ao_ministro_jader_filho_visando_a_intercesao_junto_do_governo_federal_para_aquisicao_de_casinhas_junto_aos_programas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/003_indicacao_ao_executivo_municipal_visando_a_implantacao_de_um_centro_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3086/024_indicacao_ao_dimutran_visando_o_estudo_de_melhorais_na_avenida_ayrton_senna_proximo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/025_indicacao_ao_prefeito_visando_o_estudo_de_instalacao_de_quiosques_ou_trailers_alimentares_em_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/010_indicacao_ao_prefeito_indicando_o_cascalhamento_da_estrada_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/011_indicacao_ao_prefeito_indicando_reaproveitamento_dos_conteineres_da_escola_santo_antonio_serem_transformados_em_ponto_de_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/indicacao_018_-_prefeito_e_transportes_-_manutencao_urgente_da_ponte_que_liga_juara_ao_p.a._vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/018_indicacao_-__secretario_de_transporte_-cascalhamento_da_estrada_pedro_damiao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/019_indicacao_-__secretario_de_cidade_-patrolamento_da_rua_parati.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/020_indicacao_-__secretario_de_transporte_-patrolamento_da_estrada_seringal.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/021_indicacao_-__prefeito_e_secretario_de_cidade_-manutencao_parque_infantil_da_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/004_indicacao_ao_executivo_municipal_visando_o_patrolamento_da_estrada_da_amor.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_004_-_dep_coronel_fernanda_e_janaina_riva_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_005_-_dep_coronel_fernanda_-_pedido_destinacao_de_emenda_para_aquisicao_de_caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/012_indicacao_ao_prefeito_indicando_a_necessidade_de_01_pick-uo_na_itu_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/indicacao_019_-_sinfra_-_manutencao_da_mt_338_417.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2708/mensagem_de_veto_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2878/mensagem_de_veto_n_002-2024_-dispoe_sobre_a_reestruturacao_do_quadro_de_pessoal_e_reorganizacao_dos_planos_de_cargos_carreiras_e_salarios_dos_servidores_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2879/mensagem_de_veto_n_003-2024_-altera_dispositivos_da_lei_complementar_no_028_de_26_de_dezembro_de_2007_que_dispoe_sobre_o_estatuto_dos_servidores_publicos_do_municipio_de_juara_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2880/mensagem_de_veto_n_004-2024_-dispoe_sobre_o_sistema_de_controle_interno_do_poder_executivo_do_municipio_de_juara-mt_nos_termos_do_artigo_31_da_constituicao_federal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2881/mensagem_de_veto_n_005-2024-autoriza_o_poder_executivo_municipal_a_conceder_gratificacao_aos_servidores_publicos_que_exercem_responsabilidade_tecnica_no_ambito_do_municipio_de_juara-mt_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2882/mensagem_de_veto_n_006-2024-estabelece_os_subsidios_do_prefeito_e_vice-prefeito_para_a_legislatura_de_2025_a_2028_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2883/mensagem_de_veto_n_007-2024-estabelece_os_subsidios_dos_secretarios_do_municipio_de_juara-mt_para_o_periodo_2025_a_2028_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/mensagem_de_veto_n_008-2024-_referente_ao_projeto_de_lei_do_legislativo_n_031-2021-_que__autoriza.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2755/mocao_de_aplauso_001_aos_organizadores_do_evento_de_beats_tenis_-_parati.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_de_aplauso_002_a_equipe_de_licitacao_da_prefeitura_e_demais.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_de_aplauso_001_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-__1o_lugar_na_copa_mato_grosso_juvenil_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2813/mocao_de_aplauso_002_ao_tecnico_e_presidente_da_associacao_de_handebol_time_aly_-_2o_lugar_na_copa_mato_grosso_-_mirim_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_de_aplauso_003_ao_senhor_antonio_marcos_de_azevedo_e_a_senhora_fabricia_b._gomes_de_azevedo_-_projeto_mda_aabb.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2815/mocao_de_aplauso_001_a_eemt_cb_pm_israel_wesley_prado_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2895/mocao_de_aplauso_004_aos_finalistas_do_torneio_estadual_de_beach_tenis_em_sinop.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2896/mocao_de_aplauso_005_aos_campeoes_do_torneio_estadual_de_beach_tenis_em_primavera_do_leste.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2916/mocao_de_aplauso_001_as_instituicoes_e_voluntarios_na_arrecadacao_para_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_de_aplauso_006_time_de_basquete_adulto_masculino.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2927/mocao_de_aplauso_007_raquel_amaral_miranda_pela_certificacao_como_arbitra_de_boxe.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2928/mocao_de_aplauso_008_boxeadores_rafael_gabriel_e_robertty_medalhistas_do_campeonato_estadual_de_boxe.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/mocao_de_aplauso_009_alex_fontes_pela_medalha_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/mocao_de_aplausos_001_alunos_que_receberam_a_certificacao_de_mencao_honrosa_da_obmep.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/mocao_de_aplauso_001_margareth_buzetti.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/mocao_de_aplauso_010_21o_batalhao_da_pm_e_policia_civil_de_juara.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2909/mocao_de_pesar_001_deputada_federal_amalia_barros.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/mocao_de_pesar_001_wirlisbeste_salvador_cavallari.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_decreto_001_titulo_mulher_empreendedora_senhora_alair_coutinho.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_decreto_002_titulo_mulher_empreendedora_senhora_silene_da_silva_barbosa_amaral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2740/projeto_de_decreto_003_titulo_mulher_empreendedora_senhora_claudia_henrique_leao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_decreto_004_titulo_mulher_empreendedora_senhora_janete_vicente_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_005_titulo_mulher_empreendedora_senhora_dirce_maria_barbosa_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2743/projeto_de_decreto_006_titulo_mulher_empreendedora_senhora_cicera_maria_dos_santos_cardoso.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_decreto_007_titulo_mulher_empreendedora_senhora_shirley_aleixo_ossani.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2745/projeto_de_decreto_008_titulo_mulher_empreendedora_senhora_luciana_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2746/projeto_de_decreto_009_titulo_mulher_empreendedora_senhora_jaqueline_de_brida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2747/projeto_de_decreto_010_titulo_mulher_empreendedora_senhora_simone_dantas_de_araujo_melo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_decreto_011_titulo_mulher_empreendedora_senhora_magali_cristina_de_lima_farias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_decreto_012_titulo_mulher_empreendedora_senhora_rosa_aparecida_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2777/projeto_de_decreto_013_titulo_de_cidadao_honorario_juarense_nilco_contini.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2778/projeto_de_decreto_014_titulo_de_cidadao_honorario_juarense_antonio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2779/projeto_de_decreto_015_titulo_de_cidadao_honorario_juarense_jose_milton_costa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2780/projeto_de_decreto_016_titulo_de_cidada_honorario_juarense_odete_de_fatima_garcia_do_prado_silva.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2833/projeto_de_decreto_017_titulo_de_cidadao_honorario_juarense_helio_francisco_castao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2859/projeto_de_decreto_018_titulo_de_cidadao_honorario_juarense_bertino_conradi.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_decreto_019_titulo_de_cidadao_honorario_juarense_ivan_jose_schmid.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_decreto_020_titulo_de_cidadao_honorario_juarense_jose_aparecido_cabral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_decreto_021_titulo_de_cidadao_honorario_juarense_nilson_martins_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2863/projeto_de_decreto_022_titulo_de_cidadao_honorario_juarense_antonio_francisco_leite.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2864/projeto_de_decreto_023_titulo_de_cidadao_honorario_juarense_luiz_ferreira_da_silva_-_lula_do_verdao_da_serra.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2865/projeto_de_decreto_024_titulo_de_cidadao_honorario_juarense_adao_gustmann_schmith.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2888/projeto_de_decreto_025_titulo_de_cidadao_honorario_juarense_evaristo_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2914/projeto_de_decreto_026_titulo_de_cidadao_honorario_anisio_volpato.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_decreto_027_titulo_de_cidadao_honorario_valdecir_guerra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_decreto_028_titulo_de_cidadao_honorario_vicente_dos_santos_faria_neto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_decreto_029_titulo_de_cidadao_honorario_mauro_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2919/projeto_de_decreto_030_titulo_de_cidadao_honorario_juarense_luzia_malvas_da_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2920/projeto_de_decreto_031_titulo_de_cidadao_honorario_juarense_elizabeth_fernandes_barbon_zanzarini.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2921/projeto_de_decreto_032_titulo_de_cidada_honoraria_juarense_neire_medeiros_bergamaschi.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_decreto_033_titulo_de_cidada_honoraria_juarense_marcia_andreia_dos_santos_yakabe.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_decreto_034_titulo_de_cidada_honoraria_juarense_albina_mota_tondin.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_decreto_035_titulo_de_cidada_honoraria_juarense_alcinda_coutinho_ferreira.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2940/projeto_de_decreto_036_titulo_de_cidadao_honoraria_juarense_jose_luiz_gomes_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_decreto_037_titulo_de_cidadao_honorario_juarense_fabio_jose_tardin.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2957/projeto_de_decreto_038_titulo_de_cidadao_honorario_juarense_jose_henrique_borges.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_decreto_039_titulo_de_cidadao_honorario_juarense_altair_sofientini_ciecoski.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_decreto_040_titulo_de_cidada_honoraria_juarense_francisca_rosa_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_decreto_041_titulo_de_cidadao_honorario_juarense_antonio_luiz_zanzarini.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_decreto_042_titulo_de_cidadao_honorario_juarense_soan_barros_da_silva.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/projeto_de_decreto_043_titulo_de_cidadao_honorario_amarildo_bertasso.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/projeto_de_decreto_044_titulo_de_cidadao_honorario_luiz_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_045_titulo_de_cidadao_honorario_juarense_luiz_antonio_de_campos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_decreto_046_titulo_honorifico_juarense__cicero_leandro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_047_titulo_de_cidada_honoraria_juarense_almerinda_araujo_de_souza_e_souza.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_048_titulo_de_cidada_honoraria_juarense_maria_salete_de_souza.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_049_diploma_professora_elaine_suely.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_decreto_050_titulo_de_cidada_honoraria_juarense_ivonete_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/projeto_de_decreto_051_titulo_honorifico_juarense_izael_costa.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/projeto_de_decreto_052_titulo_de_cidada_honoraria_juarense_maria_do_carmo_de_paula.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/projeto_de_decreto_053_diploma_professora_elaine_celia_possavatis.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/projeto_de_decreto_054_titulo_de_cidadao_honorario_juarense_pelmiro_fagundes_chaves.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_055_titulo_de_cidadao_honorario_juarense_joaquim_nunes_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/projeto_de_decreto_056_diploma_professora_elaine_roseclel_albertini.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/projeto_de_decreto_057_diploma_professora_elaine_silvane_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/projeto_de_decreto_058_titulo_de_cidadao_honorario_juarense_genesio_mariano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto_de_decreto_059_comenda_desportiva_raquel_amaral_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_decreto_060_comenda_desportiva_mirian_da_silva_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_decreto_061_comenda_desportiva_everaldo_miranda.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_decreto_062_diploma_professora_elaine_aparecida_santana.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_decreto_063_comenda_desportiva_madalena_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_decreto_064_diploma_professora_elaine_roberto_trabaquini.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/projeto_de_decreto_065_diploma_professora_elaine_geneilda_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_decreto_066_comenda_desportiva_thiago_paiva_delarica.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_decreto_067_comenda_desportiva_moises_da_silva_rodrigues_rezenda.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/projeto_de_decreto_068_diploma_professora_elaine_denise_paulina_alves_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_decreto_069_titulo_honorifico_de_cidadao_juarense_ao_senhor_juliano_hermont_hermes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/projeto_decreto_legislativo_071-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/projeto_de_decreto_legislativo_072-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_decreto_legislativo_073.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_decreto_legislativo_074.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_decreto_legislativo_075.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/projeto_decreto_legislativo_076.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_decreto_078_titulo_honorifico_de_cidadao_juarense_a_senhora_roseli_maria_franchini_lauro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2725/projeto_de_lei_complementar_no_001-2024_-_altera_lc_no_015-2006_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2733/projeto_de_lei_complementar_no_002-2024_-_altera_a_lc_017-2006_-_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2737/projeto_de_lei_complementar_no_003-2024_-_altera_lc_020-2006_-_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2767/projeto_de_lei_complementar_no_004-2024_-_altera_a_lc_019-2006_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2797/projeto_de_lei_complementar_no_005-2024_-_reestruturacao_do_quadro_de_pessoal_-_servidores_municipio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_complementar_no_006-2024_-_altera_a_lc_028-2007_-_estatuto_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2844/projeto_de_lei_complementar_no_007-2024_-_altera_a_lc_2006_-_parcelamento_de_solo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/projeto_de_lei_complementar_n_008-2024-_altera_a_lei_complementar_n_017-2006.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/projeto_de_lei_complementar_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_complementar_n010-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_complementar_n011-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_complementar_n012-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_complementar_n013-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2805/projeto_de_lei_complementar_001_2024_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2897/projeto_de_lei_complementar_002_2024_altera_lei_complementar_143-2016_pccs.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_municipal_no_001-2024_-_autoriza_abertura_de_credito_adicionais_remanejamento_loa-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2687/projeto_de_lei_municipal_no_002-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2689/projeto_de_lei_municipal_no_003-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2702/projeto_de_lei_municipal_no_004-2024_-_desafetacao_de_area_de_dominio_publico.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2703/projeto_de_lei_municipal_no_005-2024_-_cria_o_conselho_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2722/projeto_de_lei_municipal_no_006-2024_-_firmar_termo_de_convenio_cooperacao_mutua_fundacao_nova_chance_-_funac.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2723/projeto_de_lei_municipal_no_007-2024_-_altera_lei_municipal_no_3.140-2023_-_diretrizes_elaboracao_lei_orcamentaria_-_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2724/projeto_de_lei_municipal_no_008-2024_-_altera_lei_municipal_no_2.961-2021_-_ppa-2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2752/projeto_de_lei_municipal_no_009-2024_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2764/projeto_de_lei_municipal_no_010-2024_-_autoriza_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2765/projeto_de_lei_municipal_no_011-2024_autoriza_contratacao_temporaria_de_pessoal_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2766/projeto_de_lei_municipal_no_012-2024_-_dispoe_sobre_aprovacao_loteamento_brasil_norte_juara.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_municipal_no_013-2024_-_institui_gratificacao_mensal_agente_contratacao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_municipal_no_014-2024_-_dispoe_sobre_o_sistema_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2801/projeto_de_lei_municipal_no_015-2024_-_institui_gratificacao_servidores_responsabildiade_tecnica_saude.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_municipal_no_016-2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2840/projeto_de_lei_municipal_no_017-2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_municipal_no_018-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2842/projeto_de_lei_municipal_no_019-2024_sistema_unico_assist._social.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2843/projeto_de_lei_municipal_no_020-2024_-_loteamento_kairos_ii.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_municipal_no_021-2024_-_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2872/projeto_de_lei_municipal_no_022-2024_-_rga_2024_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_municipal_n_023-2024-_altera_lei_no_1656-2005-rpps.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_municipal_no_024-2024-_revogacao_de_leis.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_municipal_no_025-2024-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/projeto_de_lei_municipal_no_026-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/projeto_de_lei_municipal_no_027-2024_-_criacao_conselho_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/projeto_de_lei_municipal_no_028-2024_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_municipal_no_029-2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/projeto_de_lei_municipal_no_030-2024_-_ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_municipal_no_031-2024_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/projeto_de_lei_municipal_n_032-2024-_altera_o_anexo_l_da_lei_muncipal_n_2.720-2018_que_dispoe_sob.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/projeto_de_lei_municipal_n_033-2024-_dispoe_sobre_a_revogacao_de_leis_municipais_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/projeto_de_lei_municipal_n_034-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_municipal_n_035-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_muncipal_n_036-2024-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_aber.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_municipal_n_037-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/projeto_de_lei_municipal_no_038-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/projeto_de_lei_municipal_n_039-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/projeto_de_lei_municipal_n_040-2024-_altera_a_lei_municipal_no_3.080-2023_-_disciplina_o_regime_de.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/projeto_de_lei_municipal_n_041-2024-__dispoe_sobre_aprovacao_do_loteamento_de_interesse_social_deno.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/projeto_de_lei_municipal_n_042-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/projeto_de_lei_municipal_n_043-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/projeto_de_lei_municipal_n_044-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/projeto_de_lei_municipal_n_045-2024-_dispoe_sobre_a_nomenclatura_da_equipe_saude_da_familia_locali.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3074/projeto_de_lei_municipal_n_046-2024-_dispoe_sobre_a_nomenclatura_da_creche_municipal_localizada_no.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3075/projeto_de_lei_municipal_n_047-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/projeto_de_lei_municipal_n_048-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3077/projeto_de_lei_municipal_n_049-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/projeto_de_lei_municipal_n_050-2024-_dispoe_sobre_aprovacao_de_loteamento_urbano_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_lei_municipal_n_051-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/projeto_de_lei_municipal_n_052-altera_dispositivos_da_lei_municipal_n_3.203-2024_que_dispoe_sobre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_lei_municipal_n_053-2024-_cria_os_componentes_do_municipio_de_juara-mt_do_sistema_nacion.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/projeto_de_lei_municipal_054_abre_credito_especial.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/projeto_de_lei_municipal_n_055-2024-_prorroga_ate_31_de_dezembro_de_2025_a_vigencia_do_plano_munic.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_municipal_n_056-2024-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_lei_municipal_n_057-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_municipal_n_058-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/projeto_de_lei_municipal_n_059-2024-_2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigen.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_municipal_n_060-2024-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_municipal_n_061-2024-_dispoe_sobre_a_extincao_de_escola_municipal_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_municipal_n_062-2024-_autoriza_o_municipio_de_juara-mt_a_participar_do_consorcio_int.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_municipal_n_063-2024-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_municipal_n_064-2024-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_per.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2806/projeto_de_lei_do_legislativo_001_mesa_diretora__subsidio_prefeito_e_vice_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2807/projeto_de_lei_do_legislativo_002_mesa_diretora__subsidio_secretarios_municipais_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_do_legislativo_003_mesa_diretora__dispoe_sobre_a_revogacao_de_dispositivos_das_leis_municipais__-_conselhos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2832/projeto_de_lei_do_legislativo_004_mesa_diretora__ins._grat._mensal_ao_agente_de_contratacao_comissao_de_contratacao_pregoeiro_equipes_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_do_legislativo_005_leo_boy__dispoe_sobre_a_regularizacao_de_edificacoes_implementadas_em_desacordo_com_a_legislacao_especi.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_do_legislativo_006_eraldo_markito__dispoe_sobre_a_denominacao_das_ruas_do_residencial_veneza_no_municipio_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_do_legislativo_007_mesa_diretora__rrevoga_o_inciso_vi_do_art._14_da_lei_municipal_no_2.039.2009_-_smdc.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2922/projeto_de_lei_do_legislativo_008_eduardo_do_boxe__disciplina_a_declaracao_de_utilidade_publica_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_do_legislativo_009_leo_boy__garante_o_direito_de_prioridade_de_matricula_a_irmaos_em_mesma_unidade_escolar_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/projeto_de_lei_do_legislativo_010_sandy_declara_de_utilidade_publica_municipal_a_apaa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/projeto_de_lei_do_legislativo_011_eduardo_do_boxe__dispoe_sobre_a_entrega_domiciliar_de_medicamentos_de_uso_continuo_as_pessoas_com_deficiencia_e_idosas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/projeto_de_lei_do_legislativo_013_sandy__cria_no_ambito_das_escolas_publicas_municipais_de_juara_o_forum_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/projeto_de_lei_do_legislativo_014_sandy_declara_de_utilidade_publica_municipal_a_associacao_dos_pequenos_produtores_rurais_do_assentamento_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/projeto_de_lei_do_legislativo_015_monica_welignton_cria_a_extensao_da_rua_genova_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/projeto_de_lei_do_legislativo_016_welignton_multa_para_uso_da_maconha_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/projeto_de_lei_do_legislativo_017_leo_boy__da_denominacao_de_travessa_alvorada_a_travessa_localizada_entre_a_rua_varzea_alegre_e_o_lote_ii-r.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/projeto_de_lei_do_legislativo_018_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_beneficente_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/projeto_de_lei_do_legislativo_020_eduardo_do_boxe_estabelece_regras_para_comercializacao_de_alimentos_atraves_de_food_truck.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_do_legislativo_021_leo_boy_declara_de_utilidade_publica_municipal_a_associacao_indigena_rikbaktsa_tsirik.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/projeto_de_lei_do_legislativo_022_leo_boy_e_ze_galvao_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.227.2024_que_da_denominacao_de_travessa_alvorada.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_do_legislativo_023_sandy_denominacao_de_estrada_municipal.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/projeto_de_lei_do_legislativo_024_vera._marta_dalpiaz_dispoe_sobre_a_divulgacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_consultas_public.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/projeto_de_lei_do_legislativo_025_leo_boy__altera_art._4o_lei_municipal_no_3.233.2024_que_disciplina_a_declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_do_legislativo_026_eduardo_do_boxe_declara_de_utilidade_publica_municipal_a_associacao_amigos_do_volei_de_areia_de_juara_-_avaju.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_do_legislativo_027_eduardo_do_boxe_dispoe_sobre_a_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/projeto_de_lei_do_legislativo_028_leo_boy__da_denominacao_de_travessa_a_travessa_localizada.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2701/projeto_de_resolucao_001_2024_mesa_diretora_calendario_sessoes_2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2735/projeto_de_resolucao_002_2024_sandy_-_presidente_estabelece_normas_de_tramitacao_e_concessao_de_titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2736/projeto_de_resolucao_003_2024_sandy_cria_no_site_da_camara_municipal_de_juara_a_galeria_historica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_resolucao_005_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_20_de_marco_de_2024_para_o_dia_13_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_resolucao_006_2024_mesa_diretora_altera_dispositivos_resolucao_no_123_de_26_de_dezembro_de_2011_-_r.i._-_subsidios_vereadores_por_resolucao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_resolucao_007_2024_mesa_diretora_fixa_o_valor_do_subsidio_dos_vereadores_de_juara-mt_para_a_legislatura_de_2025.2028.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/projeto_de_resolucao_008_2024_mesa_diretora_suspende_temporariamente_as_fases_do_grande_expediente_e_consideracoes_finais_das_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/projeto_de_resolucao_010_2024_comissao_de_legislacao_justica_e_redacao_-_acrescenta__4o_e_5o_ao_art_54_-_r.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/projeto_de_resolucao_011_2024_mesa_diretora_antecipa_a_sessao_ordinaria_de_05.08.2024_para_o_dia_22.07.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_resolucao_013_2024_mesa_diretora_regulamentacao_elaboracao_de_plano_de_contratacoes_anual.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_resolucao_014_2024_mesa_diretora_doar_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/proposta_de_emenda_a_lei_organica_001_2024_mesa_diretora_altera_lom_-_ref._subsidio_ferias_e_13o.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2686/requerimento_001_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2688/requerimento_002_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2690/requerimento_003_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2699/req_001.2024_-_reiterando_solicitacao_de_informacoes_referente_falta_de_pagamento_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_004_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2705/requerimento_005_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2706/requerimento_006_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2707/requerimento_007_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2716/req_001.2024_-_relatorio_do_supervati_financeiro.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2726/req_001_executivo__requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_caes_soltos_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2727/req_002_executivo_requeiro_informacoes_referente_as_providencias_que_estao_sendo_adotadas_frente_a_quatidade_de_lotes_urbanos_sujos.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2728/req_003_executivo__requeiro_levantamento_de_residencias_que_estao_em_areas_de_riscos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2749/req_004_executivo_requendo_esclarecimento_referente_as_providencias_que_estao_sendo_adotadas_quanto_as_empresas_terceirizadas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2750/req_005_executivo_requerendo_esclarecimento_referente_as_instalacoes_de_cameras_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_008_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_mulheres_empreendedoras.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2759/requerimento_001_requerendo_afastamento_do_cargo_por_31_dias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2772/requerimento_010_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_011_solicitando_dispensa_dos_pareceres_projeto_de_resolucao_005.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2775/req_002_marta_requerendo_inscricao_cargo_da_mesa_-_vice-presidente.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2796/req_006_executivo_requerendo_esclarecimento_referente_certificacao_e_envio_ao_tribunal_de_contas_dos_acs_e_ace_de_juara.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2803/req_003__requerendo_esclarecimento_quanto_ao_cumprimento_do_piso_salarial_dos_professores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2804/req_001.2024_-_deliberacao_plenario_retirada_tramitacao_processos_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2816/req_002.2024_-_requerendo_resposta_da_indicacao_no_005-2024_-_redutor_de_velocidade_rua_barao_do_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2817/req_003.2024_-_requerendo_resposta_da_indicacao_no_006-2024_-_redutor_de_velocidade_rua_barao_do_rio_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2818/req_004.2024_-_requerendo_resposta_da_indicacao_no_007-2024_-_redutor_de_velocidade_rua_helio_sguario_muchalak.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2819/req_001__requerendo_esclarecimento_referente_a_servidora_publica_em_licenca_maternidade_perder_o_direito_as_ferias.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2830/requerimento_015_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_016_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2837/req_005.2024_-_requerendo_informacoes_relacionadas_a_entrada_de_maquinario_administracao_publica_em_area_particular.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2838/req_004_mauro_mendes_requerendo_a_execucao_das_medidas_relativas_a_moratoria_da_soja.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2845/requerimento_017_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2846/requerimento_018_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2847/requerimento_019_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2848/req_001.2024_-_audiencia_publica_planta_genica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2849/req_002.2024_-_audiencia_publica_projeto_de_lei_complementar_007-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_021_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_do_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2855/req_001_executivo_secretario_do_agronegocio_requerendo_relatorio_completo_dos_produtores_que_foram_atendidos_pela_secretaria_de_agronegocio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2868/req_007_executivo_requerendo_copias_de_atas_de_registro_de_precos_e_termos_de_adesao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2869/req_008_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_as_estradas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2870/req_009_executivo_requerendo_esclarecimento_quanto_a_inercia_das_instalacoes_de_cameras_de_vigilancia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2891/req_010_executivo_requerendo_informacoes_sobre_o_rateio_repassado_ao_consorcio_intermunicipal_de_saude-cisva.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2892/req_011_executivo_requerendo_informacoes_sobre_o_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2893/req_012_executivo_requerendo_informacoes_sobre_servidores_cedidos_pelo_estado_a_prefeitura_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2899/req_003.2024_convocacao_alzira_piva_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2924/req_004.2024_-_conv_obrigatoria_saude_apresentacao_de_relatorio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2925/req_005__requerendo_solicitando_um_relatorio_detalhado_sobre_os_projetos_ou_trabalhos_do_segmento_artistico-cultural_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_005__requerendo_informacoes_sobre_a_ausencia_de_um_cardiologista_no_hospital_municipal_de_juara_mesmo_apos_homologacao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2930/req_002_executivo_secretario_de_transporte_requerendo_esclarecimentos_acerca_de_falta_de_manutencao_na_porteira_branca_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2931/req_003_executivo_solicitando_informacoes_sobre_licitacao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/req_015_executivo_requerendo_ao_prefeito_esclarecimentos_sobre_quais_criterios_utilizados_na_escolha_da_adesao_010.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/req_016_executivo_requerendo_informacoes_sobre_o_transporte_escolar_de_juara.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/req_004_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_estrada_aamor.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/req_005_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_do_rio_matrinxa.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/req_017_executivo_requerendo_esclarecimentos_sobre_as_providencias_em_relacao_ao_onibus_escolar_que_pegou_fogo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/requerimento_022_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_031.24_-_seletivo_saude.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_executivo_em_encaminhar_documentos_necessarios_a_metamat.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/req_006_executivo_requerendo_esclarecimentro_referente_a_inercia_do_puder_publico_quanto_a_ponte_linha_figueira.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/req_018_executivo_requerendo_informacoes_sobre_o_programa_finisa_junto_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/req_019_executivo_requerendo_manutencao_urgente_na_rede_de_alta_tensao_da_escola_cantinho_magico.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/requerimento_023_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_032.24_-_contratacao_apoio_administrativo_educacional.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/req_007_executivo_educacao_requerendo_esclarecimentro_o_transporte_escolar_terceirizado_da_linha_japurana.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/requerimento_006__requerendo_copia_integral_da_dispensa_de_licitacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_024_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_034.24_-_credito_especial_-_24.000_-_locacao_imovel_casa_crianc.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/requerimento_025_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_035.24_-_credito_especial_-_emenda_markito_15.000_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/requerimento_026_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_036.24_-_credito_suplementar_-_emenda_bancada_uniao_200.000.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_027_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037.24_-_credito_especial_-_abertura_2.985.01840_rodov.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/req_020_executivo_requerendo_copia_do_cronograma_de_atendimento_nos_territorios_indigenas.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/req0211.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/requerimento_028_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_027.24_-_conselho_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/requerimento_029_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_038.24_-_credito_especial_r_57.000_emendas_pestalozzi_ride.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_030_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_039.24_-_credito_especial_15.000_quadra_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_031_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_040.24_-_regime_de_plantao_presencial_e_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_032_solicitando_regime_de_urgencia_ao_projeto_de_lei_municipal_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/requerimento_033_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_041.24_-_loteamento_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/req_006__requerendo_esclarecimento_quanto_ao_cemiterio_publico.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/requerimento_034_solicitando_regime_de_urgencia_ao_projeto_de_lei_legislativo_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/requerimento_035_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_legislativo_no_015.24_-.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_036_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_010.2024_-_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_037_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_010.2024_-_que_acrescenta__4o_e_5o_ao_art._54_da_resolucao_no_123.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/requerimento_038_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_042.2024_-_credito_suplementar_-_r_180.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/requerimento_039_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_043.2024_-_credito_especial_-_310.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/requerimento_040_solicitando_dispensa_dos_pareceres_ao_ao_projeto_de_lei_municipal_no_044.2024_-_credito_especial_-_200.000_-_cooacatavale.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_041_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_042_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_011.2024_-_antecipa_sessao_05.08.2024_para_22.07.2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/req_022_executivo_requerendo_informacoes_detalhadas_acerca_do_procedimento_de_locacao_de_ambulancias_por_parte_desta_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_045.2024_-_esf_vila_botelho.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/requerimento_044_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_046.2024_-_creche_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_048.2024_-_loteamento_boulevard.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_049.2024_-_loteamento_boulevard_a.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/requerimento_047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_050.2024_-_loteamento_boulevard_b.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_051.2024_-_abertura_de_credito_supl_-_r_500.044.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/req_001.2024_-_conv_obrigatorias_rreo_e_rgf_1o_qd_e_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/req_006.2024_-_requerendo_resposta_dos_oficios_encaminhados_ao_dimutran_no_dia_19_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/req_002.2024_-_prorrogando_aud_pub._ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3094/requerimento_001_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_021.2024_-_declara_utilidade_pub._associacao_indigena_rikbaktsa_tsirik.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/req_023_executivo_requerendo_cronograma_detalhado_da_obra_da_escola_santo_antonio__monte_azul.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/req_024_executivo_requerendo_copia_da_receita_corrente_liquida_dos_ultimos_84_meses_conforme_modelo_em_anexo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_051_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_054.2024_-_autoriza_o_poder_executivo_a_realizar_no.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/requerimento_052_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_055.2024_-_prorroga_ate_31_de_dezembro_de_2025_a_vi.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/req_025_executivo_requerendo_esclarecimentos_sobre_o_abastecimento_de_agua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/req_002.2024_-_requerendo_copias_integrais_do_processo_de_inexigibilidade_de_licitacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/req_026_executivo_requerendo_municipal_requerendo_informacoes_sobre_o_andamento_do_programa_do_governo_federal_minha_casa_minha_vida__no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/req_027_executivo_requerendo_copias_dos_relatorios_de_analise_de_agua_e_esclarecimentos_sobre_a_qualidade_da_agua_em_juara.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/req_028_executivo_requerendo_as_informacoes_referentes_a_arrecadacao_do_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/req_029_executivo_requerendo_relatorio_das_emendas_impositivas_liquidadas_nos_anos_2022-2023_e_2024_assim_como_esclarecimentos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/req_007.2024_-_prefeito_requerendo_copia_dos_comprovantes_de_pagamento_do_aluguel_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/requerimento_053_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_059.2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/req_030_exeutivo___requerendo_informacoes_referente_ao_incentivo_financeiro_adicional_dos_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/req_008.2024_-_prefeito_requerendo_informacoes_sobre_diaria_de_servidoras.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/requerimento_007__requerendo_informacoes_sobre_as_dividas_ativas_que_prescreveram_em_2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/requerimento_008__requerendo_informacoes_sobre_saga_comercio_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/req_031_executivo_e_sec_saude_requerendo_copia_do_contrato_e_atestado_de_nota_de_compra_dos_uniformes_entregues_aos_agentes_comunitarios_de_saude_acs.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/req_003.2024_-_obrigatorias_rreo_e_rgf_2o_qd_e_loa.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/req_004.2024_-_audiencia_publica_projeto_de_lei_complementar_008-2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/req_032_executivo_requerendo_respostas_quanto_ao_requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/requerimento_055_solicitando_regime_de_urgencia_aos_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_056_solicitando_dispensa_dos_pareceres_projetos_de_decretos_legislativos_diploma_de_professora_e_comenda_desportivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/requerimento_057_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_063.2024_-_abertura_de_credito_educacao.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento_058_solicitando_regime_de_urgencia_e_dispensa_dos_pareceres_das_comissoes_aos_projeto_de_decretos_legislativos-cidadao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento_059_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_027.2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/requerimento_061_solicitando_regime_de_urgencia_a_subemenda_n_002-_vera._marta.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/req_004.2024_-_esclarecimento_sobre_o_projeto_de_lei_municipal_no_057-2024_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/subemenda_001_a_emenda_modificativa_no_018.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/subemenda_002_a_emenda_modificativa_no_019.2024_-_projeto_de_lei_municipal_no_056-2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2866/mocao_de_parabenizacao_001_unemat.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_de_parabenizacao_002_unemat.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2887/mocao_de_parabenizacao_003_empaer.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2932/mocao_de_parabenizacao_004_motocross.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_de_repudio_001_moratoria_da_soja.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/rf_131.2024_-_projeto_de_lei_municipal_no_030.2024_-_redacao_final_ldo_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H517"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>