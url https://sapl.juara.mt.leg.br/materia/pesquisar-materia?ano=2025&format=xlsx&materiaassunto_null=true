--- v0 (2025-12-22)
+++ v1 (2026-04-19)
@@ -54,3738 +54,3738 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/emenda_aditiva_001_acrescenta_paragrafo_unico_ao_art._5o_do_pl_do_legislativo_no_003.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/emenda_aditiva_001_acrescenta_paragrafo_unico_ao_art._5o_do_pl_do_legislativo_no_003.2025.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 001/2025- ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 5º DO PROJETO DE LEI DO LEGISLATIVO Nº 003/2025, QUE ASSEGURA ÀS GESTANTES A REALIZAÇÃO DA ULTRASSONOGRAFIA MORFOLÓGICA NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3389/emenda_aditiva_002__projeto_de_lei_municipal_no_029.2024_-_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3389/emenda_aditiva_002__projeto_de_lei_municipal_no_029.2024_-_rga.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 002/2025- Acrescenta §§ 1º e 2º ao artigo 1º do Projeto de Lei Municipal nº 029/2025, que dispõe sobre a revisão geral anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Patrícia Vivian</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/emenda_modificativa_001_modifica_ementa_e_dispositivo_do_projeto_de_lei_do_legislativo_no_003.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/emenda_modificativa_001_modifica_ementa_e_dispositivo_do_projeto_de_lei_do_legislativo_no_003.2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 001/2025- MODIFICA A EMENTA E DISPOSITIVO DO PROJETO DE LEI DO LEGISLATIVO Nº 003/2025, QUE ASSEGURA ÀS GESTANTES A REALIZAÇÃO DA ULTRASSONOGRAFIA MORFOLÓGICA NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - 2025/2026, CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3366/emenda_modificativa_002_modifica_os_incisos_e_o_paragrafo_unico_do_art._6o_do_pl_municipal_no_022.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3366/emenda_modificativa_002_modifica_os_incisos_e_o_paragrafo_unico_do_art._6o_do_pl_municipal_no_022.2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 002/2025- Modifica os Incisos e o parágrafo único do artigo 6º do Projeto de Lei Municipal nº 022/2025, que autoriza o poder executivo a notificar, multar e emitir taxa de limpeza de terreno baldio, dos proprietários de lotes localizados no perímetro urbano de Juara.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3388/emenda_modificativa_003_modifica_arts._1o_e_3o_ao_projeto_de_lei_municipal_no_029.2025_rga.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3388/emenda_modificativa_003_modifica_arts._1o_e_3o_ao_projeto_de_lei_municipal_no_029.2025_rga.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 003/2025- Modifica os arts. 1º e 3º do Projeto de Lei Municipal nº 029/2025 que dispõe sobre a revisão geral anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3426/emenda_modificativa_004_modifica_o_art._1o_ao_projeto_de_lei_do_legislativo_no_004.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3426/emenda_modificativa_004_modifica_o_art._1o_ao_projeto_de_lei_do_legislativo_no_004.2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 004/2025- Modifica o Art. 1° do Projeto de Lei da Legislativo n° 004/2025 que Declara de Utilidade Pública Municipal a Associação da Juventude do Estado de Mato Grosso - AJMT.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/emenda_substitutiva_001_projeto_de_lei_municipal_035_ldo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/emenda_substitutiva_001_projeto_de_lei_municipal_035_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2025- Substitui a redação e os anexos I e II do Projeto de Lei Municipal nº 035/2025, que Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/emenda_substitutiva_002_projeto_de_lei_municipal_060_ppa_2026-2029.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/emenda_substitutiva_002_projeto_de_lei_municipal_060_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Emenda Substituitiva n° 002/2025- Substitui o Anexo I do Projeto de Lei Municipal nº 060/2025.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2025/2026, CDDM - Comissão de Defesa dos Direitos da Mulher - 2025/2026, CECDSAMS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CLJR - Comissão de Legislação, Justiça e Redação - 2025/2026, COSPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/</t>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 003/2025 - Substitui a redação e os anexos I, II e III do Projeto de Lei Municipal nº 065/2025, que Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_supressiva_001_projeto_de_lei_do_legislativo_no_003.2025_suprime_os_incisos_i_e_ii.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_supressiva_001_projeto_de_lei_do_legislativo_no_003.2025_suprime_os_incisos_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 001/2025- SUPRIME OS INCISOS I E II DO PARÁGRAFO ÚNICO DO ART. 1º DO PROJETO DE LEI DO LEGISLATIVO Nº 003/2025, QUE ASSEGURA ÀS GESTANTES A REALIZAÇÃO DA ULTRASSONOGRAFIA MORFOLÓGICA NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE JUARA.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3367/emenda_supressiva_002_suprime_o_inciso_ii_do_art._10_do_pl_municipal_no_022-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3367/emenda_supressiva_002_suprime_o_inciso_ii_do_art._10_do_pl_municipal_no_022-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 002/2025- Suprime o Inciso ii do art. 10 do Projeto de Lei Municipal nº 022/2025, que autoriza o Poder Executivo a notificar, multar e emitir taxa de limpeza de terreno baldio, dos proprietários de lotes localizados no perímetro urbano de Juara.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - 2025/2026, CECDSAMS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2025/2026, COSPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/emenda_supressiva_003_suprime_os_art._3o_e_4o_do_pl_municipal_no_072-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/emenda_supressiva_003_suprime_os_art._3o_e_4o_do_pl_municipal_no_072-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 003/2025- SUPRIME OS ARTIGOS 3º E 4º DO PROJETO DE LEI MUNICIPAL Nº 072/2025, QUE DISPÕE SOBRE A DESAFETAÇÃO E AUTORIZAÇÃO DE VENDA POR LEILÃO DE ÁREAS DE DOMÍNO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/emenda_supressiva_004_suprime_o_art._6o__do_projeto_de_lei_no_060-2025_-_ppa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/emenda_supressiva_004_suprime_o_art._6o__do_projeto_de_lei_no_060-2025_-_ppa.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 004/2025 - Suprime o artigo 6º do Projeto de Lei Municipal nº 060/2025, que Dispõe sobre Plano Plurianual do Município de Juara para o período de 2026-2029.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ganso Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/001_indicacao_ao_prefeito_indicando_construcao_de_calcadas_em_parceira_com_o_poder_publico_e_privado.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/001_indicacao_ao_prefeito_indicando_construcao_de_calcadas_em_parceira_com_o_poder_publico_e_privado.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2025- Requerendo ao Excelentíssimo Prefeito, Senhor Valdinei Holanda Moraes visando uma parceria entre o Poder Público e o setor privado para a construção e recuperação de calçadas na Av. Ayrton Senna.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_n_001-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2025- Indicando à Excelentíssima Senhora Senadora Margareth Buzetti,  solicitando a destinação de emenda parlamentar para aquisição de um aparelho de Raio-X para o Centro de Saúde Frater Lucas, no município de Juara.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_n_002-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_n_002-2025.pdf</t>
   </si>
   <si>
     <t>indicação n° 002/2025- Indicando ao Excelentíssimo Senhor Juarez Costa, Deputado Federal,  solicitando a destinação de emenda parlamentar para aquisição de um aparelho de Raio-X, para o Centro de Saúde Frater Lucas, no município de Juara.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_n_003-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_n_003-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2025- Indicando a Excelentíssima Senhora Gisela Simona, Deputada Federal,  solicitando a destinação de emenda parlamentar para aquisição de um aparelho de Raio-X para o Centro de Saúde Frater Lucas, no município de Juara.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_n_004-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2025- Indicando a Excelentíssima Senhora Gisela Simona, Deputada Federal,  solicitando a destinação de emenda parlamentar para aquisição de um Arco Cirúrgico para o Hospital Municipal Elídia Maschietto Santillo, do município de Juara.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_n_005-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_n_005-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2025- Indicando a Excelentíssima Senhora Senadora Margareth Buzetti, solicitando a destinação de emenda parlamentar para aquisição de um Arco Cirúrgico para o Hospital Municipal Elídia Maschietto Santillo, do município de Juara.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_n_006-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_n_006-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2025- Indicando ao Excelentíssimo Senhor Juarez Costa, Deputado Federal, solicitando a destinação de emenda parlamentar para aquisição de um Arco Cirúrgico para o Hospital Municipal Elídia Maschietto Santillo, do município de Juara.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_n_007-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_n_007-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2025- Indicando ao Ilustríssimo Senhor Amaurício Alves Cordeiro, Autoridade Municipal de Trânsito, visando urgente manutenção e revitalização da pintura das faixas de pedestres no entorno das unidades escolares do município de Juara/MT.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Zé Carlos Mototáxi</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_n_001-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Fábio Tardin, indicando a necessidade de adquirir 01 (uma) ambulância para atender o Distrito de Paranorte.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_n_002-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, para que sejam instalados pontos de ônibus cobertos na Linha Barbosinha, Linha Julião e Comunidade Água Boa, visando atender aos alunos que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_n_003-2025-_dep._estadual_fabio_tardin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_n_003-2025-_dep._estadual_fabio_tardin.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Fábio Tardin, indicando a destinação de emenda parlamentar para viabilizar a construção de uma ponte de madeira na estrada de acesso à Aldeia Munduruku.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_n_008-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_n_008-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2025- Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito Municipal, e Fernanda Alves dos Santos Ribas - Secretária Municipal de Educação, visando a ampliação das instalações da Escola Municipal Maria das Graças Calmon Requena, situada no Parque Alvorada, tendo em vista os desafios enfrentados pela unidade escolar quanto à sua capacidade física, que atualmente se mostra insuficiente para atender de forma adequada à crescente demanda de estudantes na região.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_n_001-2025-_valdinei_holanda_moraes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_n_001-2025-_valdinei_holanda_moraes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, sugerindo parceria junto ao comércio local para aquisição de materiais escolares através de um cartão (Cartão Material Escolar), destinado aos pais ou responsáveis dos alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/002_indicacao_ao_dep_nelson_barbudo_indicando_destinacao_de_ambulancia_para_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/002_indicacao_ao_dep_nelson_barbudo_indicando_destinacao_de_ambulancia_para_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2025- Indicando ao Excelentíssimo Senhor Nelson Ned Previdente (Nelson Barbudo), Deputado Federal, solicitando a destinação de emenda parlamentar para a aquisição de uma ambulância para o município de Juara/MT.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_n_001-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Fábio Tardin, demonstrando a necessidade de adquirir 01 (um) tomógrafo para a Secretária Municipal de Saúde do município de Juara/MT.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_n_002-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Valmir Luiz Moretto, demonstrando a necessidade de adquirir 01 (um) tomógrafo para a Secretária Municipal de Saúde do município de Juara/MT.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/001_indicacao_-_seaf_-_patrulha_mecanizada_para_asagro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/001_indicacao_-_seaf_-_patrulha_mecanizada_para_asagro.pdf</t>
   </si>
   <si>
     <t>indicação n° 001/2025- Indicando a Excelentíssima Secretária de Estado de Agricultura Familiar, Senhora Andreia Carolina Domingues Fujioka, indicando a necessidade da viabilização de uma patrulha mecanizada e um veículo caminhonete para a Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte (ASAGRO), município de Juara/MT.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3332/009_prefeito_fernanda_visando_a_implantacao_de_cercas_eletrica_portao_eletronico_e_interfone_na_crehe_municipal_doce_infancia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3332/009_prefeito_fernanda_visando_a_implantacao_de_cercas_eletrica_portao_eletronico_e_interfone_na_crehe_municipal_doce_infancia.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2025- Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito Municipal, e Fernanda Alves dos Santos Ribas - Secretária Municipal de Educação, indicando a necessidade de providenciar a instalação de cercas elétricas na Creche Municipal "Doce Infância", localizada no bairro Cruzeiro do Sul, bem como a instalação de um portão eletrônico e interfone.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3333/010_prefeito_fernanda_embarque_dos_alunos_que_residem_no_jd._america_no_proprio_bairro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3333/010_prefeito_fernanda_embarque_dos_alunos_que_residem_no_jd._america_no_proprio_bairro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2025- Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito Municipal, e Fernanda Alves dos Santos Ribas - Secretária Municipal de Educação, indicando a possibilidade de realizar um levantamento dos alunos que estudam na Escola Estadual Oscar Soares, anexa à Escola Técnica, e que residem no Jardim América, objetivando viabilizar o embarque desses estudantes no transporte escolar diretamente no referido bairro.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_001_executivo_contratacao_de_agente_de_patio_para_escolas_e_creches_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_001_executivo_contratacao_de_agente_de_patio_para_escolas_e_creches_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, versando sobre a necessidade de contratação de agente de pátio em toda a rede municipal de ensino no município de Juara-MT.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_002_executivo_viabilidade_de_doacao_de_terreno_para_sede_asagro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_002_executivo_viabilidade_de_doacao_de_terreno_para_sede_asagro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, versando a viabilidade de doação de um terreno para construção da sede própria da Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte – ASAGRO, localizada em Paranorte.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_003_executivo_manutencao_das_luminarias_de_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_003_executivo_manutencao_das_luminarias_de_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, versando a necessidade de manutenção e substituição das luminárias públicas danificadas no Distrito Administrativo de Paranorte.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Indicação n° 004/2025- Indicando ao Excelentíssimo Senhor Gilberto Cattani – Deputado Estadual, que interceda junto aos órgãos competentes para viabilizar recurso financeiro destinado à construção da sede própria e de uma estrutura metálica de 20m x 30m para a Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte – ASAGRO, localizada em Paranorte.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_n_001-2025-__indicando_a_excelentissima_secretaria_de_estado_de_agricultura_familiar_sen.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_n_001-2025-__indicando_a_excelentissima_secretaria_de_estado_de_agricultura_familiar_sen.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2025- Indicando ao Excelentíssimo Prefeito, senhor Valdinei Holanda de Moraes para que, por meio do setor competente realize a sinalização do quebra-molas existente no trajeto para a AJES, SECITECI e Universidade do Estado de Mato Grosso (UNEMAT), bem como a instalação de um novo redutor de velocidade nas proximidades da lanchonete frequentada pelos acadêmicos.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3343/002_indicacao_-_nininho_-_patrulha_mecanizada_para_asagro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3343/002_indicacao_-_nininho_-_patrulha_mecanizada_para_asagro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2025- Indicando ao Excelentíssimo Senhor Ondanir Bortolini “Nininho”, Deputado Estadual, indicando a necessidade da viabilização, através de emenda parlamentar, de uma patrulha mecanizada e um veículo caminhonete para a Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte (ASAGRO), município de Juara/MT.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_005_dep._gilberto_cattani_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_005_dep._gilberto_cattani_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2025- Indicando ao Excelentíssimo Senhor Gilberto Cattani – Deputado Estadual, visando a destinação de cadeiras de rodas, cadeiras de banho, andadores e colchões d’água à Associação dos Deficientes de Juara – ADEJU, do município de Juara.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3347/indicacao_006_dep._max_russi_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3347/indicacao_006_dep._max_russi_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2025- Indicando ao Excelentíssimo Senhor Max Russi – Deputado Estadual, visando a destinação de cadeiras de rodas, cadeiras de banho, andadores e colchões d’água à Associação dos Deficientes de Juara – ADEJU, do município de Juara.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Indicação n° 003/2025- Indicando ao Excelentíssimo Senhor Ondanir Bortolini “Nininho”, Deputado Estadual, com cópia ao Excelentíssimo Senhor Alan Porto, Secretário de Estado de Educação de Mato Grosso, a necessidade de destinação de cinco (5) ônibus escolares para atender a crescente demanda do transporte escolar no município de Juara-MT.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Zé Carlos Mototáxi, Alex, Ganso Costa</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_004_executivo_municipal_porta_de_saida_de_emergencia_creche_madre_paulina.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_004_executivo_municipal_porta_de_saida_de_emergencia_creche_madre_paulina.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, visando a instalação de uma porta de saída de emergência na Creche Municipal Madre Paulina.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_006_-_politec_-_mutirao_carteira_de_identidade_-_distritos_e_aldeia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_006_-_politec_-_mutirao_carteira_de_identidade_-_distritos_e_aldeia.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2025- Indicando ao Senhor Carlos Eduardo José da Silva -Coordenador da Perícia Oficial e Identificação Técnica (Politec) em Cuiabá-MT, visando a realização de um mutirão para emissão de Carteiras de Identidade nos seguintes locais do município de Juara: Distrito de Paranorte, Distrito de Catuai, Distrito de Águas Claras e Aldeias Indígenas.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_007_-_dep._fabio_tardin_-_aquisicao_forjadeira_para_agricultura_familiar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_007_-_dep._fabio_tardin_-_aquisicao_forjadeira_para_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Fábio Tardin, a destinação de emenda parlamentar para a aquisição de uma forjadeira de 2 (duas) lâminas, visando fortalecer a agricultura familiar do município de Juara.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_008_-_executivo_municipal_-_contratacao_de_enfermeiro_e_tecnicos_para_hmj.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_008_-_executivo_municipal_-_contratacao_de_enfermeiro_e_tecnicos_para_hmj.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, versando a necessidade de contratação de novos enfermeiros e técnicos de enfermagem para o Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3355/004_indicacao_-_nininho_-_declaracao_de_utilidade_publica_estadual_asagro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3355/004_indicacao_-_nininho_-_declaracao_de_utilidade_publica_estadual_asagro.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2025- Requerendo ao Excelentíssimo Senhor Ondanir Bortolini “Nininho”, Deputado Estadual, indicando que sejam adotadas as providências necessárias para a concessão da Declaração de Utilidade Pública Estadual à Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte (ASAGRO), com sede neste município e comarca de Juara, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_009_-_executivo_municipal_-_instalacao_de_2_ar_condiciunados_na_unidade_da_politec.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_009_-_executivo_municipal_-_instalacao_de_2_ar_condiciunados_na_unidade_da_politec.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, versando a necessidade de instalação de dois aparelhos de ar condicionado na unidade da Politec, localizada no AME – Ambulatório Médico Especializado – Dr. Takaaki Hosoume.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_005_executivo_municipal_substituicao_da_caixa_de_agua_da_catuai.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_005_executivo_municipal_substituicao_da_caixa_de_agua_da_catuai.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, indicando que sejam adotadas as providências necessárias para a manutenção/substituição da caixa d’água que abastece a Distrito Administrativo de Catuaí.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_n_003-_senador_jayme_campos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_n_003-_senador_jayme_campos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2025- Indicando ao Excelentíssimo Senhor Jayme Campos - Senador da República, demonstrando a necessidade de adquirir 01 (um) tomógrafo para a Secretária Municipal de Saúde do município de Juara/MT.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3362/indicacao_n_010-2025-_indicando_ao_excelentissimo_senhor_deputado_estadual_fabio_tardin_visando_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3362/indicacao_n_010-2025-_indicando_ao_excelentissimo_senhor_deputado_estadual_fabio_tardin_visando_a.pdf</t>
   </si>
   <si>
     <t>indicaçao n° 010/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Fábio Tardin, visando a destinação de emenda parlamentar para aquisição de um veículo ônibus e/ou micro-ônibus para atender o transporte escolar do município de Juara.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3363/indicacao_011_-_executivo_municipal_-_ponte_banco_da_terra_-_projeto_matrinxa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3363/indicacao_011_-_executivo_municipal_-_ponte_banco_da_terra_-_projeto_matrinxa.pdf</t>
   </si>
   <si>
     <t>indicaçao n° 011/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moares -Prefeito do Município, visando a recuperação de uma ponte localizada no Assentamento Banco da Terra – Projeto Matrinxã.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3365/011_sen_margareth_buzetti_aquisicao_de_pa_carregadeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3365/011_sen_margareth_buzetti_aquisicao_de_pa_carregadeira.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2025- Indicando à Excelentíssima Senhora Senadora Margareth Gettert Busetti, indicando sua intervenção junto ao Ministério da Agricultura e Pecuária para Aquisição de uma Pá Carregadeira para o Município de Juara/MT.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3369/012_prefeito_visando_a_possibilidade_de_fornecimento_da_carteirinha_de_idoso_ao_servidores_aposentados_pelo_prevjuara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3369/012_prefeito_visando_a_possibilidade_de_fornecimento_da_carteirinha_de_idoso_ao_servidores_aposentados_pelo_prevjuara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, indicando a possibilidade de fornecimento da carteirinha do idoso aos aposentados pelo PrevJuara.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_007_pref._nova_bandeirantes_recuperacao_estrada_linha_matrinxa_-_divisa_dos_municipios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_007_pref._nova_bandeirantes_recuperacao_estrada_linha_matrinxa_-_divisa_dos_municipios.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2025- Indicando ao Excelentíssimo Senhor Prefeito Municipal de Nova Bandeirantes-MT, com cópia à Secretaria Municipal de Educação, a necessidade de providenciar, com urgência, a recuperação da estrada da Linha Matrinxã, especialmente nas proximidades da propriedade do senhor Ranieri Queiroz.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3377/005_indicacao_-_prefeito_e_setor_de_fiscalizacao_-_fiscalizacao_dos_vendedores_ambulantes_irregulares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3377/005_indicacao_-_prefeito_e_setor_de_fiscalizacao_-_fiscalizacao_dos_vendedores_ambulantes_irregulares.pdf</t>
   </si>
   <si>
     <t>indicação n° 005/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes, Prefeito Municipal, e ao Senhor Cleiton Marcelino de Souza, Chefe da Divisão de Fiscalização, indicando a necessidade de intensificação da fiscalização dos vendedores ambulantes que frequentemente atuam no município de Juara, especialmente aos finais de semana.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_012_-_executivo_municipal_-_instalacao_de_cameras_de_seguranca_no_hospital_municipal_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_012_-_executivo_municipal_-_instalacao_de_cameras_de_seguranca_no_hospital_municipal_de_juara.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município que, por meio da Secretaria Municipal de Saúde, sejam adotadas providências para instalação de câmeras de segurança nas áreas internas e externas do Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_013_-_executivo_municipal_-_manutencao_na_estrada_linha_dos_barbosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_013_-_executivo_municipal_-_manutencao_na_estrada_linha_dos_barbosa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moares, Prefeito Municipal, e ao Senhor Antônio Carlos Fernandes de Araújo, Secretário Municipal de Transportes, indicando que seja providenciada, com a máxima urgência, a manutenção da estrada de acesso ao Loteamento Barbosinha, situado neste município.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_006_executivo_municipal_psicologo_para_atuar_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_006_executivo_municipal_psicologo_para_atuar_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, sugerindo a contratação de um psicólogo para atuar nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_014_-_sec._cidade-_implantacao_de_placas_de_identificacao_das_ruas_do_municipio-conferida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_014_-_sec._cidade-_implantacao_de_placas_de_identificacao_das_ruas_do_municipio-conferida.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2025- Indicando à Secretaria Municipal de Cidade, visando à  adoção das medidas necessárias para a instalação de placas de sinalização com os nomes das respectivas ruas nos bairros do município.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Indicação n° 008/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, para que estude a viabilidade de firmar convênio e/ou parceria para disponibilizar uma Casa de Apoio nos municípios de Sorriso-MT e Sinop-MT, destinada à hospedagem de pacientes em tratamento de saúde que não possuem condições financeiras de custear estadia durante exames e procedimentos médicos.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_015_-_dep._fabio_tardin_-_aquisicao_de_arco_cirurgico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_015_-_dep._fabio_tardin_-_aquisicao_de_arco_cirurgico.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Fábio Tardin, indicando a necessidade da destinação de emenda parlamentar ao município de Juara/MT, visando a aquisição de um Arco Cirúrgico para o Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_017_-_executivo_municipal_-_aquisicao_uniforme_para_equipe_do_samu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_017_-_executivo_municipal_-_aquisicao_uniforme_para_equipe_do_samu.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes, Prefeito Municipal, indicando a necessidade da aquisição de novos uniformes para a equipe do Serviço de Atendimento Móvel de Urgência (SAMU) do município de Juara/MT.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_018_-_dep._janaina_riva_-_aquisicao_de_parque_infantil_para_apaa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_018_-_dep._janaina_riva_-_aquisicao_de_parque_infantil_para_apaa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2025- Indicando a Excelentíssima Senhora Deputada Estadual Janaína Riva, indicando a necessidade da destinação de emenda parlamentar para a aquisição de um parque infantil destinado à APAA (Associação dos Pais e Amigos dos Autistas) do município de Juara/MT.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_019_-_dep._valmir_moretto_-_aquisicao_de_parque_infantil_para_apaa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_019_-_dep._valmir_moretto_-_aquisicao_de_parque_infantil_para_apaa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Valmir Moretto, indicando a necessidade da destinação de emenda parlamentar para a aquisição de um parque infantil destinado à APAA (Associação dos Pais e Amigos dos Autistas) do município de Juara/MT.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_020_-_dep._dr._joao_-_aquisicao_de_parque_infantil_para_apaa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_020_-_dep._dr._joao_-_aquisicao_de_parque_infantil_para_apaa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 020/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Dr. João, indicando a necessidade da destinação de emenda parlamentar para a aquisição de um parque infantil destinado à APAA (Associação dos Pais e Amigos dos Autistas) do município de Juara/MT.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_021_-_executivo_municipal_-_disponibilizacao_de_um_espaco_para_instalar_a_sede_da_apaa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_021_-_executivo_municipal_-_disponibilizacao_de_um_espaco_para_instalar_a_sede_da_apaa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 021/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes, Prefeito Municipal, indicando a necessidade da adoção das providências necessárias para a disponibilização de um imóvel público ou a concessão de área adequada para a instalação da sede própria da APAA (Associação dos Pais e Amigos dos Autistas) neste município.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_022_-_deputado_fabio_tardin_-_perfuracao_de_um_poco_artesiano_no_distrito_de_catuai.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_022_-_deputado_fabio_tardin_-_perfuracao_de_um_poco_artesiano_no_distrito_de_catuai.pdf</t>
   </si>
   <si>
     <t>Indicação n° 022/2025- Indicando ao Excelentíssimo Senhor Fábio Tardin, Deputado Estadual, indicando a necessidade da intercessão junto aos órgão competentes, no sentido de viabilizar a perfuração de um poço artesiano no Distrito de Catuaí, zona rural do município de Juara/MT.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_023_-_transportes_-_reparo_nas_estradas_linha_joao_ripar_e_reolon.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_023_-_transportes_-_reparo_nas_estradas_linha_joao_ripar_e_reolon.pdf</t>
   </si>
   <si>
     <t>Indicação n° 023/2025- Indicando ao Ilustríssimo Senhor Antônio Carlos Fernandes de Araújo, Secretário Municipal de Transportes, indicando a urgente necessidade de reparo nas estradas vicinais conhecidas como Linha João Ripar e Linha Reolon, ambas localizadas na zona rural deste município.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_016_-_executivo_municipal_-_indicando_a_recuperacao_de_uma_ponte_na_estrada_boiadeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_016_-_executivo_municipal_-_indicando_a_recuperacao_de_uma_ponte_na_estrada_boiadeira.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes, Prefeito Municipal, com cópia ao Secretário Municipal de Cidade, a necessidade urgente de recuperação da ponte localizada na estrada vicinal conhecida como “Boiadeira”, nos fundos da Acrivale, neste Município.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3425/indicacao_009_executivo_instalacao_de_bancos_de_espera_em_frente_a_ubs_do_jard._california.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3425/indicacao_009_executivo_instalacao_de_bancos_de_espera_em_frente_a_ubs_do_jard._california.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, com cópia à Secretária Municipal de Saúde, solicitando a  instalação de bancos nas áreas externas de todas as Unidades Básicas de Saúde (UBS) do município que ainda não dispõem desse mobiliário.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3433/indicacao_024_-_cidade_-_aguamento_da_rua_joacaba_-_jardim_primavera.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3433/indicacao_024_-_cidade_-_aguamento_da_rua_joacaba_-_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>Indicação n° 024/2025- Indicando ao Excelentíssimo Senhor Salvador Marinho Pizzolio Alves, Secretário Municipal de Cidade, indicando a urgente necessidade de que seja providenciado, com urgência, o aguamento da Rua Joaçaba, no Jardim Primavera, tendo em vista que a referida via está atualmente em obras de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_010_karla_mazutti_projeto_e_planilha_orcamentaria_campo_sintetico_-_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_010_karla_mazutti_projeto_e_planilha_orcamentaria_campo_sintetico_-_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2025- Indicando a Excelentíssima Senhora Karla Tatiani Mazuti - Secretária Municipal do Esporte, Lazer e da Juventude,  que sejam adotadas as providências administrativas necessárias, junto ao setor competente do município ou do estado, para a elaboração de projeto executivo acompanhado da planilha orçamentária, visando à implantação de um campo de futebol com gramado sintético no Distrito de Paranorte.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/indicacao_025_-_executivo_municipal_-_construcao_de_capela_mortuaria_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/indicacao_025_-_executivo_municipal_-_construcao_de_capela_mortuaria_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação n° 025/2025 - Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes, Prefeito Municipal, indicando a necessidade da construção de uma Capela Mortuária Municipal, com estrutura adequada para realização de velórios, especialmente voltada à população de baixa renda, a ser disponibilizada de forma gratuita.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_026_-_prefeito_saude_agendamento_de_consultas_atraves_do_consorcio_diretos_nos_psfs.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_026_-_prefeito_saude_agendamento_de_consultas_atraves_do_consorcio_diretos_nos_psfs.pdf</t>
   </si>
   <si>
     <t>Indicação n° 026/2025- Indicando ao Excelentíssimos Senhores Valdinei Holanda Moraes, Prefeito Municipal, e a Maísa Figueiredo de Souza, Secretária Municipal de Saúde indicando a viabilidade de que os exames médicos disponibilizados por meio do Consórcio Intermunicipal de Saúde sejam agendados diretamente nos Postos de Saúde da Família (PSFs) dos bairros, especialmente os exames das gestantes.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_002_aquisicao_e_instalacao_de_dois_aparelhos_de_ar-condicionado_centro_esportivo_julio_sirena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_002_aquisicao_e_instalacao_de_dois_aparelhos_de_ar-condicionado_centro_esportivo_julio_sirena.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2025- Indicando ao Excelentíssimo Prefeito Municipal, Senhor Valdinei Holanda de Moraes, e à Secretária Municipal do Esporte, Lazer e Juventude, Karla Tatiani Mazuti, a necessidade de aquisição e instalação de dois aparelhos de ar-condicionado na sala de karatê do Centro Esportivo Júlio Sirena, no município de Juara.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/indicacao_011_andyra_e_prefeito_conserto_portas_do_banheiro_e_praca_e_concessao_do_servico_de_limpeza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/indicacao_011_andyra_e_prefeito_conserto_portas_do_banheiro_e_praca_e_concessao_do_servico_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2025- Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes – Prefeito do Município e Andyra Maria Pinheiro Piovisan – Secretária Municipal de Desenvolvimento Econômico, a necessidade urgente de conserto das portas dos banheiros públicos da Praça dos Colonizadores, bem como a concessão dos serviços de limpeza desses sanitários, com o objetivo de garantir a adequada manutenção e higiene do local.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/indicacao_012_maisa_e_prefeito_implantacao_do_programa_municipal_educacao_em_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/indicacao_012_maisa_e_prefeito_implantacao_do_programa_municipal_educacao_em_saude.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2025- Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes – Prefeito do Município e Maísa Figueiredo de Sousa – Secretária Municipal de Saúde, a adoção de providências para implantação do Programa Municipal de Educação em Saúde, com o objetivo de promover ações contínuas de informação, conscientização, orientação e prevenção de doenças, bem como a promoção da saúde e da qualidade de vida da população.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/indicacao_013_andyra_poda_de_arvore_rua_natal_proximidades_da_empaer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/indicacao_013_andyra_poda_de_arvore_rua_natal_proximidades_da_empaer.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2025- Indicando à Excelentíssima Senhora Andyra Maria Pinheiro Piovisan – Secretária Municipal de Desenvolvimento Econômico – Divisão de Meio Ambiente, que seja realizada, com urgência, a poda de uma árvore localizada na Rua Natal - Centro, nas proximidades da Empaer, tendo em vista que os galhos encontram-se crescidos em excesso, adentrando a via pública.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_027_-_sec._cidade__dimutran_realocacao_das_faixas_de_sinalizacao_destinadas_as_pessoas_com_deficiencia_pcds.docx</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_027_-_sec._cidade__dimutran_realocacao_das_faixas_de_sinalizacao_destinadas_as_pessoas_com_deficiencia_pcds.docx</t>
   </si>
   <si>
     <t>Indicação n° 027/2025- Indicando ao DIMUTRAN e a Secretaria Municipal de Cidade, visando à adoção das medidas necessárias para a realocação das faixas de sinalização destinadas às pessoas com deficiência (PCDs), especialmente quanto à sua posição em relação às faixas de pedestre.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/indicacao_028_-_dep._janaina_riva_um_milhao_de_reais_para_ser_destinado_a_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/indicacao_028_-_dep._janaina_riva_um_milhao_de_reais_para_ser_destinado_a_saude.pdf</t>
   </si>
   <si>
     <t>Indicação n° 028/2025- Indicando à Excelentíssima Senhora Janaina Greyce Riva Fagundes – Deputada Estadual, visando a destinação de recursos financeiros no valor de R$1.000.000,00 (um milhão de reais), advindos de emenda parlamentar ou que realize gestão junto ao Governo Federal, os quais serão destinados a saúde do município de Juara-MT.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Alex, Ganso Costa, João Rissotti, Zé Carlos Mototáxi</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/indicacao_002_meio_ambiente_limpeza_balneario_luiz_riva_-_rio_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/indicacao_002_meio_ambiente_limpeza_balneario_luiz_riva_-_rio_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação n°002/2025- Indicando a Secretaria Municipal de Desenvolvimento Econômico – Divisão de Meio Ambiente, em atenção  ao Ofício nº 034/GVEB/2025, já encaminhado, a realização de limpeza e manutenção geral no Balneário Luiz Riva, localizado às margens do Rio Arinos.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_003_toninho_araujo_recuperacao_da_linha_rodolfo_ferro_reolon_e_marilia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_003_toninho_araujo_recuperacao_da_linha_rodolfo_ferro_reolon_e_marilia.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2025- Indicando ao Excelentíssimo Senhor Antônio Carlos Fernandes de Araújo - Secretário Municipal de Transportes, com a máxima urgência, a recuperação das estradas Linha Rodolfo Ferro, Linha Reolon e Estrada da Fazenda Marília, contemplando patrolamento e cascalhamento em toda a extensão dessas vias.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_030_-_sec._cidade__dimutran_redutor_de_velocidade_no_cruzamento_da_br_que_liga_ao_jau_-_linha_pedro_damiao_e_esperancinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_030_-_sec._cidade__dimutran_redutor_de_velocidade_no_cruzamento_da_br_que_liga_ao_jau_-_linha_pedro_damiao_e_esperancinha.pdf</t>
   </si>
   <si>
     <t>Indicação n° 030/2025- Indicando ao Departamento Municipal de Trânsito (DIMUTRAN) e à Secretaria Municipal de Cidade, para que sejam adotadas medidas visando à instalação de redutor de velocidade no cruzamento da Rodovia que dá acesso ao Distrito do Jaú, entre a linha Pedro Damião e a Linha Esperancinha.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_029_-_sec._cidade__dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_escola_daury_riva_-_saida_para_o_jau.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_029_-_sec._cidade__dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_escola_daury_riva_-_saida_para_o_jau.pdf</t>
   </si>
   <si>
     <t>Indicação n° 029/2025- Indicando ao Departamento Municipal de Trânsito (DIMUTRAN) e à Secretaria Municipal de Cidade, para que sejam adotadas providências no sentido de realizar a sinalização adequada de quebra-molas existentes em frente à Escola Daury Riva, localizada na saída para o Distrito do Jaú.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_014_dep._cattani_emenda_parlamentar_para_reforma_do_nucleo_da_pm_-_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_014_dep._cattani_emenda_parlamentar_para_reforma_do_nucleo_da_pm_-_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2025- Indicando à Excelentíssimo Senhor Gilberto Moacir Cattani – Deputado Estadual, visando a destinação de emenda parlamentar para a ampliação ou construção de um novo prédio para o Núcleo da Polícia Militar – Distrito de Paranorte, no município de Juara.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_015_salvador_revitalizacao_do_canteiro_em_frente_a_escola_oscar_soares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_015_salvador_revitalizacao_do_canteiro_em_frente_a_escola_oscar_soares.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2025- Indicando à Excelentíssimo Senhor Salvador Marinho Pizzolio Alves – Secretário Municipal de Cidade, visando a realização de reparos no canteiro localizado em frente à antiga Escola Oscar Soares.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_016_executivo_e_tolovi_projeto_e_planilha_orcamentaria_aeorporto_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_016_executivo_e_tolovi_projeto_e_planilha_orcamentaria_aeorporto_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016/2025- Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes – Prefeito Municipal e Joaquim Tolovi Júnior – Secretário Ajunto de Cidade, visando a necessidade de elaboração de projeto técnico e planilha orçamentária para implantação de iluminação na pista do Aeroporto Comandante Mauro Luiz Frizon, em Juara-MT.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/003_indicacao_ao_salvador_pizzolio_-_limpeza_dos_bueiros_e_boca-de-lobos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/003_indicacao_ao_salvador_pizzolio_-_limpeza_dos_bueiros_e_boca-de-lobos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2025- Indicando ao Excelentíssimo Senhor Salvador Marinho Pizzolio Alves – Secretário Municipal de Cidade, para que seja incluído no planejamento de ações, a limpeza e desobstrução de bueiros e bocas de lobo nas vias públicas do município de Juara.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/004_indicacao_ao_salvador_pizzolio_-_tapa_buracos_na_rua_tupinamba_resid._bandeirantes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/004_indicacao_ao_salvador_pizzolio_-_tapa_buracos_na_rua_tupinamba_resid._bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2025- Indicando ao Excelentíssimo Senhor Salvador Marinho Pizzolio Alves – Secretário Municipal de Cidade, para que providencie a recuperação e/ou manutenção, com operação tapa buracos e limpeza, na Rua Tubinambá, localizada no Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_017_toninho_araujo_-_substituicao_de_pontes_por_tubo_na_est._paranorte_-_p.a_vale_do_arinos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_017_toninho_araujo_-_substituicao_de_pontes_por_tubo_na_est._paranorte_-_p.a_vale_do_arinos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2025- Indicando ao Excelentíssimo Senhor Antônio Carlos Fernandes de Araújo – Secretário Municipal de Transportes, para que seja realizada a substituição de uma ponte por tubos na Estrada da Porta do Céu, sentido Serra do Teodoro, localizada no Assentamento P.A. Vale do Arinos, no Distrito de Paranorte.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_018_toninho_araujo_-_recuperacao_ponte_est._paranorte_sentido_escondido.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_018_toninho_araujo_-_recuperacao_ponte_est._paranorte_sentido_escondido.pdf</t>
   </si>
   <si>
     <t>Indicação n° 018/2025- Indicando ao Excelentíssimo Senhor Antônio Carlos Fernandes de Araújo – Secretário Municipal de Transportes, para que seja realizada a recuperação de uma ponte localizada na Estrada da Paranorte, sentido Gleba Escondido, no Distrito de Paranorte.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_013_dep_juarez_costa_destinacao_de_recurso_visando_a_revitalizacao_da_avenida_ayrton_senna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_013_dep_juarez_costa_destinacao_de_recurso_visando_a_revitalizacao_da_avenida_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2025- Indicando ao Excelentíssimo Senhor Juarez Costa, Deputado Federal, solicitando a destinação de emenda parlamentar no valor de R$ 6.435.778,15 (seis milhões, quatrocentos e trinta e cinco mil, setecentos e setenta e oito reais e quinze centavos), destinados à execução de obras de pavimentação asfáltica, drenagem de águas pluviais e sinalização viária na Avenida Ayrton Senna, importante via de acesso ao nosso município de Juara/MT.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_n004_juarez_costa_destinacao_de_emenda_parlamentar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_n004_juarez_costa_destinacao_de_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2025- Indicando que encaminhe ao Excelentíssimo Senhor Juarez Costa, Deputado Federal, a necessidade de destinação de Emenda Parlamentar no valor de R$ 3.000.000,00 (três milhões de reais) para o Hospital Municipal de Juara/MT.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_005_prefeito_maisa_cirugiao_vascular.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_005_prefeito_maisa_cirugiao_vascular.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2025- Indicando que encaminhe o mesmo ao Excelentíssimo Senhor Valdinei Holanda de Morais Prefeito Municipal de Juara – MT e à Ilustríssima Senhora Maísa Figueiredo de Sousa Secretária Municipal de Saúde de Juara – MT a indicação para contratação de médico cirurgião vascular credenciado pelo Consórcio Regional de Saúde.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_007_sen._carlos_favaro_e_dep._flavinha_creche.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_007_sen._carlos_favaro_e_dep._flavinha_creche.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2025- Indicando aos Excelentíssimos Senhores Carlos Fávaro – Senador da República e Deputada Flavinha, visando a destinação de recursos financeiros, por meio de emenda parlamentar, para a construção de uma creche no Jardim Primavera, neste município de Juara-MT.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_008_toninho_patrolamento_linha_macuxi_sentido_mt-160.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_008_toninho_patrolamento_linha_macuxi_sentido_mt-160.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2025- Indicando ao Excelentíssimo Senhor Antônio Carlos Fernandes de Araújo – Secretário Municipal de Transportes, visando a realização de serviços de patrolamento e cascalhamento na Linha Macuxi, no trecho que se estende no sentido da Fazenda Acarú até a MT-160, neste município de Juara-MT.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_031_-_sec._cidade_sinalizacao_ponte_linha_juliao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_031_-_sec._cidade_sinalizacao_ponte_linha_juliao.pdf</t>
   </si>
   <si>
     <t>Indicação n° 031/2025- Indicando à Secretaria Municipal de Cidade, para que sejam adotadas medidas visando à instalação de sinalização adequada nas proximidades da ponte situada na Linha Julião, neste município.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_032_-_dep._fabio_tardin_-_ambulacia_para_o_banco_da_terraa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_032_-_dep._fabio_tardin_-_ambulacia_para_o_banco_da_terraa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 032/2025- Indicando ao Excelentíssimo Senhor Fábio José Tardin, Deputado Estadual, solicitando a destinação de emenda parlamentar para a aquisição de uma ambulância destinada ao Distrito do Banco da Terra, neste município de Juara/MT.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_009_prefeito_e_andyra_plantar_mudas_de_ypes_luiz_gatti_rio_grande_do_sul_e_outras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_009_prefeito_e_andyra_plantar_mudas_de_ypes_luiz_gatti_rio_grande_do_sul_e_outras.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, com cópia a Secretaria Municipal de Desenvolvimento Econômico – Divisão de Meio Ambiente, visando a realização de plantio de mudas de ipê nas Avenidas Luiz Gatti, Rio Grande do Sul, Maranhão e Planeta.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_004_favaro_e_flavinha_emenda_centro_esportivo_comunitario_jd._floresta.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_004_favaro_e_flavinha_emenda_centro_esportivo_comunitario_jd._floresta.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2025- Indicação aos Excelentíssimos Senhores Carlos Fávaro – Senador da República e Deputada Flavinha, visando a destinação de recursos financeiros, por meio de emenda parlamentar, para a construção de um Centro Esportivo Comunitário no Jardim Floresta, neste município.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/006_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_cheche_thayna.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/006_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_cheche_thayna.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, visando a aquisição e instalação de um parquinho infantil para a Creche Municipal Thayná Gabrielly.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_019_dimutran_-_sinalizacao_horizontal_na_avenida_mato_grosso_cruzamento_r._s._geraldo_e_r._natal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_019_dimutran_-_sinalizacao_horizontal_na_avenida_mato_grosso_cruzamento_r._s._geraldo_e_r._natal.pdf</t>
   </si>
   <si>
     <t>Indicação n° 019/2025- Indicando à Divisão Municipal Executiva de Trânsito e Transporte Rodoviário – DIMUTRAN, sugerindo que seja realizada a devida sinalização horizontal na Avenida Maranhão, no cruzamento com a Rua São Geraldo e a Rua Natal, tendo em vista que o referido ponto apresenta intenso fluxo de veículos, especialmente nos horários de pico, gerando confusão e insegurança aos motoristas.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_033_-_dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_creche_madre_paulina.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_033_-_dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_creche_madre_paulina.pdf</t>
   </si>
   <si>
     <t>Indicação n° 033/2025- Indicando ao Departamento Municipal de Trânsito (DIMUTRAN), solicitando a instalação de redutor de velocidade (quebra-molas) na Rua Rio Branco, em frente à Creche Madre Paulina.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_034_-_dep._nininho_-_veiculo_para_atender_ao_cer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_034_-_dep._nininho_-_veiculo_para_atender_ao_cer.pdf</t>
   </si>
   <si>
     <t>Indicação n° 034/2025- Indicando ao Excelentíssimo Senhor Deputado Estadual Ondanir Bortolini (Nininho), visando a destinação de emenda parlamentar, visando à aquisição de um veículo destinado ao transporte de pacientes até o CER – Centro Especializado de Reabilitação do município de Juara.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_035_-_dimutran_sinalizacao_e_pintura_do_redutor_de_velocidade_da_rua_paraiba_centro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_035_-_dimutran_sinalizacao_e_pintura_do_redutor_de_velocidade_da_rua_paraiba_centro.pdf</t>
   </si>
   <si>
     <t>Indicação n° 035/2025- Indicação ao ao Departamento Municipal de Trânsito - DIMUTRAN, solicitando a realização de pintura e sinalização vertical e horizontal do quebra-molas localizado na Rua Paraíba, nas proximidades da Rua Cuiabá, no Centro desta cidade.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/007_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_rua_sao_geraldo_com_a_avenida_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/007_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_rua_sao_geraldo_com_a_avenida_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, com cópia ao Departamento Municipal de Trânsito – DIMUTRAN, solicitando a elaboração de estudo técnico para a substituição da rotatória por semáforo, no cruzamento da Rua São Geraldo com a Avenida Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/008_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_avenida_jose_alves_bezerra_em_frente_ao_espaco_gold.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/008_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_avenida_jose_alves_bezerra_em_frente_ao_espaco_gold.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, com cópia ao Departamento Municipal de Trânsito – DIMUTRAN, solicitando a elaboração de estudo técnico para a substituição da rotatória existente na Avenida José Alves Bezerra, em frente ao Espaço Gold, por sistema semafórico.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_036_-_executivo_municipal_-_remocao_de_pedras_na_rua_goiania_n_70e_fundos_da_escola_jospe_dias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_036_-_executivo_municipal_-_remocao_de_pedras_na_rua_goiania_n_70e_fundos_da_escola_jospe_dias.pdf</t>
   </si>
   <si>
     <t>Indicação n° 036/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes, Prefeito Municipal, indicando a necessidade de providências quanto à remoção das pedras que atualmente ligam a Rua Goiânia, nº 70E, aos fundos da Escola José Dias.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/009_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_o_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/009_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2025- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, visando a aquisição e instalação de 11 (onze) parquinho infantil para atender a demanda do Município.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/indicacao_037_-_prefeito_-_instalacao_de_cameras_de_videomonitoramento_no_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/indicacao_037_-_prefeito_-_instalacao_de_cameras_de_videomonitoramento_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação n° 037/2025- indicando a necessidade urgente de instalação de um sistema de câmeras de videomonitoramento em todo o perímetro urbano e nas principais vias de acesso ao município de Juara.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf</t>
   </si>
   <si>
     <t>Indicação n° 020/2025- Indicando  à Divisão Municipal Executiva de Trânsito e Transporte Rodoviário – DIMUTRAN, sugerindo a realização de estudo técnico de viabilidade para melhoria da sinalização e segurança viária nas vias que cruzam a Rua Porto Velho, ou seja: as Ruas Acre, Guanabara, Nivaldo Fracarolli, Alagoas e Travessa Santa Catarina, considerando o intenso fluxo de veículos e o aumento de acidentes registrados na região.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/indicacao_038_-_dimutran_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/indicacao_038_-_dimutran_.pdf</t>
   </si>
   <si>
     <t>Indicação n° 038/2025- Indicando ao Departamento Municipal de Trânsito – DIMUTRAN, solicitando que sejam adotadas providências quanto à melhoria e readequação da rotatória localizada na Avenida Ayrton Senna, nas proximidades do Supermercado Paschoalotto, neste Município.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Valdinei Holanda Moraes</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 001/2025 ao Autografo n° 151/2024 referente ao Projeto de Lei do Legislativo n° 024/2024- Dispõe sobre a divulgação e publicação, na internet, da lista de espera dos pacientes que aguardam consultas, exames, cirurgias e outros procedimentos através da Rede Pública Municipal de Saúde de Juara-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/mensagem_de_veto_n_002-_2025-_projeto_de_lei_municipal_n_006-2025-_dispoe_sobre_o_custeio_de_passa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/mensagem_de_veto_n_002-_2025-_projeto_de_lei_municipal_n_006-2025-_dispoe_sobre_o_custeio_de_passa.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n° 002/2025- Mensagem de Veto ao Autógrafo n° 041/2025, referente ao Projeto de Lei do Legislativo n° 006/2025 que, dispõe sobre o custeio de passagens aeréas e / ou terrestres para pacientes e acompanhantes em tratamento oncológico e de outras doenças no Hospital de Câncer de Barretos - SP, com recursos oriundos de dotação orçamentaria especifica da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/mocao_de_aplauso_001_antonio_fabbri_pires_nota_enen.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/mocao_de_aplauso_001_antonio_fabbri_pires_nota_enen.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos, ao aluno Antônio Fabbri Pires, da Escola Militar Tiradentes de Juara que, com dedicação e excelência, alcançou a melhor nota regional no Exame Nacional do Ensino Médio (Enem), destacando-se entre 22 mil estudantes da região atendida pela Diretoria Regional de Educação (DRE) de Juína.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/mocao_de_aplauso_002_tenente_coronel_alex_fontes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/mocao_de_aplauso_002_tenente_coronel_alex_fontes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2025- Moção de Aplausos, ao Tenente Coronel Alex Fontes Meira e Silva, Comandante do 21º Batalhão da Polícia Militar de Juara, pelo seu trabalho incansável em prol da segurança pública, especialmente no fortalecimento da Patrulha Rural, um programa essencial para a proteção dos produtores rurais e o combate à criminalidade no campo.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3334/mocao_de_aplauso_001_eric_marcio_fantin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3334/mocao_de_aplauso_001_eric_marcio_fantin.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos, ao Delegado Eric Márcio Fantin, da Delegacia de Polícia Judiciária Civil de Juara, em reconhecimento à sua dedicação na garantia da segurança da população e ao seu empenho no combate à criminalidade, contribuindo de forma significativa para a ordem e a tranquilidade no município.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplauso_003_aos_alunos_selecionados_para_o_programa_de_intercambio_mt_no_mundo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplauso_003_aos_alunos_selecionados_para_o_programa_de_intercambio_mt_no_mundo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso n° 003/2025- Moção de Aplausos aos estudantes Lucas Justino Alves, Julia Francisco Barbon e Vitoria Borges Juy, selecionados para participar do Programa de Intercâmbio MT no Mundo, edição 2025.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3368/mocao_de_aplauso_001_clube_de_desbravadores_amiguinhos_do_rei.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3368/mocao_de_aplauso_001_clube_de_desbravadores_amiguinhos_do_rei.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos ao Clube de Desbravadores Castelo Forte e ao Clube de Aventureiros Amiguinhos do Rei, da Igreja Adventista do Sétimo Dia, em comemoração ao Dia Municipal dos Desbravadores e Aventureiros, celebrado no dia 10 de março.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3371/mocao_de_aplauso_002_presidente_e_vice-presidente_da_apaa_-_associacao_pais_e_amigos_de_autistas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3371/mocao_de_aplauso_002_presidente_e_vice-presidente_da_apaa_-_associacao_pais_e_amigos_de_autistas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2025- Moção de Aplausos à senhora Vera Silva da Rocha, presidente e à senhora Luciene Pontes, vice-presidente da APAA – Associação de Pais e Amigos de Autistas do Vale do Arinos, em reconhecimento à notável atuação na organização da Caminhada de Conscientização pelo Autismo, realizada no dia 5 de abril de 2025, como parte das ações do Abril Azul — mês dedicado à sensibilização da sociedade sobre o Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3372/mocao_de_aplauso_003_ademar_-_garagem.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3372/mocao_de_aplauso_003_ademar_-_garagem.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2025- Moção de Aplausos ao Senhor Ademar Aleixo de Souza, em reconhecimento à sua valiosa contribuição ao município de Juara.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3378/mocao_de_aplauso_001_antonio_bezerra_da_silva_e_clovis_goncalves_dos_santos_-_servidores_da_sec._de_cidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3378/mocao_de_aplauso_001_antonio_bezerra_da_silva_e_clovis_goncalves_dos_santos_-_servidores_da_sec._de_cidade.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos, aos senhores Antônio Bezerra de Souza Silva e Clovis Gonçalves dos Santos, servidores públicos municipais, lotados na Secretaria de Cidade, em reconhecimento ao trabalho exemplar que vêm desempenhando em prol da população juarense.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_aplauso_004_profissionais_em_homenagem_ao_dia_internacional_da_enfermagem-1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_aplauso_004_profissionais_em_homenagem_ao_dia_internacional_da_enfermagem-1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2025- Moção de Aplausos aos enfermeiros e técnicos de enfermagem do município de Juara-MT, em homenagem ao Dia Internacional da Enfermagem, celebrado em 12 de maio.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3409/mocao_de_aplauso_005_sargento_robson_da_silveira_valejo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3409/mocao_de_aplauso_005_sargento_robson_da_silveira_valejo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 005/2025- Moção de Aplausos ao Sargento Robson da Silveira Valejo, Instrutor Chefe do Tiro de Guerra 09/005 – TG Alves Reolon, em reconhecimento ao brilhante trabalho que vem desenvolvendo à frente da referida instituição desde que assumiu seu comando, em 06 de dezembro de 2023.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3424/mocao_de_aplauso_001_pastores_cleriston_s._cavalcante_eliel_l._da_silva_e_fabio_v._jesus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3424/mocao_de_aplauso_001_pastores_cleriston_s._cavalcante_eliel_l._da_silva_e_fabio_v._jesus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos, aos Pastores Cleriston Souza Cavalcante, Eliel Leandro da Silva e Fabio Vieira de Jesus, líderes espirituais da Igreja Assembleia de Deus – Ministério Belém, pelos seus trabalhos dedicados, comprometidos e inspiradores junto à comunidade juarense.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3428/mocao_de_aplauso_002_pastora_gilka_santos_cavalcante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3428/mocao_de_aplauso_002_pastora_gilka_santos_cavalcante.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 002/2025- Moção de Aplausos, à Pastora Gilka Santos Cavalcante, da Igreja Assembleia de Deus – Ministério de Belém, como forma de reconhecimento e gratidão pelos relevantes serviços prestados ao município de Juara e região.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3430/mocao_de_aplauso_006_ten._coronel_clevison_p._miranda_-_diretor_escola_tiradentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3430/mocao_de_aplauso_006_ten._coronel_clevison_p._miranda_-_diretor_escola_tiradentes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 006/2025- Moção de Aplausos ao Tenente Coronel Clévison Pinheiro Miranda, diretor da Escola Estadual Militar Tiradentes – Cabo Israel Wesley Prado de Almeida, em reconhecimento ao seu exemplar desempenho na formação educacional e disciplinar dos alunos.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3431/mocao_de_aplauso_007_3o_sargento_rafael_ortiz_batalha_-_pm_mirim.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3431/mocao_de_aplauso_007_3o_sargento_rafael_ortiz_batalha_-_pm_mirim.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 007/2025- Moção de Aplausos ao 3º Sargento Rafael Ortiz Batalha, do Programa Projeto Mirim desenvolvido na Escola Estadual Militar Tiradentes – Cabo Israel Wesley Prado de Almeida, em reconhecimento à sua extraordinária dedicação à formação educacional e disciplinar dos jovens alunos.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3438/mocao_001_homenagem_aos_atletas_de_corrida.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3438/mocao_001_homenagem_aos_atletas_de_corrida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos aos atletas juarenses que conquistaram posições de destaque na segunda etapa da Corrida do Tuim Párkia – 6 km, realizada no município de Sinop/MT.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/mocao_de_aplauso_004_boxe_-_25o_campeonato_matogrossense_de_boxe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/mocao_de_aplauso_004_boxe_-_25o_campeonato_matogrossense_de_boxe.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso n° 004/2025- Moção de Aplausos aos atletas Alisson Souza, Gabriel de Oliveira Rodrigues, Alisson Zarochinski e à árbitra Raquel Miranda, pelos relevantes resultados e destacada participação no 25º Campeonato Matogrossense de Boxe, realizado nos dias 23 e 24 de maio de 2025, na cidade de Cuiabá-MT.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/mocao_de_aplauso_008_mariah_mercadante_e_lavinea_ciecoski_-_escola_tiradentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/mocao_de_aplauso_008_mariah_mercadante_e_lavinea_ciecoski_-_escola_tiradentes.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n°008/2025- Moção de Aplausos às alunas Mariah Mercadante Ludwig e Lavínea Sofientini Ciecoski, da Escola Estadual Militar Tiradentes - Cabo Israel Wesley Prado de Almeida, pelo gesto exemplar de solidariedade e cidadania demonstrado no dia 17 de abril de 2025.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/mocao_de_aplauso_005_time_sao_jose_-_jogadores_e_comissao_tecnica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/mocao_de_aplauso_005_time_sao_jose_-_jogadores_e_comissao_tecnica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 005/2025- Moção de Aplausos aos atletas, a comissão técnica e, de forma especial, o atleta Matheus Augusto Almeida Barbosa, artilheiro da competição, todos da equipe São José Futsal, em reconhecimento à expressiva conquista do vice-campeonato na 5ª edição da Copa das Cidades, realizada no dia 29 de junho de 2025, na cidade de Lucas do Rio Verde-MT.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>Zé Galvão, Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/mocao_de_aplausos_n001-2025_cem.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/mocao_de_aplausos_n001-2025_cem.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos à Escola CEM – Centro de Ensino Moderno, pelos 20 anos de dedicação e relevantes serviços prestados à educação no município de Juara/MT.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/mocao_de_aplausos_n002-2025-professora_bela.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/mocao_de_aplausos_n002-2025-professora_bela.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 002/2025- Moção de Aplausos à Professora Josicleide Dias de Oliveira, carinhosamente conhecida como Tia Bela, pelo seu exemplo de dedicação, amor à profissão e pelos relevantes serviços prestados à educação ao longo de sua trajetória.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/mocao_de_aplauso_002_professora_e_alunos_do_projeto_de_ensino_aquaponia_-_iv_meet.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/mocao_de_aplauso_002_professora_e_alunos_do_projeto_de_ensino_aquaponia_-_iv_meet.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2025- à Professora Elonha Rodrigues dos Santos e aos estudantes Isabelle Morais Santos, Rafaela Alves de Assunção, Juliana Rodrigues Pereira, Murilo Sereia Castilho e Gabriel Alves da Silva, pela  conquista do 1º lugar na categoria Projeto de Ensino do IV MEET – Mostra Estadual das Escolas Técnicas.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/mocao_de_aplauso_009_ao_gremio_estudantil_da_e.e._oscar_saores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/mocao_de_aplauso_009_ao_gremio_estudantil_da_e.e._oscar_saores.pdf</t>
   </si>
   <si>
     <t>Mocão de Aplausos n° 009/2025- Moção de Aplausos o Grêmio Estudantil da Escola Estadual Oscar Soares, em reconhecimento ao trabalho exemplar desenvolvido por seus membros na representação dos interesses estudantis, no fortalecimento da participação democrática e no incentivo ao protagonismo juvenil.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/mocao_de_aplauso_006_ao_atleta_jose_junior_da_silva_almeida_fisiculturista_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/mocao_de_aplauso_006_ao_atleta_jose_junior_da_silva_almeida_fisiculturista_juarense.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n°006/2025- Moção de Aplausos ao atleta José Júnior da Silva Almeida, fisiculturista Juarense que tem se destacado em competições de expressão regional e nacional, elevando o nome do nosso município.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_aplauso_007_ao_professor_e_atleta_clebinho_sales.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_aplauso_007_ao_professor_e_atleta_clebinho_sales.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 007/2025- Moção de Aplausos ao professor e atleta Creberson Batista de Sales, popularmente conhecido como Clebinho Sales, pela conquista do 1º lugar na 2ª Etapa do Campeonato Estadual de Triathlon, realizada no dia 27 de julho de 2025, na cidade de Cuiabá-MT.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/mocao_de_aplausos_003_piovezan_tratores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/mocao_de_aplausos_003_piovezan_tratores.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 003/2025 –  à empresa Piovezan Tratores, pelos relevantes serviços prestados ao setor agrícola da região, contribuindo de forma significativa para o desenvolvimento econômico local, geração de empregos e fortalecimento do agronegócio no Vale do Arinos.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_aplauso_010_idealizadores_do_projeto_de_pavimentacao_asfaltica_da_mt-338.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_aplauso_010_idealizadores_do_projeto_de_pavimentacao_asfaltica_da_mt-338.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 010/2025- Moção de Aplausos aos membros da AMPLAC – Associação dos Moradores e Produtores de Leite de Águas Claras e aos Idealizadores do Projeto de Pavimentação Asfáltica desenvolvidos para o Município de Juara, em especial pela conquista da autorização de um dos cinco projetos apresentados.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/mocao_de_aplausos_001_cta_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/mocao_de_aplausos_001_cta_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Moção de Aplausos à equipe do CTA/SAE do município de Juara-MT, em reconhecimento à premiação nacional recebida no âmbito do SUS</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/mocao_de_aplauso_011_diou_serafim_d._d._r._de_rezende_-_presidente_da_amplac.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/mocao_de_aplauso_011_diou_serafim_d._d._r._de_rezende_-_presidente_da_amplac.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 011/2025- Moção de Aplausos ao Senhor Diou Serafim Donizeti Datsch Rodrigues de Rezende, Presidente da AMPLAC - Associação dos Moradores e Produtores de Leite de Águas Claras, pelos relevantes serviços prestados à frente da referida associação.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/mocao_de_aplauso_012_atleta_ana_beatriz_pilocelli_e_ao_instrutor_esportivo_everaldo_m._galdino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/mocao_de_aplauso_012_atleta_ana_beatriz_pilocelli_e_ao_instrutor_esportivo_everaldo_m._galdino.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 012/2025- Moção de Aplausos, à atleta Ana Beatriz Pilocelli e ao instrutor de esportes do município, Everaldo Miranda Galdino, em reconhecimento ao brilhante desempenho e à relevante representação do município na 4ª Copa Lucas do Rio Verde de Karatê, evento de nível estadual realizado nos dias 07 e 08 de junho de 2025, que reuniu diversas cidades do Mato Grosso.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_aplauso_003_clodoaldo_alves_de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_aplauso_003_clodoaldo_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2025- Moção de Aplausos ao Senhor Clodoaldo Alves de Oliveira, em reconhecimento à sua notável trajetória, dedicação e contribuições relevantes para a cultura e o desenvolvimento social de nosso município.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/mocao_de_aplauso_004_acrivale_-_saleiro_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/mocao_de_aplauso_004_acrivale_-_saleiro_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2025- Moção de Aplausos, aos membros da Associação dos Criadores do Vale do Arinos – Acrivale, pela brilhante realização do evento Saleiro, ocorrido em 09 de agosto de 2025, que integrou a tradicional Cavalgada da Acrivale e o Festival “Saleiro – Carnes 2025”, marcando mais um capítulo de sucesso na história cultural e econômica de nosso município.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/mocao_de_aplauso_005_aos_premiados_do_evento_saleiro_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/mocao_de_aplauso_005_aos_premiados_do_evento_saleiro_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 005/2025- Moção de Aplausos, aos premiados no evento Saleiro 2025, realizado em 09 de agosto de 2025 pela Associação dos Criadores do Vale do Arinos – Acrivale, pela dedicação, talento e contribuição para o fortalecimento da cultura e das tradições rurais em nosso município.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/mocao_de_aplauso_008_membros_do_brejao_-_4a_copinha.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/mocao_de_aplauso_008_membros_do_brejao_-_4a_copinha.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 008/2025- Moção de Aplausos ao senhor Silmar Guariento de Oliveira - Presidente, bem como aos senhores Milton Gasparini Moreira e Siderlan Guariento de Oliveira, membros atuantes e ativos do grupo "Amigos do Brejão", pela brilhante realização da 4ª Copinha do Brejão, ocorrida nos dias 23 e 24 de agosto de 2025, no espaço conhecido como Brejão, localizado na Avenida Maranhão, região central de Juara.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/mocao_de_aplauso_009_denise_paulina_e_jose_victor_lage_-_voleibol_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/mocao_de_aplauso_009_denise_paulina_e_jose_victor_lage_-_voleibol_de_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 009/2025- Moção de Aplausos à Senhora Denise Paulina Alves da Cruz, professora de voleibol, e ao Senhor José Victor de Souza Lage, atleta destaque da 3ª Copa Juara de Voleibol 2025</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_de_aplauso_013_atleta_julia_thaeme_usinski.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_de_aplauso_013_atleta_julia_thaeme_usinski.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 013/2025- à atleta Júlia Thaeme Usinski, pela brilhante conquista do 3º lugar na categoria KATA, INFANTO JUVENIL, no Campeonato Brasileiro das Confederações de Karatê – Open Internacional, realizado no dia 06 de setembro de 2025, no Clube APCEF/DF, em Brasília-DF, sob organização da Federação Brasileira de Karatê.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/mocao_de_aplauso_006_ao_3o_sargento_da_policia_militar_-_paulo_jose_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/mocao_de_aplauso_006_ao_3o_sargento_da_policia_militar_-_paulo_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 006/2025- Moção de Aplausos ao 3º Sargento da Polícia Militar, Paulo José da Silva, em reconhecimento aos relevantes serviços prestados à comunidade de Juara e, em especial, ao Distrito de Paranorte, ao longo de sua carreira na segurança pública.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/mocao_de_aplauso_002_alunos_e_profissionais_da_escola_oscar_soares.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/mocao_de_aplauso_002_alunos_e_profissionais_da_escola_oscar_soares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2025- Moção de Aplausos, os 13 (treze) alunos e os professionais da Escola Estadual Oscar Soares, abaixo relacionados, pela destacada participação na 20ª edição do Festival Estudantil Temático de Teatro para o Trânsito (FETRAN) – etapa Teles Pires, realizada entre os dias 08 e 12 de setembro de 2025, na cidade de Sorriso-MT.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/mocao_de_aplauso_015_servidor_municipal_odair_jose_capelli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/mocao_de_aplauso_015_servidor_municipal_odair_jose_capelli.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 014/2025- Ao servidor municipal Odair José Capelli, coordenador junto à Secretaria Municipal de Cidade, pelos relevantes serviços prestados à comunidade juarense.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/mocao_de_aplauso_015_servidor_gleidson_de_almeida_dias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/mocao_de_aplauso_015_servidor_gleidson_de_almeida_dias.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 015/2025- Moção de Aplausos, ao servidor municipal Gleidson de Almeida Dias, pelos relevantes serviços prestados à comunidade juarense no exercício de suas funções junto ao setor de urbanismo da Secretaria Municipal de Cidade.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/mocao_de_aplauso_016_cra-mt_pelos_60_anos_da_profissao_de_administracao_no_brasil.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/mocao_de_aplauso_016_cra-mt_pelos_60_anos_da_profissao_de_administracao_no_brasil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 016/2025- Moção de Aplausos, ao Conselho Regional de Administração de Mato Grosso (CRA-MT), em reconhecimento e celebração aos 60 anos da profissão de Administração no Brasil.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/mocao_de_aplauso_017_35_anos_do_conselho_regional_de_administracao_de_mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/mocao_de_aplauso_017_35_anos_do_conselho_regional_de_administracao_de_mt.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 017/2025- Moção de Aplausos, ao Conselho Regional de Administração de Mato Grosso (CRA-MT), em reconhecimento aos 35 anos de sua fundação e relevante atuação em prol da valorização da profissão de Administrador em nosso Estado.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/mocao_002_as_professoras_alfabetizadoras_das_turmas_de_2o_ano_-_alfabetizacao_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/mocao_002_as_professoras_alfabetizadoras_das_turmas_de_2o_ano_-_alfabetizacao_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 002/2025- Às 05 (cinco) professoras alfabetizadoras da Rede Municipal de Ensino que se destacaram pelos méritos do trabalho realizado junto às turmas do 2º Ano – Alfabetização em 2024, obtendo os melhores índices de proficiência e demonstrando excelência pedagógica, dedicação e compromisso com a qualidade da educação pública municipal.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/mocao_de_aplausos_004_luiz_henrique_vivian_da_guia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/mocao_de_aplausos_004_luiz_henrique_vivian_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2025- Moção de Aplausos  ao jovem Luiz Henrique Vivian da Guia, pelo seu talento musical e por representar com orgulho o Município de Juara no Festival de Música FESCAPO, realizado na cidade de Porto dos Gaúchos, onde conquistou o segundo lugar na competição.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_aplauso_010_atletas_do_volei_adaptado_-_melhor_idade__-_de_juara-mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_aplauso_010_atletas_do_volei_adaptado_-_melhor_idade__-_de_juara-mt.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 010/2025- Moção de Aplausos aos atletas do Vôlei Adaptado de Juara-MT, em reconhecimento à brilhante atuação na 1ª Competição Estadual de Vôlei Adaptado – Superliga Melhor Idade Mato Grosso 2025, sediada em Sorriso-MT, e à conquista da classificação para a etapa nacional da modalidade.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/mocao_de_aplauso_003_dr._newton_k._jose_e.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/mocao_de_aplauso_003_dr._newton_k._jose_e.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2025- Moção de Aplausos, ao senhor Newton Kara José e ao senhor Álvaro Ferriolli, pela relevante contribuição social prestada aos municípios de Juara e Novo Horizonte do Norte, por meio de ações voltadas à doação de óculos.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/mocao_de_aplauso_018_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/mocao_de_aplauso_018_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 018/2025 - Ao Grupo Centro Cultural Urucungo Capoeira, Instituto Ilê Axé de Capoeira e Estudos da Cultura Afro-brasileira, em reconhecimento ao trabalho cultural, esportivo e social desenvolvido em Juara, contribuindo para a formação cidadã, a transmissão de valores, o fortalecimento da identidade cultural e a promoção de atividades físicas e educativas.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/mocao_de_aplauso_003_unidade_basica_de_saude_jardim_paranagua__esf_jose_ferreira_xavier.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/mocao_de_aplauso_003_unidade_basica_de_saude_jardim_paranagua__esf_jose_ferreira_xavier.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2025 - À equipe da Unidade Básica de Saúde Jardim Paranaguá – ESF José Ferreira Xavier, em reconhecimento ao relevante serviço prestado à comunidade do Jardim Paranaguá e, consequentemente, ao Município de Juara, por meio da realização do mutirão de limpeza destinado a recolher o lixo do bairro, contribuindo diretamente para a redução da proliferação do mosquito da dengue e demais doenças.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>João Rissotti</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/mocao_de_aplauso_001_alunos_e_professores_escola_daury_riva_-_torneio_de_robotica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/mocao_de_aplauso_001_alunos_e_professores_escola_daury_riva_-_torneio_de_robotica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 001/2025- Aos alunos e professores da Escola Estadual Plena Daury Riva pela participação destacada no torneio FIRST LEGO League Challenge (FLLC), realizado entre os dias 13 e 15 de novembro de 2025, no SESI Escola, em Cuiabá–MT.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/mocao_de_aplauso_019_alunos_escola_tiradentes_olimpiadas_de_matematica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/mocao_de_aplauso_019_alunos_escola_tiradentes_olimpiadas_de_matematica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 019/2025- Aos alunos da Escola Estadual Militar Tiradentes Israel Wesley Prado de Almeida que se destacaram de forma excepcional nas Olimpíadas de Matemática das Escolas Militares, levando o nome de nossa cidade a patamar de excelência acadêmica.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 007/2025- Aos funcionários da Energisa S/A que atuam na região urbana e rural do município, em reconhecimento ao trabalho incansável, essencial e muitas vezes arriscado que realizam diariamente em prol da comunidade juarense.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/mocao_003_cooperativa_sicredi_univales.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/mocao_003_cooperativa_sicredi_univales.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 003/2025- Ver. Zé Carlos Mototáxi - Moção de Aplausos  à Cooperativa Sicredi Univales – Agência de Juara, estendendo este reconhecimento a toda a equipe que, com comprometimento, cordialidade e espírito cooperativo, faz da instituição uma referência de atendimento, desenvolvimento e responsabilidade social em nosso município.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/mocao_de_aplauso_011_creusa_cristina_carvalho_da_mota_-_sec._assitencia_social_e_trabalho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/mocao_de_aplauso_011_creusa_cristina_carvalho_da_mota_-_sec._assitencia_social_e_trabalho.pdf</t>
   </si>
   <si>
     <t>Moçao de Aplausos n° 011/2025- À Creusa Cristina Carvalho da Mota, Secretária Municipal de Assistência Social e Trabalho, em reconhecimento ao brilhante trabalho que vem realizando à frente de sua pasta, conduzindo com sensibilidade, competência e profundo compromisso humano todas as ações voltadas às famílias em situação de vulnerabilidade do município.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/mocao_de_aplauso_012_claudio_e_jailton_-_idealizadores_do_interprofessores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/mocao_de_aplauso_012_claudio_e_jailton_-_idealizadores_do_interprofessores.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 012/2025- Ao Professor Cláudio Pereira de Souza e ao servidor Jailton Nunes Rodrigues, da Secretaria Municipal de Esporte, Lazer e Juventude, em reconhecimento ao extraordinário trabalho desempenhado na idealização, organização e consolidação do 5º Interprofessores, realizado entre os dias 28 e 30 de novembro de 2025, no Ginásio Ângelo Sinval Riva.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/mocao_de_aplauso_013_creberson_batista_de_sales_pela_realizacao_do_1o_campeonato_de_natacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/mocao_de_aplauso_013_creberson_batista_de_sales_pela_realizacao_do_1o_campeonato_de_natacao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 013/2025- Ao Professor Creberson Batista de Sales, conhecido popularmente Clebinho Sales, em reconhecimento ao seu relevante trabalho no desenvolvimento e incentivo à prática da natação e pela realização do 1º Festival de Natação Adulto e Infantil, realizado no dia 30 de novembro de 2025, na AABB.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3690/mocao_de_aplauso_014_adair_zarochinski_-_entre_4_linhas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3690/mocao_de_aplauso_014_adair_zarochinski_-_entre_4_linhas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 014/2025- Ao desportista Adair Zarochinski, criador e responsável pela página esportiva Entre 4 Linhas Juara, atualmente o maior e mais atuante canal de divulgação do esporte local.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/mocao_de_aplauso_020__servidores_do_banco_de_sangue.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/mocao_de_aplauso_020__servidores_do_banco_de_sangue.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 020/2025- Aos servidores do Banco de Sangue de Juara, profissionais que exercem suas funções com dedicação exemplar, garantindo segurança, humanidade e eficiência no atendimento à população.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplauso_021_concurso_de_frases_e_desenhos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplauso_021_concurso_de_frases_e_desenhos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 021/2025- Às crianças participantes do Concurso de Frases e Desenhos – Tema “Doador do Futuro”, que se destacaram pela criatividade, sensibilidade e dedicação ao abordarem uma causa de grande relevância social.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_de_aplauso_004_fernanda_k._a._krebs_e_denielly_c._de_souza_-_fisiculturistas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_de_aplauso_004_fernanda_k._a._krebs_e_denielly_c._de_souza_-_fisiculturistas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2025- Moção de Aplausos às atletas Fernanda Kariny de Araújo Krebs e Denielly Caroline de Souza, pela notável participação no campeonato de fisiculturismo Pantanal Contest, realizado em 22 de novembro de 2025 em Cuiabá-MT, e pelos destacados resultados obtidos, contribuindo para elevar o nome de Juara no esporte fitness e fisiculturismo nacional.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_aplauso_015_jeferson_sanoveli_pereira_ananias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_aplauso_015_jeferson_sanoveli_pereira_ananias.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 015/2025- Moção de Aplausos, ao atleta Jeferson Sanoveli Pereira Ananias, em reconhecimento à sua destacada participação e premiação na Categoria Classic Physique Novice, no Campeonato de Fisiculturismo Pantanal Contest 2025, realizado em 22 de novembro de 2025 em Cuiabá-MT.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/mocao_de_aplauso_016_cooperativa_cresol.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/mocao_de_aplauso_016_cooperativa_cresol.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 016/2025- Moção de Aplausos à Cresol Cooperativa de Crédito - Agência de Juara estendendo este reconhecimento a toda a sua equipe, pelos relevantes serviços prestados à comunidade de Juara-MT.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/mocao_de_aplausos_002_andyra_piovezan.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/mocao_de_aplausos_002_andyra_piovezan.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 002/2025 - à Secretária Municipal Andyra Maria Pinheiro Piovisan, em reconhecimento aos relevantes serviços prestados frente ao turismo, desenvolvimento econômico e gestão ambiental do município de Juara.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/mocao_de_aplauso_022_dr._onilmar_kohler.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/mocao_de_aplauso_022_dr._onilmar_kohler.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 022/2025- Moção de Aplausos ao Dr. Onilmar de Oliveira Köhler, médico intensivista e cardiologista, devidamente reconhecido com o Registro de Qualificação de Especialista (RQE), em respeito e profundo reconhecimento pelos relevantes serviços prestados à saúde de nossa comunidade.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/mocao_de_pesar_001_vera_decoracoes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/mocao_de_pesar_001_vera_decoracoes.pdf</t>
   </si>
   <si>
     <t>Moção De Pesar Nº 001/2025- Moção de Pesar aos familiares da empresária Vera Alves Cordeiro Grande.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/mocao_de_pesar_002_eugenio_bandeira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/mocao_de_pesar_002_eugenio_bandeira.pdf</t>
   </si>
   <si>
     <t>Moção De Pesar Nº 002/2025 - Moção de Pesar aos familiares do Senhor Eugênio Bandeira, pioneiro de Juara.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3342/mocao_de_pesar_003_antonio_canton.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3342/mocao_de_pesar_003_antonio_canton.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n° 003/2025- Moção de Pesar aos familiares do Senhor Antônio Martins Canton, pioneiro de Juara.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos da Mulher - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_decreto_legislativo_001_titulo_mulher_empreendedora_senhora_teresinha_rita_de_souza_lima.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_decreto_legislativo_001_titulo_mulher_empreendedora_senhora_teresinha_rita_de_souza_lima.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 001/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Teresinha Rita de Souza Lima.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/projeto_de_decreto_legislativo_002_titulo_mulher_empreendedora_senhora_dhilma_yoshie_toshimitsu.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/projeto_de_decreto_legislativo_002_titulo_mulher_empreendedora_senhora_dhilma_yoshie_toshimitsu.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 002/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora  Dhilma Yoshie Toshimitsu.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 003/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Raqueli Alves de Oliveira Silva.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_decreto_legislativo_004_titulo_mulher_empreendedora_senhora_noemia_gomes_ferraz_yamada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_decreto_legislativo_004_titulo_mulher_empreendedora_senhora_noemia_gomes_ferraz_yamada.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 004/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Noemia Gomes Ferraz Yamada.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_decreto_legislativo_005_titulo_mulher_empreendedora_lais_umbelino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_decreto_legislativo_005_titulo_mulher_empreendedora_lais_umbelino.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 005/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Lais Damares Umbelino.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_decreto_legislativo_006_titulo_mulher_empreendedora_nelsi_maria_piva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_decreto_legislativo_006_titulo_mulher_empreendedora_nelsi_maria_piva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 006/2025- Concede Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Nelsi Maria Piva.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_decreto_legislativo_007_titulo_mulher_empreendedora_lindamir_macedo_de_paiva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_decreto_legislativo_007_titulo_mulher_empreendedora_lindamir_macedo_de_paiva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 007/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Lindamir Macedo de Paiva.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_decreto_legislativo_008_titulo_mulher_empreendedora_elaine_luciana_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_decreto_legislativo_008_titulo_mulher_empreendedora_elaine_luciana_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto Legislativo n° 008/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Elaine Luciana da Silva.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_decreto_legislativo_009_titulo_mulher_empreendedora_carolina_mognon_scheffer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_decreto_legislativo_009_titulo_mulher_empreendedora_carolina_mognon_scheffer.pdf</t>
   </si>
   <si>
     <t>Projeto de decreto Legislativo n° 009/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Carolina Mognon Scheffer.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_decreto_legislativo_010_titulo_mulher_empreendedora_marcia_da_silva_almeida_damke.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_decreto_legislativo_010_titulo_mulher_empreendedora_marcia_da_silva_almeida_damke.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 010/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Marcia da Silva Almeida Damke.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_decreto_legislativo_011_titulo_mulher_empreendedora_leunice_frank.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_decreto_legislativo_011_titulo_mulher_empreendedora_leunice_frank.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 011/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Leunice Frank.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_decreto_legislativo_012_titulo_mulher_empreendedora_nena_josenilde_goncalves_moraes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_decreto_legislativo_012_titulo_mulher_empreendedora_nena_josenilde_goncalves_moraes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 012/2025- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Josenilde Gonçalves Moraes.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3394/projeto_de_decreto_legislativo_013_professora_elaine_silvana_de_matias_alves_cleomildes_dos_santos_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3394/projeto_de_decreto_legislativo_013_professora_elaine_silvana_de_matias_alves_cleomildes_dos_santos_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 013/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Cleomildes dos Santos Souza.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3398/projeto_de_decreto_legislativo_014_professora_elaine_silvana_de_matias_alves_elizabeth_da_silva_porto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3398/projeto_de_decreto_legislativo_014_professora_elaine_silvana_de_matias_alves_elizabeth_da_silva_porto.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 014/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Elizabeth da Silva Porto.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>Mesa Diretora - Patrícia Alves Vivian da Guia</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3403/projeto_de_decreto_legislativo_015_cidadao_honorario_juarense_jose_zuquim_nogueira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3403/projeto_de_decreto_legislativo_015_cidadao_honorario_juarense_jose_zuquim_nogueira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 015/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor José Zuquim Nogueira.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_decreto_legislativo_n_016-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_decreto_legislativo_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 016/2025- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor José Júnior da Silva Almeida.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/projeto_de_decreto_legislativo_n_017-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/projeto_de_decreto_legislativo_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 017/2025- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Thiago de Oliveira Braga.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/projeto_de_decreto_legislativo_n_018-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/projeto_de_decreto_legislativo_n_018-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 018/2025- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Alisson dos Santos Zarochinski.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/projeto_de_decreto_legislativo_n_019.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/projeto_de_decreto_legislativo_n_019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 019/2025- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Diego Barbon Gomes.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/projeto_de_decreto_n_020-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/projeto_de_decreto_n_020-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 020/2025 - Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Cleidson Zumba Eduviges.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/proejto_de_decreto_legislativo_n_021-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/proejto_de_decreto_legislativo_n_021-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 021/2025- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Valdinei Aparecido Lauriano Semensato.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_decreto_legislativo_022_comenda_desportiva_salvador_marinho_pizzolio_alves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_decreto_legislativo_022_comenda_desportiva_salvador_marinho_pizzolio_alves.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 022/2025- Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Salvador Marinho Pizzolio Alves.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3576/projeto_de_decreto_legislativo_n_023-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3576/projeto_de_decreto_legislativo_n_023-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 023/2025 - Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Lourival de Oliveira Andrade.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_decreto_legislativo_024_comenda_desportiva_claudinei_pelegrino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_decreto_legislativo_024_comenda_desportiva_claudinei_pelegrino.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 024/2025 - Concede a “Comenda do Mérito Desportivo José Carlos de Oliveira” ao Senhor Claudinei Pelegrino.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_decreto_legislativo_025_cidadao_honorario_juarense_edson_pereira_da_silva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_decreto_legislativo_025_cidadao_honorario_juarense_edson_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 025/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Edson Pereira da Silva.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/projeto_de_decreto_legislativo_026_cidadao_honorario_juarense_paul_clivilan_santos_firmino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/projeto_de_decreto_legislativo_026_cidadao_honorario_juarense_paul_clivilan_santos_firmino.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 026/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Paul Clívilan Santos Firmino.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_decreto_legislativo_n_028-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_decreto_legislativo_n_028-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 028/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” a senhora Elaine Aparecida de Jesus Tunin.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_decreto_legislativo_n_029-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_decreto_legislativo_n_029-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 029/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhor Luciano Aparecido de Oliveira.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_decreto_legislativo_n_030-2025-_concede_o_diploma_professora_elaine_silvana_de_matias_alves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_decreto_legislativo_n_030-2025-_concede_o_diploma_professora_elaine_silvana_de_matias_alves.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 030/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Gislaine Evangelista da Silva.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/projeto_de_decreto_legislativo_n__031-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/projeto_de_decreto_legislativo_n__031-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 031/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Deyme Chiquera.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/projeto_de_decreto_legislativo_027_professora_elaine_silvana_de_matias_alves_giovano_gotardo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/projeto_de_decreto_legislativo_027_professora_elaine_silvana_de_matias_alves_giovano_gotardo.pdf</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo n° 027/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” ao Senhor Giovano Gotardo.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_decreto_legislativo_n_032-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_decreto_legislativo_n_032-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 032/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Danieli Adani Souza Silva.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/projeto_de_decreto_legislativo_n_033-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/projeto_de_decreto_legislativo_n_033-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 033/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Angelica dos Santos.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_decreto_legislativo_034_professora_elaine_silvana_de_matias_alves_josicleide_dias_de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_decreto_legislativo_034_professora_elaine_silvana_de_matias_alves_josicleide_dias_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 034/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Josicleide Dias de Oliveira.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/projeto_de_decreto_legislativo_035_professora_elaine_silvana_de_matias_alves_maria_aparecida_f._botelho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/projeto_de_decreto_legislativo_035_professora_elaine_silvana_de_matias_alves_maria_aparecida_f._botelho.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 035/2025- Concede o Diploma “Professora Elaine Silvana de Matias Alves” à Senhora Maria Aparecida Fracarolli Botelho.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/projeto_de_decreto_do_legislativo_n_036-2025-_concede_o_titulo_honorifico_de_cidada.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/projeto_de_decreto_do_legislativo_n_036-2025-_concede_o_titulo_honorifico_de_cidada.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 036/2025-  Concede o Título Honorífico de Cidadã Juarense à Senhora Alaíde Rodrigues dos Santos.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/projeto_de_decreto_legislativo_n_037-2025-_concede_o_titulo_honorifico_de_cidada_juarense_a_senhora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/projeto_de_decreto_legislativo_n_037-2025-_concede_o_titulo_honorifico_de_cidada_juarense_a_senhora.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 037/2025- Concede o Título Honorífico de Cidadã Juarense à Senhora Maria do Carmo Gouveia.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/projeto_de_decreto_legislativo_038_cidadao_honorario_juarense_adhemar_de_brito_figueira_peres..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/projeto_de_decreto_legislativo_038_cidadao_honorario_juarense_adhemar_de_brito_figueira_peres..pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 038/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor Adhemar de Brito Figueira Peres.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_decreto_legislativo_039_cidadao_honorario_juarense_luis_fernando_amado_conte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_decreto_legislativo_039_cidadao_honorario_juarense_luis_fernando_amado_conte.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 039/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Luis Fernando Amado Conte.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_decreto_legislativo_040_cidadao_honorario_juarense_inir_contini.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_decreto_legislativo_040_cidadao_honorario_juarense_inir_contini.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 040/2025- Concede o Título Honorífico de Cidadã Juarense à Senhora Inir Contini.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_decreto_legislativo_041_cidadao_honorario_juarense_arsenio_de_souza_goudinho.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_decreto_legislativo_041_cidadao_honorario_juarense_arsenio_de_souza_goudinho.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 041/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Arsênio de Souza Goudinho.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_decreto_legislativo_042_cidadao_honorario_juarense_francisco_luiz_de_jesus.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_decreto_legislativo_042_cidadao_honorario_juarense_francisco_luiz_de_jesus.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 042/2025- Concede o Título Honorífico de Cidadã Juarense à Senhor Francisco Luiz de Jesus.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_decreto_legislativo_043_cidadao_honorario_juarense_marcos_rodrigues.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_decreto_legislativo_043_cidadao_honorario_juarense_marcos_rodrigues.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 043/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Marcos Rodrigues.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_decreto_legislativo_044_cidadao_honorario_juarense_albino_buchelt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_decreto_legislativo_044_cidadao_honorario_juarense_albino_buchelt.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 044/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Albino Buchelt.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_decreto_legislativo_045_cidada_honoraria_juarense_maria_jose_lazareti_fragnan_01.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_decreto_legislativo_045_cidada_honoraria_juarense_maria_jose_lazareti_fragnan_01.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 045/2025- Concede o Título Honorífico de Cidadã Juarense à Senhora Maria José Lazareti Fragnan.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_decreto_legislativo_046_cidadao_honorario_juarense_odair_jose_capelli.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_decreto_legislativo_046_cidadao_honorario_juarense_odair_jose_capelli.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 046/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor Odair José Capelli.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_decreto_legislativo_047_cidadao_honorario_juarense_claudinei_gomes_guerra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_decreto_legislativo_047_cidadao_honorario_juarense_claudinei_gomes_guerra.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 047/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Claudinei Gomes Guerra.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_decreto_legislativo_048_cidada_honoraria_juarense_izolina_d._de_oliveira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_decreto_legislativo_048_cidada_honoraria_juarense_izolina_d._de_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 048/2025- Concede o Título Honorífico de Cidadã Juarense à Senhora Izolina Dolmen de Oliveira.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_049_cidadao_honorario_juarense_fernando_isidoro_bergo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_049_cidadao_honorario_juarense_fernando_isidoro_bergo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 049/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Fernando Isidoro Bergo.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_decreto_legislativo_050_cidadao_honorario_juarense_ricardo_bianchin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_decreto_legislativo_050_cidadao_honorario_juarense_ricardo_bianchin.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 050/2025-Concede o Título Honorífico de Cidadão Juarense à Senhor Ricardo Bianchin.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_decreto_legislativo_051_cidadao_honorario_juarense_francisley_rodrigues_farias_matias_rodrigues.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_decreto_legislativo_051_cidadao_honorario_juarense_francisley_rodrigues_farias_matias_rodrigues.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 051/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor Francisley Rodrigues Farias.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_decreto_legislativo_052_cidadao_honorario_juarense_nelson_jose_kasprzak.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_decreto_legislativo_052_cidadao_honorario_juarense_nelson_jose_kasprzak.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 052/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor Nelson Jose Kasprzak.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_053_cidadao_honorario_juarense_wilson_aluizio_da_silva_figueira.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_053_cidadao_honorario_juarense_wilson_aluizio_da_silva_figueira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 053/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor Wilson Aluizio da Silva Figueira</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/projeto_de_decreto_legislativo_054_cidadao_honorario_juarense_james_monteiro_fernandes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/projeto_de_decreto_legislativo_054_cidadao_honorario_juarense_james_monteiro_fernandes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 054/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor James Monteiro Fernandes.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_decreto_legislativo_055_cidadao_honorario_juarense_ena_sosa_chavez.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_decreto_legislativo_055_cidadao_honorario_juarense_ena_sosa_chavez.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 055/2025- Concede o Título Honorífico de Cidadão Juarense à Senhora Ena Sosa Chavez.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_decreto_legislativo_056_cidadao_honorario_juarense_marcos_vinicius_de_azevedo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_decreto_legislativo_056_cidadao_honorario_juarense_marcos_vinicius_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 056/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor Marcos Vinicius de Azevedo.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_decreto_legislativo_057_cidadao_honorario_juarense_olavo_lopes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_decreto_legislativo_057_cidadao_honorario_juarense_olavo_lopes.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 057/2025- Concede o Título Honorífico de Cidadão Juarense à Senhor Olavo Lopes.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_decreto_legislativo_058_cidadao_honorario_juarense_andyra_piovezan_kasprzak.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_decreto_legislativo_058_cidadao_honorario_juarense_andyra_piovezan_kasprzak.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 058/2025- Concede o Título Honorífico de Cidadão Juarense à Senhora Andyra Piovezan Kasprzak.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_decreto_legislativo_059_cidadao_honorario_juarense_eva_campos_de_melo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_decreto_legislativo_059_cidadao_honorario_juarense_eva_campos_de_melo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 059/2025- Concede o Título Honorífico de Cidadão Juarense à Senhora Eva Campos de Melo.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/projeto_de_decreto_legislativo_060_cidadao_honorario_juarense_osmar_silva_matos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/projeto_de_decreto_legislativo_060_cidadao_honorario_juarense_osmar_silva_matos.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 060/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Osmar Silva Matos.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_decreto_legislativo_061_cidadao_honorario_juarense_sebastiao_alves_costa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_decreto_legislativo_061_cidadao_honorario_juarense_sebastiao_alves_costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 061/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Sebastião Alves Costa.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_decreto_legislativo_062_cidadao_honorario_juarense_fabio_alves_cardoso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_decreto_legislativo_062_cidadao_honorario_juarense_fabio_alves_cardoso.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 062/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Fabio Alves Cardoso.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_decreto_legislativo_063_cidadao_honorario_juarense_joao_romagna_neto.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_decreto_legislativo_063_cidadao_honorario_juarense_joao_romagna_neto.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 063/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor João Romagna Neto.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_decreto_legislativo_064_cidadao_honorario_juarense_vagno_aparecido_reato.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_decreto_legislativo_064_cidadao_honorario_juarense_vagno_aparecido_reato.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 064/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Vagno Aparecido Reato.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/projeto_de_decreto_legislativo_065_cidada_honoraria_juarense_creusa_cristina_carvalho_da_mota.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/projeto_de_decreto_legislativo_065_cidada_honoraria_juarense_creusa_cristina_carvalho_da_mota.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 065/2025- Concede o Título Honorífico de Cidadã Juarense à Senhora Creusa Cristina Carvalho da Mota.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_decreto_legislativo_066_cidadao_honorario_juarense_jailton_nunes_rodrigues.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_decreto_legislativo_066_cidadao_honorario_juarense_jailton_nunes_rodrigues.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 066/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Jailton Nunes Rodrigues.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_067_cidadao_honorario_juarense_thiago_dos_santos_boava.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_067_cidadao_honorario_juarense_thiago_dos_santos_boava.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 067/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Thiago dos Santos Boava.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_decreto_legislativo_068_cidadao_honorario_juarense_gabriel_jose_penariol_de_souza.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_decreto_legislativo_068_cidadao_honorario_juarense_gabriel_jose_penariol_de_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 068/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Gabriel Jose Penariol de Souza.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_decreto_legislativo_069_cidadao_honorario_juarense_valmir_somensi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_decreto_legislativo_069_cidadao_honorario_juarense_valmir_somensi.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 069/2025- Concede o Título Honorífico de Cidadão Juarense ao Senhor Valmir Somensi.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_decreto_legislativo_070_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2024.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_decreto_legislativo_070_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 070/2025- Aprova as contas anuais de Governo da Prefeitura Municipal de Juara Relativas ao Exercicio de 2024.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_complementar_n_001-2025_-_altera_a_lei_complementar_n_149-2017.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_complementar_n_001-2025_-_altera_a_lei_complementar_n_149-2017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001/2025- Altera a Lei Complementar n° 149/2017, que, Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, cria nova tabela de cargos, e a Lei Complementar n° 029/2007, Institui a Carreira dos Profissionais da Fiscalização do Município de Juara.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_de_lei_complementar_n_002-2025-_altera_a_tabela_lx_da_lei_complementar_municipal_n_023_de.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_de_lei_complementar_n_002-2025-_altera_a_tabela_lx_da_lei_complementar_municipal_n_023_de.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 002/2025- Altera a Tabela lX da Lei Complementar municipal n° 023 de 28 de novembro de 2006, que institui o Código Tributário municipal e Estabelece normas gerais de direito tributário, aplicáveis ao Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/projeto_de_lei_complementar_n_003-2025-_altera_o_anexo_xvll_da_lei_complementar_no_017.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/projeto_de_lei_complementar_n_003-2025-_altera_o_anexo_xvll_da_lei_complementar_no_017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 003/2025- Altera o Anexo XVII da Lei Complementar nº 017/2006 que, Dispõe sobre o Uso e Ocupação do Solo no Município de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3224/projeto_de_lei_complementar_001_2025_altera_lc_182.2020.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3224/projeto_de_lei_complementar_001_2025_altera_lc_182.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo n° 001/2025- ALTERA O CAPUT DO ART. 5º DA LEI COMPLEMENTAR Nº 182, DE 07 DE JANEIRO DE 2020, QUE DISPÕE SOBRE A REGULARIZAÇÃO DE LOTES URBANOS COM EDIFICAÇÕES CONSOLIDADAS NO MUNICÍPIO DE JUARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3233/projeto_de_lei_complementar_002_2025_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3233/projeto_de_lei_complementar_002_2025_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo n° 002/2025- Altera dispositivos Complementar n° 143, de 31 de março de 2016, que dispõe sobre o Plano de Cargos, Carreiras e Salários, fixa o quadro de pessoal e sobre a organização administrativa da Câmara Municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_complementar_004_2025_altera_lei_complementar_143-2016_cargo_de_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_complementar_004_2025_altera_lei_complementar_143-2016_cargo_de_diretor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo nº 004/2025 - de autoria do Plenário que, Altera dispositivos da Lei Complementar nº 143, de 31 de março de 2016.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_municipal_n_001-2025-_autoriza_abertura_de_credito_loa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_municipal_n_001-2025-_autoriza_abertura_de_credito_loa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 001/2025- Autoriza a abertura de Créditos Adicionais, Remanejamneto, Transposição, Realocaçao e a transferência de saldos Orçamentarios na LOA - Leis Orçamentaria Anual do Município de Juara, para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_municipal_n_002-2025-_altera_a_lei_municipal_n_3.245-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_municipal_n_002-2025-_altera_a_lei_municipal_n_3.245-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 002/2025- Altera a Lei Municipal n° 3.245/2025 que, Estima a Receita e Fixa a Despesa do Município de Juara para o Exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_lei_municipal_n_003-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_lei_municipal_n_003-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 003/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_municipal_n_004-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_municipal_n_004-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 004/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_lei_municipal_n_005-2025-_autoriza_o_poder_executivo_a_realizar_abertura_de_credito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_lei_municipal_n_005-2025-_autoriza_o_poder_executivo_a_realizar_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 005/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar por Superávit Financeiro do exercício anterior e dá outras providencias.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3228/projeto_de_lei_municipal_n_006-2025-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3228/projeto_de_lei_municipal_n_006-2025-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 006/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3229/projeto_de_lei_municipal_n_007-2025-_autoriza_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3229/projeto_de_lei_municipal_n_007-2025-_autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 007/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial  e dá outras providencias.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei_municipal_n_008-2025-_autoriza_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei_municipal_n_008-2025-_autoriza_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 008/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_municipal_n_009-2025-_altera_o_anexo_l_da_lei_municipal_n_2.720.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_municipal_n_009-2025-_altera_o_anexo_l_da_lei_municipal_n_2.720.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 009/2025- Altera o Anexo I da Lei Municipal n° 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 010/2025 - Autoriza o Município de Juara/MT a entabular contrato de Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3254/projeto_de_lei_municipal_n_011-2025-_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3254/projeto_de_lei_municipal_n_011-2025-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 011/2025-  Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3255/projeto_de_lei_municipal_n_012-2025-_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3255/projeto_de_lei_municipal_n_012-2025-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 012/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providencias.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3256/projeto_de_lei_municipal_n_013-2025-_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3256/projeto_de_lei_municipal_n_013-2025-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 013/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providencias.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/projeto_de_lei_municipal_n_014-2025-_abertura_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/projeto_de_lei_municipal_n_014-2025-_abertura_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 014/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providencias.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/projeto_de_lei_municipal_n_015-2025-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/projeto_de_lei_municipal_n_015-2025-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 015/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providencias.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/projeto_de_lei_municipal_n_016-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/projeto_de_lei_municipal_n_016-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 016/2025- Dispõe sobre criação e denominação de Escola Municipal.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/projeto_de_lei_municipal_n_017-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/projeto_de_lei_municipal_n_017-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 017/2025- Dispõe sobre criação e denominação de Escola Municipal.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_municipal_n_018-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_municipal_n_018-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 018/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providencias.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_municipal_n_019-2025-_altera_a_lei_municipal_n_2.388-2014.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_municipal_n_019-2025-_altera_a_lei_municipal_n_2.388-2014.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 019/2025- Altera a Lei Municipal n° 2.388/2014, que, Dispõe sobre a gratificação de Desempenho de Apoio a Atividade Tributária do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/projeto_de_lei_municipal_n_020-2025-_dispoe_sobre_a_desafetacao_de_area_de_dominio_publico_municipa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/projeto_de_lei_municipal_n_020-2025-_dispoe_sobre_a_desafetacao_de_area_de_dominio_publico_municipa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 020/2025- Dispõe sobre a desafetação de área de Domínio Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 021/2025- Autoriza o Poder Executivo do Município de Juara/MT a celebrar Termo de Cooperação Técnica com o Município de Brasnorte - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_municipal_n_022-2025-_autoriza_multar_notificar_e_emitir_taxa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_municipal_n_022-2025-_autoriza_multar_notificar_e_emitir_taxa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 022/2025- Autoriza o Poder Executivo a notificar, multar e emitir Taxa de Limpeza de Terreno Baldio, dos proprietários de lotes localizados no perimentro urbano de Juara.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/projeto_de_lei_municipal_n_023-2025-_autoriza_o_poder_executivo_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/projeto_de_lei_municipal_n_023-2025-_autoriza_o_poder_executivo_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 023/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_municipal_n_024-2025-_altera_denominacao_de_via_publica_urbana_localizada_no_centro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_municipal_n_024-2025-_altera_denominacao_de_via_publica_urbana_localizada_no_centro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 024/2025- Altera denominação de via pública urbana localizada no centro da cidade de Juara.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_municipal_n_025-2025-__autoriza_o_poder_executivo_a_firmar_termo_de_parceria_publico.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_municipal_n_025-2025-__autoriza_o_poder_executivo_a_firmar_termo_de_parceria_publico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 025/2025- Autoriza o Poder Executivo a firmar Termo de Parceria Público Privada com a Associação dos Produtores Rurais de Itapaiuna- APRI, visando a recuperação de estradas municipal vicinal.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3357/projeto_de_lei_municipal_n_026-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3357/projeto_de_lei_municipal_n_026-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 026/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_municipal_n_027-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_municipal_n_027-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 027/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3381/protejo_de_lei_municipal_no_028-2025-_dispoe_sobre_o_piso_salarial_base_dos_ocupantes_do_cargo_de_ma.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3381/protejo_de_lei_municipal_no_028-2025-_dispoe_sobre_o_piso_salarial_base_dos_ocupantes_do_cargo_de_ma.pdf</t>
   </si>
   <si>
     <t>Protejo de Lei Municipal nº 028/2025 - Dispõe sobre o Piso Salarial Base dos ocupantes do Cargo de Magistério Público Municipal da Educação Básica e a Revisão Geral Anual aos Profissionais da Educação.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3382/protejo_de_lei_municipal_no_029-2025-_dispoes_sobre_a_revisao_geral_anual_referente_ao_ano_de_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3382/protejo_de_lei_municipal_no_029-2025-_dispoes_sobre_a_revisao_geral_anual_referente_ao_ano_de_2025.pdf</t>
   </si>
   <si>
     <t>Protejo de Lei Municipal nº 029/2025 - Dispões sobre a Revisão Geral Anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_municipal_n_030-2025-_dispoes_sobre_a_alteracao_da_lei_municipal_no_2.699_de_24_de_j.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_municipal_n_030-2025-_dispoes_sobre_a_alteracao_da_lei_municipal_no_2.699_de_24_de_j.pdf</t>
   </si>
   <si>
     <t>Protejo de Lei Municipal nº 030/2025 - Dispões sobre a alteração da Lei Municipal nº 2.699 de 24 de julho de 2018 que, dispões sobre o Estágio de Estudantes em Orgãos da Administração Municipal.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_municipal_n_031-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_municipal_n_031-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Protejo de Lei Municipal nº 031/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_municipal_n_032-2025-_autoriza_o_chefe_de_poder_executivo_municipal_a_proceder_a_per.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_municipal_n_032-2025-_autoriza_o_chefe_de_poder_executivo_municipal_a_proceder_a_per.pdf</t>
   </si>
   <si>
     <t>Protejo de Lei Municipal nº 032/2025 - Autoriza o chefe de Poder Executivo Municipal a proceder à permuta de área de propriedade do Município, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_municipal_n_033-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.600.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_municipal_n_033-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.600.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 033/2025- Dispõe sobre a alteração da Lei Municipal n° 2.600/2016 que Dispõe sobre a criação dos empregos públicos temporários de Auxiliar de Inspeção, Auxiliar de Inspeção Assistente, Auxiliar de Inspeção Administrativo e Auxiliar de Inspeção Administrativo Sênior, e dá outras providências.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_municipal_n_034-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_municipal_n_034-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Protejo de Lei Municipal nº 034/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3440/projeto_de_lei_municipal_n_035-2025-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3440/projeto_de_lei_municipal_n_035-2025-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 035/2025- Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentaria para o Exercício de 2026, e dá outras providencias.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/projeto_de_lei_muncipal_n_036-2025-_altera_o_anexo_ll_na_lei_municipal_n_2.552_de_10_de_novembro_d.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/projeto_de_lei_muncipal_n_036-2025-_altera_o_anexo_ll_na_lei_municipal_n_2.552_de_10_de_novembro_d.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 036/2025- Altera o anexo ll na Lei Municipal n° 2.552 de 10 de novembro de 2015, que Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da maquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_lei_municipal_n_037-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_lei_municipal_n_037-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 037/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Credito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/projeto_de_lei_municipal_n_038-2025-__autoriza_o_poder_executivo_municipal_a_transferir_recursos_fi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/projeto_de_lei_municipal_n_038-2025-__autoriza_o_poder_executivo_municipal_a_transferir_recursos_fi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 038/2025- Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos AAMOR- Associação Amigos dos Moradores de Rua.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3466/autoriza_o_poder_executivo_municipal_a_transferir_recursos_financeiros_atraves_da_celebracao_de_ter.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3466/autoriza_o_poder_executivo_municipal_a_transferir_recursos_financeiros_atraves_da_celebracao_de_ter.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 039/2025- Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos ASAGRO - Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_municipal_n040-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_municipal_n040-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n°040/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_municipal_n_041-2025-_autoriza_o_poder_executivo_municipal_a_transferir_recursos_fin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_municipal_n_041-2025-_autoriza_o_poder_executivo_municipal_a_transferir_recursos_fin.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 041/2025- Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos ASAGRO - Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/projeto_de_lei_municipal_n042-2025-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_perm.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/projeto_de_lei_municipal_n042-2025-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_perm.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 042/2025 - Autoriza o chefe de Poder Executivo Municipal a proceder à permuta de área de propriedade do Município, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/projeto_de_lei_municipal_n_043-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.508.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/projeto_de_lei_municipal_n_043-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.508.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 043/2025 - Dispõe sobre a alteração da Lei Municipal n° 2.508/2015 que, institui novos valores para as diárias dos Agentes Públicos, Políticos e membros de Conselho do Poder Executivo Municipal de Juara, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_municipal_n_044-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_municipal_n_044-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 044/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/projeto_de_lei_municipal_n_045-2025_autoriza_o_poder_executivo_a_realizar_no_orcam.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/projeto_de_lei_municipal_n_045-2025_autoriza_o_poder_executivo_a_realizar_no_orcam.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 045/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/projeto_de_lei_municipal_n_046-2025-_substituicao_abertura_de_credito_residuo_solido.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/projeto_de_lei_municipal_n_046-2025-_substituicao_abertura_de_credito_residuo_solido.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 046/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/projeto_de_lei_municipal_n_047-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/projeto_de_lei_municipal_n_047-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 047/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/projeto_de_lei_municipal_n_048-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/projeto_de_lei_municipal_n_048-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 048/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/projeto_de_lei_municipal_n_049-2025-_substituicao_abertura_de_credito_adicional_suplementar_ilumin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/projeto_de_lei_municipal_n_049-2025-_substituicao_abertura_de_credito_adicional_suplementar_ilumin.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 049/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito adicional suplementar  e dá outras providências.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/projeto_de_lei_municipal_n_049-2025-_abertura_de_credito_-_iluminacao_da_av._walter_lauro.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/projeto_de_lei_municipal_n_049-2025-_abertura_de_credito_-_iluminacao_da_av._walter_lauro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 050/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito suplementar  e dá outras providências.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/projeto_de_lei_municipal_n_051-2025-_abertura_de_credito_especial_40_mil_reais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/projeto_de_lei_municipal_n_051-2025-_abertura_de_credito_especial_40_mil_reais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 051/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/projeto_de_lei_municipal_n_052-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/projeto_de_lei_municipal_n_052-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 052/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/projeto_de_lei_municipal_n_053-2025-_autoriza_o_poder_executivo_a_celebrar_termo_de_colaboracao_ou.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/projeto_de_lei_municipal_n_053-2025-_autoriza_o_poder_executivo_a_celebrar_termo_de_colaboracao_ou.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 053/2025- Autoriza o Poder Executivo a celebrar Termo de Colaboração ou Fomento com o Conselho Comunitario de Segurança Pública do Municipio de Juara-MT.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/projeto_de_lei_municipal_n_054-2025-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/projeto_de_lei_municipal_n_054-2025-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 054/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/projeto_de_lei_municipal_n_055-2025-autoriza_o_municipio_de_juara_a_firmar_contrato_de_cessao_de_us.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/projeto_de_lei_municipal_n_055-2025-autoriza_o_municipio_de_juara_a_firmar_contrato_de_cessao_de_us.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 055/2025- Autoriza o municipio de Juara a firmar Contrato de Cessão de Uso de Bem Imóvel com a Associação Anjos de Amor, e dá outras providências.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/projeto_de_lei_municipal_n_056-2025-abertura_de_credio_suplementar_-_570_mil_reais_-_campo_society_praca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/projeto_de_lei_municipal_n_056-2025-abertura_de_credio_suplementar_-_570_mil_reais_-_campo_society_praca.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 056/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_municipal_n_057-2025-abertura_de_credito_suplementar_-_6.500.00000_-construcao_casas_habitacionais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_municipal_n_057-2025-abertura_de_credito_suplementar_-_6.500.00000_-construcao_casas_habitacionais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 057/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_municipal_n_058-2025-_autoriza_o_poder_executivo_a_receber_doacao_de_imovel_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_municipal_n_058-2025-_autoriza_o_poder_executivo_a_receber_doacao_de_imovel_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 058/2025- Autoriza o Poder Executivo a receber doação de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/projeto_de_lei_municipal_n059-2025-_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_ar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/projeto_de_lei_municipal_n059-2025-_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_ar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 059/2025- Autoriza o Poder Executivo Municipal a proceder á permuta de área de propriedade do Município, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/projeto_de_lei_municipal_n_060-2025-_dispoe_sobre_o_plano_plurianual_do_municipio_de_juara_para_o_p.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/projeto_de_lei_municipal_n_060-2025-_dispoe_sobre_o_plano_plurianual_do_municipio_de_juara_para_o_p.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 060/2025- Dispõe sobre o Plano Plurianual do Município de Juara para o período 2026-2029.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_municipal_n_061-2025-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_coopera.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_municipal_n_061-2025-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_coopera.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 061/2025- Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação Técnica com a Cooperativa Mista Água da Prata - Cooperata, e dá outras providências.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_municipal_n_062-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_municipal_n_062-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 062/2025- Dispõe sobre aprovação do loteamento de Interesse Social denominado Jardim dos Ipês, no perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_municipal_n063-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_municipal_n063-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 063/2025- Dispõe sobre aprovação de loteamento Parque Marrafon, no Perímetro urbano de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/projeto_de_lei_municipal_n_064-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/projeto_de_lei_municipal_n_064-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 064/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/projeto_de_lei_municipal_n_065-2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/projeto_de_lei_municipal_n_065-2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 065/2025 - Estima a Receita e Fixa a Despesa do Município de Juara, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/projeto_de_lei_municipal_n_066-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/projeto_de_lei_municipal_n_066-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 066/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/projeto_de_lei_municipal_n_067-2025_autoriza_o_poder_executivo_a_realizar_o_orcamento_vigente_abe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/projeto_de_lei_municipal_n_067-2025_autoriza_o_poder_executivo_a_realizar_o_orcamento_vigente_abe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 067/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_municipal_n_068-2025_-_altera_lei_2.803-2019_-_servico_remunerado_transporte_individual.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_municipal_n_068-2025_-_altera_lei_2.803-2019_-_servico_remunerado_transporte_individual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 068/2025- Dispõe sobre a alteração da Lei Municipal n° 2.803/2019, que dispõe sobre o serviço remunerado de transporte individual de passageiros gerenciado exclusivamente por plataformas tecnológicas, no Municipio de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_municipal_n_069-2025_-_autoriza_abertura_credito_suplementar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_municipal_n_069-2025_-_autoriza_abertura_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 069/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/projeto_de_lei_municipal_n_070-2025_-_autoriza_cessao_de_uso_-_lampadas_de_led_-_acrivale.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/projeto_de_lei_municipal_n_070-2025_-_autoriza_cessao_de_uso_-_lampadas_de_led_-_acrivale.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 070/2025- Autoriza o Poder Executivo Municipal a realizar a Cessão de Uso em Comodato de Lâmpadas de LED, à Associação dos Criadores do Vale do Arinos ACRIVALE, e dá outras providências.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_municipal_n_072-2025-_dispoe_sobre_a_desafetacao_e_autorizacao_de_venda_por_leilao_d.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_municipal_n_072-2025-_dispoe_sobre_a_desafetacao_e_autorizacao_de_venda_por_leilao_d.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 072/2025- Dispõe sobre a desafetação e autorização de venda por leilão de diversas áreas de Domínio Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/projeto_de_lei_municipal_n_073-2025_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_a.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/projeto_de_lei_municipal_n_073-2025_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_a.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 073/2025- Autoriza o Poder Executivo Municipal a proceder à permuta de área de propriedade do Municipio, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/projeto_de_lei_municipal_n_074-2025-_desafeta_e_autoriza_venda_por_leilao_de_diversas_areas_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/projeto_de_lei_municipal_n_074-2025-_desafeta_e_autoriza_venda_por_leilao_de_diversas_areas_municipio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 074/2025- Dispõe sobre a desafetação e autorização de venda por leilão de diversas áreas de Dominio Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_municipal_n_075-2025-_autoriza_abertura_de_credito_especial_-_4.98730_-_aldir_blanc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_municipal_n_075-2025-_autoriza_abertura_de_credito_especial_-_4.98730_-_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 075/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_municipal_n_076-2025-_autoriza_abertura_de_credito_especial_-_68.53199_-_aldir_blanc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_municipal_n_076-2025-_autoriza_abertura_de_credito_especial_-_68.53199_-_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 076/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/projeto_de_lei_municipal_n_077-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/projeto_de_lei_municipal_n_077-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 077/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/projeto_de_lei_municipal_n_078-2025-_dispoe_sobre_a_criacao_do_prolongamento_de_vias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/projeto_de_lei_municipal_n_078-2025-_dispoe_sobre_a_criacao_do_prolongamento_de_vias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 078/2025 - Dispõe sobre a criação do prolongamento de vias Públicas, localizados no Centro da Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/projeto_de_lei_municipal_n_079-2025-_autoriza_o_poder_executivo_municipal_a_abrir_creditos_suplemen.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/projeto_de_lei_municipal_n_079-2025-_autoriza_o_poder_executivo_municipal_a_abrir_creditos_suplemen.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 079/2025- Autoriza o Poder Executivo Municipal a abrir créditos suplementares até o limite de 5% ( cinco por cento ) do valor total da despesa fixada na Lei Orçamentária Anual para o Exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_municipal_n_080-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_municipal_n_080-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 080/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_municipal_no_081-2025_-_autoriza_abertura_de_credito_suplementar_1.310.00000.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_municipal_no_081-2025_-_autoriza_abertura_de_credito_suplementar_1.310.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 081/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_municipal_no_082-2025_-_autoriza_abertura_de_credito_suplementar_-_1.000.00000.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_municipal_no_082-2025_-_autoriza_abertura_de_credito_suplementar_-_1.000.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 082/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_municipal_n_083-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_municipal_n_083-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 083/2025- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_do_legislativo_001_eduardo_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_do_legislativo_001_eduardo_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 001/2025- Estabelece limites para emissão sonora nas atividades e eventos realizados nas proximidades de templos religiosos no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/projeto_de_lei_do_legislativo_002_joao_hosp_altera_a_lei_2714-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/projeto_de_lei_do_legislativo_002_joao_hosp_altera_a_lei_2714-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 002/2025- Altera o caput dos artigos 2º e 17 da Lei nº 2.714 de 27 de setembro de 2018, que Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_do_legislativo_003_patricia_ultrassonografia_morfologica.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_do_legislativo_003_patricia_ultrassonografia_morfologica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo  nº 003/2025 - Assegura às gestantes a realização da ultrassonografia morfológica na rede pública de saúde do Município de Juara.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_do_legislativo_004_alex_declara_de_utilidade_publica_municipal_a_associacao_da_juventude_do_estado_mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_do_legislativo_004_alex_declara_de_utilidade_publica_municipal_a_associacao_da_juventude_do_estado_mt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 004/2025- Declara de Utilidade Pública Municipal a Associação da Juventude do Estado de Mato Grosso - AJMT.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3379/projeto_de_lei_do_legislativo_005_luciano_declara_de_utilidade_publica_associacao_dos_agricultores_familiadres_feirantes_do_vale_do_arinos_-_afava.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3379/projeto_de_lei_do_legislativo_005_luciano_declara_de_utilidade_publica_associacao_dos_agricultores_familiadres_feirantes_do_vale_do_arinos_-_afava.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 005/2025- Declara de Utilidade Pública Municipal a Associação dos Agricultores Familiares Feirantes do Vale do Arinos - AFAVA.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, João Rissotti, Patrícia Vivian, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3393/projeto_de_lei_do_legislativo_006_luciano_olivetto_passagens_para_hospital_do_cancer.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3393/projeto_de_lei_do_legislativo_006_luciano_olivetto_passagens_para_hospital_do_cancer.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 006/2025- Dispõe sobre o custeio de passagens aéreas e/ou terrestres para pacientes e acompanhantes em tratamento oncológico e de outras doenças no Hospital de Câncer de Barretos – SP, com recursos oriundos de dotação orçamentária específica da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei_do_legislativo_007_mesa_diretora__desafeta_imoveis_do_poder_legislativo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei_do_legislativo_007_mesa_diretora__desafeta_imoveis_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 007/2025- Desafeta do domínio do Poder Legislativo, os imóveis que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_do_legislativo_008_alex__denominacao_rua_angela_maria_reis_de_araujo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_do_legislativo_008_alex__denominacao_rua_angela_maria_reis_de_araujo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 008/2025- Dispõe sobre a criação do prolongamento da Rua Ângela Maria Reis de Araújo, localizada no Loteamento denominado Parque Alvorada, no perímetro urbano do Município de Juara-MT.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_do_legislativo_009_patricia_acesso_gratuito_aos_eventos_para_pessoas_com_tea_e_seu_acompanhante.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_do_legislativo_009_patricia_acesso_gratuito_aos_eventos_para_pessoas_com_tea_e_seu_acompanhante.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 009/2025- Dispõe sobre o acesso gratuito às pessoas com Transtorno do Espectro Autista – TEA e a seus acompanhantes em eventos socioculturais e em empresas que oferecem atividades de lazer, cultura e entretenimento no Município de Juara – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_do_legislativo_010_patricia_assegura_o_direito_da_gestante_de_optar_parto_por_cesariana.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_do_legislativo_010_patricia_assegura_o_direito_da_gestante_de_optar_parto_por_cesariana.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 010/2025- Assegura o direito da gestante de optar pela realização de parto por cesariana nas unidades de saúde pública do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_lei_do_legislativo_011_alex_institui_o_dia_municipal_da_juventude_no_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_lei_do_legislativo_011_alex_institui_o_dia_municipal_da_juventude_no_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 011/2025- Institui o Dia Municipal da Juventude no Município de Juara-MT, a ser celebrado anualmente no dia 27 de novembro, e dá outras providências.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/projeto_de_lei_do_legislativo_012_ver._markito_-_denominacao_ponto_de_saude_-_linha_iii.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/projeto_de_lei_do_legislativo_012_ver._markito_-_denominacao_ponto_de_saude_-_linha_iii.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 012/2025- Dispõe sobre a denominação do Ponto de Apoio de Saúde, localizado na Linha III do Assentamento P.A. Vale do Arinos, neste Município de Juara-MT.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/projeto_de_lei_do_legislativo_013_patricia_dispensa_de_renovacao_periodica_de_laudos_medicos_para_autistas.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/projeto_de_lei_do_legislativo_013_patricia_dispensa_de_renovacao_periodica_de_laudos_medicos_para_autistas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 013/2025 - Dispõe sobre a dispensa de renovação periódica de laudos médicos para mães, pais ou responsáveis legais de pessoas com Transtorno do Espectro Autista (TEA) no âmbito do Município de Juara.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/projeto_de_lei_do_legislativo_014_ver._eduardo_do_boxe_-_denominacao_campo_futebol_praca_dos_colonizadores.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/projeto_de_lei_do_legislativo_014_ver._eduardo_do_boxe_-_denominacao_campo_futebol_praca_dos_colonizadores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 014/2025- Dispõe sobre a denominação do Campo de Futebol Society localizado na Praça dos Colonizadores, neste Município de Juara-MT.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_do_legislativo_015_altera_lei_verba_indenizatoria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_do_legislativo_015_altera_lei_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 015/2025 - de autoria do Plenário que, Altera a Lei Municipal nº 3.004, de 06 de junho de 2022.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3242/projeto_de_resolucao_001_2025_mesa_diretora_calendario_sessoes_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3242/projeto_de_resolucao_001_2025_mesa_diretora_calendario_sessoes_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001/2025- Fixa o calendário das Sessões Ordinárias para o ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_resolucao_002_2025_mesa_diretora_membros_das_comissoes_permanentes_2025-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_resolucao_002_2025_mesa_diretora_membros_das_comissoes_permanentes_2025-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 002/2025- Institui a Composição das Comissões Permanentes da Câmara Municipal de Juara – Estado de Mato Grosso, para o biênio 2025 - 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_resolucao_003_2025_mesa_diretora_institui_a_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_resolucao_003_2025_mesa_diretora_institui_a_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 003/2025- Institui a Composição da Comissão de Ética e Decoro Parlamentar, e dá outras providências.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/projeto_de_resolucao_004_2025_mesa_diretora_antecipa_a_sessao_ordinaria_de_17-02-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/projeto_de_resolucao_004_2025_mesa_diretora_antecipa_a_sessao_ordinaria_de_17-02-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 004/2025- Antecipa o horário da Sessão Ordinária de 17 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_005_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_005_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 005/2025- Altera dispositivos do Anexo I da Resolução nº 123, de 26 de dezembro de 2011, que Aprova o Regimento Interno da Câmara Municipal de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_resolucao_006_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_233-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_resolucao_006_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_233-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 006/2025 - Altera e revoga dispositivos da Resolução nº 233, de 23 de março de 2024, que Fixa o valor do subsídio dos vereadores e Juara-MT para a legislatura de 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/projeto_de_resolucao_007_2025_mesa_diretora_altera_dispositivos_da_resolucao_no_228-2025_-_licitacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/projeto_de_resolucao_007_2025_mesa_diretora_altera_dispositivos_da_resolucao_no_228-2025_-_licitacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 007/2025 - Altera dispositivos da Resolução nº 228, de 19 de dezembro de 2023, que dispõe sobre o processo de dispensa de licitação na forma física, no âmbito da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/projeto_de_resolucao_008_2025_mesa_diretora_institui_a_composicao_da_comissao_parlamentar_de_inquerito_-_cpi_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/projeto_de_resolucao_008_2025_mesa_diretora_institui_a_composicao_da_comissao_parlamentar_de_inquerito_-_cpi_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 008/2025- Institui a Composição da Comissão Parlamentar de Inquérito, e dá outras providências.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_resolucao_009_2025_mesa_diretora_regime_de_adiantamento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_resolucao_009_2025_mesa_diretora_regime_de_adiantamento.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 009/2025- Dispõe sobre a concessão e prestação de contas de adiantamento para realização de despesas urgentes e de pequeno vulto, no âmbito da Câmara Municipal de Juara - MT.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/projeto_de_resolucao_010_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri_-_ferias.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/projeto_de_resolucao_010_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri_-_ferias.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 010/2025- Projeto de Resolução, Altera e Revoga dispositivos do Anexo I da Resolução nº 123, de 26 de dezembro de 2011, que Aprova o Regimento Interno da Câmara Municipal de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/projeto_de_resolucao_011_2025_mesa_diretora_revoga_a_resolucao_no_238-2024_-_pca.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/projeto_de_resolucao_011_2025_mesa_diretora_revoga_a_resolucao_no_238-2024_-_pca.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 011/2025- Revoga a Resolução nº 238, de 17 de dezembro de 2024, que dispõe sobre o Plano de Contratações Anual – PCA, no âmbito da Câmara Municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_resolucao_012_2025_plenario_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_resolucao_012_2025_plenario_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 012/2025 - de autoria do Plenário que, Dispõe sobre a concessão de benefício aos servidores públicos efetivos e comissionados da Câmara Municipal de Juara e, dá outras providências.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica do Município de Juara n° 001/2025- Altera e acrescenta dispositivos à Lei Orgânica do Município de Juara-MT.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica n° 001/2025- Altera dispositivos da Lei Orgânica municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
@@ -3804,60 +3804,60 @@
   <si>
     <t>Requerimento n° 002/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 002/2025, de autoria do Executivo Municipal, que Altera a Lei Municipal nº 3.245/2025 que Estima a Receita e Fixa a Despesa do Município de Juara para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>Requerimento n° 003/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 003/2025, de autoria do Executivo Municipal, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>Requerimento n° 004/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 004/2025, de autoria do Executivo Municipal, que Autoriza a Poder Executivo a realizar no orçamento vigente, abertura  de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>Requerimento n° 005/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar nº 001/2025, de autoria do Executivo Municipal, que Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara – MT, cria nova tabela de cargos, e a Lei Complementar nº 029/2007, Institui a Carreira dos Profissionais da Fiscalização do Município de Juara.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_006_solicitando_regime_de_urgencia_ao_projeto_de_lei_complementar_do_legislativo_n_001.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_006_solicitando_regime_de_urgencia_ao_projeto_de_lei_complementar_do_legislativo_n_001.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Lei Complementar nº 001/2025, de minha autoria, que Altera o caput do art. 5º da Lei Complementar nº 182, de 07 de janeiro de 2020, que Dispõe sobre a regularização de lotes urbanos com edificações consolidadas no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3226/requerimento_007_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_complementar_do_legislativo_no_001.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3226/requerimento_007_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_complementar_do_legislativo_no_001.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 001/2025, de autoria do Ver. João Rissoti, que Altera o caput do art. 5º da Lei Complementar nº 182, de 07 de janeiro de 2020, que Dispõe sobre a regularização de lotes urbanos com edificações consolidadas no município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>Requerimento n° 008/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 005/2025, de autoria do Executivo Municipal, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar por Superávit Financeiro do exercício anterior e dá outras providências.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>Requerimento n° 009/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 006/2025, de autoria do Executivo Municipal, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>Requerimento n° 010/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 007/2025, de autoria do Executivo Municipal, que Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
@@ -3870,540 +3870,540 @@
   <si>
     <t>Requerimento n° 012/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 009/2025, de autoria do Executivo Municipal, que Altera o Anexo I da Lei Municipal nº 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>Requerimento n° 013/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 010/2025, de autoria do Executivo Municipal, que Autoriza o Município de Juara/MT a entabular contrato de Cessão Onerosa de área rural por Utilidade Pública, para exploração de cascalho e terra, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>Requerimento nº 014/2025 - Requerendo a Tramitação em Regime de Urgência ao Projeto de Lei Complementar do Legislativo n° 002/2025 – que Altera dispositivos da Lei Complementar nº 143, de 31 de março de 2016, que Dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da câmara municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>Requerimento nº 015/2025 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Complementar do Legislativo nº 002/2025, de autoria da Mesa Diretora, que Altera dispositivos da Lei Complementar nº 143, de 31 de março de 2016, que Dispõe sobre o plano de cargos, carreiras e salários, fixa o quadro de pessoal e sobre a organização administrativa da câmara municipal de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_016_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_001.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_016_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_001.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 016/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 001/2025, que Fixa o calendário das Sessões Ordinárias para o ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3246/requerimento_017_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_001.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3246/requerimento_017_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_001.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 017/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 001/2025, de autoria da Mesa Diretora, que Fixa o calendário das Sessões Ordinárias para o ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_018_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_002.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_018_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_002.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 018/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 002/2025, que Institui a Composição das Comissões Permanentes da Câmara Municipal de Juara – Estado de Mato Grosso, para o biênio 2025 - 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3248/requerimento_019_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_002.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3248/requerimento_019_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_002.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 019/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 002/2025, de autoria do Plenário, que Institui a Composição das Comissões Permanentes da Câmara Municipal de Juara – Estado de Mato Grosso, para o biênio 2025 - 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3249/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_003.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3249/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_003.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 020/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 003/2025, que Institui a Composição da Comissão de Ética e Decoro Parlamentar, e dá outras providências.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_021_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_003.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_021_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_003.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 021/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 003/2025, de autoria da Mesa Diretora, que Institui a Composição da Comissão de Ética e Decoro Parlamentar, e dá outras providências.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_022_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_002.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_022_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_002.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 022/2025-  Requerendo a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 002/2025, que Altera o caput dos artigos 2º e 17 da Lei nº 2.714 de 27 de setembro de 2018, que Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_023_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_004.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_023_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_004.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 023/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 004/2025, que Antecipa o horário da Sessão Ordinária do dia 17 de fevereiro de 2025, para as 08h00 do mesmo dia.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>Requerimento n° 024/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 004/2025, de autoria da Mesa Diretora, que Antecipa o horário da Sessão Ordinária do dia 17 de fevereiro de 2025, para as 08h00 do mesmo dia.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>Requerimento n° 025/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 019/2025, de autoria da Prefeitura Municipal que, Altera a Lei Municipal n° 2.388/2014, que, Dispõe sobre a gratificação de Desempenho de Apoio a Atividade Tributária do Município de Juara, e dá outras providências.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/requerimento_026_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_021.2025_-_autoriza_o_poder_executivo_a_realizar_termo_de_cooperacao_tecnica..pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/requerimento_026_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_021.2025_-_autoriza_o_poder_executivo_a_realizar_termo_de_cooperacao_tecnica..pdf</t>
   </si>
   <si>
     <t>Requerimento nº 026/2025 - Requerendo a Dispensa dos Pareceres das Comissões Permanentes, referente o Projeto de Lei Municipal n° 021/2025, de autoria do Executivo Municipal que, Autoriza o Poder Executivo do Município de Juara/MT a celebrar Termo de Cooperação Técnica com o Município de Brasnorte - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_027_solicitando_regime_de_urgencia_dos_decretos_mulher_empreendedora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_027_solicitando_regime_de_urgencia_dos_decretos_mulher_empreendedora.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 027/2025- Requerendo a Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos n° 008/20252 a 012/2025 que concedem os Títulos de Mulheres Empreendedoras.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_028_solicitando_dispensa_dos_pareceres_das_comissoes_decretos_m._empreendedora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_028_solicitando_dispensa_dos_pareceres_das_comissoes_decretos_m._empreendedora.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 028/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes dos Projetos de Decretos Legislativos n° 008/2025 à 012/2025, que concedem os Títulos de Mulheres Empreendedoras</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>Requerimento n° 029/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 005/2025, de autoria da Mesa Diretora que, Altera dispositivos do Anexo I da Resolução nº 123, de 26 de dezembro de 2011, que Aprova o Regimento Interno da Câmara Municipal de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>Requerimento n° 030/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Resolução nº 005/2025, de autoria da Mesa Diretora que, Altera dispositivos do Anexo I da Resolução nº 123, de 26 de dezembro de 2011, que Aprova o Regimento Interno da Câmara Municipal de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>Requerimento n° 031/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 007/2025, de autoria da Mesa Diretora que, Altera dispositivos da Resolução nº 228, de 19 de dezembro de 2023, que dispõe sobre o processo de dispensa de licitação na forma física, no âmbito da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>Requerimento n° 032/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Resolução nº 007/2025, de autoria da Mesa Diretora que, Altera dispositivos da Resolução nº 228, de 19 de dezembro de 2023, que dispõe sobre o processo de dispensa de licitação na forma física, no âmbito da Câmara Municipal de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3350/req_001.2025_-_audiencia_publica_pl_complementar_no_002-2025_municipal_022-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3350/req_001.2025_-_audiencia_publica_pl_complementar_no_002-2025_municipal_022-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025- Requerendo a realização de Audiência Pública a ser realizada no dia 27 de março de 2025, às 19 horas, no Plenário desta Câmara Municipal, visando discutir os seguintes projetos de lei em tramitação: Projeto de Lei Municipal nº 022/2025 – que autoriza o Poder Executivo a notificar, multar e emitir Taxa de Limpeza de terreno baldio, referente aos proprietários de lotes localizados no perímetro urbano de Juara e o Projeto de Lei Complementar nº 002/2025 – que altera a Tabela IX da Lei Complementar Municipal nº 023, de 28 de novembro de 2006, a qual institui o Código Tributário Municipal e estabelece normas gerais de direito tributário aplicáveis ao Município de Juara.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3351/req_001.2025_-_audiencia_publica_projeto_de_lei_municipal_024-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3351/req_001.2025_-_audiencia_publica_projeto_de_lei_municipal_024-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025- Requerendo a realização de Audiência Pública a ser realizada no dia 27 de março de 2025, às 18 horas, no Plenário desta Câmara Municipal, visando discutir o Projeto de Lei Municipal nº 024/2025, que altera denominação de via pública urbana localizada no centro da cidade de Juara.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_033_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_027-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_033_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 033/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 027/2025, de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_034_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_028-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_034_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_028-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 034/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 028/2025, de autoria da Prefeitura Municipal de Juara que, Dispõe sobre o Piso Salarial Base dos ocupantes do Cargo de Magistério Público Municipal da Educação Básica e a Revisão Geral Anual aos Profissionais da Educação.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_035_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_029-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_035_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_029-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 035/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 029/2025, de autoria da Prefeitura Municipal de Juara que, Dispõe sobre a Revisão Geral Anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_036_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_030-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_036_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_030-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 036/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 030/2025, de autoria da Prefeitura Municipal de Juara que, Dispõe sobre a alteração da Lei Municipal nº 2.699 de 24 de julho de 2018 que, dispões sobre o Estágio de Estudantes em Órgãos da Administração Municipal.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_037_solicitando_regime_de_urgencia_da_emenda_modificativa_no_003-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_037_solicitando_regime_de_urgencia_da_emenda_modificativa_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 037/2025- Requerendo a Tramitação em Regime de Urgência da Emenda Modificativa nº 003/2025, de autoria da Comissão de Legislação, Justiça de Redação que, Modifica os arts. 1º e 3º do Projeto de Lei Municipal nº 029/2025 que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_038_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_modificativa_no_003-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_038_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_modificativa_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 038/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes Emenda Modificativa nº 003/2025, de autoria da Comissão de Legislação, Justiça de Redação que, Modifica os arts. 1º e 3º do Projeto de Lei Municipal nº 029/2025 que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_039_solicitando_regime_de_urgencia_da_emenda_aditiva_no_002-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_039_solicitando_regime_de_urgencia_da_emenda_aditiva_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 039/2025- Requerendo a Tramitação em Regime de Urgência da Emenda Aditiva nº 002/2025, de autoria da Comissão de Legislação, Justiça de Redação que, Acrescenta §§ 1º e 2º ao artigo 1º do Projeto de Lei Municipal nº 029/2025 que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_040_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_aditiva_no_002-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_040_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_aditiva_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 040/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes Emenda Aditiva nº 002/2025, de autoria da Comissão de Legislação, Justiça de Redação que, Acrescenta §§ 1º e 2º ao artigo 1º do Projeto de Lei Municipal nº 029/2025 que Dispõe sobre a Revisão Geral Anual, referente ao ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - 2025/2026, CECDSAMS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, COSPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/req_001.2025_-_audiencia_publica_para_discussao_do_reurb_agua_boa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/req_001.2025_-_audiencia_publica_para_discussao_do_reurb_agua_boa.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025- Requerendo a realização de Audiência Pública a ser realizada no dia 11 de junho de 2025, às 19 horas, no Plenário desta Câmara Municipal, visando debater o processo de Regularização Fundiária Urbana (REURB) requerido pela Associação dos Moradores da Comunidade Água Boa, através do Ofício nº 006/2025 datado de 16 de maio de 2025, a fim de proporcionar ampla participação popular e colher contribuições da sociedade civil, autoridades competentes e demais interessados sobre o tema.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_041_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_036-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_041_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_036-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 041/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 036/2025 – de autoria da Prefeitura Municipal de Juara que, Altera o anexo II na Lei Municipal n° 2.552 de 10 de novembro de 2015, que Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/requerimento_042_solicitando_criacao_de_cpi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/requerimento_042_solicitando_criacao_de_cpi.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 042/2025- Requerendo a criação de uma Comissão Parlamentar de Inquérito (CPI) com a finalidade de investigar supostas irregularidades em orgãos vinculados à Secretaria Municipal de Saúde, em especial no Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_008.2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_008.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 043/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 008/2025, de autoria da Mesa Diretora, que Institui a Composição da Comissão Parlamentar de Inquérito, e dá outras providências.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_044_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_008-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_044_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 044/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 008/2025, de autoria da Mesa Diretora que, Institui a Composição da Comissão Parlamentar de Inquérito, e dá outras providências.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_039-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_039-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 045-2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 039/2025 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos ASAGRO - Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_n_002.2025_-_audiencia_publica_projeto_de_lei_complementar_no_003-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_n_002.2025_-_audiencia_publica_projeto_de_lei_complementar_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2025- Requerendo a realização de Audiência Pública a ser realizada no dia 10 de julho de 2025, às 18 horas, no Plenário desta Câmara Municipal, visando discutir o Projeto de Lei Complementar nº 003/2025, que altera o anexo XVII da Lei Complementar nº 017/2006 que, Dispõe sobre o Uso e Ocupação do Solo no Município de Juara e da outras providências.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_n_002--2025_-_convocacao_do_senhor_jose_roberto_alves.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_n_002--2025_-_convocacao_do_senhor_jose_roberto_alves.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2025- Requerendo a convocação do Senhor José Roberto Alves - Secretário Municipal de Finanças, e os demais que respondem, para que compareçam a esta Casa de Leis, em Audiência Pública, para apresentação do Projeto de Lei de Diretrizes Orçamentária para o Exercício de 2026, a realizar-se no dia 10/07/2025 às 19h.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_041-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_041-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 046/2025- Requerendo Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 041/2025 - Autoriza o Poder Executivo Municipal a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos ASAGRO - Associação do Agronegócio, Agricultura Familiar e Comunitária de Paranorte.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/requerimento_n047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_044-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/requerimento_n047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_044-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 047/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 044/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_045-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_045-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 048/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 045/2025 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_049_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_009-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_049_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 049/2025- Requerendo a Tramitação em Regime de Urgência do Projeto de Resolução nº 009/2025, de autoria da Mesa Diretoria que, Dispõe sobre a concessão e prestação de contas de adiantamento para realização de despesas urgentes e de pequeno vulto, no âmbito da Câmara Municipal de Juara - MT.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_050_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_009-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_050_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 050/2025- Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Resolução nº 009/2025, de autoria da Mesa Diretoria que, Dispõe sobre a concessão e prestação de contas de adiantamento para realização de despesas urgentes e de pequeno vulto, no âmbito da Câmara Municipal de Juara - MT</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_051_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_047-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_051_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_047-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 051/2025 – de autoria do Plenário – Vereadores que assinam - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 047/2025, de autoria da Prefeitura Municipal que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_052_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_048-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_052_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_048-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 052/2025 – de autoria do Plenário – Vereadores que assinam - Requerendo a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 048/2025, de autoria da Prefeitura Municipal que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_053_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_046-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_053_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_046-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 053/2025- Requerendo, ouvido o Soberano Plenário nos termos do art. 127 do Regimento Interno, a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal n° 046/2025, de autoria da Prefeitura Municipal que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_054_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_057-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_054_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_057-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 054/2025- Requer a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 057/2025, de autoria da Prefeitura Municipal que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025 - Requer a prorrogação do prazo de funcionamento da Comissão Parlamentar de Inquérito - CPI , instituída pela Resolução n° 245/2025, de 16 de Junho de 2025, por mais 90 ( noventa ) dias, a fim de possibilitar a conclusão dos trabalhos e a apresentação do Relatório Final.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_055_solicitando_regime_de_urgencia_dos_decretos_comenda_esportiva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_055_solicitando_regime_de_urgencia_dos_decretos_comenda_esportiva.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 055/2025- Requer a Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos que concedem a “Comenda do Mérito Desportivo José Carlos de Oliveira”, ao Projeto de Decreto Legislativo nº 023/2025, de autoria do Ver. Alex, que concede a referida honraria ao Senhor Lourival de Oliveira Andrade; e ao Projeto de Decreto Legislativo nº 024/2025, de autoria da Vera. Patrícia Vivian, que concede a mesma honraria ao Senhor Claudinei Pelegrino.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_056_solicitando_dispensa_dos_pareceres_dos_decretos_comenda_esportiva.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_056_solicitando_dispensa_dos_pareceres_dos_decretos_comenda_esportiva.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 056/2025- Requer a Dispensa dos Pareceres das Comissões dos Projetos de Decretos Legislativos que concedem a “Comenda do Mérito Desportivo José Carlos de Oliveira”, ao Projeto de Decreto Legislativo nº 023/2025, de autoria do Ver. Alex, que concede a referida honraria ao Senhor Lourival de Oliveira Andrade; e ao Projeto de Decreto Legislativo nº 024/2025, de autoria da Vera. Patrícia Vivian, que concede a mesma honraria ao Senhor Claudinei Pelegrino.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_057_solicitando_regime_de_urgencia_dos_titulo_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_057_solicitando_regime_de_urgencia_dos_titulo_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 057/2025- Requerendo a Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos que concedem o “Título Honorífico de Cidadão Honorário Juarense”, ao Projeto de Decreto Legislativo nº 025/2025, que concede a referida honraria ao Senhor Edson Pereira da Silva; e ao Projeto de Decreto Legislativo nº 026/2025, que concede a mesma honraria ao Senhor Paul Clívilan Santos Firmino, ambos de autoria do Ver. Luciano Olivetto.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/requerimento_058_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/requerimento_058_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 058/2025- Requerendo a Dispensa dos Pareceres das Comissões dos Projetos de Decretos Legislativos que concedem o “Título Honorífico de Cidadão Honorário Juarense”, ao Projeto de Decreto Legislativo nº 025/2025, que concede a referida honraria ao Senhor Edson Pereira da Silva; e ao Projeto de Decreto Legislativo nº 026/2025, que concede a mesma honraria ao Senhor Paul Clívilan Santos Firmino, ambos de autoria do Ver. Luciano Olivetto.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_059_solicitando_regime_de_urgencia_dos_decretos_professora_elaine.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_059_solicitando_regime_de_urgencia_dos_decretos_professora_elaine.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 059/2025- Requer a Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos que concedem o Diploma “Professora Elaine Silvana de Matias Alves”, ao Projeto de Decreto Legislativo nº 034/2025, de autoria do Ver. Zé Galvão, que concede a referida honraria à Senhora Josicleide Dias de Oliveira; e ao Projeto de Decreto Legislativo nº 035/2025, de autoria do Ver. João Rissotti, que concede a mesma honraria à Senhora Maria Aparecida Fracarolli Botelho.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_060_solicitando_dispensa_dos_pareceres_dos_decretos_professora_elaine.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_060_solicitando_dispensa_dos_pareceres_dos_decretos_professora_elaine.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 060/2025- Requer a Dispensa dos Pareceres das Comissões dos Projetos de Decretos Legislativos que concedem o Diploma “Professora Elaine Silvana de Matias Alves”, ao Projeto de Decreto Legislativo nº 034/2025, de autoria do Ver. Zé Galvão, que concede a referida honraria à Senhora Josicleide Dias de Oliveira; e ao Projeto de Decreto Legislativo nº 035/2025, de autoria do Ver. João Rissotti, que concede a mesma honraria à Senhora Maria Aparecida Fracarolli Botelho.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_061_solicitando_regime_de_urgencia_do_titulo_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_061_solicitando_regime_de_urgencia_do_titulo_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 061/2025 - Requer a Tramitação em Regime de Urgência do Projeto de Decreto Legislativo nº 038/2025, de autoria da Vera. Patrícia Vivian que, Concede o “Título Honorífico de Cidadão Honorário Juarense” ao Senhor Adhemar de Brito Figueira Peres.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/requerimento_062_solicitando_dispensa_dos_pareceres_do_titulo_de_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/requerimento_062_solicitando_dispensa_dos_pareceres_do_titulo_de_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 062/2025 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Decreto Legislativo nº 038/2025, de autoria da Vera. Patrícia Vivian que, Concede o “Título Honorífico de Cidadão Honorário Juarense” ao Senhor Adhemar de Brito Figueira Peres.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_063_solicitando_regime_de_urgencia_dos_titulos_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_063_solicitando_regime_de_urgencia_dos_titulos_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 063/2025- Requer a Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos nº 059/2025 à 067/2025, que Concedem o Título Honorífico de Cidadão Juarense.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_064_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_064_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 064/2025- Requer a Dispensa dos Pareceres das Comissões Permanentes dos Projetos de Decretos Legislativos nº 059/2025 à 067/2025, que Concedem o Título Honorífico de Cidadão Juarense.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_065_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_081-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_065_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_081-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 065/2025 - Requer a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 081/2025, de autoria da Prefeitura Municipal que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_066_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_082-2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_066_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_082-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 066/2025 - Requer a Dispensa dos Pareceres das Comissões Permanentes ao Projeto de Lei Municipal nº 082/2025, de autoria da Prefeitura Municipal que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>Requerimento nº 067/2025 - de autoria do Plenário que, Requer a Tramitação em Regime de Urgência do Projeto de Lei Complementar do Legislativo nº 004/2025 -  Altera dispositivos da Lei Complementar nº 143, de 31 de março de 2016.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>Requerimento nº 068/2025 - de autoria do Plenário que, Requer a Tramitação a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Complementar do Legislativo nº 004/2025 - Altera dispositivos da Lei Complementar nº 143, de 31 de março de 2016.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>Requerimento nº 069/2025 - de autoria do Plenário que, Requer a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 015/2025 - Altera a Lei Municipal nº 3.004, de 06 de junho de 2022.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
@@ -4422,84 +4422,84 @@
   <si>
     <t>Requerimento nº 072/2025 - de autoria do Plenário que, Requer a Dispensa dos Pareceres do Projeto de Resolução nº 012/2025 - Dispõe sobre a concessão de benefício aos servidores públicos efetivos e comissionados da Câmara Municipal de Juara e, dá outras providências</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>Requerimento nº 073/2025 - de autoria do Plenário – Vereadores que Assinam que, Requer a Dispensa dos Pareceres do Projeto de Lei Municipal nº 083/2025 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo, a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>MOCPA</t>
   </si>
   <si>
     <t>Moção de Parabenização</t>
   </si>
   <si>
     <t>Moção de Parabenização  nº 001/2025- Moção de Parabenização ao jovem Antônio Carlos Pereira da Graça em reconhecimento à sua dedicação, superação e conquistas no fisiculturismo.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3399/mocao_de_parabenizacao_002_ao_casal_jhonatan_e_laiane_pelos_servicos_prestados_ao_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3399/mocao_de_parabenizacao_002_ao_casal_jhonatan_e_laiane_pelos_servicos_prestados_ao_municipio.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização n° 002/2025- Moção de Parabenização ao casal Jhonatan Wesley Santiago Rossi e Laiane Pasin da Silva em reconhecimento à significativa contribuição prestada ao município durante sua permanência na cidade.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>MOCR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/mocao_de_repudio_001_energisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/mocao_de_repudio_001_energisa.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio n° 001/2025-  Moção de Repúdio à conduta adotada pela empresa Energisa Mato Grosso – Distribuidora de Energia S/A, em razão das reiteradas reclamações de consumidores acerca de práticas consideradas abusivas e desrespeitosas no relacionamento com os usuários de energia elétrica no município de Juara-MT e em toda a região.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_repudio_002_energisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_repudio_002_energisa.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio n° 002/2025- MOÇÃO DE REPÚDIO à conduta adotada pela empresa Energisa Mato Grosso – Distribuidora de Energia S/A, em razão das reiteradas reclamações de consumidores acerca de práticas consideradas abusivas e desrespeitosas no relacionamento com os usuários de energia elétrica no município de Juara-MT e em toda a região, conforme exposto nos termos a seguir:</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/mocao_de_repudio_001_concessionaria_aguas_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/mocao_de_repudio_001_concessionaria_aguas_de_juara.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio n° 001/2025- Indicando que encaminhe a presente MOÇÃO DE REPÚDIO à Concessionária Águas de Juara LTDA, diante da má qualidade dos serviços prestados, da falta de atendimento e transparência no relacionamento com os consumidores, da imposição de tarifas abusivas e do descumprimento da legislação municipal vigente.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Patrícia Vivian, Zé Galvão</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 001/2025 - Que Altera o Projeto de Lei Municipal nº 065/2025 que “Estima a Receita e Fixa a Despesa do Município de Juara para o Exercício Financeiro de 2026”.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>Eduardo do Boxe, Eraldo Markito, João Rissotti, Luciano Olivetto, Patrícia Vivian, Zé Galvão</t>
   </si>
@@ -4806,540 +4806,540 @@
   <si>
     <t>Emenda Impositiva nº 043/2025 - Que Altera o Projeto de Lei Municipal nº 065/2025 que “Estima a Receita e Fixa a Despesa do Município de Juara para o Exercício Financeiro de 2026”.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 044/2025 - Que Altera o Projeto de Lei Municipal nº 065/2025 que “Estima a Receita e Fixa a Despesa do Município de Juara para o Exercício Financeiro de 2026”.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 045/2025 - Que Altera o Projeto de Lei Municipal nº 065/2025 que “Estima a Receita e Fixa a Despesa do Município de Juara para o Exercício Financeiro de 2026”.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>RQP</t>
   </si>
   <si>
     <t>Requerimento Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3251/requerimento_n_001-2025-_requerendo_copias_transicao_agua_do_corrego_alcebides.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3251/requerimento_n_001-2025-_requerendo_copias_transicao_agua_do_corrego_alcebides.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025- Requerendo cópias dos cronogramas detalhado das etapas para a transição da fonte de captação de água do Córrego Alcebíades para o Rio Arinos.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3252/req_002_executivo_municipal_esclarecimentos_sobre_o_projeto_de_lei_municipal__057.2024_que_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3252/req_002_executivo_municipal_esclarecimentos_sobre_o_projeto_de_lei_municipal__057.2024_que_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2025 - Requerendo informações e esclarecimentos referente a realização de procedimento licitatório para a contratação de parceria público-privada para a gestão de resíduos sólidos no Município.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3253/req_003_executivo_municipal_copias_dos_cronogramas_detalhado_das_etapas_para_a_atendimento_de_rede_de_esgoto_nos_bairros_nao_contemplados.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3253/req_003_executivo_municipal_copias_dos_cronogramas_detalhado_das_etapas_para_a_atendimento_de_rede_de_esgoto_nos_bairros_nao_contemplados.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2025 - Requerendo informações acerca do funcionamento efetivo do Sistema de Esgotamento Sanitário da Cidade de Juara-MT.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>Zé Galvão, Eraldo Markito</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/req_001.2025_-_prefeito_requerendo_informacoes_detalhadas_sobre_a_prestacao_de_contas_do_ex-prefeito_carlos_sirena.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/req_001.2025_-_prefeito_requerendo_informacoes_detalhadas_sobre_a_prestacao_de_contas_do_ex-prefeito_carlos_sirena.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, para que, por meio do setor responsável forneça informações detalhadas sobre a prestação de contas do ex-prefeito Carlos Amadeu Sirena no processo de transição de governo.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>Requerimento n° 004/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal,  informações detalhadas acerca do transporte escolar a ser realizado no ano de 2025 para os estudantes da rede pública de ensino.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_002.2025_-_prefeito_requerendo_informacoes_referente_contratos_2023_2024_e_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_002.2025_-_prefeito_requerendo_informacoes_referente_contratos_2023_2024_e_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, para que, por meio do setor responsável forneça informações detalhadas sobre os Contratos celebrados pela Prefeitura Municipal de Juara nos anos de 2023, 2024 e 2025.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, requerendo resposta da Prefeitura Municipal quanto aos Ofícios nº 220/GVEM/2024 e 242/GVEM/2024 encaminhados por este vereador em novembro e dezembro de 2024.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/req_005_executivo_municipal_requerendo_esclarecimentos_quantos_aos_impeditivos_do_nao_pagamento_das_emendas_individuais.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/req_005_executivo_municipal_requerendo_esclarecimentos_quantos_aos_impeditivos_do_nao_pagamento_das_emendas_individuais.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo esclarecimentos quanto aos motivos técnicos e legais que justificaram o não pagamento das emendas individuais aprovadas na Lei Orçamentária nº 3.162/2024.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/req_006_executivo_municipal_requerendo_informacoes_de_como_anda_a_programacao_para_o_pagamento_das_emendas_individuais_desse_ano.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/req_006_executivo_municipal_requerendo_informacoes_de_como_anda_a_programacao_para_o_pagamento_das_emendas_individuais_desse_ano.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo informações quanto a programação do Executivo Municipal para o cumprimento da obrigatoriedade de execução orçamentária e financeira das emendas individuais incluídas na Lei Orçamentária nº 3.245/2025.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3340/re4c4d_1.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3340/re4c4d_1.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 007/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo informações sobre a falta de manutenção e operação de tapa buracos nas ruas dos Bairros Jardim Floresta e Flamboyan.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3341/req_008_executivo_municipal_requerendo_informacoes_e_apresentacao_de_plano_de_acao_de_seguranca_nas_escolas_e_creches_municipais_de_juara__mt.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3341/req_008_executivo_municipal_requerendo_informacoes_e_apresentacao_de_plano_de_acao_de_seguranca_nas_escolas_e_creches_municipais_de_juara__mt.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo informações e apresentação de plano de ação de segurança nas Escolas e Creches Municipais de Juara – MT.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>Zé Galvão, Eraldo Markito, Luciano Olivetto</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_003.2025_-_prefeito_requerendo_copias_detalhadas_do_relatorio_de_transicao_de_governo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_003.2025_-_prefeito_requerendo_copias_detalhadas_do_relatorio_de_transicao_de_governo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, para que, por meio do setor responsável forneça cópia do Relatório Conclusivo da Comissão de Transmissão de Mandato, anteriormente solicitado através do Oficio nº 012/GVZG/2025 datado de 21 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3373/req_002.2025_-_copias_das_notas_fiscais_e_comprovantes_de_pagamentos_de_exames_de_tomografia_-_convenio-consorcio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3373/req_002.2025_-_copias_das_notas_fiscais_e_comprovantes_de_pagamentos_de_exames_de_tomografia_-_convenio-consorcio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, requerendo cópias das notas fiscais acompanhadas dos respectivos comprovantes de pagamento referentes aos exames de tomografia computadorizada realizados por instituições privadas (convênio) e via consórcio intermunicipal de saúde, no período de janeiro de 2022 a dezembro de 2024.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>Patrícia Vivian, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3376/req_001.2025_-_esclarecimentos_sobre_a_ala_de_parto_do_hospital_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3376/req_001.2025_-_esclarecimentos_sobre_a_ala_de_parto_do_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, requerendo explicações formais e urgentes acerca da inatividade do “Setor de Parto Humanizado Beija-Flor”, estrutura recém-inaugurada no Hospital Municipal e que, lamentavelmente, permanece sem uso desde a sua entrega oficial no dia 09 de dezembro de 2024.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3380/req_009_executivo_municipal_informacoes_detalhadas_acerca_da_utilizacao_dos_recursos_oriundos_do_financiamento_do_programa_finisa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3380/req_009_executivo_municipal_informacoes_detalhadas_acerca_da_utilizacao_dos_recursos_oriundos_do_financiamento_do_programa_finisa.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 009/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo informações detalhadas acerca da utilização dos recursos oriundos do financiamento do programa FINISA (Financiamento à Infraestrutura e ao Saneamento) junto à Caixa Econômica Federal, destinados à pavimentação asfáltica no município.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>Eraldo Markito, Luciano Olivetto, Patrícia Vivian, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3401/req_003.2025_-_requerendo_notas_fiscais_medicamentos_-_cirurgica_oeste.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3401/req_003.2025_-_requerendo_notas_fiscais_medicamentos_-_cirurgica_oeste.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, requerendo cópia das Notas Fiscais acompanhadas das Notas de Empenho, Liquidação e Pagamentos efetivados a empresa CIRURGICA OESTE LTDA, a partir de Jan/2024.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3418/req_003.2025_-_esclarecimento_sobre_as_providencias_que_estao_sendo_adotadas_referente_ao_transporte_escolar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3418/req_003.2025_-_esclarecimento_sobre_as_providencias_que_estao_sendo_adotadas_referente_ao_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2025- Requerendo aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito Municipal, e Fernanda Alves dos Santos Ribas - Secretária Municipal de Educação, requerendo esclarecimentos quanto às medidas que estão sendo adotadas pelo Poder Executivo em relação às condições precárias dos ônibus que realizam as rotas de transporte escolar nas áreas rurais.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>Requerimento n° 010/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo informações detalhadas acerca de  esclarecimentos formais sobre graves falhas administrativas verificadas no âmbito do setor de regulação do município.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3421/req_011_executivo_municipal_requerendo_informacoes_detalhadas_acerca__da_nao_instalacao_de_rede_wi-fi_no_hospital_municipal_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3421/req_011_executivo_municipal_requerendo_informacoes_detalhadas_acerca__da_nao_instalacao_de_rede_wi-fi_no_hospital_municipal_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 011/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo informações detalhadas acerca  da não instalação de Rede Wi-Fi no Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3422/req_012_executivo_municipal_informacoes_sobre_fornecedores_despesas_fixas_e_servidores_do_hospital_municipal_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3422/req_012_executivo_municipal_informacoes_sobre_fornecedores_despesas_fixas_e_servidores_do_hospital_municipal_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 012/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo informações sobre fornecedores, despesas fixas e servidores do Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>Eraldo Markito, Luciano Olivetto, Patrícia Vivian, Zé Carlos Mototáxi, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3429/req_004.2025_-_requerendo_esclarecimentos_da_admionistracao_publica_referente_ao_plano_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3429/req_004.2025_-_requerendo_esclarecimentos_da_admionistracao_publica_referente_ao_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2025- Requerendo ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, requerendo informações acerca das providências adotadas pela Administração Pública em relação à empresa contratada para a elaboração do Plano Diretor do Município de Juara, que envolveu dispêndio superior a R$ 1.000.000,00 (um milhão de reais).</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>Requerimento n° 004/2025- Requerendo aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito Municipal, e Michelle D’Mont Leite - Secretária Municipal de Administração, requerendo informações acerca das medidas adotadas e providências tomadas em relação à apuração de denúncia de irregularidade no cumprimento da jornada de trabalho de Servidora Pública de matrícula nº 6472.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>Zé Galvão, Eraldo Markito, Luciano Olivetto, Patrícia Vivian</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_004.2025_-_prefeito_requerendo_copias_de_todos_os_processos_de_reajustes_contratuais_transporte_escolar_ubelino.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_004.2025_-_prefeito_requerendo_copias_de_todos_os_processos_de_reajustes_contratuais_transporte_escolar_ubelino.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2025- Requerendo ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, para que, por meio do setor responsável forneça cópias de todos os aditivos contratuais realizados ao Contrato nº 080/2022, celebrado com a empresa H U ALVES TRANSPORTE ESCOLAR – ME, especializada na Prestação de Serviço de Transporte Escolar (Zona Rural).</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3436/req_005.2025_-_informacoes_sobre_servidoras_que_realizaram_curso_de_capacitacao_em_hemodialise.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3436/req_005.2025_-_informacoes_sobre_servidoras_que_realizaram_curso_de_capacitacao_em_hemodialise.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2025- Requerendo a Excelentíssima Senhora Maísa Figueiredo de Sousa, Secretária Municipal de Saúde, requerendo cópia dos relatórios de viagem de servidoras vinculadas a esta Secretaria, que estiveram no município de Cuiabá realizando curso de capacitação em Hemodiálise.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>Patrícia Vivian, Eraldo Markito, Luciano Olivetto, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3437/req_006.2025_-_prefeito_requerendo_extratos_detalhados_dos_valores_recebidos_para_a_construcao_da_escola_militar.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3437/req_006.2025_-_prefeito_requerendo_extratos_detalhados_dos_valores_recebidos_para_a_construcao_da_escola_militar.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2025- Requerendo ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, para que, por meio do setor competente, sejam remetidos a esta Casa de Leis o extrato detalhado dos valores recebidos até a presente data destinados à CONSTRUÇÃO DA ESCOLA ESTADUAL DA POLÍCIA MILITAR TIRADENTES “CABO ISRAEL WESLEY PRADO DE ALMEIDA”, bem como a cópia integral do processo licitatório referente à mencionada obra.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3439/req_005.2025_-_requerendo_resposta_do_oficio_117_de_2025.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3439/req_005.2025_-_requerendo_resposta_do_oficio_117_de_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2025- Requerendo a Excelentíssima Senhora Andyra Maria Pinheiro Piovezan - Secretária Municipal de Desenvolvimento Econômico, requerendo esclarecimentos acerca do não atendimento ao Ofício nº 117/GVEM/2025, encaminhado por este parlamentar.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, Patrícia Vivian, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/req_032_prefeito_informacoes_referente_servicos_odontologicos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/req_032_prefeito_informacoes_referente_servicos_odontologicos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 032/2025- Requerendo que encaminhe este Requerimento ao Excelentíssimo senhor Valdinei Holanda Moraes – Prefeito do Município, para que sejam prestadas informações detalhadas sobre a estrutura, funcionamento e condições dos consultórios odontológicos da Rede de Atenção Básica do Município de Juara-MT.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/req_033_prefeito_informacoes_referente_irregularidades_identificadas_pelo_crm_-_mt_no_hospital_municipal.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/req_033_prefeito_informacoes_referente_irregularidades_identificadas_pelo_crm_-_mt_no_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 033/2025- Requerendo que encaminhe este Requerimento ao Excelentíssimo senhor Valdinei Holanda Moraes – Prefeito do Município, para que sejam prestadas informações formais, completas e documentadas sobre as irregularidades identificadas pelo Conselho Regional de Medicina do Estado de Mato Grosso – CRM-MT, conforme Relatório de Vistoria nº 520/2025, realizado no Hospital Municipal Elídia Maschietto Santillo em 28 de agosto de 2025, anexado a esse.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>Luciano Olivetto, Eraldo Markito, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/req_013_executivo_municipal_esclarecimento_quanto_as_providencias_que_estao_sendo_adotadas_para_atualizacao_do_plano_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/req_013_executivo_municipal_esclarecimento_quanto_as_providencias_que_estao_sendo_adotadas_para_atualizacao_do_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 013/2025- Requerendo ao ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo esclarecimentos formais acerca das providências que estão sendo adotadas para a atualização da Lei Complementar nº 015/2006, que institui o Plano Diretor do Município de Juara.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/req_014_executivo_municipal_esclarecimento_quanto_ao_procedimento_adotado_pelo_hmj_referente_a_coleta_envio_e_entrega_de_resultado_de_biopsia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/req_014_executivo_municipal_esclarecimento_quanto_ao_procedimento_adotado_pelo_hmj_referente_a_coleta_envio_e_entrega_de_resultado_de_biopsia.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 014/2025- Requerendo ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, requerendo esclarecimentos formais acerca dos procedimentos adotados pelo Hospital Municipal de Juara quanto à coleta, armazenamento, envio e entrega dos resultados de exames de biópsia.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>Luciano Olivetto, Patrícia Vivian, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_n015_solicita_da_secretaria_municipal_de_saude_o_cronograma_oficial_de_implantacao_do_nucleo_interno_de_regulacao_nir_no_municipio_de_juara.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_n015_solicita_da_secretaria_municipal_de_saude_o_cronograma_oficial_de_implantacao_do_nucleo_interno_de_regulacao_nir_no_municipio_de_juara.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 015/2025- Requerendo que encaminhe este Requerimento ao Sr. Valdinei Holanda de Moraes – Prefeito Municipal, com cópia à Secretária Municipal de Saúde,  para que sejam prestadas as seguintes informações: Solicita da Secretaria Municipal de Saúde o cronograma oficial de implantação do Núcleo Interno de Regulação (NIR) no município de Juara.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_n_016_informacoes_sobre_a_existencia_de_projetos_e_recurso.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_n_016_informacoes_sobre_a_existencia_de_projetos_e_recurso.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 016/2025- Requerendo que encaminhe este Requerimento ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, e à Secretária Municipal de Educação, Fernanda Alves dos Santos Ribas, com base nas demandas apresentadas pelo Sindicato dos Trabalhadores Rurais de Juara, pela Associação dos Pequenos Produtores Rurais da Toca da Onça, e pelos pais e familiares de estudantes do Assentamento P.A. Vale do Arinos, informações formais e urgentes acerca das Escolas Municipais Renascer, Tancredo Neves e Santa Clara, localizadas na zona rural do município de Juara.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/req_017_prefeito__informacoes_e_providencias_quanto_auto_de_infracao_protocolado_no_dimutran.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/req_017_prefeito__informacoes_e_providencias_quanto_auto_de_infracao_protocolado_no_dimutran.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 017/2025- Requerendo informações e adoção de providências em relação à análise de recurso administrativo interposto ao Departamento Municipal de Trânsito – DIMUTRAN, referente a Auto de Infração em anexo, cujo número e dados pessoais do interessado estão sob sigilo, em respeito à Lei Geral de Proteção de Dados Pessoais – LGPD.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/req_008.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_aos_servicos_funerarios_no_municipio.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/req_008.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_aos_servicos_funerarios_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2025- Requerendo ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, requerendo esclarecimentos sobre as providências adotadas em relação à execução dos serviços funerários no município.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/requerimento_n_018-2025-_requerendo_que_encaminhe_este_requerimento_ao_sr._valdinei_holanda_de_mora.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/requerimento_n_018-2025-_requerendo_que_encaminhe_este_requerimento_ao_sr._valdinei_holanda_de_mora.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 018/2025- Requerendo que encaminhe este Requerimento ao Sr. Valdinei Holanda de Moraes - Prefeito Municipal, requerendo esclarecimentos sobre o processo de concessão dos serviços de gestão de resíduos sólidos urbanos do Município de Juara.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/req_009.2025_-_prefeito_secretaria_de_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/req_009.2025_-_prefeito_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 009/2025- Requerendo  ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, bem como à Ilustríssima Senhora Secretária Municipal de Saúde Maísa Figueiredo, solicitando providências urgentes quanto à situação do Posto de Saúde da comunidade Banco da Terra.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/req_021_informacoes_sobre_contratacao_de_emergencia.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/req_021_informacoes_sobre_contratacao_de_emergencia.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 021/2025- Requerendo que encaminhe este Requerimento ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, solicitando informações sobre contratação emergencial de anestesistas, condutas do profissional afastado e previsão de licitação definitiva.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/req_019_informacoes_sobre_a_taxa_do_lixo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/req_019_informacoes_sobre_a_taxa_do_lixo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 019/2025- Requerendo que encaminhe este Requerimento ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, solicitando esclarecimentos sobre a criação de taxa de coleta de lixo no município de Juara, estudos contratados e providências quanto à suspensão do processo de concessão dos serviços de resíduos sólidos.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/req_020_informacoes_sobre_empresa_ega_gestao_de_negocios_ltda.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/req_020_informacoes_sobre_empresa_ega_gestao_de_negocios_ltda.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 020/2025- Requerendo que encaminhe este Requerimento ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, solicitando informações detalhadas sobre os pagamentos efetuados à empresa EGA Gestão de Negócios LTDA no exercício de 2024 e 2025.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/req_022_informacoes_sobre_a_empresa_de_advogados.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/req_022_informacoes_sobre_a_empresa_de_advogados.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 022/2025- Requerendo ao Excelentíssimo Prefeito Municipal, Valdinei Holanda Moraes, informações detalhadas acerca dos serviços prestados pela empresa Schneider e Munhoz Advogados Associados, com contrato vigente junto à Prefeitura Municipal de Juara.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/req_023_informacoes_sobre_funcionarios.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/req_023_informacoes_sobre_funcionarios.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 023/2025- Requerendo que encaminhe este Requerimento ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, solicitando informações detalhadas sobre servidores comissionados, servidores efetivos com funções gratificadas e contratos terceirizados no âmbito da Prefeitura Municipal de Juara.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/req_024_convocacao_salvador_m._p._alves_-_sec._de_cidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/req_024_convocacao_salvador_m._p._alves_-_sec._de_cidade.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 024/2025- Requer que seja convocado o Secretário Municipal de Cidade, Senhor Salvador Marinho Pizzolio Alves, para comparecer perante o Plenário desta Câmara Municipal, em Sessão Ordinária, no dia 18 de agosto de 2025, às 8h, a fim de prestar esclarecimentos sobre o processo de concessão dos serviços de manejo de resíduos sólidos, incluindo o Edital de Concorrência Pública nº 11/2024 e o contrato dele decorrente; a suspensão da coleta de lixo no município de Juara no ano de 2025; a solicitação de abertura de novos processos licitatórios; e os custos previstos para empresas e residências referentes à taxa de lixo após a emissão da ordem de serviço.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/req_001-2025_-_audiencia_publica_sobre_emancipacao_politica_de_paranorte_-_alex.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/req_001-2025_-_audiencia_publica_sobre_emancipacao_politica_de_paranorte_-_alex.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 - Requerendo, a realização de Audiência Pública no Distrito de Paranorte, com a finalidade de discutir e debater com a população local, autoridades municipais, estaduais e demais interessados, a possibilidade de emancipação político-administrativa do referido distrito.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/req_025_prefeito_.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/req_025_prefeito_.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 025/2025- Requer ao Excelentíssimo Prefeito Municipal, senhor Valdinei Holanda Moraes, que amplie a meta do projeto de drenagem e infraestrutura viária da Avenida Vereador Walter Lauro.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/req_026_prefeito_informacoes_empresa_schneider_e_munhoz_advogados_associados.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/req_026_prefeito_informacoes_empresa_schneider_e_munhoz_advogados_associados.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 026/2025 - Requer ao Excelentíssimo senhor Valdinei Holanda Moraes – Prefeito Municipal, solicitando informações detalhadas acerca dos serviços prestados pela empresa Schneider e Munhoz Advogados Associados, com contrato vigente junto à Prefeitura Municipal de Juara.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/req_010.2025_-_prefeito_secretaria_de_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/req_010.2025_-_prefeito_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 010/2025 - Requerendo que encaminhe este Requerimento ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, bem como à Ilustríssima Senhora Secretária Municipal de Saúde Maísa Figueiredo, solicitando relação de natimortos registrados no Município no período de janeiro até a presente data.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/req_027_convocacao_fabio_alves_donizeti_-_procurador.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/req_027_convocacao_fabio_alves_donizeti_-_procurador.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 027/2025- Requer a convocação do Procurador do Município de Juara, Senhor Fábio Alves Donizeti, para comparecer perante o Plenário desta Câmara Municipal, em Sessão Ordinária a realizar-se no dia 03 de novembro de 2025, às 08h, com a finalidade de prestar esclarecimentos acerca de suas atribuições funcionais, da atuação da Procuradoria-Geral do Município sob sua responsabilidade, e das responsabilidades inerentes ao cargo que exerce.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/req_028_convocacao_fernanda_alves_dos_santos_ribas_-_secretaria_municipal_de_educacao.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/req_028_convocacao_fernanda_alves_dos_santos_ribas_-_secretaria_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 028/2025 - Requer a convocação da Secretária Municipal de Educação, Senhora Fernanda Alves dos Santos Ribas, para comparecer perante o Plenário desta Câmara Municipal, em Sessão Ordinária a realizar-se no dia 03 de novembro de 2025, às 08h, com a finalidade de prestar esclarecimentos acerca das atribuições inerentes ao cargo que exerce, da atuação e das responsabilidades a frente da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/req_011.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_ao_plano_diretor.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/req_011.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_ao_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 011/2025-  Requer ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, informações e providências quanto às irregularidades e às medidas adotadas em relação à elaboração do Plano Diretor do município de Juara.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/req_029_prefeito_informacoes_acerca_de_medico_plantonista.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/req_029_prefeito_informacoes_acerca_de_medico_plantonista.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 029/2025- Requer ao Excelentíssimo senhor Valdinei Holanda Moraes – Prefeito Municipal, que sejam prestadas informações formais sobre a ausência de médico plantonista na ala de internação do Hospital Municipal de Juara.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/req_030_prefeito_informacoes_referente_servico_publico_de_coleta_de_residuos_solidos_urbanos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/req_030_prefeito_informacoes_referente_servico_publico_de_coleta_de_residuos_solidos_urbanos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 030/2025- Requer ao Excelentíssimo senhor Valdinei Holanda Moraes – Prefeito Municipal, que sejam prestadas informações formais acerca da data prevista para que o Município de Juara, por meio da Secretaria Municipal de Cidade, retome a execução direta do serviço público de coleta de resíduos sólidos urbanos, de modo contínuo e sem prejuízos à população juarense.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/req_031_convocacao_maisa_figueiredo_de_souza_-_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/req_031_convocacao_maisa_figueiredo_de_souza_-_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 031/2025- Requer a convocação da Secretária Municipal de Saúde, Senhora Maísa Figueiredo de Sousa, para comparecer perante o Plenário desta Câmara Municipal, em Sessão Ordinária a realizar-se no dia 17 de novembro de 2025, às 08h, com a finalidade de prestar esclarecimentos acerca das atribuições inerentes ao cargo que exerce, da atuação e das responsabilidades a frente da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/req_006.2025_-_requerendo_ao_senhor_secretario_municipal_de_financas_jose_roberto_pereira_alves_para_que_compareca_a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/req_006.2025_-_requerendo_ao_senhor_secretario_municipal_de_financas_jose_roberto_pereira_alves_para_que_compareca_a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2025- Requerendo, que encaminhe este Requerimento ao Senhor Secretário Municipal de Finanças José Roberto Pereira Alves, para que compareça à Sessão Ordinária a realizar-se no dia 01 de dezembro de 2025, nesta Câmara Municipal, a fim de prestar esclarecimentos acerca da falta de pagamento dos salários dos prestadores de serviços das empresas terceirizadas, bem como outros assunto financeiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5646,67 +5646,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/emenda_aditiva_001_acrescenta_paragrafo_unico_ao_art._5o_do_pl_do_legislativo_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3389/emenda_aditiva_002__projeto_de_lei_municipal_no_029.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/emenda_modificativa_001_modifica_ementa_e_dispositivo_do_projeto_de_lei_do_legislativo_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3366/emenda_modificativa_002_modifica_os_incisos_e_o_paragrafo_unico_do_art._6o_do_pl_municipal_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3388/emenda_modificativa_003_modifica_arts._1o_e_3o_ao_projeto_de_lei_municipal_no_029.2025_rga.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3426/emenda_modificativa_004_modifica_o_art._1o_ao_projeto_de_lei_do_legislativo_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/emenda_substitutiva_001_projeto_de_lei_municipal_035_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/emenda_substitutiva_002_projeto_de_lei_municipal_060_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_supressiva_001_projeto_de_lei_do_legislativo_no_003.2025_suprime_os_incisos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3367/emenda_supressiva_002_suprime_o_inciso_ii_do_art._10_do_pl_municipal_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/emenda_supressiva_003_suprime_os_art._3o_e_4o_do_pl_municipal_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/emenda_supressiva_004_suprime_o_art._6o__do_projeto_de_lei_no_060-2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/001_indicacao_ao_prefeito_indicando_construcao_de_calcadas_em_parceira_com_o_poder_publico_e_privado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_n_003-2025-_dep._estadual_fabio_tardin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_n_001-2025-_valdinei_holanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/002_indicacao_ao_dep_nelson_barbudo_indicando_destinacao_de_ambulancia_para_juara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/001_indicacao_-_seaf_-_patrulha_mecanizada_para_asagro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3332/009_prefeito_fernanda_visando_a_implantacao_de_cercas_eletrica_portao_eletronico_e_interfone_na_crehe_municipal_doce_infancia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3333/010_prefeito_fernanda_embarque_dos_alunos_que_residem_no_jd._america_no_proprio_bairro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_001_executivo_contratacao_de_agente_de_patio_para_escolas_e_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_002_executivo_viabilidade_de_doacao_de_terreno_para_sede_asagro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_003_executivo_manutencao_das_luminarias_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_n_001-2025-__indicando_a_excelentissima_secretaria_de_estado_de_agricultura_familiar_sen.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3343/002_indicacao_-_nininho_-_patrulha_mecanizada_para_asagro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_005_dep._gilberto_cattani_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3347/indicacao_006_dep._max_russi_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_004_executivo_municipal_porta_de_saida_de_emergencia_creche_madre_paulina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_006_-_politec_-_mutirao_carteira_de_identidade_-_distritos_e_aldeia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_007_-_dep._fabio_tardin_-_aquisicao_forjadeira_para_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_008_-_executivo_municipal_-_contratacao_de_enfermeiro_e_tecnicos_para_hmj.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3355/004_indicacao_-_nininho_-_declaracao_de_utilidade_publica_estadual_asagro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_009_-_executivo_municipal_-_instalacao_de_2_ar_condiciunados_na_unidade_da_politec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_005_executivo_municipal_substituicao_da_caixa_de_agua_da_catuai.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_n_003-_senador_jayme_campos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3362/indicacao_n_010-2025-_indicando_ao_excelentissimo_senhor_deputado_estadual_fabio_tardin_visando_a.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3363/indicacao_011_-_executivo_municipal_-_ponte_banco_da_terra_-_projeto_matrinxa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3365/011_sen_margareth_buzetti_aquisicao_de_pa_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3369/012_prefeito_visando_a_possibilidade_de_fornecimento_da_carteirinha_de_idoso_ao_servidores_aposentados_pelo_prevjuara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_007_pref._nova_bandeirantes_recuperacao_estrada_linha_matrinxa_-_divisa_dos_municipios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3377/005_indicacao_-_prefeito_e_setor_de_fiscalizacao_-_fiscalizacao_dos_vendedores_ambulantes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_012_-_executivo_municipal_-_instalacao_de_cameras_de_seguranca_no_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_013_-_executivo_municipal_-_manutencao_na_estrada_linha_dos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_006_executivo_municipal_psicologo_para_atuar_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_014_-_sec._cidade-_implantacao_de_placas_de_identificacao_das_ruas_do_municipio-conferida.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_015_-_dep._fabio_tardin_-_aquisicao_de_arco_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_017_-_executivo_municipal_-_aquisicao_uniforme_para_equipe_do_samu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_018_-_dep._janaina_riva_-_aquisicao_de_parque_infantil_para_apaa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_019_-_dep._valmir_moretto_-_aquisicao_de_parque_infantil_para_apaa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_020_-_dep._dr._joao_-_aquisicao_de_parque_infantil_para_apaa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_021_-_executivo_municipal_-_disponibilizacao_de_um_espaco_para_instalar_a_sede_da_apaa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_022_-_deputado_fabio_tardin_-_perfuracao_de_um_poco_artesiano_no_distrito_de_catuai.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_023_-_transportes_-_reparo_nas_estradas_linha_joao_ripar_e_reolon.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_016_-_executivo_municipal_-_indicando_a_recuperacao_de_uma_ponte_na_estrada_boiadeira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3425/indicacao_009_executivo_instalacao_de_bancos_de_espera_em_frente_a_ubs_do_jard._california.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3433/indicacao_024_-_cidade_-_aguamento_da_rua_joacaba_-_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_010_karla_mazutti_projeto_e_planilha_orcamentaria_campo_sintetico_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/indicacao_025_-_executivo_municipal_-_construcao_de_capela_mortuaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_026_-_prefeito_saude_agendamento_de_consultas_atraves_do_consorcio_diretos_nos_psfs.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_002_aquisicao_e_instalacao_de_dois_aparelhos_de_ar-condicionado_centro_esportivo_julio_sirena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/indicacao_011_andyra_e_prefeito_conserto_portas_do_banheiro_e_praca_e_concessao_do_servico_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/indicacao_012_maisa_e_prefeito_implantacao_do_programa_municipal_educacao_em_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/indicacao_013_andyra_poda_de_arvore_rua_natal_proximidades_da_empaer.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_027_-_sec._cidade__dimutran_realocacao_das_faixas_de_sinalizacao_destinadas_as_pessoas_com_deficiencia_pcds.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/indicacao_028_-_dep._janaina_riva_um_milhao_de_reais_para_ser_destinado_a_saude.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/indicacao_002_meio_ambiente_limpeza_balneario_luiz_riva_-_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_003_toninho_araujo_recuperacao_da_linha_rodolfo_ferro_reolon_e_marilia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_030_-_sec._cidade__dimutran_redutor_de_velocidade_no_cruzamento_da_br_que_liga_ao_jau_-_linha_pedro_damiao_e_esperancinha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_029_-_sec._cidade__dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_escola_daury_riva_-_saida_para_o_jau.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_014_dep._cattani_emenda_parlamentar_para_reforma_do_nucleo_da_pm_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_015_salvador_revitalizacao_do_canteiro_em_frente_a_escola_oscar_soares.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_016_executivo_e_tolovi_projeto_e_planilha_orcamentaria_aeorporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/003_indicacao_ao_salvador_pizzolio_-_limpeza_dos_bueiros_e_boca-de-lobos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/004_indicacao_ao_salvador_pizzolio_-_tapa_buracos_na_rua_tupinamba_resid._bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_017_toninho_araujo_-_substituicao_de_pontes_por_tubo_na_est._paranorte_-_p.a_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_018_toninho_araujo_-_recuperacao_ponte_est._paranorte_sentido_escondido.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_013_dep_juarez_costa_destinacao_de_recurso_visando_a_revitalizacao_da_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_n004_juarez_costa_destinacao_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_005_prefeito_maisa_cirugiao_vascular.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_007_sen._carlos_favaro_e_dep._flavinha_creche.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_008_toninho_patrolamento_linha_macuxi_sentido_mt-160.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_031_-_sec._cidade_sinalizacao_ponte_linha_juliao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_032_-_dep._fabio_tardin_-_ambulacia_para_o_banco_da_terraa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_009_prefeito_e_andyra_plantar_mudas_de_ypes_luiz_gatti_rio_grande_do_sul_e_outras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_004_favaro_e_flavinha_emenda_centro_esportivo_comunitario_jd._floresta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/006_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_cheche_thayna.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_019_dimutran_-_sinalizacao_horizontal_na_avenida_mato_grosso_cruzamento_r._s._geraldo_e_r._natal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_033_-_dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_creche_madre_paulina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_034_-_dep._nininho_-_veiculo_para_atender_ao_cer.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_035_-_dimutran_sinalizacao_e_pintura_do_redutor_de_velocidade_da_rua_paraiba_centro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/007_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_rua_sao_geraldo_com_a_avenida_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/008_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_avenida_jose_alves_bezerra_em_frente_ao_espaco_gold.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_036_-_executivo_municipal_-_remocao_de_pedras_na_rua_goiania_n_70e_fundos_da_escola_jospe_dias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/009_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/indicacao_037_-_prefeito_-_instalacao_de_cameras_de_videomonitoramento_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/indicacao_038_-_dimutran_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/mensagem_de_veto_n_002-_2025-_projeto_de_lei_municipal_n_006-2025-_dispoe_sobre_o_custeio_de_passa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/mocao_de_aplauso_001_antonio_fabbri_pires_nota_enen.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/mocao_de_aplauso_002_tenente_coronel_alex_fontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3334/mocao_de_aplauso_001_eric_marcio_fantin.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplauso_003_aos_alunos_selecionados_para_o_programa_de_intercambio_mt_no_mundo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3368/mocao_de_aplauso_001_clube_de_desbravadores_amiguinhos_do_rei.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3371/mocao_de_aplauso_002_presidente_e_vice-presidente_da_apaa_-_associacao_pais_e_amigos_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3372/mocao_de_aplauso_003_ademar_-_garagem.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3378/mocao_de_aplauso_001_antonio_bezerra_da_silva_e_clovis_goncalves_dos_santos_-_servidores_da_sec._de_cidade.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_aplauso_004_profissionais_em_homenagem_ao_dia_internacional_da_enfermagem-1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3409/mocao_de_aplauso_005_sargento_robson_da_silveira_valejo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3424/mocao_de_aplauso_001_pastores_cleriston_s._cavalcante_eliel_l._da_silva_e_fabio_v._jesus.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3428/mocao_de_aplauso_002_pastora_gilka_santos_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3430/mocao_de_aplauso_006_ten._coronel_clevison_p._miranda_-_diretor_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3431/mocao_de_aplauso_007_3o_sargento_rafael_ortiz_batalha_-_pm_mirim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3438/mocao_001_homenagem_aos_atletas_de_corrida.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/mocao_de_aplauso_004_boxe_-_25o_campeonato_matogrossense_de_boxe.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/mocao_de_aplauso_008_mariah_mercadante_e_lavinea_ciecoski_-_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/mocao_de_aplauso_005_time_sao_jose_-_jogadores_e_comissao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/mocao_de_aplausos_n001-2025_cem.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/mocao_de_aplausos_n002-2025-professora_bela.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/mocao_de_aplauso_002_professora_e_alunos_do_projeto_de_ensino_aquaponia_-_iv_meet.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/mocao_de_aplauso_009_ao_gremio_estudantil_da_e.e._oscar_saores.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/mocao_de_aplauso_006_ao_atleta_jose_junior_da_silva_almeida_fisiculturista_juarense.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_aplauso_007_ao_professor_e_atleta_clebinho_sales.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/mocao_de_aplausos_003_piovezan_tratores.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_aplauso_010_idealizadores_do_projeto_de_pavimentacao_asfaltica_da_mt-338.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/mocao_de_aplausos_001_cta_juara.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/mocao_de_aplauso_011_diou_serafim_d._d._r._de_rezende_-_presidente_da_amplac.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/mocao_de_aplauso_012_atleta_ana_beatriz_pilocelli_e_ao_instrutor_esportivo_everaldo_m._galdino.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_aplauso_003_clodoaldo_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/mocao_de_aplauso_004_acrivale_-_saleiro_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/mocao_de_aplauso_005_aos_premiados_do_evento_saleiro_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/mocao_de_aplauso_008_membros_do_brejao_-_4a_copinha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/mocao_de_aplauso_009_denise_paulina_e_jose_victor_lage_-_voleibol_de_juara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_de_aplauso_013_atleta_julia_thaeme_usinski.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/mocao_de_aplauso_006_ao_3o_sargento_da_policia_militar_-_paulo_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/mocao_de_aplauso_002_alunos_e_profissionais_da_escola_oscar_soares.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/mocao_de_aplauso_015_servidor_municipal_odair_jose_capelli.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/mocao_de_aplauso_015_servidor_gleidson_de_almeida_dias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/mocao_de_aplauso_016_cra-mt_pelos_60_anos_da_profissao_de_administracao_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/mocao_de_aplauso_017_35_anos_do_conselho_regional_de_administracao_de_mt.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/mocao_002_as_professoras_alfabetizadoras_das_turmas_de_2o_ano_-_alfabetizacao_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/mocao_de_aplausos_004_luiz_henrique_vivian_da_guia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_aplauso_010_atletas_do_volei_adaptado_-_melhor_idade__-_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/mocao_de_aplauso_003_dr._newton_k._jose_e.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/mocao_de_aplauso_018_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/mocao_de_aplauso_003_unidade_basica_de_saude_jardim_paranagua__esf_jose_ferreira_xavier.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/mocao_de_aplauso_001_alunos_e_professores_escola_daury_riva_-_torneio_de_robotica.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/mocao_de_aplauso_019_alunos_escola_tiradentes_olimpiadas_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/mocao_003_cooperativa_sicredi_univales.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/mocao_de_aplauso_011_creusa_cristina_carvalho_da_mota_-_sec._assitencia_social_e_trabalho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/mocao_de_aplauso_012_claudio_e_jailton_-_idealizadores_do_interprofessores.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/mocao_de_aplauso_013_creberson_batista_de_sales_pela_realizacao_do_1o_campeonato_de_natacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3690/mocao_de_aplauso_014_adair_zarochinski_-_entre_4_linhas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/mocao_de_aplauso_020__servidores_do_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplauso_021_concurso_de_frases_e_desenhos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_de_aplauso_004_fernanda_k._a._krebs_e_denielly_c._de_souza_-_fisiculturistas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_aplauso_015_jeferson_sanoveli_pereira_ananias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/mocao_de_aplauso_016_cooperativa_cresol.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/mocao_de_aplausos_002_andyra_piovezan.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/mocao_de_aplauso_022_dr._onilmar_kohler.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/mocao_de_pesar_001_vera_decoracoes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/mocao_de_pesar_002_eugenio_bandeira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3342/mocao_de_pesar_003_antonio_canton.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_decreto_legislativo_001_titulo_mulher_empreendedora_senhora_teresinha_rita_de_souza_lima.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/projeto_de_decreto_legislativo_002_titulo_mulher_empreendedora_senhora_dhilma_yoshie_toshimitsu.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_decreto_legislativo_004_titulo_mulher_empreendedora_senhora_noemia_gomes_ferraz_yamada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_decreto_legislativo_005_titulo_mulher_empreendedora_lais_umbelino.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_decreto_legislativo_006_titulo_mulher_empreendedora_nelsi_maria_piva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_decreto_legislativo_007_titulo_mulher_empreendedora_lindamir_macedo_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_decreto_legislativo_008_titulo_mulher_empreendedora_elaine_luciana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_decreto_legislativo_009_titulo_mulher_empreendedora_carolina_mognon_scheffer.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_decreto_legislativo_010_titulo_mulher_empreendedora_marcia_da_silva_almeida_damke.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_decreto_legislativo_011_titulo_mulher_empreendedora_leunice_frank.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_decreto_legislativo_012_titulo_mulher_empreendedora_nena_josenilde_goncalves_moraes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3394/projeto_de_decreto_legislativo_013_professora_elaine_silvana_de_matias_alves_cleomildes_dos_santos_souza.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3398/projeto_de_decreto_legislativo_014_professora_elaine_silvana_de_matias_alves_elizabeth_da_silva_porto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3403/projeto_de_decreto_legislativo_015_cidadao_honorario_juarense_jose_zuquim_nogueira.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_decreto_legislativo_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/projeto_de_decreto_legislativo_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/projeto_de_decreto_legislativo_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/projeto_de_decreto_legislativo_n_019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/projeto_de_decreto_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/proejto_de_decreto_legislativo_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_decreto_legislativo_022_comenda_desportiva_salvador_marinho_pizzolio_alves.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3576/projeto_de_decreto_legislativo_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_decreto_legislativo_024_comenda_desportiva_claudinei_pelegrino.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_decreto_legislativo_025_cidadao_honorario_juarense_edson_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/projeto_de_decreto_legislativo_026_cidadao_honorario_juarense_paul_clivilan_santos_firmino.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_decreto_legislativo_n_028-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_decreto_legislativo_n_029-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_decreto_legislativo_n_030-2025-_concede_o_diploma_professora_elaine_silvana_de_matias_alves.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/projeto_de_decreto_legislativo_n__031-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/projeto_de_decreto_legislativo_027_professora_elaine_silvana_de_matias_alves_giovano_gotardo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_decreto_legislativo_n_032-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/projeto_de_decreto_legislativo_n_033-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_decreto_legislativo_034_professora_elaine_silvana_de_matias_alves_josicleide_dias_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/projeto_de_decreto_legislativo_035_professora_elaine_silvana_de_matias_alves_maria_aparecida_f._botelho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/projeto_de_decreto_do_legislativo_n_036-2025-_concede_o_titulo_honorifico_de_cidada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/projeto_de_decreto_legislativo_n_037-2025-_concede_o_titulo_honorifico_de_cidada_juarense_a_senhora.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/projeto_de_decreto_legislativo_038_cidadao_honorario_juarense_adhemar_de_brito_figueira_peres..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_decreto_legislativo_039_cidadao_honorario_juarense_luis_fernando_amado_conte.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_decreto_legislativo_040_cidadao_honorario_juarense_inir_contini.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_decreto_legislativo_041_cidadao_honorario_juarense_arsenio_de_souza_goudinho.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_decreto_legislativo_042_cidadao_honorario_juarense_francisco_luiz_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_decreto_legislativo_043_cidadao_honorario_juarense_marcos_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_decreto_legislativo_044_cidadao_honorario_juarense_albino_buchelt.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_decreto_legislativo_045_cidada_honoraria_juarense_maria_jose_lazareti_fragnan_01.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_decreto_legislativo_046_cidadao_honorario_juarense_odair_jose_capelli.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_decreto_legislativo_047_cidadao_honorario_juarense_claudinei_gomes_guerra.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_decreto_legislativo_048_cidada_honoraria_juarense_izolina_d._de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_049_cidadao_honorario_juarense_fernando_isidoro_bergo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_decreto_legislativo_050_cidadao_honorario_juarense_ricardo_bianchin.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_decreto_legislativo_051_cidadao_honorario_juarense_francisley_rodrigues_farias_matias_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_decreto_legislativo_052_cidadao_honorario_juarense_nelson_jose_kasprzak.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_053_cidadao_honorario_juarense_wilson_aluizio_da_silva_figueira.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/projeto_de_decreto_legislativo_054_cidadao_honorario_juarense_james_monteiro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_decreto_legislativo_055_cidadao_honorario_juarense_ena_sosa_chavez.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_decreto_legislativo_056_cidadao_honorario_juarense_marcos_vinicius_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_decreto_legislativo_057_cidadao_honorario_juarense_olavo_lopes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_decreto_legislativo_058_cidadao_honorario_juarense_andyra_piovezan_kasprzak.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_decreto_legislativo_059_cidadao_honorario_juarense_eva_campos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/projeto_de_decreto_legislativo_060_cidadao_honorario_juarense_osmar_silva_matos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_decreto_legislativo_061_cidadao_honorario_juarense_sebastiao_alves_costa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_decreto_legislativo_062_cidadao_honorario_juarense_fabio_alves_cardoso.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_decreto_legislativo_063_cidadao_honorario_juarense_joao_romagna_neto.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_decreto_legislativo_064_cidadao_honorario_juarense_vagno_aparecido_reato.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/projeto_de_decreto_legislativo_065_cidada_honoraria_juarense_creusa_cristina_carvalho_da_mota.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_decreto_legislativo_066_cidadao_honorario_juarense_jailton_nunes_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_067_cidadao_honorario_juarense_thiago_dos_santos_boava.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_decreto_legislativo_068_cidadao_honorario_juarense_gabriel_jose_penariol_de_souza.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_decreto_legislativo_069_cidadao_honorario_juarense_valmir_somensi.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_decreto_legislativo_070_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_complementar_n_001-2025_-_altera_a_lei_complementar_n_149-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_de_lei_complementar_n_002-2025-_altera_a_tabela_lx_da_lei_complementar_municipal_n_023_de.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/projeto_de_lei_complementar_n_003-2025-_altera_o_anexo_xvll_da_lei_complementar_no_017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3224/projeto_de_lei_complementar_001_2025_altera_lc_182.2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3233/projeto_de_lei_complementar_002_2025_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_complementar_004_2025_altera_lei_complementar_143-2016_cargo_de_diretor.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_municipal_n_001-2025-_autoriza_abertura_de_credito_loa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_municipal_n_002-2025-_altera_a_lei_municipal_n_3.245-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_lei_municipal_n_003-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_municipal_n_004-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_lei_municipal_n_005-2025-_autoriza_o_poder_executivo_a_realizar_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3228/projeto_de_lei_municipal_n_006-2025-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3229/projeto_de_lei_municipal_n_007-2025-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei_municipal_n_008-2025-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_municipal_n_009-2025-_altera_o_anexo_l_da_lei_municipal_n_2.720.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3254/projeto_de_lei_municipal_n_011-2025-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3255/projeto_de_lei_municipal_n_012-2025-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3256/projeto_de_lei_municipal_n_013-2025-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/projeto_de_lei_municipal_n_014-2025-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/projeto_de_lei_municipal_n_015-2025-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/projeto_de_lei_municipal_n_016-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/projeto_de_lei_municipal_n_017-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_municipal_n_018-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_municipal_n_019-2025-_altera_a_lei_municipal_n_2.388-2014.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/projeto_de_lei_municipal_n_020-2025-_dispoe_sobre_a_desafetacao_de_area_de_dominio_publico_municipa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_municipal_n_022-2025-_autoriza_multar_notificar_e_emitir_taxa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/projeto_de_lei_municipal_n_023-2025-_autoriza_o_poder_executivo_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_municipal_n_024-2025-_altera_denominacao_de_via_publica_urbana_localizada_no_centro.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_municipal_n_025-2025-__autoriza_o_poder_executivo_a_firmar_termo_de_parceria_publico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3357/projeto_de_lei_municipal_n_026-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_municipal_n_027-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3381/protejo_de_lei_municipal_no_028-2025-_dispoe_sobre_o_piso_salarial_base_dos_ocupantes_do_cargo_de_ma.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3382/protejo_de_lei_municipal_no_029-2025-_dispoes_sobre_a_revisao_geral_anual_referente_ao_ano_de_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_municipal_n_030-2025-_dispoes_sobre_a_alteracao_da_lei_municipal_no_2.699_de_24_de_j.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_municipal_n_031-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_municipal_n_032-2025-_autoriza_o_chefe_de_poder_executivo_municipal_a_proceder_a_per.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_municipal_n_033-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.600.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_municipal_n_034-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3440/projeto_de_lei_municipal_n_035-2025-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentar.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/projeto_de_lei_muncipal_n_036-2025-_altera_o_anexo_ll_na_lei_municipal_n_2.552_de_10_de_novembro_d.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_lei_municipal_n_037-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/projeto_de_lei_municipal_n_038-2025-__autoriza_o_poder_executivo_municipal_a_transferir_recursos_fi.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3466/autoriza_o_poder_executivo_municipal_a_transferir_recursos_financeiros_atraves_da_celebracao_de_ter.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_municipal_n040-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_municipal_n_041-2025-_autoriza_o_poder_executivo_municipal_a_transferir_recursos_fin.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/projeto_de_lei_municipal_n042-2025-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_perm.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/projeto_de_lei_municipal_n_043-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.508.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_municipal_n_044-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/projeto_de_lei_municipal_n_045-2025_autoriza_o_poder_executivo_a_realizar_no_orcam.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/projeto_de_lei_municipal_n_046-2025-_substituicao_abertura_de_credito_residuo_solido.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/projeto_de_lei_municipal_n_047-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/projeto_de_lei_municipal_n_048-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/projeto_de_lei_municipal_n_049-2025-_substituicao_abertura_de_credito_adicional_suplementar_ilumin.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/projeto_de_lei_municipal_n_049-2025-_abertura_de_credito_-_iluminacao_da_av._walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/projeto_de_lei_municipal_n_051-2025-_abertura_de_credito_especial_40_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/projeto_de_lei_municipal_n_052-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/projeto_de_lei_municipal_n_053-2025-_autoriza_o_poder_executivo_a_celebrar_termo_de_colaboracao_ou.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/projeto_de_lei_municipal_n_054-2025-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/projeto_de_lei_municipal_n_055-2025-autoriza_o_municipio_de_juara_a_firmar_contrato_de_cessao_de_us.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/projeto_de_lei_municipal_n_056-2025-abertura_de_credio_suplementar_-_570_mil_reais_-_campo_society_praca.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_municipal_n_057-2025-abertura_de_credito_suplementar_-_6.500.00000_-construcao_casas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_municipal_n_058-2025-_autoriza_o_poder_executivo_a_receber_doacao_de_imovel_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/projeto_de_lei_municipal_n059-2025-_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_ar.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/projeto_de_lei_municipal_n_060-2025-_dispoe_sobre_o_plano_plurianual_do_municipio_de_juara_para_o_p.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_municipal_n_061-2025-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_coopera.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_municipal_n_062-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_municipal_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/projeto_de_lei_municipal_n_064-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/projeto_de_lei_municipal_n_065-2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/projeto_de_lei_municipal_n_066-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/projeto_de_lei_municipal_n_067-2025_autoriza_o_poder_executivo_a_realizar_o_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_municipal_n_068-2025_-_altera_lei_2.803-2019_-_servico_remunerado_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_municipal_n_069-2025_-_autoriza_abertura_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/projeto_de_lei_municipal_n_070-2025_-_autoriza_cessao_de_uso_-_lampadas_de_led_-_acrivale.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_municipal_n_072-2025-_dispoe_sobre_a_desafetacao_e_autorizacao_de_venda_por_leilao_d.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/projeto_de_lei_municipal_n_073-2025_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_a.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/projeto_de_lei_municipal_n_074-2025-_desafeta_e_autoriza_venda_por_leilao_de_diversas_areas_municipio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_municipal_n_075-2025-_autoriza_abertura_de_credito_especial_-_4.98730_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_municipal_n_076-2025-_autoriza_abertura_de_credito_especial_-_68.53199_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/projeto_de_lei_municipal_n_077-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/projeto_de_lei_municipal_n_078-2025-_dispoe_sobre_a_criacao_do_prolongamento_de_vias.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/projeto_de_lei_municipal_n_079-2025-_autoriza_o_poder_executivo_municipal_a_abrir_creditos_suplemen.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_municipal_n_080-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_municipal_no_081-2025_-_autoriza_abertura_de_credito_suplementar_1.310.00000.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_municipal_no_082-2025_-_autoriza_abertura_de_credito_suplementar_-_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_municipal_n_083-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_do_legislativo_001_eduardo_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/projeto_de_lei_do_legislativo_002_joao_hosp_altera_a_lei_2714-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_do_legislativo_003_patricia_ultrassonografia_morfologica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_do_legislativo_004_alex_declara_de_utilidade_publica_municipal_a_associacao_da_juventude_do_estado_mt.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3379/projeto_de_lei_do_legislativo_005_luciano_declara_de_utilidade_publica_associacao_dos_agricultores_familiadres_feirantes_do_vale_do_arinos_-_afava.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3393/projeto_de_lei_do_legislativo_006_luciano_olivetto_passagens_para_hospital_do_cancer.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei_do_legislativo_007_mesa_diretora__desafeta_imoveis_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_do_legislativo_008_alex__denominacao_rua_angela_maria_reis_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_do_legislativo_009_patricia_acesso_gratuito_aos_eventos_para_pessoas_com_tea_e_seu_acompanhante.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_do_legislativo_010_patricia_assegura_o_direito_da_gestante_de_optar_parto_por_cesariana.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_lei_do_legislativo_011_alex_institui_o_dia_municipal_da_juventude_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/projeto_de_lei_do_legislativo_012_ver._markito_-_denominacao_ponto_de_saude_-_linha_iii.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/projeto_de_lei_do_legislativo_013_patricia_dispensa_de_renovacao_periodica_de_laudos_medicos_para_autistas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/projeto_de_lei_do_legislativo_014_ver._eduardo_do_boxe_-_denominacao_campo_futebol_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_do_legislativo_015_altera_lei_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3242/projeto_de_resolucao_001_2025_mesa_diretora_calendario_sessoes_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_resolucao_002_2025_mesa_diretora_membros_das_comissoes_permanentes_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_resolucao_003_2025_mesa_diretora_institui_a_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/projeto_de_resolucao_004_2025_mesa_diretora_antecipa_a_sessao_ordinaria_de_17-02-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_005_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_resolucao_006_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/projeto_de_resolucao_007_2025_mesa_diretora_altera_dispositivos_da_resolucao_no_228-2025_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/projeto_de_resolucao_008_2025_mesa_diretora_institui_a_composicao_da_comissao_parlamentar_de_inquerito_-_cpi_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_resolucao_009_2025_mesa_diretora_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/projeto_de_resolucao_010_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri_-_ferias.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/projeto_de_resolucao_011_2025_mesa_diretora_revoga_a_resolucao_no_238-2024_-_pca.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_resolucao_012_2025_plenario_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_006_solicitando_regime_de_urgencia_ao_projeto_de_lei_complementar_do_legislativo_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3226/requerimento_007_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_complementar_do_legislativo_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_016_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3246/requerimento_017_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_018_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3248/requerimento_019_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3249/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_003.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_021_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_022_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_023_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_004.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/requerimento_026_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_021.2025_-_autoriza_o_poder_executivo_a_realizar_termo_de_cooperacao_tecnica..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_027_solicitando_regime_de_urgencia_dos_decretos_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_028_solicitando_dispensa_dos_pareceres_das_comissoes_decretos_m._empreendedora.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3350/req_001.2025_-_audiencia_publica_pl_complementar_no_002-2025_municipal_022-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3351/req_001.2025_-_audiencia_publica_projeto_de_lei_municipal_024-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_033_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_034_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_035_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_036_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_037_solicitando_regime_de_urgencia_da_emenda_modificativa_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_038_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_modificativa_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_039_solicitando_regime_de_urgencia_da_emenda_aditiva_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_040_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_aditiva_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/req_001.2025_-_audiencia_publica_para_discussao_do_reurb_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_041_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/requerimento_042_solicitando_criacao_de_cpi.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_044_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_n_002.2025_-_audiencia_publica_projeto_de_lei_complementar_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_n_002--2025_-_convocacao_do_senhor_jose_roberto_alves.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/requerimento_n047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_049_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_050_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_051_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_052_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_053_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_054_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_055_solicitando_regime_de_urgencia_dos_decretos_comenda_esportiva.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_056_solicitando_dispensa_dos_pareceres_dos_decretos_comenda_esportiva.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_057_solicitando_regime_de_urgencia_dos_titulo_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/requerimento_058_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_059_solicitando_regime_de_urgencia_dos_decretos_professora_elaine.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_060_solicitando_dispensa_dos_pareceres_dos_decretos_professora_elaine.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_061_solicitando_regime_de_urgencia_do_titulo_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/requerimento_062_solicitando_dispensa_dos_pareceres_do_titulo_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_063_solicitando_regime_de_urgencia_dos_titulos_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_064_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_065_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_066_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3399/mocao_de_parabenizacao_002_ao_casal_jhonatan_e_laiane_pelos_servicos_prestados_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/mocao_de_repudio_001_energisa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_repudio_002_energisa.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/mocao_de_repudio_001_concessionaria_aguas_de_juara.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3251/requerimento_n_001-2025-_requerendo_copias_transicao_agua_do_corrego_alcebides.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3252/req_002_executivo_municipal_esclarecimentos_sobre_o_projeto_de_lei_municipal__057.2024_que_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3253/req_003_executivo_municipal_copias_dos_cronogramas_detalhado_das_etapas_para_a_atendimento_de_rede_de_esgoto_nos_bairros_nao_contemplados.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/req_001.2025_-_prefeito_requerendo_informacoes_detalhadas_sobre_a_prestacao_de_contas_do_ex-prefeito_carlos_sirena.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_002.2025_-_prefeito_requerendo_informacoes_referente_contratos_2023_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/req_005_executivo_municipal_requerendo_esclarecimentos_quantos_aos_impeditivos_do_nao_pagamento_das_emendas_individuais.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/req_006_executivo_municipal_requerendo_informacoes_de_como_anda_a_programacao_para_o_pagamento_das_emendas_individuais_desse_ano.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3340/re4c4d_1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3341/req_008_executivo_municipal_requerendo_informacoes_e_apresentacao_de_plano_de_acao_de_seguranca_nas_escolas_e_creches_municipais_de_juara__mt.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_003.2025_-_prefeito_requerendo_copias_detalhadas_do_relatorio_de_transicao_de_governo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3373/req_002.2025_-_copias_das_notas_fiscais_e_comprovantes_de_pagamentos_de_exames_de_tomografia_-_convenio-consorcio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3376/req_001.2025_-_esclarecimentos_sobre_a_ala_de_parto_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3380/req_009_executivo_municipal_informacoes_detalhadas_acerca_da_utilizacao_dos_recursos_oriundos_do_financiamento_do_programa_finisa.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3401/req_003.2025_-_requerendo_notas_fiscais_medicamentos_-_cirurgica_oeste.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3418/req_003.2025_-_esclarecimento_sobre_as_providencias_que_estao_sendo_adotadas_referente_ao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3421/req_011_executivo_municipal_requerendo_informacoes_detalhadas_acerca__da_nao_instalacao_de_rede_wi-fi_no_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3422/req_012_executivo_municipal_informacoes_sobre_fornecedores_despesas_fixas_e_servidores_do_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3429/req_004.2025_-_requerendo_esclarecimentos_da_admionistracao_publica_referente_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_004.2025_-_prefeito_requerendo_copias_de_todos_os_processos_de_reajustes_contratuais_transporte_escolar_ubelino.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3436/req_005.2025_-_informacoes_sobre_servidoras_que_realizaram_curso_de_capacitacao_em_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3437/req_006.2025_-_prefeito_requerendo_extratos_detalhados_dos_valores_recebidos_para_a_construcao_da_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3439/req_005.2025_-_requerendo_resposta_do_oficio_117_de_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/req_032_prefeito_informacoes_referente_servicos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/req_033_prefeito_informacoes_referente_irregularidades_identificadas_pelo_crm_-_mt_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/req_013_executivo_municipal_esclarecimento_quanto_as_providencias_que_estao_sendo_adotadas_para_atualizacao_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/req_014_executivo_municipal_esclarecimento_quanto_ao_procedimento_adotado_pelo_hmj_referente_a_coleta_envio_e_entrega_de_resultado_de_biopsia.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_n015_solicita_da_secretaria_municipal_de_saude_o_cronograma_oficial_de_implantacao_do_nucleo_interno_de_regulacao_nir_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_n_016_informacoes_sobre_a_existencia_de_projetos_e_recurso.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/req_017_prefeito__informacoes_e_providencias_quanto_auto_de_infracao_protocolado_no_dimutran.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/req_008.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_aos_servicos_funerarios_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/requerimento_n_018-2025-_requerendo_que_encaminhe_este_requerimento_ao_sr._valdinei_holanda_de_mora.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/req_009.2025_-_prefeito_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/req_021_informacoes_sobre_contratacao_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/req_019_informacoes_sobre_a_taxa_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/req_020_informacoes_sobre_empresa_ega_gestao_de_negocios_ltda.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/req_022_informacoes_sobre_a_empresa_de_advogados.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/req_023_informacoes_sobre_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/req_024_convocacao_salvador_m._p._alves_-_sec._de_cidade.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/req_001-2025_-_audiencia_publica_sobre_emancipacao_politica_de_paranorte_-_alex.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/req_025_prefeito_.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/req_026_prefeito_informacoes_empresa_schneider_e_munhoz_advogados_associados.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/req_010.2025_-_prefeito_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/req_027_convocacao_fabio_alves_donizeti_-_procurador.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/req_028_convocacao_fernanda_alves_dos_santos_ribas_-_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/req_011.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/req_029_prefeito_informacoes_acerca_de_medico_plantonista.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/req_030_prefeito_informacoes_referente_servico_publico_de_coleta_de_residuos_solidos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/req_031_convocacao_maisa_figueiredo_de_souza_-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/req_006.2025_-_requerendo_ao_senhor_secretario_municipal_de_financas_jose_roberto_pereira_alves_para_que_compareca_a_sessao_ordinaria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/emenda_aditiva_001_acrescenta_paragrafo_unico_ao_art._5o_do_pl_do_legislativo_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3389/emenda_aditiva_002__projeto_de_lei_municipal_no_029.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/emenda_modificativa_001_modifica_ementa_e_dispositivo_do_projeto_de_lei_do_legislativo_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3366/emenda_modificativa_002_modifica_os_incisos_e_o_paragrafo_unico_do_art._6o_do_pl_municipal_no_022.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3388/emenda_modificativa_003_modifica_arts._1o_e_3o_ao_projeto_de_lei_municipal_no_029.2025_rga.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3426/emenda_modificativa_004_modifica_o_art._1o_ao_projeto_de_lei_do_legislativo_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/emenda_substitutiva_001_projeto_de_lei_municipal_035_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/emenda_substitutiva_002_projeto_de_lei_municipal_060_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/emenda_supressiva_001_projeto_de_lei_do_legislativo_no_003.2025_suprime_os_incisos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3367/emenda_supressiva_002_suprime_o_inciso_ii_do_art._10_do_pl_municipal_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/emenda_supressiva_003_suprime_os_art._3o_e_4o_do_pl_municipal_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/emenda_supressiva_004_suprime_o_art._6o__do_projeto_de_lei_no_060-2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/001_indicacao_ao_prefeito_indicando_construcao_de_calcadas_em_parceira_com_o_poder_publico_e_privado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_n_003-2025-_dep._estadual_fabio_tardin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_n_001-2025-_valdinei_holanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/002_indicacao_ao_dep_nelson_barbudo_indicando_destinacao_de_ambulancia_para_juara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/001_indicacao_-_seaf_-_patrulha_mecanizada_para_asagro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3332/009_prefeito_fernanda_visando_a_implantacao_de_cercas_eletrica_portao_eletronico_e_interfone_na_crehe_municipal_doce_infancia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3333/010_prefeito_fernanda_embarque_dos_alunos_que_residem_no_jd._america_no_proprio_bairro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_001_executivo_contratacao_de_agente_de_patio_para_escolas_e_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_002_executivo_viabilidade_de_doacao_de_terreno_para_sede_asagro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_003_executivo_manutencao_das_luminarias_de_paranorte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_n_001-2025-__indicando_a_excelentissima_secretaria_de_estado_de_agricultura_familiar_sen.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3343/002_indicacao_-_nininho_-_patrulha_mecanizada_para_asagro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_005_dep._gilberto_cattani_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3347/indicacao_006_dep._max_russi_aquisicao_de_cadeiras_de_rodas_banho_muletas_e_outros_itens_para_adeju.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_004_executivo_municipal_porta_de_saida_de_emergencia_creche_madre_paulina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_006_-_politec_-_mutirao_carteira_de_identidade_-_distritos_e_aldeia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_007_-_dep._fabio_tardin_-_aquisicao_forjadeira_para_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3354/indicacao_008_-_executivo_municipal_-_contratacao_de_enfermeiro_e_tecnicos_para_hmj.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3355/004_indicacao_-_nininho_-_declaracao_de_utilidade_publica_estadual_asagro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_009_-_executivo_municipal_-_instalacao_de_2_ar_condiciunados_na_unidade_da_politec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3360/indicacao_005_executivo_municipal_substituicao_da_caixa_de_agua_da_catuai.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3361/indicacao_n_003-_senador_jayme_campos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3362/indicacao_n_010-2025-_indicando_ao_excelentissimo_senhor_deputado_estadual_fabio_tardin_visando_a.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3363/indicacao_011_-_executivo_municipal_-_ponte_banco_da_terra_-_projeto_matrinxa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3365/011_sen_margareth_buzetti_aquisicao_de_pa_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3369/012_prefeito_visando_a_possibilidade_de_fornecimento_da_carteirinha_de_idoso_ao_servidores_aposentados_pelo_prevjuara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_007_pref._nova_bandeirantes_recuperacao_estrada_linha_matrinxa_-_divisa_dos_municipios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3377/005_indicacao_-_prefeito_e_setor_de_fiscalizacao_-_fiscalizacao_dos_vendedores_ambulantes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_012_-_executivo_municipal_-_instalacao_de_cameras_de_seguranca_no_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_013_-_executivo_municipal_-_manutencao_na_estrada_linha_dos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_006_executivo_municipal_psicologo_para_atuar_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_014_-_sec._cidade-_implantacao_de_placas_de_identificacao_das_ruas_do_municipio-conferida.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_015_-_dep._fabio_tardin_-_aquisicao_de_arco_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_017_-_executivo_municipal_-_aquisicao_uniforme_para_equipe_do_samu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_018_-_dep._janaina_riva_-_aquisicao_de_parque_infantil_para_apaa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_019_-_dep._valmir_moretto_-_aquisicao_de_parque_infantil_para_apaa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_020_-_dep._dr._joao_-_aquisicao_de_parque_infantil_para_apaa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_021_-_executivo_municipal_-_disponibilizacao_de_um_espaco_para_instalar_a_sede_da_apaa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_022_-_deputado_fabio_tardin_-_perfuracao_de_um_poco_artesiano_no_distrito_de_catuai.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_023_-_transportes_-_reparo_nas_estradas_linha_joao_ripar_e_reolon.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_016_-_executivo_municipal_-_indicando_a_recuperacao_de_uma_ponte_na_estrada_boiadeira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3425/indicacao_009_executivo_instalacao_de_bancos_de_espera_em_frente_a_ubs_do_jard._california.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3433/indicacao_024_-_cidade_-_aguamento_da_rua_joacaba_-_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_010_karla_mazutti_projeto_e_planilha_orcamentaria_campo_sintetico_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/indicacao_025_-_executivo_municipal_-_construcao_de_capela_mortuaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_026_-_prefeito_saude_agendamento_de_consultas_atraves_do_consorcio_diretos_nos_psfs.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_002_aquisicao_e_instalacao_de_dois_aparelhos_de_ar-condicionado_centro_esportivo_julio_sirena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/indicacao_011_andyra_e_prefeito_conserto_portas_do_banheiro_e_praca_e_concessao_do_servico_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/indicacao_012_maisa_e_prefeito_implantacao_do_programa_municipal_educacao_em_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/indicacao_013_andyra_poda_de_arvore_rua_natal_proximidades_da_empaer.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_027_-_sec._cidade__dimutran_realocacao_das_faixas_de_sinalizacao_destinadas_as_pessoas_com_deficiencia_pcds.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/indicacao_028_-_dep._janaina_riva_um_milhao_de_reais_para_ser_destinado_a_saude.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/indicacao_002_meio_ambiente_limpeza_balneario_luiz_riva_-_rio_arinos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_003_toninho_araujo_recuperacao_da_linha_rodolfo_ferro_reolon_e_marilia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_030_-_sec._cidade__dimutran_redutor_de_velocidade_no_cruzamento_da_br_que_liga_ao_jau_-_linha_pedro_damiao_e_esperancinha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_029_-_sec._cidade__dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_escola_daury_riva_-_saida_para_o_jau.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_014_dep._cattani_emenda_parlamentar_para_reforma_do_nucleo_da_pm_-_paranorte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_015_salvador_revitalizacao_do_canteiro_em_frente_a_escola_oscar_soares.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_016_executivo_e_tolovi_projeto_e_planilha_orcamentaria_aeorporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/003_indicacao_ao_salvador_pizzolio_-_limpeza_dos_bueiros_e_boca-de-lobos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/004_indicacao_ao_salvador_pizzolio_-_tapa_buracos_na_rua_tupinamba_resid._bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_017_toninho_araujo_-_substituicao_de_pontes_por_tubo_na_est._paranorte_-_p.a_vale_do_arinos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_018_toninho_araujo_-_recuperacao_ponte_est._paranorte_sentido_escondido.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_013_dep_juarez_costa_destinacao_de_recurso_visando_a_revitalizacao_da_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_n004_juarez_costa_destinacao_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_005_prefeito_maisa_cirugiao_vascular.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_007_sen._carlos_favaro_e_dep._flavinha_creche.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_008_toninho_patrolamento_linha_macuxi_sentido_mt-160.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_031_-_sec._cidade_sinalizacao_ponte_linha_juliao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_032_-_dep._fabio_tardin_-_ambulacia_para_o_banco_da_terraa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_009_prefeito_e_andyra_plantar_mudas_de_ypes_luiz_gatti_rio_grande_do_sul_e_outras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_004_favaro_e_flavinha_emenda_centro_esportivo_comunitario_jd._floresta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/006_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_cheche_thayna.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_019_dimutran_-_sinalizacao_horizontal_na_avenida_mato_grosso_cruzamento_r._s._geraldo_e_r._natal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_033_-_dimutran_sinalizacao_e_pintura_do_quebra-molas__proximo_a_creche_madre_paulina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_034_-_dep._nininho_-_veiculo_para_atender_ao_cer.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_035_-_dimutran_sinalizacao_e_pintura_do_redutor_de_velocidade_da_rua_paraiba_centro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/007_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_rua_sao_geraldo_com_a_avenida_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/008_indicacao_-_prefeito_solicitando_estudo_tecnico__para_substituicao_de_rotatoria_por_semaforo_avenida_jose_alves_bezerra_em_frente_ao_espaco_gold.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/indicacao_036_-_executivo_municipal_-_remocao_de_pedras_na_rua_goiania_n_70e_fundos_da_escola_jospe_dias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/009_indicacao_-_prefeito_solicitando_aquisicao_de_parquinho_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/indicacao_037_-_prefeito_-_instalacao_de_cameras_de_videomonitoramento_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_020_dimutran_-_melhorias_na_sinalizacao_rua_porto_veho_guanabara_alagoas_e_outras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/indicacao_038_-_dimutran_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/mensagem_de_veto_n_002-_2025-_projeto_de_lei_municipal_n_006-2025-_dispoe_sobre_o_custeio_de_passa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/mocao_de_aplauso_001_antonio_fabbri_pires_nota_enen.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/mocao_de_aplauso_002_tenente_coronel_alex_fontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3334/mocao_de_aplauso_001_eric_marcio_fantin.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3359/mocao_de_aplauso_003_aos_alunos_selecionados_para_o_programa_de_intercambio_mt_no_mundo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3368/mocao_de_aplauso_001_clube_de_desbravadores_amiguinhos_do_rei.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3371/mocao_de_aplauso_002_presidente_e_vice-presidente_da_apaa_-_associacao_pais_e_amigos_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3372/mocao_de_aplauso_003_ademar_-_garagem.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3378/mocao_de_aplauso_001_antonio_bezerra_da_silva_e_clovis_goncalves_dos_santos_-_servidores_da_sec._de_cidade.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_aplauso_004_profissionais_em_homenagem_ao_dia_internacional_da_enfermagem-1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3409/mocao_de_aplauso_005_sargento_robson_da_silveira_valejo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3424/mocao_de_aplauso_001_pastores_cleriston_s._cavalcante_eliel_l._da_silva_e_fabio_v._jesus.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3428/mocao_de_aplauso_002_pastora_gilka_santos_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3430/mocao_de_aplauso_006_ten._coronel_clevison_p._miranda_-_diretor_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3431/mocao_de_aplauso_007_3o_sargento_rafael_ortiz_batalha_-_pm_mirim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3438/mocao_001_homenagem_aos_atletas_de_corrida.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/mocao_de_aplauso_004_boxe_-_25o_campeonato_matogrossense_de_boxe.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/mocao_de_aplauso_008_mariah_mercadante_e_lavinea_ciecoski_-_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/mocao_de_aplauso_005_time_sao_jose_-_jogadores_e_comissao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/mocao_de_aplausos_n001-2025_cem.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/mocao_de_aplausos_n002-2025-professora_bela.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/mocao_de_aplauso_002_professora_e_alunos_do_projeto_de_ensino_aquaponia_-_iv_meet.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/mocao_de_aplauso_009_ao_gremio_estudantil_da_e.e._oscar_saores.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/mocao_de_aplauso_006_ao_atleta_jose_junior_da_silva_almeida_fisiculturista_juarense.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/mocao_de_aplauso_007_ao_professor_e_atleta_clebinho_sales.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/mocao_de_aplausos_003_piovezan_tratores.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_aplauso_010_idealizadores_do_projeto_de_pavimentacao_asfaltica_da_mt-338.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/mocao_de_aplausos_001_cta_juara.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/mocao_de_aplauso_011_diou_serafim_d._d._r._de_rezende_-_presidente_da_amplac.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/mocao_de_aplauso_012_atleta_ana_beatriz_pilocelli_e_ao_instrutor_esportivo_everaldo_m._galdino.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_aplauso_003_clodoaldo_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/mocao_de_aplauso_004_acrivale_-_saleiro_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/mocao_de_aplauso_005_aos_premiados_do_evento_saleiro_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/mocao_de_aplauso_008_membros_do_brejao_-_4a_copinha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/mocao_de_aplauso_009_denise_paulina_e_jose_victor_lage_-_voleibol_de_juara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_de_aplauso_013_atleta_julia_thaeme_usinski.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/mocao_de_aplauso_006_ao_3o_sargento_da_policia_militar_-_paulo_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/mocao_de_aplauso_002_alunos_e_profissionais_da_escola_oscar_soares.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/mocao_de_aplauso_015_servidor_municipal_odair_jose_capelli.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/mocao_de_aplauso_015_servidor_gleidson_de_almeida_dias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/mocao_de_aplauso_016_cra-mt_pelos_60_anos_da_profissao_de_administracao_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/mocao_de_aplauso_017_35_anos_do_conselho_regional_de_administracao_de_mt.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/mocao_002_as_professoras_alfabetizadoras_das_turmas_de_2o_ano_-_alfabetizacao_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/mocao_de_aplausos_004_luiz_henrique_vivian_da_guia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_aplauso_010_atletas_do_volei_adaptado_-_melhor_idade__-_de_juara-mt.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/mocao_de_aplauso_003_dr._newton_k._jose_e.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/mocao_de_aplauso_018_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/mocao_de_aplauso_003_unidade_basica_de_saude_jardim_paranagua__esf_jose_ferreira_xavier.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/mocao_de_aplauso_001_alunos_e_professores_escola_daury_riva_-_torneio_de_robotica.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/mocao_de_aplauso_019_alunos_escola_tiradentes_olimpiadas_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/mocao_003_cooperativa_sicredi_univales.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/mocao_de_aplauso_011_creusa_cristina_carvalho_da_mota_-_sec._assitencia_social_e_trabalho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/mocao_de_aplauso_012_claudio_e_jailton_-_idealizadores_do_interprofessores.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/mocao_de_aplauso_013_creberson_batista_de_sales_pela_realizacao_do_1o_campeonato_de_natacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3690/mocao_de_aplauso_014_adair_zarochinski_-_entre_4_linhas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/mocao_de_aplauso_020__servidores_do_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplauso_021_concurso_de_frases_e_desenhos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_de_aplauso_004_fernanda_k._a._krebs_e_denielly_c._de_souza_-_fisiculturistas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/mocao_de_aplauso_015_jeferson_sanoveli_pereira_ananias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/mocao_de_aplauso_016_cooperativa_cresol.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/mocao_de_aplausos_002_andyra_piovezan.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/mocao_de_aplauso_022_dr._onilmar_kohler.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/mocao_de_pesar_001_vera_decoracoes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/mocao_de_pesar_002_eugenio_bandeira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3342/mocao_de_pesar_003_antonio_canton.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_decreto_legislativo_001_titulo_mulher_empreendedora_senhora_teresinha_rita_de_souza_lima.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/projeto_de_decreto_legislativo_002_titulo_mulher_empreendedora_senhora_dhilma_yoshie_toshimitsu.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_decreto_legislativo_004_titulo_mulher_empreendedora_senhora_noemia_gomes_ferraz_yamada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/projeto_de_decreto_legislativo_005_titulo_mulher_empreendedora_lais_umbelino.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/projeto_de_decreto_legislativo_006_titulo_mulher_empreendedora_nelsi_maria_piva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/projeto_de_decreto_legislativo_007_titulo_mulher_empreendedora_lindamir_macedo_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_decreto_legislativo_008_titulo_mulher_empreendedora_elaine_luciana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/projeto_de_decreto_legislativo_009_titulo_mulher_empreendedora_carolina_mognon_scheffer.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_decreto_legislativo_010_titulo_mulher_empreendedora_marcia_da_silva_almeida_damke.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/projeto_de_decreto_legislativo_011_titulo_mulher_empreendedora_leunice_frank.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/projeto_de_decreto_legislativo_012_titulo_mulher_empreendedora_nena_josenilde_goncalves_moraes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3394/projeto_de_decreto_legislativo_013_professora_elaine_silvana_de_matias_alves_cleomildes_dos_santos_souza.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3398/projeto_de_decreto_legislativo_014_professora_elaine_silvana_de_matias_alves_elizabeth_da_silva_porto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3403/projeto_de_decreto_legislativo_015_cidadao_honorario_juarense_jose_zuquim_nogueira.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_decreto_legislativo_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/projeto_de_decreto_legislativo_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/projeto_de_decreto_legislativo_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/projeto_de_decreto_legislativo_n_019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/projeto_de_decreto_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/proejto_de_decreto_legislativo_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_decreto_legislativo_022_comenda_desportiva_salvador_marinho_pizzolio_alves.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3576/projeto_de_decreto_legislativo_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_decreto_legislativo_024_comenda_desportiva_claudinei_pelegrino.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_decreto_legislativo_025_cidadao_honorario_juarense_edson_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/projeto_de_decreto_legislativo_026_cidadao_honorario_juarense_paul_clivilan_santos_firmino.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/projeto_de_decreto_legislativo_n_028-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/projeto_de_decreto_legislativo_n_029-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_decreto_legislativo_n_030-2025-_concede_o_diploma_professora_elaine_silvana_de_matias_alves.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/projeto_de_decreto_legislativo_n__031-2025_concede_o_diploma_professora_elaine_silvana_de_matias_a.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/projeto_de_decreto_legislativo_027_professora_elaine_silvana_de_matias_alves_giovano_gotardo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/projeto_de_decreto_legislativo_n_032-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/projeto_de_decreto_legislativo_n_033-2025_concede_o_diploma_professora_elaine_silvana_de_matias_al.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_decreto_legislativo_034_professora_elaine_silvana_de_matias_alves_josicleide_dias_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/projeto_de_decreto_legislativo_035_professora_elaine_silvana_de_matias_alves_maria_aparecida_f._botelho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/projeto_de_decreto_do_legislativo_n_036-2025-_concede_o_titulo_honorifico_de_cidada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/projeto_de_decreto_legislativo_n_037-2025-_concede_o_titulo_honorifico_de_cidada_juarense_a_senhora.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/projeto_de_decreto_legislativo_038_cidadao_honorario_juarense_adhemar_de_brito_figueira_peres..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_decreto_legislativo_039_cidadao_honorario_juarense_luis_fernando_amado_conte.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_decreto_legislativo_040_cidadao_honorario_juarense_inir_contini.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_decreto_legislativo_041_cidadao_honorario_juarense_arsenio_de_souza_goudinho.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_decreto_legislativo_042_cidadao_honorario_juarense_francisco_luiz_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/projeto_de_decreto_legislativo_043_cidadao_honorario_juarense_marcos_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/projeto_de_decreto_legislativo_044_cidadao_honorario_juarense_albino_buchelt.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/projeto_de_decreto_legislativo_045_cidada_honoraria_juarense_maria_jose_lazareti_fragnan_01.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/projeto_de_decreto_legislativo_046_cidadao_honorario_juarense_odair_jose_capelli.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_decreto_legislativo_047_cidadao_honorario_juarense_claudinei_gomes_guerra.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/projeto_de_decreto_legislativo_048_cidada_honoraria_juarense_izolina_d._de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_049_cidadao_honorario_juarense_fernando_isidoro_bergo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_decreto_legislativo_050_cidadao_honorario_juarense_ricardo_bianchin.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_decreto_legislativo_051_cidadao_honorario_juarense_francisley_rodrigues_farias_matias_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_decreto_legislativo_052_cidadao_honorario_juarense_nelson_jose_kasprzak.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_053_cidadao_honorario_juarense_wilson_aluizio_da_silva_figueira.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/projeto_de_decreto_legislativo_054_cidadao_honorario_juarense_james_monteiro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_decreto_legislativo_055_cidadao_honorario_juarense_ena_sosa_chavez.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_decreto_legislativo_056_cidadao_honorario_juarense_marcos_vinicius_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/projeto_de_decreto_legislativo_057_cidadao_honorario_juarense_olavo_lopes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_decreto_legislativo_058_cidadao_honorario_juarense_andyra_piovezan_kasprzak.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_decreto_legislativo_059_cidadao_honorario_juarense_eva_campos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/projeto_de_decreto_legislativo_060_cidadao_honorario_juarense_osmar_silva_matos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_decreto_legislativo_061_cidadao_honorario_juarense_sebastiao_alves_costa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_decreto_legislativo_062_cidadao_honorario_juarense_fabio_alves_cardoso.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/projeto_de_decreto_legislativo_063_cidadao_honorario_juarense_joao_romagna_neto.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_decreto_legislativo_064_cidadao_honorario_juarense_vagno_aparecido_reato.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/projeto_de_decreto_legislativo_065_cidada_honoraria_juarense_creusa_cristina_carvalho_da_mota.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/projeto_de_decreto_legislativo_066_cidadao_honorario_juarense_jailton_nunes_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_067_cidadao_honorario_juarense_thiago_dos_santos_boava.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_decreto_legislativo_068_cidadao_honorario_juarense_gabriel_jose_penariol_de_souza.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_decreto_legislativo_069_cidadao_honorario_juarense_valmir_somensi.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_decreto_legislativo_070_parecer_previo_contas_anuais_de_governo_prefeitura_juara_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_complementar_n_001-2025_-_altera_a_lei_complementar_n_149-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/projeto_de_lei_complementar_n_002-2025-_altera_a_tabela_lx_da_lei_complementar_municipal_n_023_de.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/projeto_de_lei_complementar_n_003-2025-_altera_o_anexo_xvll_da_lei_complementar_no_017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3224/projeto_de_lei_complementar_001_2025_altera_lc_182.2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3233/projeto_de_lei_complementar_002_2025_altera_lei_complementar_143-2016_pccs_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_complementar_004_2025_altera_lei_complementar_143-2016_cargo_de_diretor.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_municipal_n_001-2025-_autoriza_abertura_de_credito_loa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_municipal_n_002-2025-_altera_a_lei_municipal_n_3.245-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_lei_municipal_n_003-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_municipal_n_004-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_lei_municipal_n_005-2025-_autoriza_o_poder_executivo_a_realizar_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3228/projeto_de_lei_municipal_n_006-2025-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3229/projeto_de_lei_municipal_n_007-2025-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei_municipal_n_008-2025-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_municipal_n_009-2025-_altera_o_anexo_l_da_lei_municipal_n_2.720.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3254/projeto_de_lei_municipal_n_011-2025-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3255/projeto_de_lei_municipal_n_012-2025-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3256/projeto_de_lei_municipal_n_013-2025-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/projeto_de_lei_municipal_n_014-2025-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/projeto_de_lei_municipal_n_015-2025-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/projeto_de_lei_municipal_n_016-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/projeto_de_lei_municipal_n_017-2025-_dispoe_sobre_criacao_e_denominacao_de_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_municipal_n_018-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_municipal_n_019-2025-_altera_a_lei_municipal_n_2.388-2014.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/projeto_de_lei_municipal_n_020-2025-_dispoe_sobre_a_desafetacao_de_area_de_dominio_publico_municipa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_municipal_n_022-2025-_autoriza_multar_notificar_e_emitir_taxa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/projeto_de_lei_municipal_n_023-2025-_autoriza_o_poder_executivo_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_municipal_n_024-2025-_altera_denominacao_de_via_publica_urbana_localizada_no_centro.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_municipal_n_025-2025-__autoriza_o_poder_executivo_a_firmar_termo_de_parceria_publico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3357/projeto_de_lei_municipal_n_026-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3370/projeto_de_lei_municipal_n_027-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3381/protejo_de_lei_municipal_no_028-2025-_dispoe_sobre_o_piso_salarial_base_dos_ocupantes_do_cargo_de_ma.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3382/protejo_de_lei_municipal_no_029-2025-_dispoes_sobre_a_revisao_geral_anual_referente_ao_ano_de_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3383/projeto_de_lei_municipal_n_030-2025-_dispoes_sobre_a_alteracao_da_lei_municipal_no_2.699_de_24_de_j.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_municipal_n_031-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_municipal_n_032-2025-_autoriza_o_chefe_de_poder_executivo_municipal_a_proceder_a_per.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_municipal_n_033-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.600.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_municipal_n_034-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3440/projeto_de_lei_municipal_n_035-2025-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentar.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/projeto_de_lei_muncipal_n_036-2025-_altera_o_anexo_ll_na_lei_municipal_n_2.552_de_10_de_novembro_d.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/projeto_de_lei_municipal_n_037-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/projeto_de_lei_municipal_n_038-2025-__autoriza_o_poder_executivo_municipal_a_transferir_recursos_fi.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3466/autoriza_o_poder_executivo_municipal_a_transferir_recursos_financeiros_atraves_da_celebracao_de_ter.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_municipal_n040-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_municipal_n_041-2025-_autoriza_o_poder_executivo_municipal_a_transferir_recursos_fin.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/projeto_de_lei_municipal_n042-2025-_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_perm.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/projeto_de_lei_municipal_n_043-2025-_dispoe_sobre_a_alteracao_da_lei_municipal_n_2.508.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_municipal_n_044-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/projeto_de_lei_municipal_n_045-2025_autoriza_o_poder_executivo_a_realizar_no_orcam.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/projeto_de_lei_municipal_n_046-2025-_substituicao_abertura_de_credito_residuo_solido.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/projeto_de_lei_municipal_n_047-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/projeto_de_lei_municipal_n_048-2025-__autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_a.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/projeto_de_lei_municipal_n_049-2025-_substituicao_abertura_de_credito_adicional_suplementar_ilumin.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/projeto_de_lei_municipal_n_049-2025-_abertura_de_credito_-_iluminacao_da_av._walter_lauro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/projeto_de_lei_municipal_n_051-2025-_abertura_de_credito_especial_40_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/projeto_de_lei_municipal_n_052-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/projeto_de_lei_municipal_n_053-2025-_autoriza_o_poder_executivo_a_celebrar_termo_de_colaboracao_ou.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/projeto_de_lei_municipal_n_054-2025-autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/projeto_de_lei_municipal_n_055-2025-autoriza_o_municipio_de_juara_a_firmar_contrato_de_cessao_de_us.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/projeto_de_lei_municipal_n_056-2025-abertura_de_credio_suplementar_-_570_mil_reais_-_campo_society_praca.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_lei_municipal_n_057-2025-abertura_de_credito_suplementar_-_6.500.00000_-construcao_casas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_lei_municipal_n_058-2025-_autoriza_o_poder_executivo_a_receber_doacao_de_imovel_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/projeto_de_lei_municipal_n059-2025-_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_ar.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/projeto_de_lei_municipal_n_060-2025-_dispoe_sobre_o_plano_plurianual_do_municipio_de_juara_para_o_p.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_municipal_n_061-2025-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_coopera.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_lei_municipal_n_062-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_lei_municipal_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/projeto_de_lei_municipal_n_064-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/projeto_de_lei_municipal_n_065-2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_juara_para.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/projeto_de_lei_municipal_n_066-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/projeto_de_lei_municipal_n_067-2025_autoriza_o_poder_executivo_a_realizar_o_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/projeto_de_lei_municipal_n_068-2025_-_altera_lei_2.803-2019_-_servico_remunerado_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/projeto_de_lei_municipal_n_069-2025_-_autoriza_abertura_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/projeto_de_lei_municipal_n_070-2025_-_autoriza_cessao_de_uso_-_lampadas_de_led_-_acrivale.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/projeto_de_lei_municipal_n_072-2025-_dispoe_sobre_a_desafetacao_e_autorizacao_de_venda_por_leilao_d.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/projeto_de_lei_municipal_n_073-2025_autoriza_o_poder_executivo_municipal_a_proceder_a_permuta_de_a.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/projeto_de_lei_municipal_n_074-2025-_desafeta_e_autoriza_venda_por_leilao_de_diversas_areas_municipio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_municipal_n_075-2025-_autoriza_abertura_de_credito_especial_-_4.98730_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/projeto_de_lei_municipal_n_076-2025-_autoriza_abertura_de_credito_especial_-_68.53199_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/projeto_de_lei_municipal_n_077-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/projeto_de_lei_municipal_n_078-2025-_dispoe_sobre_a_criacao_do_prolongamento_de_vias.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/projeto_de_lei_municipal_n_079-2025-_autoriza_o_poder_executivo_municipal_a_abrir_creditos_suplemen.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_municipal_n_080-2025-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_municipal_no_081-2025_-_autoriza_abertura_de_credito_suplementar_1.310.00000.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_municipal_no_082-2025_-_autoriza_abertura_de_credito_suplementar_-_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_municipal_n_083-2025_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_abe.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/projeto_de_lei_do_legislativo_001_eduardo_proibicao_de_eventos_com_som_em_espacoes_religiosos.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/projeto_de_lei_do_legislativo_002_joao_hosp_altera_a_lei_2714-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_do_legislativo_003_patricia_ultrassonografia_morfologica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_do_legislativo_004_alex_declara_de_utilidade_publica_municipal_a_associacao_da_juventude_do_estado_mt.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3379/projeto_de_lei_do_legislativo_005_luciano_declara_de_utilidade_publica_associacao_dos_agricultores_familiadres_feirantes_do_vale_do_arinos_-_afava.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3393/projeto_de_lei_do_legislativo_006_luciano_olivetto_passagens_para_hospital_do_cancer.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei_do_legislativo_007_mesa_diretora__desafeta_imoveis_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3432/projeto_de_lei_do_legislativo_008_alex__denominacao_rua_angela_maria_reis_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_do_legislativo_009_patricia_acesso_gratuito_aos_eventos_para_pessoas_com_tea_e_seu_acompanhante.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_do_legislativo_010_patricia_assegura_o_direito_da_gestante_de_optar_parto_por_cesariana.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_lei_do_legislativo_011_alex_institui_o_dia_municipal_da_juventude_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/projeto_de_lei_do_legislativo_012_ver._markito_-_denominacao_ponto_de_saude_-_linha_iii.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/projeto_de_lei_do_legislativo_013_patricia_dispensa_de_renovacao_periodica_de_laudos_medicos_para_autistas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/projeto_de_lei_do_legislativo_014_ver._eduardo_do_boxe_-_denominacao_campo_futebol_praca_dos_colonizadores.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_do_legislativo_015_altera_lei_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3242/projeto_de_resolucao_001_2025_mesa_diretora_calendario_sessoes_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_resolucao_002_2025_mesa_diretora_membros_das_comissoes_permanentes_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3244/projeto_de_resolucao_003_2025_mesa_diretora_institui_a_composicao_da_comissao_de_etica_e_decoro_parlamentar_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/projeto_de_resolucao_004_2025_mesa_diretora_antecipa_a_sessao_ordinaria_de_17-02-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_005_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_resolucao_006_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/projeto_de_resolucao_007_2025_mesa_diretora_altera_dispositivos_da_resolucao_no_228-2025_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/projeto_de_resolucao_008_2025_mesa_diretora_institui_a_composicao_da_comissao_parlamentar_de_inquerito_-_cpi_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_resolucao_009_2025_mesa_diretora_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/projeto_de_resolucao_010_2025_mesa_diretora_altera_e_revoga_dispositivos_da_resolucao_no_123-2011_ri_-_ferias.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/projeto_de_resolucao_011_2025_mesa_diretora_revoga_a_resolucao_no_238-2024_-_pca.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_resolucao_012_2025_plenario_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_006_solicitando_regime_de_urgencia_ao_projeto_de_lei_complementar_do_legislativo_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3226/requerimento_007_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_complementar_do_legislativo_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3245/requerimento_016_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3246/requerimento_017_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3247/requerimento_018_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3248/requerimento_019_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3249/requerimento_020_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_003.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3250/requerimento_021_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_022_solicitando_regime_de_urgencia_ao_projeto_de_lei_do_legislativo_n_002.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_023_solicitando_regime_de_urgencia_ao_projeto_de_resolucao_n_004.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/requerimento_026_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_021.2025_-_autoriza_o_poder_executivo_a_realizar_termo_de_cooperacao_tecnica..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/requerimento_027_solicitando_regime_de_urgencia_dos_decretos_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/requerimento_028_solicitando_dispensa_dos_pareceres_das_comissoes_decretos_m._empreendedora.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3350/req_001.2025_-_audiencia_publica_pl_complementar_no_002-2025_municipal_022-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3351/req_001.2025_-_audiencia_publica_projeto_de_lei_municipal_024-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3375/requerimento_033_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_034_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_035_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_036_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3387/requerimento_037_solicitando_regime_de_urgencia_da_emenda_modificativa_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_038_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_modificativa_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_039_solicitando_regime_de_urgencia_da_emenda_aditiva_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_040_solicitando_dispensa_dos_pareceres_das_comissoes_a_emenda_aditiva_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/req_001.2025_-_audiencia_publica_para_discussao_do_reurb_agua_boa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_041_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/requerimento_042_solicitando_criacao_de_cpi.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/requerimento_043_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_008.2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/requerimento_044_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3471/requerimento_045_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_n_002.2025_-_audiencia_publica_projeto_de_lei_complementar_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_n_002--2025_-_convocacao_do_senhor_jose_roberto_alves.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/requerimento_046_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/requerimento_n047_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_048_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_lei_municipal_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_049_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_050_solicitando_dispensa_dos_pareceres_das_comissoes_ao_projeto_de_resolucao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_051_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_052_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_053_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/requerimento_054_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/requerimento_055_solicitando_regime_de_urgencia_dos_decretos_comenda_esportiva.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_056_solicitando_dispensa_dos_pareceres_dos_decretos_comenda_esportiva.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/requerimento_057_solicitando_regime_de_urgencia_dos_titulo_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/requerimento_058_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_059_solicitando_regime_de_urgencia_dos_decretos_professora_elaine.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_060_solicitando_dispensa_dos_pareceres_dos_decretos_professora_elaine.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_061_solicitando_regime_de_urgencia_do_titulo_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/requerimento_062_solicitando_dispensa_dos_pareceres_do_titulo_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/requerimento_063_solicitando_regime_de_urgencia_dos_titulos_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_064_solicitando_dispensa_dos_pareceres_dos_titulos_de_cidadao_juarense.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_065_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_066_solicitando_dispensa_dos_pareceres_projeto_de_lei_municipal_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3399/mocao_de_parabenizacao_002_ao_casal_jhonatan_e_laiane_pelos_servicos_prestados_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/mocao_de_repudio_001_energisa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/mocao_de_repudio_002_energisa.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/mocao_de_repudio_001_concessionaria_aguas_de_juara.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3251/requerimento_n_001-2025-_requerendo_copias_transicao_agua_do_corrego_alcebides.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3252/req_002_executivo_municipal_esclarecimentos_sobre_o_projeto_de_lei_municipal__057.2024_que_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3253/req_003_executivo_municipal_copias_dos_cronogramas_detalhado_das_etapas_para_a_atendimento_de_rede_de_esgoto_nos_bairros_nao_contemplados.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/req_001.2025_-_prefeito_requerendo_informacoes_detalhadas_sobre_a_prestacao_de_contas_do_ex-prefeito_carlos_sirena.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/requerimento_002.2025_-_prefeito_requerendo_informacoes_referente_contratos_2023_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/req_005_executivo_municipal_requerendo_esclarecimentos_quantos_aos_impeditivos_do_nao_pagamento_das_emendas_individuais.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/req_006_executivo_municipal_requerendo_informacoes_de_como_anda_a_programacao_para_o_pagamento_das_emendas_individuais_desse_ano.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3340/re4c4d_1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3341/req_008_executivo_municipal_requerendo_informacoes_e_apresentacao_de_plano_de_acao_de_seguranca_nas_escolas_e_creches_municipais_de_juara__mt.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_003.2025_-_prefeito_requerendo_copias_detalhadas_do_relatorio_de_transicao_de_governo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3373/req_002.2025_-_copias_das_notas_fiscais_e_comprovantes_de_pagamentos_de_exames_de_tomografia_-_convenio-consorcio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3376/req_001.2025_-_esclarecimentos_sobre_a_ala_de_parto_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3380/req_009_executivo_municipal_informacoes_detalhadas_acerca_da_utilizacao_dos_recursos_oriundos_do_financiamento_do_programa_finisa.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3401/req_003.2025_-_requerendo_notas_fiscais_medicamentos_-_cirurgica_oeste.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3418/req_003.2025_-_esclarecimento_sobre_as_providencias_que_estao_sendo_adotadas_referente_ao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3421/req_011_executivo_municipal_requerendo_informacoes_detalhadas_acerca__da_nao_instalacao_de_rede_wi-fi_no_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3422/req_012_executivo_municipal_informacoes_sobre_fornecedores_despesas_fixas_e_servidores_do_hospital_municipal_de_juara.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3429/req_004.2025_-_requerendo_esclarecimentos_da_admionistracao_publica_referente_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3435/requerimento_004.2025_-_prefeito_requerendo_copias_de_todos_os_processos_de_reajustes_contratuais_transporte_escolar_ubelino.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3436/req_005.2025_-_informacoes_sobre_servidoras_que_realizaram_curso_de_capacitacao_em_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3437/req_006.2025_-_prefeito_requerendo_extratos_detalhados_dos_valores_recebidos_para_a_construcao_da_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3439/req_005.2025_-_requerendo_resposta_do_oficio_117_de_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/req_032_prefeito_informacoes_referente_servicos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/req_033_prefeito_informacoes_referente_irregularidades_identificadas_pelo_crm_-_mt_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/req_013_executivo_municipal_esclarecimento_quanto_as_providencias_que_estao_sendo_adotadas_para_atualizacao_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/req_014_executivo_municipal_esclarecimento_quanto_ao_procedimento_adotado_pelo_hmj_referente_a_coleta_envio_e_entrega_de_resultado_de_biopsia.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/requerimento_n015_solicita_da_secretaria_municipal_de_saude_o_cronograma_oficial_de_implantacao_do_nucleo_interno_de_regulacao_nir_no_municipio_de_juara.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/requerimento_n_016_informacoes_sobre_a_existencia_de_projetos_e_recurso.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/req_017_prefeito__informacoes_e_providencias_quanto_auto_de_infracao_protocolado_no_dimutran.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/req_008.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_aos_servicos_funerarios_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/requerimento_n_018-2025-_requerendo_que_encaminhe_este_requerimento_ao_sr._valdinei_holanda_de_mora.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/req_009.2025_-_prefeito_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/req_021_informacoes_sobre_contratacao_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/req_019_informacoes_sobre_a_taxa_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/req_020_informacoes_sobre_empresa_ega_gestao_de_negocios_ltda.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/req_022_informacoes_sobre_a_empresa_de_advogados.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/req_023_informacoes_sobre_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/req_024_convocacao_salvador_m._p._alves_-_sec._de_cidade.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/req_001-2025_-_audiencia_publica_sobre_emancipacao_politica_de_paranorte_-_alex.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/req_025_prefeito_.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/req_026_prefeito_informacoes_empresa_schneider_e_munhoz_advogados_associados.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/req_010.2025_-_prefeito_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/req_027_convocacao_fabio_alves_donizeti_-_procurador.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/req_028_convocacao_fernanda_alves_dos_santos_ribas_-_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/req_011.2025_-_prefeito_requerendo_informacoes_e_esclarecimentos_quanto_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/req_029_prefeito_informacoes_acerca_de_medico_plantonista.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/req_030_prefeito_informacoes_referente_servico_publico_de_coleta_de_residuos_solidos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/req_031_convocacao_maisa_figueiredo_de_souza_-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/req_006.2025_-_requerendo_ao_senhor_secretario_municipal_de_financas_jose_roberto_pereira_alves_para_que_compareca_a_sessao_ordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H550"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="239" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="238.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>