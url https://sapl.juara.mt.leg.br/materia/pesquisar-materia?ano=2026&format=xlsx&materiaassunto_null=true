--- v0 (2026-02-28)
+++ v1 (2026-04-19)
@@ -10,611 +10,1652 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1160" uniqueCount="534">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3813/denuncia_municipe_-_infracao_politico-administrativa_prefeito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3813/denuncia_municipe_-_infracao_politico-administrativa_prefeito.pdf</t>
   </si>
   <si>
     <t>Recebimento da Denúncia nº 01 (Protocolo nº 328/2026, de 13/02/2026) , à qual se encontram apensadas as Denúncias nº 02 (Protocolo nº 331/2026), nº 03 (Protocolo nº 332/2026) e nº 04 (Protocolo nº 333/2026), todas datadas de 13/02/2026, bem como as Denúncias nº 05 (Protocolo nº 391/2026), nº 06 (Protocolo nº 392/2026) e nº 07 (Protocolo nº 393/2026), datadas de 20/02/2026, todas formuladas por cidadãos em face do Senhor Valdinei Holanda Moraes, Prefeito Municipal, com fundamento no Decreto-Lei nº 201/1967.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3792/emenda_modificativa_001_modifica_o_art._2o_do_projeto_de_lei_municipal_no_003-2026_-_loa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3792/emenda_modificativa_001_modifica_o_art._2o_do_projeto_de_lei_municipal_no_003-2026_-_loa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 001/2026- Modifica o caput do art. 2º do Projeto de Lei Municipal nº 003/2026 que, Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferência de saldos Orçamentários na LOA - Lei Orçamentária Anual do Município de Juara, para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3810/emenda_modificativa_002_modifica_e_ementa_e_o_caput_do_art._1o_do_projeto_de_lei_municipal_no_009-2026_-_ab._credito.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3810/emenda_modificativa_002_modifica_e_ementa_e_o_caput_do_art._1o_do_projeto_de_lei_municipal_no_009-2026_-_ab._credito.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2026 - Modifica a ementa e o caput dos arts. 1º e 2º do Projeto de Lei Municipal nº 009/2026, que Dispõe sobre abertura de Crédito Suplementar autorizado no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3811/emenda_modificativa_003_modifica_o__1o_do_art._28_do_projeto_de_lei_complementar_no_001-2026_-_chacaras_de_recreio_e_za.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3811/emenda_modificativa_003_modifica_o__1o_do_art._28_do_projeto_de_lei_complementar_no_001-2026_-_chacaras_de_recreio_e_za.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 003/2026 - Modifica o § 1º do art. 28 do Projeto de Lei Complementar nº 001/2026, que Institui normas para o parcelamento do solo em imóveis localizados na Zona de Expansão Urbana – ZEX e na Zona Agrícola – ZA, destinados à criação e à regularização de Chácaras de Recreio, e dá outras providências.</t>
   </si>
   <si>
+    <t>3911</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação - 2025/2026, CDDM - Comissão de Defesa dos Direitos da Mulher - 2025/2026, CECDSAMS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade, CFOF - Comissão de Finanças, Orçamento e Fiscalização - 2025/2026, COSPCT - Comissão de Obras, Serviços Públicos, Agroindústria, Comércio e Turismo - 2025/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva nº 001/2026 - Substitui a redação do Projeto de Lei Municipal nº 038/2026, que Dispõe sobre a concessão de recomposição salarial aos servidores públicos do Poder Executivo do Município de Juara, e dá outras providencias.</t>
+  </si>
+  <si>
     <t>3785</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eduardo do Boxe</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3785/indicacao_001_prefeito_e_saude_fortalecimento_acoes_criancas_e_adolescentes_neuroatipicos_e_neurodivergentes.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3785/indicacao_001_prefeito_e_saude_fortalecimento_acoes_criancas_e_adolescentes_neuroatipicos_e_neurodivergentes.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2026 - Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito do Município e Maísa Figueiredo de Souza – Secretária Municipal de Saúde, para que avaliem a viabilidade da elaboração e apresentação de projeto técnico junto ao Governo do Estado, com a finalidade de possibilitar a captação de recursos financeiros de custeio destinados ao fortalecimento e à ampliação das ações de atenção às crianças e adolescentes neurodivergentes (neuroatípicos) no âmbito do Município de Juara.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>Zé Carlos Mototáxi</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_001_prefeito_sugerindo_possibilidade_de_alteracao_valor_upfm_item_32.08_lc_023-20026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_001_prefeito_sugerindo_possibilidade_de_alteracao_valor_upfm_item_32.08_lc_023-20026.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2026- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito do Município, sugerindo avaliação técnica e fiscal acerca da adequação do valor da taxa prevista no item 32.08 – Transporte de passageiros em moto-táxi, constante da Tabela IV da Lei Complementar nº 023/2006 (Código Tributário Municipal), com o objetivo de fixar o valor da taxa em 10 (dez) UPFM, condicionada à prévia realização de estudo técnico-fiscal.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3788/indicacao_002_detran-mt_sugerindo_adocao_do_sistema_de_senha_para_organizar_o_atendimento.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3788/indicacao_002_detran-mt_sugerindo_adocao_do_sistema_de_senha_para_organizar_o_atendimento.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2026- Indicando ao Excelentíssimo Senhor Gustavo Reis Lobo de Vasconcelos – Presidente do DETRAN-MT a adoção de sistema de senha para organização do atendimento na unidade do DETRAN/23ª CIRETRAN do Município de Juara-MT.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Patrícia Vivian</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3789/indicacao_002-_prefeito_-_multirao_para_castracao_de_caes_e_gatos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3789/indicacao_002-_prefeito_-_multirao_para_castracao_de_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2026- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, indicando a necessidade de realização de mutirão periódico de castração de cães e gatos, com apoio da Secretaria Municipal competente.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3793/indicacao_001-_prefeito_-.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3793/indicacao_001-_prefeito_-.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2026- Indicando, que encaminhe ao Excelentíssimo Senhor Valdinei Holanda Moraes, Prefeito Municipal, indicando a urgente necessidade de disponibilização de cadeiras de rodas para as duas Casas de Apoio no Município de Cuiabá.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3796/001_prefeito_fernanda_visando_a_construcao_de_novas_salas_de_aulas_escola_cecilia_de_castro_barbosa.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3796/001_prefeito_fernanda_visando_a_construcao_de_novas_salas_de_aulas_escola_cecilia_de_castro_barbosa.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2026- Indicando, aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito Municipal, e Fernanda Alves dos Santos Ribas - Secretária Municipal de Educação, visando a ampliação das instalações da Escola Estadual Cecília de Castro Barbosa, situada na Comunidade do Jaú, zona rural do município de Juara.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3798/indicacao_003-_prefeito_educacao_saude_ampliacao_de_atendimento_psicologico_paranorte.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3798/indicacao_003-_prefeito_educacao_saude_ampliacao_de_atendimento_psicologico_paranorte.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2026- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal e às Secretárias Municipais de Saúde e de Educação, indicando a necessidade de ampliação do atendimento psicológico no Distrito de Paranorte, com apoio especializado à Escola Francisco Sampaio.</t>
   </si>
   <si>
+    <t>3814</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_001_executivo_creche_para_idosos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 001/2026- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, para que, por meio da Secretaria Municipal de Assistência Social ou órgão competente, realize estudos de viabilidade visando a implantação de um Centro-Dia para Idosos, também conhecido popularmente como “Creche do Idoso”, destinado ao atendimento diurno de pessoas idosas voltado prioritariamente à população em situação de vulnerabilidade social do município de Juara-MT.</t>
+  </si>
+  <si>
+    <t>3824</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_003_dep._fabio_tardin_indicando_destinacao_caminhao_cacamba.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 003/2026- indicando ao Excelentíssimo Senhor Fábio José Tardin – Deputado Estadual, solicitando a destinação de 01 (um) caminhão caçamba, por meio de emenda parlamentar ou programa estadual pertinente, para atender o Município de Juara – MT.</t>
+  </si>
+  <si>
+    <t>3847</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Eraldo Markito</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3847/001_indicacao_-_sinfra_-_pedido_de_fiscalizacao_do_campo_da_praca.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 001/2026- Indicando ao Excelentíssimo Secretário de Estado de Infraestrutura de Mato Grosso, Marcelo de Oliveira e Silva, indicando a necessidade de realização de fiscalização técnica na obra de construção do Campo de Futebol Society localizado na Praça dos Colonizadores, no município de Juara/MT, executada com recursos oriundos do Convênio nº 046/2024 da SINFRA, vinculado ao Processo nº 2022/080299.</t>
+  </si>
+  <si>
+    <t>3848</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Eraldo Markito, Luciano Olivetto, Patrícia Vivian, Zé Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3848/002_indicacao_-_sinfra_-_pedido_de_fiscalizacao_da_obra_jardim_continental.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 002/2026- Indicando ao Excelentíssimo Secretário de Estado de Infraestrutura de Mato Grosso, Marcelo de Oliveira e Silva, indicando a necessidade de realização de fiscalização técnica na obra de pavimentação asfáltica nos bairros Jardim Continental e Primavera II, no município de Juara/MT, executada com recursos provenientes do Termo de Convênio nº 2462/2023, vinculado ao Processo SINFRA nº 2022/05294.</t>
+  </si>
+  <si>
+    <t>3856</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3856/indicacao_002_executivo_monitor.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 002/2026- indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, a criação da função de Monitor de Transporte Escolar no âmbito do Município de Juara, e o encaminhamento de Projeto de Lei a esta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>3857</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3857/indicacao_003_executivo_onibus_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 003/2026- Indicando ao Excelentíssimo Senhor Valdinei Holanda Moraes -Prefeito do Município, a necessidade e conveniência de realizar a aquisição de novos ônibus escolares para ampliação da frota própria do Município, com o objetivo de substituir gradativamente as linhas terceirizadas do transporte escolar, até o início do ano letivo de 2027.</t>
+  </si>
+  <si>
+    <t>3873</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Patrícia Vivian, Eraldo Markito</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3873/indicacao_004-_prefeito_tornar_a_linha_dos_barbosinha_em_nucleo_urbano.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 004/2026 - Indica ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, que sejam adotadas as providências necessárias visando a transformação da área conhecida como Linha dos Barbosinha em zona urbana no município de Juara/MT.</t>
+  </si>
+  <si>
+    <t>3874</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3874/indicacao_005_-.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 005/2026 - Indica ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, a necessidade de recuperação da malha asfáltica na Avenida Rio Arinos, em frente à empresa Quali-Nutri, nas proximidades da Escola Oscar Soares, no município de Juara – MT.</t>
+  </si>
+  <si>
+    <t>3892</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3892/indicacao_002_prefeito_e_outros_melhorias_sinalizacao_e_infraestrutura_-_etec.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n°002/2026- Indicando aos Excelentíssimos Senhores Valdinei Holanda Moraes - Prefeito do Município, José Roberto Rodrigues – Secretário Municipal de Cidade e Amaurício Alves Cordeiro - Divisão Municipal Executiva de Trânsito e Transporte Rodoviário - DIMUTRAN, a necessidade de realizar melhorias na sinalização e na infraestrutura viária nas proximidades da ETEC de Juara, visando garantir maior segurança a alunos, servidores e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>3833</t>
+  </si>
+  <si>
+    <t>MOCA</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>Patrícia Vivian, Eraldo Markito, Luciano Olivetto, Zé Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3833/mocao_de_aplausos_001_servidores_cpi.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n° 001/2026 - Aos servidores desta Casa Legislativa, pelo empenho, dedicação e profissionalismo demonstrados no apoio aos trabalhos da Comissão Parlamentar de Inquérito - CPI da Saúde, instituída pela Resolução nº 245/2025.</t>
+  </si>
+  <si>
+    <t>3870</t>
+  </si>
+  <si>
+    <t>Luciano Olivetto</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3870/mocao_de_aplausos_001_sintep_-_sismuj.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 001/2026- Moção de Aplausos ao SISMUJ – Sindicato dos Servidores Públicos Municipais de Juara e ao SINTEP – Sindicato dos Trabalhadores no Ensino Público de Mato Grosso – Subsede de Juara, pelos relevantes serviços prestados ao município de Juara e pela atuação na defesa dos direitos dos servidores públicos municipais e dos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>3893</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3893/mocao_de_aplauso_001_lideres_dos_times_da_copa_das_torcidas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n°001/2026- Requerendo que encaminhe a presente moção de aplausos  os líderes das equipes participantes da Copa das Torcidas, realizada em 12 de abril de 2026, em reconhecimento à relevante contribuição prestada ao desenvolvimento do esporte no Município de Juara.</t>
+  </si>
+  <si>
+    <t>3901</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3901/mocao_de_aplausos_002_jogos_escolares_jose_dias.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n° 002/2026- Requeiro, que encaminhe a presente Moção de Aplausos aos alunos da Escola Estadual de Desenvolvimento Integral da Educação Básica (EEDIEB) José Dias, que, na condição de atletas, conquistaram o primeiro lugar nas categorias Vôlei Masculino A e Handebol Masculino A nos Jogos Escolares Juarenses de 2026, estendendo-se o reconhecimento aos gestores e professores.</t>
+  </si>
+  <si>
+    <t>3885</t>
+  </si>
+  <si>
+    <t>OFC</t>
+  </si>
+  <si>
+    <t>Ofício</t>
+  </si>
+  <si>
+    <t>Valdinei Holanda Moraes</t>
+  </si>
+  <si>
+    <t>Ofício nº 368/2026 - GP - Solicitação de Substituição do Projeto de Lei Municipal nº 026/2026, que Institui gratificação pela função de Responsabilidade Técnica junto ao Conselho de Classe nas unidades de saúde do Município de Juara-MT.</t>
+  </si>
+  <si>
+    <t>3820</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3820/projeto_de_decreto_legislativo_001_titulo_mulher_empreendedora_josinha_miguel.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 001/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Jocimar Miguel Leite.</t>
+  </si>
+  <si>
+    <t>3821</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3821/projeto_de_decreto_legislativo_002_titulo_mulher_empreendedora_fernanda_de_araujo_costa.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 002/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Fernanda de Araújo Costa.</t>
+  </si>
+  <si>
+    <t>3822</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3822/projeto_de_decreto_legislativo_003_titulo_mulher_empreendedora_ana_paula_fabbri_pires.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 003/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Ana Paula Fabbri Pires.</t>
+  </si>
+  <si>
+    <t>3823</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3823/projeto_de_decreto_legislativo_004_titulo_mulher_empreendedora_cristiane_rossetti_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 004/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Cristiane Rossetti de Oliveira.</t>
+  </si>
+  <si>
+    <t>3842</t>
+  </si>
+  <si>
+    <t>CDDM - Comissão de Defesa dos Direitos da Mulher - 2025/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3842/projeto_de_decreto_legislativo_005_titulo_mulher_empreendedora_mesa_diretora_gleice_cristina_de_brito.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 005/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Gleice Cristina de Brito.</t>
+  </si>
+  <si>
+    <t>3830</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3830/projeto_de_decreto_legislativo_006_titulo_mulher_empreendedora_mesa_diretora_irene_prieve.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 006/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Irene Prieve.</t>
+  </si>
+  <si>
+    <t>3831</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3831/projeto_de_decreto_legislativo_007_titulo_mulher_empreendedora_gilvania_pereira_de_souza_dante.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 007/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Gilvania Pereira de Souza Dante.</t>
+  </si>
+  <si>
+    <t>3826</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3826/projeto_de_decreto_legislativo_008_titulo_mulher_empreendedora_luzinete_alvarado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 008/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Luzinete Aparecida Nunes Alvarado.</t>
+  </si>
+  <si>
+    <t>3828</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3828/projeto_de_decreto_legislativo_009_titulo_mulher_empreendedora_comissao_lusineide_magalhaes_pagnussatt.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 009/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Lusineide Magalhães Pagnussatt.</t>
+  </si>
+  <si>
+    <t>3827</t>
+  </si>
+  <si>
+    <t>Ganso Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3827/projeto_de_decreto_legislativo_010_titulo_mulher_empreendedora_fernanda_kariny_de_araujo_krebs.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 010/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Fernanda Kariny de Araujo Krebs.</t>
+  </si>
+  <si>
+    <t>3829</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3829/projeto_de_decreto_legislativo_011_titulo_mulher_empreendedora_maria_de_fatima_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 011/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Maria de Fatima dos Santos.</t>
+  </si>
+  <si>
+    <t>3832</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3832/projeto_de_decreto_legislativo_012_titulo_mulher_empreendedora_comissao_ilda_maria_de_torres_figueira.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 012/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Ilda Maria de Torres Figueira.</t>
+  </si>
+  <si>
+    <t>3834</t>
+  </si>
+  <si>
+    <t>João Rissotti</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3834/projeto_de_decreto_legislativo_013_titulo_mulher_empreendedora_tania_regina_fragnan_kistner.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 013/2026- Concede o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos” à Senhora Tânia Regina Fragnan Kistner.</t>
+  </si>
+  <si>
+    <t>3891</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3891/projeto_de_decreto_legislativo_014_cidadao_honorario_juarense_maximiano_araujo_costa_netinho.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 014/2026- Concede o Título Honorífico de Cidadão Juarense à Senhor Maximiano Araujo Costa.</t>
+  </si>
+  <si>
     <t>3775</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Valdinei Holanda Moraes</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3775/projeto_de_lei_complementar_n_001-2026_-_institui_no_ambito_do_municipio_de_juara_-_mt_normas_par.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3775/projeto_de_lei_complementar_n_001-2026_-_institui_no_ambito_do_municipio_de_juara_-_mt_normas_par.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 001/2026 - Institui, no âmbito do Município de Juara - MT, normas para o parcelamento do solo em imóveis localizados na Zona de Expansão Urbana - ZEX e na Zona Agrícola - ZA, destinados á criação e à regularização de Chácaras de Recreio, e dá outras providências.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3777/projeto_de_lei_complementar_n_002-2026_altera_dispositivos_da_lei_complementar_n_149-2017.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3777/projeto_de_lei_complementar_n_002-2026_altera_dispositivos_da_lei_complementar_n_149-2017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 002/2026 - Altera dispositivos da Lei Complementar n° 149/2017 - Dispõe sobre a estrutura organizacional das unidades administrativas do Poder Executivo do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
+    <t>3878</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3878/projeto_de_lei_complementar_n__003-2026-_altera_dispositivos_da_lei_complementar_n_149.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar n° 003-2026 - Altera dispositivos da Lei Complementar n° 149-2017- Dispõe sobre a estrutura organizacional das unidades administrativas do poder Executivo do município de Juara-MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3879</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3879/projeto_de_lei_complementar_n_004-2026-_altera_dispositivos_da_lei_complementar_n019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar n° 004-2026 - Altera dispositivos da Lei Complementar n° 019-2026 que, Dispõe sobre o parcelamento do solo para fins Urbanos no Município de Juara e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3871</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3871/projeto_de_lei_complementar_001_2026_altera_lc_028.2007.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Legislativo n° 001/2026 - Altera dispositivos à Lei Complementar nº 028, de 26 de dezembro de 2007, que Dispõe sobre o Estatuto dos Servidores Públicos do município de Juara, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3770</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3770/projeto_de_lei_municipal_n_001-2026_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao_-_fme_do.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3770/projeto_de_lei_municipal_n_001-2026_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao_-_fme_do.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 001/2026 - Dispõe sobre a criação do Fundo Municipal de Educação - FME do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3771/projeto_de_lei_municipal_n_002-2026-_institui_no_ambito_do_municipio_de_juara-mt_normas_e_procedi.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3771/projeto_de_lei_municipal_n_002-2026-_institui_no_ambito_do_municipio_de_juara-mt_normas_e_procedi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 002/2026- Institui, no âmbito do Município de Juara-MT, Normas e Procedimentos Aplicáveis à Regularização Fundiária Urbana - REURB, e dá outras providências.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3769/projeto_de_lei_municipal_n_003-2026-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_tra.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3769/projeto_de_lei_municipal_n_003-2026-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_tra.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 003/2026- Autoriza a abertura de Créditos Adicionais, Remanejamento, Transposição, Realocação e a transferencia de saldos Orçamentários na LOA- Lei Orçamentária Anual do Municipio de Juara, para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3776/projeto_de_lei_municipal_n_005-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3776/projeto_de_lei_municipal_n_005-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 005/2026 - Autoriza o Poder Executivo Municipal á firmar Termo de Autorização de Uso Operacional Supervisionado de Veículo Público com a Associação Indígena Rikbaktsa Tsirik de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3772/projeto_de_lei_municipal_n_006-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3772/projeto_de_lei_municipal_n_006-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 006/2026- Autoriza o Poder Executivo Municipal à firmar Termo de Autorização de Uso Operacional Supervisionado de Veículo Público com a Associação Cacique Joaquim Crixi Munduruku - AICJM e dá outras providências.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3773/projeto_de_lei_municipal_n_007-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3773/projeto_de_lei_municipal_n_007-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 007/2026- Autoriza o Poder Executivo Municipal à firmar Termo de Autorização de Uso Operacional Supervisionado de Veículo Público com a Associação Indígena Kayabi Ytu Cachoeira e dá outras providências.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3774/projeto_de_lei_municipal_n_008-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3774/projeto_de_lei_municipal_n_008-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 008/2026- Autoriza o Poder Executivo Municipal à firmar Termo de Autorização de Uso Operacional Supervisionado de Veículo Público com a Associação dos Pequenos Produtores Rurais Planalto - ASSOPLAN e dá outras providências.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3800/projeto_de_lei_municipal_n_009-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3800/projeto_de_lei_municipal_n_009-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 009/2026- Dispõe sobre abertura de Crédito Suplementar autorizado no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3801/projeto_de_lei_municipal_n_010-2026_dispoe_sobre_abertura_de_credito_suplementar_por_superavit_fin.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3801/projeto_de_lei_municipal_n_010-2026_dispoe_sobre_abertura_de_credito_suplementar_por_superavit_fin.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 010/2026- Dispõe sobre abertura de Crédito Suplementar por Superávit Financeiro do exercício anterior, e dá outras providências.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3802/projeto_de_lei_municipal_n_011-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3802/projeto_de_lei_municipal_n_011-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 011/2026- Dispõe sobre abertura de Crédito Suplementar autorizado no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3803/projeto_de_lei_municipal_n_012-2026-_altera_o_art.1_da_lei_municipal_n_2.388-2014_que_dispoe_so.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3803/projeto_de_lei_municipal_n_012-2026-_altera_o_art.1_da_lei_municipal_n_2.388-2014_que_dispoe_so.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 012/2026- Altera o art.1° da Lei Municipal n° 2.388/2014, que, dispõe sobre a Gratificação de Desempenho de Apoio e Atividade Administrativa e Tributária do Municipio de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3804/projeto_de_lei_municipal_n_013-2026-_altera_dispositivos_da_lei_municipal_n_3.183-2014_que_insti.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3804/projeto_de_lei_municipal_n_013-2026-_altera_dispositivos_da_lei_municipal_n_3.183-2014_que_insti.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 013/2026- Altera dispositivos da Lei Municipal n° 3.183/2024, que, institui Gratificação mensal ao Agente de Contratação, Comissão de Contratação, Pregoeiro, Equipe de Apoio e dá outras providências.</t>
   </si>
   <si>
+    <t>3817</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3817/projeto_de_lei_municipal_n_014-2026_dispoe_sobre_abertura_de_credito_especial_autorizado_no_orcame.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 014/2026 - Dispõe sobre abertura de Crédito Especial autorizado no Orçamento Vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3818</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3818/projeto_de_lei_municipal_n_015-2026-_dispoe_sobre_abertura_de_credito_especial_autorizado_no_orcame.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 015/2026- Dispõe sobre abertura de Crédito Especial autorizado no Orçamento Vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3816</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_lei_municipal_n_016-2026-_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 016/2026- Dispõe sobre abertura de Crédito Suplementar autorizado no Orçamento Vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3825</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3825/projeto_de_lei_municipal_n_017-2026-_dispoe_sobre_abertura_de_credito_especial_autorizado_no_or.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 017/2026- Dispõe sobre abertura de Crédito Especial Autorizado no Orçamento Vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3838</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3838/projeto_de_lei_municipal_n_018-2026_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 018/2026- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3839</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3839/projeto_de_lei_municipal_n_019-2026_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 019/2026- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3840</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3840/projeto_de_lei_municipal_n_020-2026__servico_de_acolhimento_em_familia_acolhedora.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 020/2026- Institui o " Serviço de Acolhimento em Família Acolhedora", que promove o acolhimento de crianças e adolescentes afastados do convívio familiar, no município de Juara, Estado do Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3841</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3841/projeto_de_lei_municipal_n_021-2026-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 021/2026- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3859</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3859/022-2026_-_desafetacao_areas_publicas_-_implantacao_casai.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 022/2026 - Autoriza a desafetação de áreas públicas, a realização de desmembramento, individualização e unificação de imóveis, e a doação de imóvel à União Federal para implantação da Casa de Apoio à Saúde Indígena - CASAI no Município de Juara-MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3860</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3860/023-2026_-_incentivo_financeiro_servidores_saude_-_zona_rural.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 023/2026 - Institui incentivo financeiro aos servidores públicos municipais da Secretaria Municipal de Saúde, lotados nas zonas rurais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3861</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3861/024-2026_-_altera_lei_3.080-2023_plantao_presencial_e_sobreaviso_saude.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 024/2026 - Altera dispositivos da Lei Municipal n° 3.080/2023, que Disciplina o Regime de Plantão Presencial e Plantão Sobreaviso dos Profissionais da área de Saúde, atribuindo-lhes duração e valores, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3862</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3862/025-2026_-_incentivo_financeiro_escala_de_plantao_-_saude.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 025/2026 - Institui incentivo financeiro por regime diferenciado de trabalho aos servidores públicos municipais que trabalham em regime de escala de plantão, lotados no Hospital Municipal de Juara-MT, e outras unidades especificadas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3863</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3863/026-2026_-_institui_gratificacao_rt_-_unidades_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 026/2026 - Institui gratificação pela função de responsabilidade Técnica junto ao Conselho de Classe nas unidades de Saúde do Município de Juara-MT.</t>
+  </si>
+  <si>
+    <t>3864</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3864/027-2026_-_estabelece_regras_e_autoriza_pagamentos_servidores_durante_pandemia_-_congelado_pela_lc_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 027/2026 - Estabelece regras para a contagem de tempo de serviço e autoriza o pagamento de vantagens funcionais suspensas durante a vigência da Lei Complementar Federal n° 173, de 27 de Maio de 2020, nos termos da Lei Complementar Federal n° 226, de 13 de Janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>3865</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3865/028-2026-__altera_lei_1656-2006_rpps.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 028/2026 - Altera a redação da Lei Municipal n° 1.656, de 20 de abril de 2005, que, Institui o Regime Próprio de Previdência Social do Município de Juara-MT, e dá Outras providências.</t>
+  </si>
+  <si>
+    <t>3866</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3866/029-2026_-_autoriza_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 029/2026 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3867</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3867/030-2026_-_autoriza_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 030/2026 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3868</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3868/031-2026_-_autoriza_abertura_de_credito_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 031/2026- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3880</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3880/projeto_de_lei_municipal_n032-2026-_regulamenta_o_uso_de_bicicletas_eletricas_ciclomotores_e_outro.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 032/2026- Regulamenta o uso de bicicletas elétricas, ciclomotores e outros veículos de modalidade individual auto propelidos no Município de Juara.</t>
+  </si>
+  <si>
+    <t>3881</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3881/projeto_de_lei_municipal_n033-2026-_dispoe_sobre_a_criacao_e_regularizacao_do_servico_de_acolhiment.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 033/2026- Dispõe sobre a criação e regularização do serviço de acolhimento institucional a modalidade Casa Lar para crianças e adolescentes no Município de Juara-MT, dá outras providências.</t>
+  </si>
+  <si>
+    <t>3882</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3882/projeto_de_lei_municipal_n034-2026-_dispoe_sobre_a_qualificacao_de_emtidades_sem_fins_lucrativos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 034/2026- Dispõe sobre a qualificação de Entidades sem fins lucrativos como Organizações Sociais de Saúde- OSS, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3883</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3883/projeto_de_lei_municipal_n_035-2026_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 035/2026 - Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3884</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3884/projeto_de_lei_municipal_n_036-2026_dispoe_sobre_a_criacao_do_canil_municipal_de_juara-mt_e_da_out.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 036/2026 - Dispõe sobre a criação do Canil Municipal de Juara-MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3896</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3896/037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 037/2026- Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3900</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3900/038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 038/2026- Dispõe sobre a concessão de recomposição salarial aos servidores públicos do Poder Executivo do Municipio de Juara, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3899</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3899/039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 039/2026- Dispõe sobre a revisão remuneratória dos profissionais da educação e do magistério da rede pública e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3898</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3898/040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 040/2026- Altera o Anexo I da Lei Municipal n° 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
+  </si>
+  <si>
+    <t>3897</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3897/041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal n° 041/2026- Dispõe sobre a criação do Serviço de Inspeção Municipal e os procedimentos de Inspeção Sanitária em estabelecimentos que produzam produtos de origem animal do Municipio de Juara, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3790</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>Eraldo Markito</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3790/projeto_de_lei_do_legislativo_001_ver._eraldo_markito_e_outros_-_denominacao_terminal_rodoviario.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3790/projeto_de_lei_do_legislativo_001_ver._eraldo_markito_e_outros_-_denominacao_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 001/2026- Dispõe sobre a denominação do Terminal Rodoviário Intermunicipal e Interestadual de Juara-MT.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3812/projeto_de_lei_do_legislativo_002_ze_galvao_altera_a_lei_2714-2018.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3812/projeto_de_lei_do_legislativo_002_ze_galvao_altera_a_lei_2714-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 002/2026- Altera o caput dos artigos 2º e 17 da Lei nº 2.714 de 27 de setembro de 2018, que Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, e dá outras providências.</t>
   </si>
   <si>
+    <t>3815</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3815/projeto_de_lei_do_legislativo_003_patricia_vacinacao_domiciliar__tea.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo n° 003/2026- Dispõe sobre a vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA) no Município de Juara e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3886</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3886/projeto_de_lei_do_legislativo_004_patricia_praca_do_altista.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo n°004/2026- Dispõe sobre as diretrizes para a implementação de espaços públicos multissensoriais denominados “Praça do Autista”, destinados a pessoas com Transtorno do Espectro Autista (TEA) no Município de Juara, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3887</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3887/projeto_de_lei_do_legislativo_005_luciano_declara_de_utilidade_publica_municipal_o_instituto_de_capoeira-ileaxe.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo n°005/2026- Declara de Utilidade Pública Municipal o Instituto Ilê Axê de Capoeira e Estudos da Cultura Afro-brasileira - ILÊAXÊ.</t>
+  </si>
+  <si>
     <t>3778</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - Patrícia Alves Vivian da Guia</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3778/projeto_de_resolucao_001_2026_mesa_diretora_calendario_sessoes_2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3778/projeto_de_resolucao_001_2026_mesa_diretora_calendario_sessoes_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001/2026- Fixa o calendário das Sessões Ordinárias para o ano de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3805/projeto_de_resolucao_002_2026_mesa_diretora_antecipa_a_sessao_ordinaria_de_23-02-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3805/projeto_de_resolucao_002_2026_mesa_diretora_antecipa_a_sessao_ordinaria_de_23-02-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2026 - Antecipa a data e o horário de realização da Sessão Ordinária do dia 23 de fevereiro de 2026.</t>
   </si>
   <si>
+    <t>3869</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3869/projeto_de_resolucao_003_2026_mesa_diretora_antecipa_a_sessao_ordinaria_de_17-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de resolução n° 003/2026- Antecipa a data de realização da Sessão Ordinária do dia 22 de abril de 2026.</t>
+  </si>
+  <si>
     <t>3779</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3779/requerimento_001_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_001-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3779/requerimento_001_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2026 - Requer a Tramitação em Regime de Urgência do Projeto de Resolução nº 001/2026, de autoria da Mesa Diretora que, Fixa o calendário das Sessões Ordinárias para o ano de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3780/requerimento_002_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3780/requerimento_002_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes Projeto de Resolução nº 001/2026, de autoria da Mesa Diretora que, Fixa o calendário das Sessões Ordinárias para o ano de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3781/requerimento_003_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_001-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3781/requerimento_003_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 001/2026 - de autoria da Prefeitura Municipal de Juara que, Dispõe sobre a criação do Fundo Municipal de Educação - FME do Município de Juara-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_004_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_005-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_004_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_005-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 005/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo Municipal à firmar Termo de Autorização de Uso Operacional Supervisionado de Veículo Público com a Associação Indígena Rikbaktsa Tsirik de Juara e dá outras providências.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_005_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_005_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 006/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo Municipal à firmar Termo de Autorização de Uso Operacional Supervisionado de Veículo Público com a Associação Cacique Joaquim Crixi Munduruku - AICJM e dá outras providências.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_006_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_007-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_006_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 007/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo Municipal à firmar Termo de Autorização de Uso Operacional Supervisionado de Veículo Público com a Associação Indígena Kayabi Ytu Cachoeira e dá outras providências.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3806/requerimento_007_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_009-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3806/requerimento_007_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 009/2026 - de autoria da Prefeitura Municipal de Juara que, Dispõe sobre abertura de Crédito Suplementar autorizado no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3808/requerimento_008_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_010-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3808/requerimento_008_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 010/2026 - de autoria da Prefeitura Municipal de Juara que, Dispõe sobre abertura de Crédito Suplementar por Superávit Financeiro do exercício anterior, e dá outras providências.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3807/requerimento_009_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_002-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3807/requerimento_009_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2026 - Requer a Tramitação em Regime de Urgência do Projeto de Resolução nº 002/2026, de autoria da Mesa Diretora que, Antecipa a data e o horário da Sessão Ordinária de 23 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_010_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_002-2026.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_010_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2026 - Requer a Dispensa dos Pareceres das Comissões Permamentes do Projeto de Resolução nº 002/2026, de autoria da Mesa Diretora que, Antecipa a data e o horário de realização da Sessão Ordinária do dia 23 de fevereiro de 2026.</t>
   </si>
   <si>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3835/requerimento_012_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 012/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 017/2026 - de autoria da Prefeitura Municipal de Juara que, Dispõe sobre abertura de Crédito Especial autorizado no Orçamento Vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3836</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3836/requerimento_013_solicitando_regime_de_urgencia_dos_projetos_de_decretos_mulher_empreendedora.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 013/2026- Requer a Tramitação em Regime de Urgência dos Projetos de Decretos Legislativos nº 001/2026 à 013/2026, que Concedem o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos”.</t>
+  </si>
+  <si>
+    <t>3837</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3837/requerimento_014_solicitando_dispensa_dos_pareceres_dos_projetos_de_decretos_mulher_empreendedora.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 014/2026 - Requer a Dispensa dos Pareceres das Comissões Permanentes dos Projetos de Decretos Legislativos nº 001/2026 à 013/2026, que Concedem o Título Mulher Empreendedora “Maria Aparecida Alves dos Santos”.</t>
+  </si>
+  <si>
+    <t>3851</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3851/requerimento_015_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 015/2026, de autoria do Plenário – Vereadores que Assinam - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 018/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3852</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3852/requerimento_016_solicitando_regime_de_urgencia_do_projeto_de_lei_municipal_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 016/2026, de autoria do Plenário – Vereadores que Assinam - Requer a Tramitação em Regime de Urgência do Projeto de Lei Municipal nº 020/2026 - de autoria da Prefeitura Municipal de Juara que, Institui o " Serviço de Acolhimento em Família Acolhedora", que promove o acolhimento de crianças e adolescentes afastados do convívio familiar, no município de Juara, Estado do Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3853</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3853/requerimento_017_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 017/2026, de autoria do Plenário – Vereadores que Assinam - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 020/2026 - de autoria da Prefeitura Municipal de Juara que, Institui o " Serviço de Acolhimento em Família Acolhedora", que promove o acolhimento de crianças e adolescentes afastados do convívio familiar, no município de Juara, Estado do Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3854</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3854/requerimento_018_solicitando_regime_de_urgencia_do_projeto_de_lei_municipal_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 018/2026, de autoria do Plenário – Vereadores que Assinam - Requer a Tramitação em Regime de Urgência do Projeto de Lei Municipal nº 021/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3855</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3855/requerimento_019_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 019/2026, de autoria do Plenário – Vereadores que Assinam - Requer a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 021/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3888</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3888/requerimento_020_solicitando_regime_de_urgencia_do_projeto_de_lei_do_legislativo_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 020/2026- Requer a Tramitação em Regime de Urgência do Projeto de Lei do Legislativo nº 005/2026 - de autoria do Ver. Luciano Olivetto que, Declara de Utilidade Pública Municipal o Instituto Ilê Axê de Capoeira e Estudos da Cultura Afro-brasileira - ILÊAXÊ.</t>
+  </si>
+  <si>
+    <t>3889</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3889/requerimento_021_solicitando_regime_de_urgencia_do_projeto_de_lei_municipal_no_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n°021/2026- Requer a Tramitação em Regime de Urgência do Projeto de Lei Municipal nº 035/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3890</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3890/requerimento_022_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n°022/2026- Requer, a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 035/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3902</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3902/requerimento_023_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 023/2026- Requer, a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 037/2026 - de autoria da Prefeitura Municipal de Juara que, Autoriza o Poder Executivo a realizar no orçamento vigente, abertura de Crédito Suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3903</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3903/requerimento_024_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 024/2026- Requer, a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 040/2026 - de autoria da Prefeitura Municipal de Juara que, Altera o Anexo I da Lei Municipal n° 2.720/2018 que, Dispõe sobre a contratação temporária de pessoal de excepcional interesse público, objetivando o funcionamento da máquina administrativa e o atendimento dos serviços essenciais.</t>
+  </si>
+  <si>
+    <t>3904</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3904/requerimento_025_solicitando_regime_de_urgencia_do_projeto_de_decreto_legislativo_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 025/2026- Requer, a Tramitação em Regime de Urgência do Projeto de Decreto Legislativo nº 014/2026, de autoria da Vera. Patrícia Vivian que, Concede o Título Honorífico de Cidadão Juarense à Senhor Maximiano Araujo Costa</t>
+  </si>
+  <si>
+    <t>3905</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3905/requerimento_026_solicitando_dispensa_dos_pareceres_ao_projeto_de_decreto_legislativo_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 026/2026- Requer, a Dispensa dos Pareceres das Comissões Permanentes do do Projeto de Decreto Legislativo nº 014/2026, de autoria da Vera. Patrícia Vivian que, Concede o Título Honorífico de Cidadão Juarense à Senhor Maximiano Araujo Costa.</t>
+  </si>
+  <si>
+    <t>3907</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3907/requerimento_027_solicitando_regime_de_urgencia_da_emenda_substitutiva_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 027/2026- Requer, a Tramitação em Regime de Urgência da Emenda Substitutiva nº 001/2026, de autoria das Comissões Permanentes que, Substitui a redação do Projeto de Lei Municipal nº 038/2026, que Dispõe sobre a concessão de recomposição salarial aos servidores públicos do Poder Executivo do Município de Juara, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>3908</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3908/requerimento_028_solicitando_dispensa_dos_pareceres_a_emenda_substitutiva_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 028/2026- Requer, a Dispensa dos Pareceres das Comissões Permanentes da Emenda Substitutiva nº 001/2026, de autoria das Comissões Permanentes que, Substitui a redação do Projeto de Lei Municipal nº 038/2026, que Dispõe sobre a concessão de recomposição salarial aos servidores públicos do Poder Executivo do Município de Juara, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3909</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3909/requerimento_029_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 029/2026- Requer, a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 038/2026, de autoria da Prefeitura Municipal de Juara que, Dispõe sobre a concessão de recomposição salarial aos servidores públicos do Poder Executivo do Município de Juara, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3910</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3910/requerimento_030_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 030/2026- Requer, a Dispensa dos Pareceres das Comissões Permanentes do Projeto de Lei Municipal nº 039/2026, de autoria da Prefeitura Municipal de Juara que, Dispõe sobre a revisão remuneratória dos profissionais da educação e do magistério da rede pública e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3912</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação - 2025/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3912/req_001.2026_-_audiencia_publica_para_discussao_plc-004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 001/2026- Requer, a realização de Audiência Pública a ser realizada no dia 04 de maio de 2026, às 18h30, no Plenário desta Câmara Municipal, com a finalidade de debater o Projeto de Lei Complementar nº 004/2026, de autoria da Prefeitura Municipal de Juara, que altera dispositivos da Lei Complementar nº 019/2026, a qual dispõe sobre o parcelamento do solo para fins urbanos no Município de Juara e dá outras providências.</t>
+  </si>
+  <si>
     <t>3786</t>
   </si>
   <si>
     <t>RQP</t>
   </si>
   <si>
     <t>Requerimento Parlamentar</t>
   </si>
   <si>
     <t>Patrícia Vivian, Zé Galvão</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3786/req_001.2026_-_prefeito_saude.requerendo_copia_notas_fiscais_de_medicamentos.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3786/req_001.2026_-_prefeito_saude.requerendo_copia_notas_fiscais_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2026- Requer ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal e à Secretária Municipal de Saúde, cópia de notas fiscais e ordens de serviço dos medicamentos Ritalina, Canabidiol, Venvanse e Depakenedo da Farmácia Básica do município de Juara.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>Luciano Olivetto</t>
-[...2 lines deleted...]
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3791/req_001.2026_-_prefeito_informacoes_sobre_decisao_judicial_lixo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3791/req_001.2026_-_prefeito_informacoes_sobre_decisao_judicial_lixo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2026- Requer ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, informações acerca das providências adotadas para garantir a continuidade da coleta e destinação final de resíduos sólidos urbanos, bem como sobre o cumprimento de decisão judicial relacionada ao Contrato de Concessão nº 399/2024.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3794/req_002.2026_-_prefeito_dimutran.requerendo.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3794/req_002.2026_-_prefeito_dimutran.requerendo.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2026- Requer ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal e ao Departamento Municipal de Trânsito – DIMUTRAN, informações e providências quanto à necessidade de melhoria e readequação da rotatória localizada na Avenida Ayrton Senna, nas proximidades do Supermercado Pasqualotto, neste Município.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3795/req_004.2026_-_prefeito_administracao_solicintando_informacoes_sobre_corte_de_insalubridade_e_periculosidade.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3795/req_004.2026_-_prefeito_administracao_solicintando_informacoes_sobre_corte_de_insalubridade_e_periculosidade.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2026 - Requer ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Administração, informações acerca do corte do adicional de insalubridade e periculosidade de alguns servidores públicos do município de Juara.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3797/req_005.2026_-_educacao_tolovi_solicintando_informacoes_sobre_muro_escola_jau.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3797/req_005.2026_-_educacao_tolovi_solicintando_informacoes_sobre_muro_escola_jau.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2026 - Requer à Excelentíssima Senhora Fernanda Alves dos Santos Ribas e ao Ilustríssimo Senhor Joaquim Tolovi Junior, Secretário Adjunto de Cidade, informações acerca da metragem necessária para construção de muro no entorno da Escola Estadual Cecília de Castro Barbosa, bem como acerca da existência de projeto para execução da obra.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3799/req_003.2026_-_prefeito_educacao_solicintando.pdf</t>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3799/req_003.2026_-_prefeito_educacao_solicintando.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2026 - Requer ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Educação, providências quanto à organização das turmas na Escola Municipal Francisco Sampaio, localizada no Distrito de Paranorte.</t>
+  </si>
+  <si>
+    <t>3872</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3872/requerimento_010-2026_-_prefeito_escola_militar.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 010/2026 - Requer ao Excelentíssimo Senhor Prefeito Municipal de Juara, Sr. Valdinei Holanda Moraes, que preste informações detalhadas e encaminhe documentos relacionados à construção da nova sede da Escola Militar Tiradentes – Cabo Israel Wesley Prado de Almeida.</t>
+  </si>
+  <si>
+    <t>3819</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3819/requerimento_002-2026_-_prefeito_informacoes_e_documentacoes_plurald.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 002/2026- Requerendo que encaminhe este Requerimento ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal requerendo informações e encaminhamento de documentações referente a processos administrativos, licitatórios e registros de pagamento relacionados a despesas vinculadas a empresa PLURALD Assessoria e Consultoria Ltda.</t>
+  </si>
+  <si>
+    <t>3845</t>
+  </si>
+  <si>
+    <t>Luciano Olivetto, Eraldo Markito, Patrícia Vivian, Zé Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3845/requerimento_003-2026_-_prefeito_educacao_informacoes_sobre_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 003/2026- Requer à Excelentíssima Senhora Fernanda Ribas – Secretária Municipal de Educação, com cópia ao Excelentíssimo Senhor Valdinei Holanda de Moraes – Prefeito Municipal, informações e documentos relativos à execução, planejamento e pagamento do transporte escolar no Município de Juara, referentes aos exercícios de 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>3849</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3849/requerimento_004-2026_-_prefeito_esclarecimentos_novo_certame_licitatorio_para_servicos_de_residuos_solidos_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 004/2026- Requer ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal, esclarecimentos sobre o lançamento de novo certame licitatório para serviços de resíduos sólidos, através do Aviso de Licitação Pregão nº 004/2026 TIPO: ELETRÔNICO.</t>
+  </si>
+  <si>
+    <t>3844</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3844/requerimento_005-2026_-_prefeito_saude_.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 005/2026 - Requer ao Excelentíssimo Senhor Valdinei Holanda de Moraes – Prefeito Municipal, com cópia à Secretaria Municipal de Saúde Juliana Gomes Razine,  informações oficiais acerca das providências administrativas adotadas para ressarcimento ao erário municipal referente a pagamentos de plantões médicos identificados como pagos a maior, conforme demonstrado em planilhas de auditoria documental baseadas em documentos constantes na CPI da Saúde do Município de Juara.</t>
+  </si>
+  <si>
+    <t>3843</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3843/requerimento_006-2026_-_prefeito_saude_.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 006/2026 - Requer ao Excelentíssimo Senhor Valdinei Holanda de Moraes – Prefeito Municipal, com cópia à Secretaria Municipal de Saúde Juliana Gomes Razine, o encaminhamento de documentação integral referente aos empenhos e pagamentos realizados em favor da empresa MEDBLANC, no período compreendido entre dezembro de 2024 e março de 2025.</t>
+  </si>
+  <si>
+    <t>3846</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3846/requerimento_007-2026_-_prefeito_saude_controladoria.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 007/2026 - Requer ao Excelentíssimo Senhor Valdinei Holanda de Moraes – Prefeito Municipal, com cópia à Secretaria Municipal de Saúde Juliana Gomes Razine e à Controladoria Interna do Município Elza Aparecida de Araújo Kolinsque Lima, o encaminhamento de cópia integral dos processos administrativos instaurados para apuração, cobrança, devolução e ressarcimento ao erário municipal referentes a pagamentos de plantões médicos identificados como pagos a maior ou sem lastro documental, relacionados à empresa EGA Gestão, conforme documentação constante na CPI da Saúde do Município de Juara.</t>
+  </si>
+  <si>
+    <t>3850</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3850/requerimento_008-2026_-_prefeito_escola_santa_clara.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 008/2026- Requer à Excelentíssima Senhora Fernanda Ribas – Secretária Municipal de Educação, com cópia ao Excelentíssimo Senhor Valdinei Holanda de Moraes – Prefeito Municipal, informações e esclarecimentos acerca da situação educacional da Escola Municipal do Campo Santa Clara, localizada na Estrada Juara–Juruena, Km 160, na linha do Marco Azul.</t>
+  </si>
+  <si>
+    <t>3858</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3858/requerimento_009-2026_-_convocacao_secretario_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 009/2026 - Requer ao Excelentíssimo Senhor José Roberto Rodrigues – Secretário Municipal de Cidade,  que compareça perante o Plenário desta Câmara Municipal, em Sessão Ordinária a realizar-se no dia 13 de abril de 2026, às 08h, com a finalidade de prestar esclarecimentos detalhados sobre obras públicas, contratos administrativos e serviços urbanos do Município de Juara-MT.</t>
+  </si>
+  <si>
+    <t>3875</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3875/req_006.2026_-_requer_realizacao_de_audiencia_publica_-_14-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 006/2026 - Requer a realização de Audiência Pública na Comunidade Porta do Céu - Distrito de Paranorte, a realizar-se no dia 14 de abril de 2026, a partir das 18h, no barracão da comunidade, com a finalidade de discutir e debater, juntamente com a população local, autoridades municipais e demais interessados, o transporte escolar e a situação das estradas da região de Paranorte e assentamentos.</t>
+  </si>
+  <si>
+    <t>3876</t>
+  </si>
+  <si>
+    <t>Zé Galvão, Eraldo Markito, Luciano Olivetto, Patrícia Vivian, Zé Carlos Mototáxi</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3876/requerimento_001.2026_prefeito_requerendo_informacoes_acerca_da_execucao_de_garantia_contratual_em_obras_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 001/2026 - Requer, ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal que, por meio do setor responsável forneça informações e esclarecimentos acerca da execução de garantia contratual em obras de pavimentação asfáltica no Município de Juara.</t>
+  </si>
+  <si>
+    <t>3877</t>
+  </si>
+  <si>
+    <t>Zé Galvão, Eraldo Markito, Luciano Olivetto, Patrícia Vivian</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3877/requerimento_002.2026_informacoes_sobre_o_cumprimento_da_lei_municipal_no_3.154-2023.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 002/2026 - Requer, ao Excelentíssimo Senhor Valdinei Holanda Moraes - Prefeito Municipal que, por meio do setor responsável forneça informações e esclarecimentos acerca do cumprimento da legislação municipal referente à recomposição asfáltica em obras realizadas em logradouros públicos.</t>
+  </si>
+  <si>
+    <t>3894</t>
+  </si>
+  <si>
+    <t>Zé Galvão, Patrícia Vivian</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3894/requerimento_003.2026_solicitando_explicacoes_sobre_orcamentos_de_emendas.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n°003-2026- Requeiro que encaminhe  ao Excelentíssimo Senhor Valdinei Holanda Moraes – Prefeito Municipal, para que, por meio do setor competente, preste informações e esclarecimentos acerca da ausência dos orçamentos relativos às emendas parlamentares destinadas à aquisição de equipamentos hospitalares.</t>
+  </si>
+  <si>
+    <t>3895</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3895/req_007.2026_-_requer_comparecimento_da_secretaria_de_saude_na_sessao_-_04-05.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 007-2026- Requeiro que encaminhe à Excelentíssima Senhora Juliana Gomes Razine – Secretária Municipal de Saúde, para comparecer perante o Plenário desta Câmara Municipal, em Sessão Ordinária a realizar-se no dia 04 de maio de 2026, às 08h, com a finalidade de prestar esclarecimentos detalhados acerca da situação da saúde pública no Município.</t>
+  </si>
+  <si>
+    <t>3906</t>
+  </si>
+  <si>
+    <t>http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3906/req_008.2026_-_requer_realizacao_de_audiencia_publica_-_06.05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 008/2026- Requer, a realização de Audiência Pública no Distrito de Paranorte, a realizar-se no dia 06 de maio de 2026 às 19h, no salão da Igreja, com a finalidade de discutir e debater, juntamente com a população local, autoridades municipais e demais interessados, o transporte escolar e a situação das estradas da região de Paranorte e assentamentos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -918,67 +1959,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3813/denuncia_municipe_-_infracao_politico-administrativa_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3792/emenda_modificativa_001_modifica_o_art._2o_do_projeto_de_lei_municipal_no_003-2026_-_loa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3810/emenda_modificativa_002_modifica_e_ementa_e_o_caput_do_art._1o_do_projeto_de_lei_municipal_no_009-2026_-_ab._credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3811/emenda_modificativa_003_modifica_o__1o_do_art._28_do_projeto_de_lei_complementar_no_001-2026_-_chacaras_de_recreio_e_za.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3785/indicacao_001_prefeito_e_saude_fortalecimento_acoes_criancas_e_adolescentes_neuroatipicos_e_neurodivergentes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_001_prefeito_sugerindo_possibilidade_de_alteracao_valor_upfm_item_32.08_lc_023-20026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3788/indicacao_002_detran-mt_sugerindo_adocao_do_sistema_de_senha_para_organizar_o_atendimento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3789/indicacao_002-_prefeito_-_multirao_para_castracao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3793/indicacao_001-_prefeito_-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3796/001_prefeito_fernanda_visando_a_construcao_de_novas_salas_de_aulas_escola_cecilia_de_castro_barbosa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3798/indicacao_003-_prefeito_educacao_saude_ampliacao_de_atendimento_psicologico_paranorte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3775/projeto_de_lei_complementar_n_001-2026_-_institui_no_ambito_do_municipio_de_juara_-_mt_normas_par.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3777/projeto_de_lei_complementar_n_002-2026_altera_dispositivos_da_lei_complementar_n_149-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3770/projeto_de_lei_municipal_n_001-2026_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao_-_fme_do.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3771/projeto_de_lei_municipal_n_002-2026-_institui_no_ambito_do_municipio_de_juara-mt_normas_e_procedi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3769/projeto_de_lei_municipal_n_003-2026-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_tra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3776/projeto_de_lei_municipal_n_005-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3772/projeto_de_lei_municipal_n_006-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3773/projeto_de_lei_municipal_n_007-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3774/projeto_de_lei_municipal_n_008-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3800/projeto_de_lei_municipal_n_009-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3801/projeto_de_lei_municipal_n_010-2026_dispoe_sobre_abertura_de_credito_suplementar_por_superavit_fin.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3802/projeto_de_lei_municipal_n_011-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3803/projeto_de_lei_municipal_n_012-2026-_altera_o_art.1_da_lei_municipal_n_2.388-2014_que_dispoe_so.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3804/projeto_de_lei_municipal_n_013-2026-_altera_dispositivos_da_lei_municipal_n_3.183-2014_que_insti.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3790/projeto_de_lei_do_legislativo_001_ver._eraldo_markito_e_outros_-_denominacao_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3812/projeto_de_lei_do_legislativo_002_ze_galvao_altera_a_lei_2714-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3778/projeto_de_resolucao_001_2026_mesa_diretora_calendario_sessoes_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3805/projeto_de_resolucao_002_2026_mesa_diretora_antecipa_a_sessao_ordinaria_de_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3779/requerimento_001_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3780/requerimento_002_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3781/requerimento_003_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_004_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_005_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_006_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3806/requerimento_007_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3808/requerimento_008_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3807/requerimento_009_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_010_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3786/req_001.2026_-_prefeito_saude.requerendo_copia_notas_fiscais_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3791/req_001.2026_-_prefeito_informacoes_sobre_decisao_judicial_lixo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3794/req_002.2026_-_prefeito_dimutran.requerendo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3795/req_004.2026_-_prefeito_administracao_solicintando_informacoes_sobre_corte_de_insalubridade_e_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3797/req_005.2026_-_educacao_tolovi_solicintando_informacoes_sobre_muro_escola_jau.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3799/req_003.2026_-_prefeito_educacao_solicintando.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3813/denuncia_municipe_-_infracao_politico-administrativa_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3792/emenda_modificativa_001_modifica_o_art._2o_do_projeto_de_lei_municipal_no_003-2026_-_loa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3810/emenda_modificativa_002_modifica_e_ementa_e_o_caput_do_art._1o_do_projeto_de_lei_municipal_no_009-2026_-_ab._credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3811/emenda_modificativa_003_modifica_o__1o_do_art._28_do_projeto_de_lei_complementar_no_001-2026_-_chacaras_de_recreio_e_za.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3785/indicacao_001_prefeito_e_saude_fortalecimento_acoes_criancas_e_adolescentes_neuroatipicos_e_neurodivergentes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_001_prefeito_sugerindo_possibilidade_de_alteracao_valor_upfm_item_32.08_lc_023-20026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3788/indicacao_002_detran-mt_sugerindo_adocao_do_sistema_de_senha_para_organizar_o_atendimento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3789/indicacao_002-_prefeito_-_multirao_para_castracao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3793/indicacao_001-_prefeito_-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3796/001_prefeito_fernanda_visando_a_construcao_de_novas_salas_de_aulas_escola_cecilia_de_castro_barbosa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3798/indicacao_003-_prefeito_educacao_saude_ampliacao_de_atendimento_psicologico_paranorte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_001_executivo_creche_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_003_dep._fabio_tardin_indicando_destinacao_caminhao_cacamba.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3847/001_indicacao_-_sinfra_-_pedido_de_fiscalizacao_do_campo_da_praca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3848/002_indicacao_-_sinfra_-_pedido_de_fiscalizacao_da_obra_jardim_continental.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3856/indicacao_002_executivo_monitor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3857/indicacao_003_executivo_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3873/indicacao_004-_prefeito_tornar_a_linha_dos_barbosinha_em_nucleo_urbano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3874/indicacao_005_-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3892/indicacao_002_prefeito_e_outros_melhorias_sinalizacao_e_infraestrutura_-_etec.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3833/mocao_de_aplausos_001_servidores_cpi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3870/mocao_de_aplausos_001_sintep_-_sismuj.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3893/mocao_de_aplauso_001_lideres_dos_times_da_copa_das_torcidas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3901/mocao_de_aplausos_002_jogos_escolares_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3820/projeto_de_decreto_legislativo_001_titulo_mulher_empreendedora_josinha_miguel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3821/projeto_de_decreto_legislativo_002_titulo_mulher_empreendedora_fernanda_de_araujo_costa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3822/projeto_de_decreto_legislativo_003_titulo_mulher_empreendedora_ana_paula_fabbri_pires.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3823/projeto_de_decreto_legislativo_004_titulo_mulher_empreendedora_cristiane_rossetti_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3842/projeto_de_decreto_legislativo_005_titulo_mulher_empreendedora_mesa_diretora_gleice_cristina_de_brito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3830/projeto_de_decreto_legislativo_006_titulo_mulher_empreendedora_mesa_diretora_irene_prieve.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3831/projeto_de_decreto_legislativo_007_titulo_mulher_empreendedora_gilvania_pereira_de_souza_dante.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3826/projeto_de_decreto_legislativo_008_titulo_mulher_empreendedora_luzinete_alvarado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3828/projeto_de_decreto_legislativo_009_titulo_mulher_empreendedora_comissao_lusineide_magalhaes_pagnussatt.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3827/projeto_de_decreto_legislativo_010_titulo_mulher_empreendedora_fernanda_kariny_de_araujo_krebs.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3829/projeto_de_decreto_legislativo_011_titulo_mulher_empreendedora_maria_de_fatima_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3832/projeto_de_decreto_legislativo_012_titulo_mulher_empreendedora_comissao_ilda_maria_de_torres_figueira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3834/projeto_de_decreto_legislativo_013_titulo_mulher_empreendedora_tania_regina_fragnan_kistner.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3891/projeto_de_decreto_legislativo_014_cidadao_honorario_juarense_maximiano_araujo_costa_netinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3775/projeto_de_lei_complementar_n_001-2026_-_institui_no_ambito_do_municipio_de_juara_-_mt_normas_par.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3777/projeto_de_lei_complementar_n_002-2026_altera_dispositivos_da_lei_complementar_n_149-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3878/projeto_de_lei_complementar_n__003-2026-_altera_dispositivos_da_lei_complementar_n_149.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3879/projeto_de_lei_complementar_n_004-2026-_altera_dispositivos_da_lei_complementar_n019-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3871/projeto_de_lei_complementar_001_2026_altera_lc_028.2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3770/projeto_de_lei_municipal_n_001-2026_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao_-_fme_do.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3771/projeto_de_lei_municipal_n_002-2026-_institui_no_ambito_do_municipio_de_juara-mt_normas_e_procedi.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3769/projeto_de_lei_municipal_n_003-2026-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_tra.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3776/projeto_de_lei_municipal_n_005-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3772/projeto_de_lei_municipal_n_006-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3773/projeto_de_lei_municipal_n_007-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3774/projeto_de_lei_municipal_n_008-2026-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_autoriz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3800/projeto_de_lei_municipal_n_009-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3801/projeto_de_lei_municipal_n_010-2026_dispoe_sobre_abertura_de_credito_suplementar_por_superavit_fin.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3802/projeto_de_lei_municipal_n_011-2026_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3803/projeto_de_lei_municipal_n_012-2026-_altera_o_art.1_da_lei_municipal_n_2.388-2014_que_dispoe_so.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3804/projeto_de_lei_municipal_n_013-2026-_altera_dispositivos_da_lei_municipal_n_3.183-2014_que_insti.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3817/projeto_de_lei_municipal_n_014-2026_dispoe_sobre_abertura_de_credito_especial_autorizado_no_orcame.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3818/projeto_de_lei_municipal_n_015-2026-_dispoe_sobre_abertura_de_credito_especial_autorizado_no_orcame.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_lei_municipal_n_016-2026-_dispoe_sobre_abertura_de_credito_suplementar_autorizado_no_orc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3825/projeto_de_lei_municipal_n_017-2026-_dispoe_sobre_abertura_de_credito_especial_autorizado_no_or.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3838/projeto_de_lei_municipal_n_018-2026_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3839/projeto_de_lei_municipal_n_019-2026_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3840/projeto_de_lei_municipal_n_020-2026__servico_de_acolhimento_em_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3841/projeto_de_lei_municipal_n_021-2026-_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3859/022-2026_-_desafetacao_areas_publicas_-_implantacao_casai.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3860/023-2026_-_incentivo_financeiro_servidores_saude_-_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3861/024-2026_-_altera_lei_3.080-2023_plantao_presencial_e_sobreaviso_saude.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3862/025-2026_-_incentivo_financeiro_escala_de_plantao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3863/026-2026_-_institui_gratificacao_rt_-_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3864/027-2026_-_estabelece_regras_e_autoriza_pagamentos_servidores_durante_pandemia_-_congelado_pela_lc_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3865/028-2026-__altera_lei_1656-2006_rpps.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3866/029-2026_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3867/030-2026_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3868/031-2026_-_autoriza_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3880/projeto_de_lei_municipal_n032-2026-_regulamenta_o_uso_de_bicicletas_eletricas_ciclomotores_e_outro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3881/projeto_de_lei_municipal_n033-2026-_dispoe_sobre_a_criacao_e_regularizacao_do_servico_de_acolhiment.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3882/projeto_de_lei_municipal_n034-2026-_dispoe_sobre_a_qualificacao_de_emtidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3883/projeto_de_lei_municipal_n_035-2026_autoriza_o_poder_executivo_a_realizar_no_orcamento_vigente_ab.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3884/projeto_de_lei_municipal_n_036-2026_dispoe_sobre_a_criacao_do_canil_municipal_de_juara-mt_e_da_out.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3896/037-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3900/038-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3899/039-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3898/040-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3897/041-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3790/projeto_de_lei_do_legislativo_001_ver._eraldo_markito_e_outros_-_denominacao_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3812/projeto_de_lei_do_legislativo_002_ze_galvao_altera_a_lei_2714-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3815/projeto_de_lei_do_legislativo_003_patricia_vacinacao_domiciliar__tea.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3886/projeto_de_lei_do_legislativo_004_patricia_praca_do_altista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3887/projeto_de_lei_do_legislativo_005_luciano_declara_de_utilidade_publica_municipal_o_instituto_de_capoeira-ileaxe.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3778/projeto_de_resolucao_001_2026_mesa_diretora_calendario_sessoes_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3805/projeto_de_resolucao_002_2026_mesa_diretora_antecipa_a_sessao_ordinaria_de_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3869/projeto_de_resolucao_003_2026_mesa_diretora_antecipa_a_sessao_ordinaria_de_17-04-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3779/requerimento_001_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3780/requerimento_002_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3781/requerimento_003_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_004_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_005_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_006_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3806/requerimento_007_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3808/requerimento_008_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3807/requerimento_009_solicitando_regime_de_urgencia_do_projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_010_solicitando_dispensa_dos_pareceres_ao_projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3835/requerimento_012_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3836/requerimento_013_solicitando_regime_de_urgencia_dos_projetos_de_decretos_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3837/requerimento_014_solicitando_dispensa_dos_pareceres_dos_projetos_de_decretos_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3851/requerimento_015_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3852/requerimento_016_solicitando_regime_de_urgencia_do_projeto_de_lei_municipal_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3853/requerimento_017_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3854/requerimento_018_solicitando_regime_de_urgencia_do_projeto_de_lei_municipal_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3855/requerimento_019_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3888/requerimento_020_solicitando_regime_de_urgencia_do_projeto_de_lei_do_legislativo_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3889/requerimento_021_solicitando_regime_de_urgencia_do_projeto_de_lei_municipal_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3890/requerimento_022_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3902/requerimento_023_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3903/requerimento_024_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3904/requerimento_025_solicitando_regime_de_urgencia_do_projeto_de_decreto_legislativo_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3905/requerimento_026_solicitando_dispensa_dos_pareceres_ao_projeto_de_decreto_legislativo_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3907/requerimento_027_solicitando_regime_de_urgencia_da_emenda_substitutiva_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3908/requerimento_028_solicitando_dispensa_dos_pareceres_a_emenda_substitutiva_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3909/requerimento_029_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3910/requerimento_030_solicitando_dispensa_dos_pareceres_ao_projeto_de_lei_municipal_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3912/req_001.2026_-_audiencia_publica_para_discussao_plc-004-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3786/req_001.2026_-_prefeito_saude.requerendo_copia_notas_fiscais_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3791/req_001.2026_-_prefeito_informacoes_sobre_decisao_judicial_lixo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3794/req_002.2026_-_prefeito_dimutran.requerendo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3795/req_004.2026_-_prefeito_administracao_solicintando_informacoes_sobre_corte_de_insalubridade_e_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3797/req_005.2026_-_educacao_tolovi_solicintando_informacoes_sobre_muro_escola_jau.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3799/req_003.2026_-_prefeito_educacao_solicintando.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3872/requerimento_010-2026_-_prefeito_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3819/requerimento_002-2026_-_prefeito_informacoes_e_documentacoes_plurald.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3845/requerimento_003-2026_-_prefeito_educacao_informacoes_sobre_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3849/requerimento_004-2026_-_prefeito_esclarecimentos_novo_certame_licitatorio_para_servicos_de_residuos_solidos_lixo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3844/requerimento_005-2026_-_prefeito_saude_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3843/requerimento_006-2026_-_prefeito_saude_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3846/requerimento_007-2026_-_prefeito_saude_controladoria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3850/requerimento_008-2026_-_prefeito_escola_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3858/requerimento_009-2026_-_convocacao_secretario_cidade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3875/req_006.2026_-_requer_realizacao_de_audiencia_publica_-_14-04-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3876/requerimento_001.2026_prefeito_requerendo_informacoes_acerca_da_execucao_de_garantia_contratual_em_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3877/requerimento_002.2026_informacoes_sobre_o_cumprimento_da_lei_municipal_no_3.154-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3894/requerimento_003.2026_solicitando_explicacoes_sobre_orcamentos_de_emendas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3895/req_007.2026_-_requer_comparecimento_da_secretaria_de_saude_na_sessao_-_04-05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juara.mt.leg.br/media/sapl/public/materialegislativa/2026/3906/req_008.2026_-_requer_realizacao_de_audiencia_publica_-_06.05-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="190.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="190" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1102,1129 +2143,3802 @@
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E22" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="E23" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="F23" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="E27" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="E28" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="F28" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E29" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="F29" t="s">
-        <v>126</v>
+        <v>69</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="F30" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E31" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F31" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F32" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F33" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F34" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F35" t="s">
-        <v>135</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F36" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E37" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F37" t="s">
-        <v>135</v>
+        <v>159</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E38" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F38" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D39" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E39" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F39" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E40" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F40" t="s">
-        <v>135</v>
+        <v>169</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H40" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D41" t="s">
-        <v>166</v>
+        <v>129</v>
       </c>
       <c r="E41" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="F41" t="s">
-        <v>168</v>
+        <v>51</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E42" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="F42" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E43" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="F43" t="s">
-        <v>45</v>
+        <v>126</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="D44" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E44" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="F44" t="s">
-        <v>45</v>
+        <v>126</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E45" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="F45" t="s">
-        <v>45</v>
+        <v>126</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>190</v>
       </c>
       <c r="E46" t="s">
-        <v>167</v>
+        <v>191</v>
       </c>
       <c r="F46" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="H46" t="s">
-        <v>186</v>
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>195</v>
+      </c>
+      <c r="E47" t="s">
+        <v>196</v>
+      </c>
+      <c r="F47" t="s">
+        <v>126</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" t="s">
+        <v>195</v>
+      </c>
+      <c r="E48" t="s">
+        <v>196</v>
+      </c>
+      <c r="F48" t="s">
+        <v>126</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" t="s">
+        <v>126</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" t="s">
+        <v>195</v>
+      </c>
+      <c r="E50" t="s">
+        <v>196</v>
+      </c>
+      <c r="F50" t="s">
+        <v>126</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H50" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>59</v>
+      </c>
+      <c r="D51" t="s">
+        <v>195</v>
+      </c>
+      <c r="E51" t="s">
+        <v>196</v>
+      </c>
+      <c r="F51" t="s">
+        <v>126</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H51" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>64</v>
+      </c>
+      <c r="D52" t="s">
+        <v>195</v>
+      </c>
+      <c r="E52" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" t="s">
+        <v>126</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H52" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>68</v>
+      </c>
+      <c r="D53" t="s">
+        <v>195</v>
+      </c>
+      <c r="E53" t="s">
+        <v>196</v>
+      </c>
+      <c r="F53" t="s">
+        <v>126</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H53" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>217</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>73</v>
+      </c>
+      <c r="D54" t="s">
+        <v>195</v>
+      </c>
+      <c r="E54" t="s">
+        <v>196</v>
+      </c>
+      <c r="F54" t="s">
+        <v>126</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H54" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>77</v>
+      </c>
+      <c r="D55" t="s">
+        <v>195</v>
+      </c>
+      <c r="E55" t="s">
+        <v>196</v>
+      </c>
+      <c r="F55" t="s">
+        <v>126</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>82</v>
+      </c>
+      <c r="D56" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56" t="s">
+        <v>196</v>
+      </c>
+      <c r="F56" t="s">
+        <v>126</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H56" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>87</v>
+      </c>
+      <c r="D57" t="s">
+        <v>195</v>
+      </c>
+      <c r="E57" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" t="s">
+        <v>126</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" t="s">
+        <v>195</v>
+      </c>
+      <c r="E58" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" t="s">
+        <v>126</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>95</v>
+      </c>
+      <c r="D59" t="s">
+        <v>195</v>
+      </c>
+      <c r="E59" t="s">
+        <v>196</v>
+      </c>
+      <c r="F59" t="s">
+        <v>126</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" t="s">
+        <v>126</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>104</v>
+      </c>
+      <c r="D61" t="s">
+        <v>195</v>
+      </c>
+      <c r="E61" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" t="s">
+        <v>126</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H61" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>242</v>
+      </c>
+      <c r="D62" t="s">
+        <v>195</v>
+      </c>
+      <c r="E62" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" t="s">
+        <v>126</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H62" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>246</v>
+      </c>
+      <c r="D63" t="s">
+        <v>195</v>
+      </c>
+      <c r="E63" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" t="s">
+        <v>126</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H63" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>249</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>250</v>
+      </c>
+      <c r="D64" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" t="s">
+        <v>126</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H64" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>253</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>254</v>
+      </c>
+      <c r="D65" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" t="s">
+        <v>126</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H65" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>257</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>258</v>
+      </c>
+      <c r="D66" t="s">
+        <v>195</v>
+      </c>
+      <c r="E66" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" t="s">
+        <v>126</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H66" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>261</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>262</v>
+      </c>
+      <c r="D67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E67" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" t="s">
+        <v>126</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H67" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>265</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>266</v>
+      </c>
+      <c r="D68" t="s">
+        <v>195</v>
+      </c>
+      <c r="E68" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" t="s">
+        <v>126</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>269</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>270</v>
+      </c>
+      <c r="D69" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" t="s">
+        <v>126</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H69" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>274</v>
+      </c>
+      <c r="D70" t="s">
+        <v>195</v>
+      </c>
+      <c r="E70" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" t="s">
+        <v>126</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>278</v>
+      </c>
+      <c r="D71" t="s">
+        <v>195</v>
+      </c>
+      <c r="E71" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" t="s">
+        <v>126</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" t="s">
+        <v>195</v>
+      </c>
+      <c r="E72" t="s">
+        <v>196</v>
+      </c>
+      <c r="F72" t="s">
+        <v>126</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H72" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>285</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>286</v>
+      </c>
+      <c r="D73" t="s">
+        <v>195</v>
+      </c>
+      <c r="E73" t="s">
+        <v>196</v>
+      </c>
+      <c r="F73" t="s">
+        <v>126</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H73" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>289</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>290</v>
+      </c>
+      <c r="D74" t="s">
+        <v>195</v>
+      </c>
+      <c r="E74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F74" t="s">
+        <v>126</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H74" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>293</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>294</v>
+      </c>
+      <c r="D75" t="s">
+        <v>195</v>
+      </c>
+      <c r="E75" t="s">
+        <v>196</v>
+      </c>
+      <c r="F75" t="s">
+        <v>126</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H75" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>297</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>298</v>
+      </c>
+      <c r="D76" t="s">
+        <v>195</v>
+      </c>
+      <c r="E76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F76" t="s">
+        <v>126</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H76" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>301</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>302</v>
+      </c>
+      <c r="D77" t="s">
+        <v>195</v>
+      </c>
+      <c r="E77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F77" t="s">
+        <v>126</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H77" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>305</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>306</v>
+      </c>
+      <c r="D78" t="s">
+        <v>195</v>
+      </c>
+      <c r="E78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F78" t="s">
+        <v>126</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H78" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>310</v>
+      </c>
+      <c r="D79" t="s">
+        <v>195</v>
+      </c>
+      <c r="E79" t="s">
+        <v>196</v>
+      </c>
+      <c r="F79" t="s">
+        <v>126</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H79" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>314</v>
+      </c>
+      <c r="D80" t="s">
+        <v>195</v>
+      </c>
+      <c r="E80" t="s">
+        <v>196</v>
+      </c>
+      <c r="F80" t="s">
+        <v>126</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H80" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>317</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>318</v>
+      </c>
+      <c r="D81" t="s">
+        <v>195</v>
+      </c>
+      <c r="E81" t="s">
+        <v>196</v>
+      </c>
+      <c r="F81" t="s">
+        <v>126</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H81" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>321</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>322</v>
+      </c>
+      <c r="D82" t="s">
+        <v>195</v>
+      </c>
+      <c r="E82" t="s">
+        <v>196</v>
+      </c>
+      <c r="F82" t="s">
+        <v>126</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H82" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>325</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>326</v>
+      </c>
+      <c r="D83" t="s">
+        <v>195</v>
+      </c>
+      <c r="E83" t="s">
+        <v>196</v>
+      </c>
+      <c r="F83" t="s">
+        <v>126</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H83" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>329</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>330</v>
+      </c>
+      <c r="D84" t="s">
+        <v>195</v>
+      </c>
+      <c r="E84" t="s">
+        <v>196</v>
+      </c>
+      <c r="F84" t="s">
+        <v>126</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H84" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>334</v>
+      </c>
+      <c r="D85" t="s">
+        <v>195</v>
+      </c>
+      <c r="E85" t="s">
+        <v>196</v>
+      </c>
+      <c r="F85" t="s">
+        <v>126</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H85" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>337</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>338</v>
+      </c>
+      <c r="D86" t="s">
+        <v>195</v>
+      </c>
+      <c r="E86" t="s">
+        <v>196</v>
+      </c>
+      <c r="F86" t="s">
+        <v>126</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H86" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>341</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>342</v>
+      </c>
+      <c r="E87" t="s">
+        <v>343</v>
+      </c>
+      <c r="F87" t="s">
+        <v>78</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H87" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>346</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>23</v>
+      </c>
+      <c r="D88" t="s">
+        <v>342</v>
+      </c>
+      <c r="E88" t="s">
+        <v>343</v>
+      </c>
+      <c r="F88" t="s">
+        <v>60</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H88" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>349</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" t="s">
+        <v>342</v>
+      </c>
+      <c r="E89" t="s">
+        <v>343</v>
+      </c>
+      <c r="F89" t="s">
+        <v>51</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H89" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>352</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>50</v>
+      </c>
+      <c r="D90" t="s">
+        <v>342</v>
+      </c>
+      <c r="E90" t="s">
+        <v>343</v>
+      </c>
+      <c r="F90" t="s">
+        <v>51</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H90" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>55</v>
+      </c>
+      <c r="D91" t="s">
+        <v>342</v>
+      </c>
+      <c r="E91" t="s">
+        <v>343</v>
+      </c>
+      <c r="F91" t="s">
+        <v>114</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H91" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>358</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>359</v>
+      </c>
+      <c r="E92" t="s">
+        <v>360</v>
+      </c>
+      <c r="F92" t="s">
+        <v>361</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H92" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>364</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>23</v>
+      </c>
+      <c r="D93" t="s">
+        <v>359</v>
+      </c>
+      <c r="E93" t="s">
+        <v>360</v>
+      </c>
+      <c r="F93" t="s">
+        <v>361</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H93" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>27</v>
+      </c>
+      <c r="D94" t="s">
+        <v>359</v>
+      </c>
+      <c r="E94" t="s">
+        <v>360</v>
+      </c>
+      <c r="F94" t="s">
+        <v>361</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H94" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>370</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>371</v>
+      </c>
+      <c r="E95" t="s">
+        <v>372</v>
+      </c>
+      <c r="F95" t="s">
+        <v>373</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H95" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>376</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>23</v>
+      </c>
+      <c r="D96" t="s">
+        <v>371</v>
+      </c>
+      <c r="E96" t="s">
+        <v>372</v>
+      </c>
+      <c r="F96" t="s">
+        <v>373</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H96" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>379</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>27</v>
+      </c>
+      <c r="D97" t="s">
+        <v>371</v>
+      </c>
+      <c r="E97" t="s">
+        <v>372</v>
+      </c>
+      <c r="F97" t="s">
+        <v>373</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H97" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>382</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>50</v>
+      </c>
+      <c r="D98" t="s">
+        <v>371</v>
+      </c>
+      <c r="E98" t="s">
+        <v>372</v>
+      </c>
+      <c r="F98" t="s">
+        <v>373</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H98" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>385</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>55</v>
+      </c>
+      <c r="D99" t="s">
+        <v>371</v>
+      </c>
+      <c r="E99" t="s">
+        <v>372</v>
+      </c>
+      <c r="F99" t="s">
+        <v>373</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H99" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>388</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>59</v>
+      </c>
+      <c r="D100" t="s">
+        <v>371</v>
+      </c>
+      <c r="E100" t="s">
+        <v>372</v>
+      </c>
+      <c r="F100" t="s">
+        <v>373</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H100" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>391</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>64</v>
+      </c>
+      <c r="D101" t="s">
+        <v>371</v>
+      </c>
+      <c r="E101" t="s">
+        <v>372</v>
+      </c>
+      <c r="F101" t="s">
+        <v>373</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H101" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>394</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>68</v>
+      </c>
+      <c r="D102" t="s">
+        <v>371</v>
+      </c>
+      <c r="E102" t="s">
+        <v>372</v>
+      </c>
+      <c r="F102" t="s">
+        <v>373</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H102" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>397</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>73</v>
+      </c>
+      <c r="D103" t="s">
+        <v>371</v>
+      </c>
+      <c r="E103" t="s">
+        <v>372</v>
+      </c>
+      <c r="F103" t="s">
+        <v>373</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H103" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>400</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>77</v>
+      </c>
+      <c r="D104" t="s">
+        <v>371</v>
+      </c>
+      <c r="E104" t="s">
+        <v>372</v>
+      </c>
+      <c r="F104" t="s">
+        <v>373</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H104" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>403</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>87</v>
+      </c>
+      <c r="D105" t="s">
+        <v>371</v>
+      </c>
+      <c r="E105" t="s">
+        <v>372</v>
+      </c>
+      <c r="F105" t="s">
+        <v>373</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H105" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>406</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>91</v>
+      </c>
+      <c r="D106" t="s">
+        <v>371</v>
+      </c>
+      <c r="E106" t="s">
+        <v>372</v>
+      </c>
+      <c r="F106" t="s">
+        <v>373</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H106" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>409</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>95</v>
+      </c>
+      <c r="D107" t="s">
+        <v>371</v>
+      </c>
+      <c r="E107" t="s">
+        <v>372</v>
+      </c>
+      <c r="F107" t="s">
+        <v>373</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H107" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>412</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>100</v>
+      </c>
+      <c r="D108" t="s">
+        <v>371</v>
+      </c>
+      <c r="E108" t="s">
+        <v>372</v>
+      </c>
+      <c r="F108" t="s">
+        <v>373</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H108" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>415</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>104</v>
+      </c>
+      <c r="D109" t="s">
+        <v>371</v>
+      </c>
+      <c r="E109" t="s">
+        <v>372</v>
+      </c>
+      <c r="F109" t="s">
+        <v>373</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H109" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>418</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>242</v>
+      </c>
+      <c r="D110" t="s">
+        <v>371</v>
+      </c>
+      <c r="E110" t="s">
+        <v>372</v>
+      </c>
+      <c r="F110" t="s">
+        <v>373</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H110" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>421</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>246</v>
+      </c>
+      <c r="D111" t="s">
+        <v>371</v>
+      </c>
+      <c r="E111" t="s">
+        <v>372</v>
+      </c>
+      <c r="F111" t="s">
+        <v>373</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H111" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>250</v>
+      </c>
+      <c r="D112" t="s">
+        <v>371</v>
+      </c>
+      <c r="E112" t="s">
+        <v>372</v>
+      </c>
+      <c r="F112" t="s">
+        <v>373</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H112" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>427</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>254</v>
+      </c>
+      <c r="D113" t="s">
+        <v>371</v>
+      </c>
+      <c r="E113" t="s">
+        <v>372</v>
+      </c>
+      <c r="F113" t="s">
+        <v>373</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H113" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>430</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>258</v>
+      </c>
+      <c r="D114" t="s">
+        <v>371</v>
+      </c>
+      <c r="E114" t="s">
+        <v>372</v>
+      </c>
+      <c r="F114" t="s">
+        <v>373</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H114" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>433</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>262</v>
+      </c>
+      <c r="D115" t="s">
+        <v>371</v>
+      </c>
+      <c r="E115" t="s">
+        <v>372</v>
+      </c>
+      <c r="F115" t="s">
+        <v>373</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H115" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>436</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>270</v>
+      </c>
+      <c r="D116" t="s">
+        <v>371</v>
+      </c>
+      <c r="E116" t="s">
+        <v>372</v>
+      </c>
+      <c r="F116" t="s">
+        <v>373</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H116" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>439</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>274</v>
+      </c>
+      <c r="D117" t="s">
+        <v>371</v>
+      </c>
+      <c r="E117" t="s">
+        <v>372</v>
+      </c>
+      <c r="F117" t="s">
+        <v>373</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H117" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>442</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>278</v>
+      </c>
+      <c r="D118" t="s">
+        <v>371</v>
+      </c>
+      <c r="E118" t="s">
+        <v>372</v>
+      </c>
+      <c r="F118" t="s">
+        <v>373</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H118" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>445</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>282</v>
+      </c>
+      <c r="D119" t="s">
+        <v>371</v>
+      </c>
+      <c r="E119" t="s">
+        <v>372</v>
+      </c>
+      <c r="F119" t="s">
+        <v>373</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H119" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>448</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>286</v>
+      </c>
+      <c r="D120" t="s">
+        <v>371</v>
+      </c>
+      <c r="E120" t="s">
+        <v>372</v>
+      </c>
+      <c r="F120" t="s">
+        <v>373</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H120" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>451</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>290</v>
+      </c>
+      <c r="D121" t="s">
+        <v>371</v>
+      </c>
+      <c r="E121" t="s">
+        <v>372</v>
+      </c>
+      <c r="F121" t="s">
+        <v>373</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H121" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>454</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>294</v>
+      </c>
+      <c r="D122" t="s">
+        <v>371</v>
+      </c>
+      <c r="E122" t="s">
+        <v>372</v>
+      </c>
+      <c r="F122" t="s">
+        <v>373</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H122" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>457</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>298</v>
+      </c>
+      <c r="D123" t="s">
+        <v>371</v>
+      </c>
+      <c r="E123" t="s">
+        <v>372</v>
+      </c>
+      <c r="F123" t="s">
+        <v>373</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H123" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>460</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>302</v>
+      </c>
+      <c r="D124" t="s">
+        <v>371</v>
+      </c>
+      <c r="E124" t="s">
+        <v>372</v>
+      </c>
+      <c r="F124" t="s">
+        <v>461</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H124" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>464</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>465</v>
+      </c>
+      <c r="E125" t="s">
+        <v>466</v>
+      </c>
+      <c r="F125" t="s">
+        <v>467</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H125" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>470</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>23</v>
+      </c>
+      <c r="D126" t="s">
+        <v>465</v>
+      </c>
+      <c r="E126" t="s">
+        <v>466</v>
+      </c>
+      <c r="F126" t="s">
+        <v>114</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H126" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>473</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>27</v>
+      </c>
+      <c r="D127" t="s">
+        <v>465</v>
+      </c>
+      <c r="E127" t="s">
+        <v>466</v>
+      </c>
+      <c r="F127" t="s">
+        <v>51</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H127" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>476</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>50</v>
+      </c>
+      <c r="D128" t="s">
+        <v>465</v>
+      </c>
+      <c r="E128" t="s">
+        <v>466</v>
+      </c>
+      <c r="F128" t="s">
+        <v>51</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H128" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>479</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>55</v>
+      </c>
+      <c r="D129" t="s">
+        <v>465</v>
+      </c>
+      <c r="E129" t="s">
+        <v>466</v>
+      </c>
+      <c r="F129" t="s">
+        <v>51</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H129" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>482</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>59</v>
+      </c>
+      <c r="D130" t="s">
+        <v>465</v>
+      </c>
+      <c r="E130" t="s">
+        <v>466</v>
+      </c>
+      <c r="F130" t="s">
+        <v>51</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H130" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>485</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>77</v>
+      </c>
+      <c r="D131" t="s">
+        <v>465</v>
+      </c>
+      <c r="E131" t="s">
+        <v>466</v>
+      </c>
+      <c r="F131" t="s">
+        <v>114</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H131" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>488</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>82</v>
+      </c>
+      <c r="D132" t="s">
+        <v>465</v>
+      </c>
+      <c r="E132" t="s">
+        <v>466</v>
+      </c>
+      <c r="F132" t="s">
+        <v>114</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H132" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>491</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>87</v>
+      </c>
+      <c r="D133" t="s">
+        <v>465</v>
+      </c>
+      <c r="E133" t="s">
+        <v>466</v>
+      </c>
+      <c r="F133" t="s">
+        <v>492</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H133" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>495</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>91</v>
+      </c>
+      <c r="D134" t="s">
+        <v>465</v>
+      </c>
+      <c r="E134" t="s">
+        <v>466</v>
+      </c>
+      <c r="F134" t="s">
+        <v>492</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H134" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>498</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>95</v>
+      </c>
+      <c r="D135" t="s">
+        <v>465</v>
+      </c>
+      <c r="E135" t="s">
+        <v>466</v>
+      </c>
+      <c r="F135" t="s">
+        <v>492</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H135" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>501</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>100</v>
+      </c>
+      <c r="D136" t="s">
+        <v>465</v>
+      </c>
+      <c r="E136" t="s">
+        <v>466</v>
+      </c>
+      <c r="F136" t="s">
+        <v>492</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H136" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>504</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>104</v>
+      </c>
+      <c r="D137" t="s">
+        <v>465</v>
+      </c>
+      <c r="E137" t="s">
+        <v>466</v>
+      </c>
+      <c r="F137" t="s">
+        <v>492</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H137" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>507</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>242</v>
+      </c>
+      <c r="D138" t="s">
+        <v>465</v>
+      </c>
+      <c r="E138" t="s">
+        <v>466</v>
+      </c>
+      <c r="F138" t="s">
+        <v>492</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H138" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>510</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>246</v>
+      </c>
+      <c r="D139" t="s">
+        <v>465</v>
+      </c>
+      <c r="E139" t="s">
+        <v>466</v>
+      </c>
+      <c r="F139" t="s">
+        <v>492</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H139" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>513</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>250</v>
+      </c>
+      <c r="D140" t="s">
+        <v>465</v>
+      </c>
+      <c r="E140" t="s">
+        <v>466</v>
+      </c>
+      <c r="F140" t="s">
+        <v>51</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H140" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>516</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>254</v>
+      </c>
+      <c r="D141" t="s">
+        <v>465</v>
+      </c>
+      <c r="E141" t="s">
+        <v>466</v>
+      </c>
+      <c r="F141" t="s">
+        <v>517</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H141" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>520</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>258</v>
+      </c>
+      <c r="D142" t="s">
+        <v>465</v>
+      </c>
+      <c r="E142" t="s">
+        <v>466</v>
+      </c>
+      <c r="F142" t="s">
+        <v>521</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H142" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>524</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>262</v>
+      </c>
+      <c r="D143" t="s">
+        <v>465</v>
+      </c>
+      <c r="E143" t="s">
+        <v>466</v>
+      </c>
+      <c r="F143" t="s">
+        <v>525</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H143" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>528</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>270</v>
+      </c>
+      <c r="D144" t="s">
+        <v>465</v>
+      </c>
+      <c r="E144" t="s">
+        <v>466</v>
+      </c>
+      <c r="F144" t="s">
+        <v>51</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H144" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>531</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>274</v>
+      </c>
+      <c r="D145" t="s">
+        <v>465</v>
+      </c>
+      <c r="E145" t="s">
+        <v>466</v>
+      </c>
+      <c r="F145" t="s">
+        <v>51</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H145" t="s">
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>