--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -102,51 +102,51 @@
   <si>
     <t>Eduardo do Boxe,Eraldo Markito,Leo Boy,Luciano Olivetto,Marta Dalpiaz,Mônica Costa,Welington Martins,Zé Galvão</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 027/2021 - Dispõe sobre a proibição de contratação ou nomeação, para todos os cargos públicos, de pessoa condenada por crime sexual contra criança ou adolescente.</t>
   </si>
   <si>
     <t xml:space="preserve">Proposição em Segunda  Discussão </t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 4 de 2021</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 004/2021 - Institui o Regime de Previdência Complementar no âmbito do Município de Juara; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de providência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 38 de 2021</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 038/2021 - Altera a redação da Lei Municipal nº 1.656, de 20 de abril de 2005, que Institui o Regime Próprio de Previdência Social do Município de Juara/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 3 de 2021</t>
   </si>
   <si>
-    <t>CLJR - Comissão de Legislação, Justiça e Redação,CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade</t>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação - Até 2022,CECDS - Comissão de Educação, Cultura, Desporto, Saúde, Assistência Social, Meio Ambiente e Sustentabilidade</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 003/2021 - Modifica o Projeto de Lei do Legislativo nº 024/2021.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 24 de 2021</t>
   </si>
   <si>
     <t>Luciano Olivetto,Eduardo do Boxe,Eraldo Markito,Leo Boy,Marta Dalpiaz,Mônica Costa,Zé Galvão</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 024/2021 - Dispõe sobre a política de atendimento preferencial a doadores de sangue nos locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t xml:space="preserve">Proposição em Primeira Discussão </t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 26 de 2021</t>
   </si>
   <si>
     <t>Leo Boy</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 026/2021 - Fica assegurado desconto no Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU ao doador regular de sangue no âmbito do Município de Juara-MT e dá outras providências.</t>
   </si>
@@ -516,51 +516,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="143.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="153" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">